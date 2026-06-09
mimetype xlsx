--- v0 (2026-04-05)
+++ v1 (2026-06-09)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4884">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4869">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Deutsch
 # Source: https://hadeethenc.com/de
-# Last update: 2026-03-17 08:09:27 (v1.45.0)
-# Check for updates: https://hadeethenc.com/en/check/de/v1.45.0
+# Last update: 2026-05-10 17:42:56 (v1.48.0)
+# Check for updates: https://hadeethenc.com/en/check/de/v1.48.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -107,54 +107,54 @@
 فاعتذرت بأن لهم بَعيرين، فحج زوجها وابنها على أحدهما، وترك الآخر ليستقوا به الماء من البئر.
 فأخبرها النبي عليه الصلاة والسلام أن أداء العمرة في شهر رمضان يماثل أجرُها أجرَ حجة.</t>
   </si>
   <si>
     <t>Als der Prophet - Allahs Segen und Frieden auf ihm - von der Abschiedspilgerfahrt zurückkehrte, fragte er eine Frau von den Ansar, die nicht an der Pilgerfahrt teilgenommen hatte: „Was hat dich an der Pilgerfahrt mit uns gehindert?“
 Sie entschuldigte sich damit, dass sie nur zwei Kamele hatten. Ihr Ehemann und ihr Sohn waren mit einem Kamel zur Pilgerfahrt aufgebrochen und hatten das andere zurückgelassen, damit sie damit Wasser aus dem Brunnen schöpfen konnten.
 Daraufhin informierte sie der Prophet - Frieden und Segen auf ihm -, dass die Belohnung für die Durchführung der 'Umrah im Monat Ramadan der Belohnung einer Hajj gleichkommt.</t>
   </si>
   <si>
     <t>فضيلة العمرة في شهر رمضان.
 العمرة في رمضان تساوي حجةً في الثواب، لا في إسقاط فرض الحج.
 ثواب الأعمال يزيد بزيادة شرف الأوقات، ومن ذلك الأعمال في رمضان.</t>
   </si>
   <si>
     <t>Der Vorzug der 'Umrah im Monat Ramadan.
 Die 'Umrah im Ramadan ist in ihrer Belohnung einer Hajj gleichwertig, aber sie lässt nicht die Pflicht der Hajj entfallen.
 Die Belohnung für gute Taten erhöht sich mit der besonderen Bedeutung der Zeit - und dazu gehören die Taten im Ramadan.</t>
   </si>
   <si>
     <t>صحيح</t>
   </si>
   <si>
     <t>متفق عليه</t>
   </si>
   <si>
-    <t>[Absolut verlässlich (Sahih)]</t>
-[...2 lines deleted...]
-    <t>[Sowohl von al-Buchary, als auch von Muslim in ihren "Sahih-Werken" überliefert]</t>
+    <t>[Authentischer Text]</t>
+  </si>
+  <si>
+    <t>[Muttafaqun alayh (Übereinstimmend bei al-Bukhari und Muslim verzeichnet)]</t>
   </si>
   <si>
     <t>de</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/2753</t>
   </si>
   <si>
     <t>من حج لله فلم يرفث ولم يفسق رجع كيوم ولدته أمه</t>
   </si>
   <si>
     <t>‚Wer die Pilgerfahrt (Hajj) für Allah vollzieht und dabei auf den Beischlaf (und seine Einleitungen) und den Frevel verzichtet, kehrt zurück wie an dem Tag, an dem er von seiner Mutter geboren wurde.‘“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: سمعت النبي صلى الله عليه وسلم يقول: «مَنْ حَجَّ لِلهِ فَلَمْ يَرْفُثْ وَلَمْ يَفْسُقْ رَجَعَ كَيَوْمِ وَلَدَتْهُ أُمُّهُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Propheten - Allahs Segen und Frieden auf ihm - sagen: ‚Wer die Pilgerfahrt (Hajj) für Allah vollzieht und dabei auf den Beischlaf (und seine Einleitungen) und den Frevel verzichtet, kehrt zurück wie an dem Tag, an dem er von seiner Mutter geboren wurde.‘“</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أنَّ مَنْ حَجَّ لله تعالى ولم يرفث، والرَّفَث الجماع ومقدماته من التقبيل والمباشرة، ويطلق أيضًا على القول الفاحش، ولم يفسق، بفعل المعاصي والسيئات، 
 ومن الفسوق فعل محظورات الإحرام، رَجع من حَجِّهِ مغفورًا له، كما يولد الصّبِي سالمًا من الذنوب.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass jeder, der die Hajj für Allah - erhaben ist Er - vollzieht und dabei auf „Ar-Rafath“ und „Al-Fusuq“ verzichtet, von seiner Pilgerfahrt mit vergebenen Sünden zurückkehrt, genau wie ein Kind, das frei von allen Sünden geboren wird.
@@ -187,94 +187,94 @@
   <si>
     <t>كَانَ الصحابةُ رضيَ الله عنهم يَرون الجهادَ في سبيل الله ومقاتلة الأعداء من أفضل الأعمال، 
 فسألت عائشة رضي الله عنها النبي صلى الله عليه وسلم أنْ يجاهِدْن؟ 
 فأرشَدَهُنَّ صلى الله عليه وسلم إلى أفضل الجهاد في حقِّهن وهو الحج المبرور الموافق للكتاب والسنة، السالم من الإثم والرياء.</t>
   </si>
   <si>
     <t>Die Gefährten - möge Allah mit ihnen zufrieden sein - sahen das Abmühen auf dem Weg Allahs und den Kampf gegen die Feinde als eine der besten Taten an. Also fragte 'Aischah - möge Allah mit ihr zufrieden sein - den Propheten - Allahs Segen und Frieden auf ihm -, ob sie (die Frauen) sich abmühen sollen.
 Also wies er - Allahs Segen und Frieden auf ihm - sie auf die beste Art der Abmühung für sie hin, nämlich die angenommene Hajj (Pilgerfahrt), die im Einklang mit dem Quran und der Sunnah steht und frei von Sünde und Augendienerei ist.</t>
   </si>
   <si>
     <t>الجهاد مِن أفضل الأعمال للرجال.
 الحجُّ للنِّساء أفضلُ من الجهاد، وهو من أفضل الأعمال لهن.
 الأعمال تتفاضلُ وتتفاوت بحسب العامل.
 سُمِّيَ الحجُّ جهادًا؛ لأنه جهادٌ للنفس، وفيه بذلٌ للمال، وطاقة للبدن، فهو عبادة بدنية ومالية كالجهاد في سبيل الله.</t>
   </si>
   <si>
     <t>Das Abmühen ist eine der besten Taten für Männer.
 Die Hajj (Pilgerfahrt) ist für Frauen besser als das Abmühen und gehört zu den besten Taten für sie.
 Die Taten unterscheiden sich in ihrem Wert und ihrer Bedeutung je nach demjenigen, der sie ausführt.
 Die Hajj wird als „Jihad“ bezeichnet, weil sie ein Kampf gegen das eigene Ego (Nafs) ist und sowohl finanzielle Mittel als auch körperliche Anstrengung erfordert. Sie ist also eine körperliche und finanzielle Anbetung, ähnlich dem Abmühen auf dem Weg Allahs.</t>
   </si>
   <si>
     <t>رواه البخاري</t>
   </si>
   <si>
-    <t>[Überliefert von al-Buchary]</t>
+    <t>[Überliefert von al-Bukhari]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/2759</t>
   </si>
   <si>
     <t>يا عباس، يا عم رسول الله، سل الله العافية في الدنيا والآخرة</t>
   </si>
   <si>
     <t>‚O 'Abbas, o Onkel des Gesandten Allahs, bitte Allah um Wohlbefinden im Diesseits und im Jenseits.‘</t>
   </si>
   <si>
     <t>عَنِ العَبَّاسِ بْنِ عَبْدِ الْمُطَّلِبِ رَضيَ اللهُ عنهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، عَلِّمْنِي شَيْئًا أَسْأَلُهُ اللَّهَ عَزَّ وَجَلَّ. قَالَ: «سَلِ اللَّهَ العَافِيَةَ»، فَمَكَثْتُ أَيَّامًا ثُمَّ جِئْتُ فَقُلْتُ: يَا رَسُولَ اللهِ، عَلِّمْنِي شَيْئًا أَسْأَلُهُ اللَّهَ. فَقَالَ لِي: «يَا عَبَّاسُ، يَا عَمَّ رَسُولِ اللهِ، سَلِ اللَّهَ العَافِيَةَ فِي الدُّنْيَا وَالآخِرَةِ».</t>
   </si>
   <si>
     <t>Von Al-'Abbas Ibn 'Abd Al-Muttalib - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich sagte: ‚O Gesandter Allahs, lehre mich etwas, worum ich Allah - mächtig und majestätisch ist Er - bitten kann.‘ Er sagte: ‚Bitte Allah um Wohlbefinden (Al-'Afiyah).‘ Ich wartete einige Tage und kam dann wieder und sagte: ‚O Gesandter Allahs, lehre mich etwas, worum ich Allah bitten kann.‘ Er sagte zu mir: ‚O 'Abbas, o Onkel des Gesandten Allahs, bitte Allah um Wohlbefinden im Diesseits und im Jenseits.‘"</t>
   </si>
   <si>
     <t>طَلَبَ عَمُّ النبيِّ صلى الله عليه وسلم العبَّاسُ بن عبد المطلب رضي الله عنه من النبيِّ صلى الله عليه وسلم أنْ يُعَلِّمَه دعاءً يسألُ اللهَ إياه، فعلَّمَه صلى الله عليه وسلم أنْ يسألَ الله العافية والسلامة من الآفات والعيوب في الدين والدنيا والآخرة، قال العباس: وبعد أيامٍ عُدتُ إليه صلى الله عليه وسلم مرة أخرى أسألُه أنْ يُعلِّمَني دعاءً أطلبُه من الله، فقال صلى الله عليه وسلم له مُتودِّدًا إليه: يا عباس، يا عمَّ رسول الله، سَلِ اللهَ العافيةَ لدفع كلّ ضُرٍّ وجَلْبِ كلِّ خيرٍ ونفعٍ في الدنيا والآخرة.</t>
   </si>
   <si>
     <t>Der Onkel des Propheten - Allahs Segen und Frieden auf ihm -, Al-'Abbas Ibn 'Abd Al-Muttalib - möge Allah mit ihm zufrieden sein -, bat den Propheten - Allahs Segen und Frieden auf ihm -, ihm ein Bittgebet zu lehren, mit dem er Allah bitten kann. Der Prophet - Allahs Segen und Frieden auf ihm - lehrte ihn, Allah um Wohlbefinden und Schutz vor Schaden und Fehlern in der Religion, dem Diesseits und dem Jenseits zu bitten. Al-'Abbas sagte: „Nach einigen Tagen kehrte ich zu ihm - Allahs Segen und Frieden auf ihm - zurück und bat ihn erneut, mich ein Bittgebet zu lehren, womit ich Allah bitten kann.“ Der Prophet - Allahs Segen und Frieden auf ihm - sagte zu ihm in liebevoller Weise: „O 'Abbas, o Onkel des Gesandten Allahs, bitte Allah um Wohlbefinden, um alles Schlechte abzuwenden und alles Gute und Nützliche im Diesseits und im Jenseits zu erlangen.“</t>
   </si>
   <si>
     <t>تَكرار النبيِّ صلى الله عليه وسلم نفسَ الإجابةِ للعباس حين سألَه للمرة الثانية يدلُّ على أن العافية هي خير ما يَسأل العبدُ ربَّه.
 بيان فضل العافية وأن فيها جماع الخير في الدنيا والآخرة.
 حرص الصحابة رضوان الله عليهم على الاستزادة من العلم والخير.</t>
   </si>
   <si>
     <t>Die Wiederholung der gleichen Antwort des Propheten - Allahs Segen und Frieden auf ihm - an Al-'Abbas, als er ihn zum zweiten Mal fragte, zeigt, dass das Wohlbefinden das Beste ist, worum ein Diener seinen Herrn bitten kann.
 Die Erklärung des Vorzugs des Wohlbefindens und dass es die Gesamtheit des Guten im Diesseits und im Jenseits umfasst.
 Der Eifer der Gefährten - möge Allah mit ihnen zufrieden sein -, mehr Wissen und Gutes zu erlangen.</t>
   </si>
   <si>
     <t>صحيح لغيره</t>
   </si>
   <si>
     <t>رواه الترمذي وأحمد</t>
   </si>
   <si>
-    <t>[Absolut verlässlich durch andere Überlieferung, die sie stützen (Sahih lighairihi)]</t>
-[...2 lines deleted...]
-    <t>[رواه الترمذي وأحمد]</t>
+    <t>[Authentisch durch andere Überlieferungen]</t>
+  </si>
+  <si>
+    <t>[Überliefert von at-Tirmidhi und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/2932</t>
   </si>
   <si>
     <t>ألا أنبئكم بأكبر الكبائر؟</t>
   </si>
   <si>
     <t>‚Soll ich euch nicht über die größten der großen Sünden berichten?</t>
   </si>
   <si>
     <t>عن أبي بكرة رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «‌أَلَا ‌أُنَبِّئُكُمْ بِأَكْبَرِ الْكَبَائِرِ؟» ثَلَاثًا، قَالُوا: بَلَى يَا رَسُولَ اللهِ، قَالَ: «الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ» وَجَلَسَ وَكَانَ مُتَّكِئًا، فَقَالَ: «أَلَا وَقَوْلُ الزُّورِ»، قَالَ: فَمَا زَالَ يُكَرِّرُهَا حَتَّى قُلْنَا: لَيْتَهُ سَكَتَ.</t>
   </si>
   <si>
     <t>Von Abu Bakrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Soll ich euch nicht über die größten der großen Sünden berichten?‘ Er sagte es dreimal.
 Sie sagten: ‚Doch, o Gesandter Allahs.‘
 Er sagte: ‚Allah etwas beigesellen (Schirk) und sich den Eltern gegenüber schlecht zu benehmen.‘
 Dann setzte er sich auf, obwohl er sich zuvor zurückgelehnt hatte, und sagte: ‚Und wahrlich, die Falschaussage!‘
 Er wiederholte dies so oft, dass wir sagten: ‚Wir wünschten, er würde schweigen.‘“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابَه عن أعظم الكبائر، فذَكرَ هذه الثلاث:
 1. الإشراك بالله: وهو صَرْفُ أيِّ نوعٍ من أنواع العبادة لغير الله، وتسويةُ غيرِ الله بالله في ألوهيته وربوبيته وأسمائه وصفاته. 
 2. عقوق الوالدين: وهو كلُّ أذى للأبوين، قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 3. قول الزور ومنه شهادة الزور: وهو كل قول مُزوَّر ومكذوب يراد به انتقاص مَن وقع عليه بأخذ ماله أو الاعتداء على عرضه أو نحو ذلك.
@@ -314,119 +314,119 @@
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أَنَّ اللهَ تعالى يَنهى عن الحَلِف بالآباء، فمَن أراد الحلف فلا يحلف إلا بالله، ولا يحلف بغيره. 
 ثم ذكر عُمَرُ بن الخطاب رضي الله عنه أنَّه لم يحلِفْ بها منذُ سَمِعَ رسولَ الله صلى الله عليه وسلم ينهى عن ذلك، لا مُتعمِّدًا ولا ناقِلًا عن غيرِِه حَلِفَه بغيرِ الله.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass Allah - erhaben ist Er - das Schwören bei den Vätern verbietet. Wer schwören will, soll nur bei Allah schwören und nicht bei etwas anderem. Dann erwähnte 'Umar Ibn Al-Khattab - möge Allah mit ihm zufrieden sein -, dass er nicht mehr dabei geschworen hat, seit er den Gesandten Allahs - Allahs Segen und Frieden auf ihm - dies untersagen hörte, weder absichtlich noch indem er den Schwur eines anderen bei etwas anderem als Allah wiederholte.</t>
   </si>
   <si>
     <t>تحْريمُ الحلِف بغيرِ الله، وخصَّ الحلِف بِالآباء لأنَّه من عاداتِ الجَاهِلِيةِ.
 الحَلِف: هو القَسَم بالله أو بأسماء الله أو بصفات الله على أمر من الأمور لتأكيده.
 فَضِيلةُ عُمَر رضي الله عنه بِسُرْعَةِ امْتِثَالِه وَحُسْنِ فَهْمِهِ وتَوَرُّعِه.</t>
   </si>
   <si>
     <t>Das Verbot, bei etwas anderem als Allah zu schwören, und die besondere Erwähnung des Schwörens bei den Vätern, weil es eine Gewohnheit der vorislamischen Zeit (Jahiliyyah) war.
 Der Schwur (Al-Halif): Ist der Eid bei Allah oder bei den Namen Allahs oder bei den Eigenschaften Allahs auf eine Sache, um sie zu bestätigen.
 Die Tugend 'Umars - möge Allah mit ihm zufrieden sein - liegt in seiner schnellen Befolgung, seinem guten Verständnis und seiner Frömmigkeit.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/2945</t>
   </si>
   <si>
     <t>أن امرأة وجدت في بعض مغازي النبي صلى الله عليه وسلم مقتولة، فأنكر رسول الله صلى الله عليه وسلم قتل النساء والصبيان</t>
   </si>
   <si>
-    <t>dass eine Frau in einem der Feldzüge des Propheten - Allahs Segen und Frieden auf ihm - tot aufgefunden wurde. Da verurteilte der Gesandte Allahs- Allahs Segen und Frieden auf ihm - das Töten von Frauen und Kindern</t>
+    <t>dass eine Frau in einem der Feldzüge des Propheten - Allahs Segen und Frieden auf ihm - tot aufgefunden wurde. Da missbilligte der Gesandte Allahs - Allahs Segen und Frieden auf ihm - das Töten von Frauen und Kindern</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بنِ عُمَرَ رَضِيَ اللَّهُ عَنْهُما: أَنَّ امْرَأَةً وُجِدَتْ فِي بَعْضِ مَغَازِي النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مَقْتُولَةً، فَأَنْكَرَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَتْلَ النِّسَاءِ وَالصِّبْيَانِ.</t>
   </si>
   <si>
-    <t>Von 'Abdullah Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass eine Frau in einem der Feldzüge des Propheten - Allahs Segen und Frieden auf ihm - tot aufgefunden wurde. Da verurteilte der Gesandte Allahs- Allahs Segen und Frieden auf ihm - das Töten von Frauen und Kindern.</t>
+    <t>Von 'Abdullah Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass eine Frau in einem der Feldzüge des Propheten - Allahs Segen und Frieden auf ihm - tot aufgefunden wurde. Da missbilligte der Gesandte Allahs - Allahs Segen und Frieden auf ihm - das Töten von Frauen und Kindern.</t>
   </si>
   <si>
     <t>رَأى النبيُّ صلى الله عليه وسلم امرأةً مقتولةً في إحدى الغزوات، فأنْكَرَ قَتْلَ النساء والصيبان الصغار الذين لم يبلغوا الحنث.</t>
   </si>
   <si>
-    <t>Der Prophet - Allahs Segen und Frieden auf ihm - sah in einem der Feldzüge eine getötete Frau; und er missbilligte das Töten von Frauen und kleinen Kindern, die noch nicht die Pubertät erreicht haben.</t>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - sah in einem der Feldzüge eine getötete Frau. Da missbilligte er das Töten von Frauen und kleinen Kindern, die noch nicht die Pubertät erreicht haben.</t>
   </si>
   <si>
     <t>مَن لم يقاتل مِن النساء، والصبيان، ومَن في حُكمهم من الشيوخ الفانِيْن والرهبان، فإنهم لا يُقتَلون، ما لم يكن هؤلاء من أصحاب رأي ومساعدة على قتال المسلمين، فإذا كانوا كذلك فإنهم يُقتلون.
 النهي عن قتل النساء والصبيان؛ لأن هؤلاء لا يُقاتلون المسلمين، والمقصود من الجهاد في سبيل الله تعالى كَسْر شوكة المقاتلين فقط؛ حتى تصل دعوة الحق إلى الناس أجمعين.
 رحمة النبي صلى الله عليه وسلم حتى في الغزوات والحروب.</t>
   </si>
   <si>
     <t>Wer von den Frauen, den Kindern und denen, die unter ihr Urteil fallen, wie gebrechliche alte Menschen und Mönche, nicht kämpft, darf nicht getötet werden - es sei denn, diese gehören zu denen, die eine feste Meinung (gegen die Muslime) haben und den Kampf gegen die Muslime unterstützen. Wenn sie dies tun, werden sie getötet.
 Das Verbot, Frauen und Kinder zu töten, denn diese kämpfen nicht gegen die Muslime, und der Zweck des Jihads auf dem Weg Allahs - erhaben ist Er - ist nur, die Macht der Kämpfer zu brechen, damit der Ruf der Wahrheit alle Menschen erreicht.
 Die Barmherzigkeit des Propheten - Allahs Segen und Frieden auf ihm - umfasst sogar die Feldzüge und Kriege.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/2949</t>
   </si>
   <si>
     <t>نهى عن النذر، وقال: إنه لا يأتي بخير، وإنما يستخرج به من البخيل</t>
   </si>
   <si>
     <t>dass er das Ablegen von Gelübden verbot und sagte: „Es bringt nichts Gutes, jedoch wird dadurch das Vermögen des Geizigen herausgeholt.“</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما: عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ نَهَى عَنِ النَّذْرِ، وَقَالَ: «إِنَّهُ لَا يَأْتِي بِخَيْرٍ، وَإِنَّمَا يُسْتَخْرَجُ بِهِ مِنَ الْبَخِيلِ».</t>
   </si>
   <si>
     <t>Von Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - wird über den Propheten - Allahs Segen und Frieden auf ihm - überliefert, dass er das Ablegen von Gelübden verbot und sagte: „Es bringt nichts Gutes, jedoch wird dadurch das Vermögen des Geizigen herausgeholt.“</t>
   </si>
   <si>
     <t>نَهَى صلى الله عليه وسلم عن النذر، وهو أنْ يُوجِبَ الإنسان على نفسه شيئًا لم يُلزِمْه به الشَّارعُ، وقال: بأنّ النذر لا يقدِّم شيئًا ولا يؤخِّره، وإنما يُستخرج به من البخيل الذي لا يفعل إلا الواجب عليه، وأنَّ النذر لا يأتي بشيء لم يكن قد قدِّر له.</t>
   </si>
   <si>
-    <t>Er - Allahs Segen und Frieden auf ihm - untersagte das Gelübde, und das ist, dass man sich selbst etwas auferlegt, wozu der Gesetzgeber einen nicht verpflichtet hat. Und er sagte, dass das Gelübde weder etwas voranbringt noch es etwas verzögert. Durch das Gelübde wird nur vom Geizigen, der nur das tut, wozu er verpflichtet ist, Vermögen rausgeholt. Und (er sagte,) dass das Gelübde nichts hervorbringt, was nicht bereits für ihn bestimmt war.</t>
+    <t>Er - Allahs Segen und Frieden auf ihm - untersagte das Gelübde, und das ist, dass man sich selbst etwas auferlegt, wozu der Gesetzgeber (Allah) einen nicht verpflichtet hat. Und er sagte, dass das Gelübde weder etwas voranbringt noch etwas verzögert. Durch das Gelübde wird nur vom Geizigen, der nur das tut, wozu er verpflichtet ist, Vermögen rausgeholt. Und (er sagte,) dass das Gelübde nichts hervorbringt, was nicht bereits für ihn bestimmt war.</t>
   </si>
   <si>
     <t>لا يُشرع النذر، لكن إذا نَذَرَ وَجَب عليه الوفاء به إن لم يكن معصية.
 العلة في النهي (أنه لا يأتي بخير)؛ لأنه لا يَردُّ من قضاء الله شيئًا؛ ولئلا يَظن الناذِر أن حصول طلبه كان بسبب النذر، والله تعالى غني عن ذلك.
 قال القرطبي: هذا النهي محلُّه أن يقول مثلًا: إن شفى الله مريضي فعليَّ صدقة كذا، ووجه الكراهة أنه لما وقَف فِعْلَ القُربة المذكور على حصول الغرض المذكور، ظهر أنه لم يَتَمَخَّض له نية التقرُّب إلى الله تعالى لِما صَدَر منه بل سلك فيها مسلك المعاوضة، ويوضِّحه أنه لو لم يشفِ مريضه لم يتصدّق بما علَّقه على شفائه، وهذه حالة البخيل، فإنه لا يُخرج من ماله شيئًا إلا بعوضٍ عاجل يزيد على ما أخرج غالبًا.</t>
   </si>
   <si>
     <t>Das Gelübde ist nicht gesetzlich vorgeschrieben, aber wenn man ein Gelübde ablegt, ist man verpflichtet, es zu erfüllen, solange es keine Sünde darstellt.
-Der Grund für das Verbot („Es bringt nichts Gutes“) ist, dass es nichts vom Schicksal Allahs abwendet, und damit der Gelübdeablegende nicht denkt, dass die Erfüllung seiner Bitte aufgrund des Gelübdes geschah, und Allah - erhaben ist Er - ist frei davon.
-Al-Qurtubi sagte: „Dieses Verbot bezieht sich darauf, z. B. zu sagen: ‚Wenn Allah meinen Kranken heilt, dann muss ich so und so viel Almosen geben.‘ Der Grund für die Abneigung liegt darin, dass - als er die erwähnte fromme Tat von der Erfüllung des genannten Zwecks abhängig machte - deutlich wurde, dass er nicht die Absicht hatte, sich Allah - erhaben ist Er - durch das, was er tat, zu nähern. Vielmehr ging er dabei wie bei einem Tauschgeschäft vor. Dies wird dadurch verdeutlicht, dass er, wenn sein Kranker nicht geheilt würde, nicht das Almosen geben würde, das er von seiner Heilung abhängig gemacht hatte. Dies ist der Zustand des Geizigen, denn er gibt nichts von seinem Geld aus, außer für eine unmittelbare Gegenleistung, die meist mehr wert ist als das, was er gegeben hat.“</t>
+Der Grund für das Verbot („Es bringt nichts Gutes“) ist, dass es nichts vom Schicksal Allahs abwendet. Außerdem soll der Gelübdeablegende nicht denken, dass die Erfüllung seiner Bitte aufgrund des Gelübdes geschah. Allah - erhaben ist Er - ist dessen unbedürftig.
+Al-Qurtubi sagte: „Dieses Verbot bezieht sich darauf, z. B. zu sagen: ‚Wenn Allah meinen Kranken heilt, dann muss ich so und so viel Almosen geben.‘ Der Grund, dass es verpönt ist, liegt darin, dass - als er die erwähnte fromme Tat von der Erfüllung des genannten Zwecks abhängig machte - deutlich wurde, dass er nicht die Absicht hatte, sich Allah - erhaben ist Er - durch das, was er tat, zu nähern. Vielmehr ging er dabei wie bei einem Tauschgeschäft vor. Dies wird dadurch verdeutlicht, dass er, wenn sein Kranker nicht geheilt würde, nicht das Almosen geben würde, das er von seiner Heilung abhängig gemacht hatte. Dies ist der Zustand des Geizigen, denn er gibt nichts von seinem Geld aus, außer für eine unmittelbare Gegenleistung, die meist mehr wert ist als das, was er gegeben hat.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/2960</t>
   </si>
   <si>
     <t>إني والله إن شاء الله لا أحلف على يمين، فأرى غيرها خيرا منها، إلا كفرت عن يميني، وأتيت الذي هو خير</t>
   </si>
   <si>
-    <t>Bei Allah - wenn Allah will - werde ich keinen Eid schwören und dann sehen, dass etwas anderes besser ist, ohne meinen Schwur zu sühnen und das zu tun, was besser ist.‘“</t>
+    <t>Bei Allah - wenn Allah will - werde ich gewiss keinen Eid schwören und dann sehen, dass etwas anderes besser ist, ohne meinen Schwur zu sühnen und das zu tun, was besser ist.‘“</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى الأَشْعَرِيِّ رضي الله عنه قَالَ: أَتَيْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي رَهْطٍ مِنَ الأَشْعَرِيِّينَ أَسْتَحْمِلُهُ، فَقَالَ: «وَاللَّهِ لاَ أَحْمِلُكُمْ، مَا عِنْدِي مَا أَحْمِلُكُمْ» ثُمَّ لَبِثْنَا مَا شَاءَ اللَّهُ فَأُتِيَ بِإِبِلٍ، فَأَمَرَ لَنَا بِثَلاَثَةِ ذَوْدٍ، فَلَمَّا انْطَلَقْنَا قَالَ بَعْضُنَا لِبَعْضٍ: لاَ يُبَارِكُ اللَّهُ لَنَا، أَتَيْنَا رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ نَسْتَحْمِلُهُ فَحَلَفَ أَنْ لاَ يَحْمِلَنَا فَحَمَلَنَا، فَقَالَ أَبُو مُوسَى: فَأَتَيْنَا النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَذَكَرْنَا ذَلِكَ لَهُ، فَقَالَ: «مَا أَنَا حَمَلْتُكُمْ، بَلِ اللَّهُ حَمَلَكُمْ، إِنِّي وَاللَّهِ -إِنْ شَاءَ اللَّهُ- لا أَحْلِفُ عَلَى يَمِينٍ، فَأَرَى غَيْرَهَا خَيْرًا مِنْهَا، إِلَّا كَفَّرْتُ عَنْ يَمِينِي، وَأَتَيْتُ الَّذِي هُوَ خَيْرٌ».</t>
   </si>
   <si>
-    <t>Von Abu Musa Al-Asch'ari - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich kam zum Gesandten Allahs - Allahs Segen und Frieden auf ihm - mit einer Gruppe vom Asch'ari-Stamm, um ihn um Reittiere zu bitten. Er sagte: ‚Bei Allah, ich kann euch nichts geben; ich habe nichts, womit ich euch versorgen kann.‘ Dann warteten wir (eine Weile,) solange Allah wollte, bis einige Kamele gebracht wurden. Er wies uns drei Kamele zu. Als wir aufbrachen, sagten einige von uns zueinander: ‚Allah wird uns nicht segnen. Wir kamen zum Gesandten Allahs - Allahs Segen und Frieden auf ihm -, um ihn um Reittiere zu bitten, und er schwor, uns keine zu geben, aber dann gab er uns welche.‘“ Abu Musa sagte: „Also gingen wir zum Propheten - Allahs Segen und Frieden auf ihm - und erzählten ihm davon. Er sagte: ‚Ich habe euch nicht die Reittiere gegeben, sondern Allah hat sie euch gegeben. Bei Allah - wenn Allah will - werde ich keinen Eid schwören und dann sehen, dass etwas anderes besser ist, ohne meinen Schwur zu sühnen und das zu tun, was besser ist.‘“</t>
+    <t>Von Abu Musa Al-Asch'ari - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich kam zum Gesandten Allahs - Allahs Segen und Frieden auf ihm - mit einer Gruppe vom Asch'ari-Stamm, um ihn um Reittiere zu bitten. Er sagte: ‚Bei Allah, ich kann euch nichts geben; ich habe nichts, womit ich euch versorgen kann.‘ Dann warteten wir (eine Weile,) solange Allah wollte, bis einige Kamele gebracht wurden. Er wies uns drei Kamele zu. Als wir aufbrachen, sagten einige von uns zueinander: ‚Allah wird uns nicht segnen. Wir kamen zum Gesandten Allahs - Allahs Segen und Frieden auf ihm -, um ihn um Reittiere zu bitten, und er schwor, uns keine zu geben, aber dann gab er uns welche.‘“ Abu Musa sagte: „Also gingen wir zum Propheten - Allahs Segen und Frieden auf ihm - und erzählten ihm davon. Er sagte: ‚Ich habe euch nicht die Reittiere gegeben, sondern Allah hat sie euch gegeben. Bei Allah - wenn Allah will - werde ich gewiss keinen Eid schwören und dann sehen, dass etwas anderes besser ist, ohne meinen Schwur zu sühnen und das zu tun, was besser ist.‘“</t>
   </si>
   <si>
     <t>يُخبِرُ أبو موسى الأشعري رضي الله عنه أنه أتى رسولَ الله صلى الله عليه وسلم ومعه جماعة من قبيلته، وكان غرضُهم أنْ يُعطيَهم النبيُّ صلى الله عليه وسلم إبلًا يركبونها؛ للتمكُّن من المشاركة في الجهاد، فأقسم عليه الصلاة والسلام ألّا يَحملَهم، وليس عنده ما يحملُهم عليه، 
 فرجعوا ومَكثوا مدةً ثم جاءت للنبي عليه الصلاة والسلام إبلٌ ثلاث، فأرسل بها إليهم، فقال بعضهم لبعض: لا يبارك الله لنا في هذه الإبل؛ لأنَّ النبي صلى الله عليه وسلم حلف ألّا يحملَنا، فأتوه وسألوه، 
 فقال عليه الصلاة والسلام: الذي حَملَكم هو الله تعالى؛ لأنه الذي وفَّق ورزق، وإنما أنا سببٌ جَرى ذلك على يدي، 
 ثم قال صلى الله عليه وسلم: إني والله إن شاء الله لا أحلف على شيء أنْ أفعلَه أو أن أتركَه، وأرى أنّ غير ذلك المحلوف خيرٌ منه وأفضل، إلّا فعلت الأفضل وتركت المحلوف عليه، وكفَّرت عن يميني.</t>
   </si>
   <si>
     <t>Abu Musa Al-Asch'ari - möge Allah mit ihm zufrieden sein - berichtet, dass er mit einer Gruppe seinem Stamm zum Gesandten Allahs - Allahs Segen und Frieden auf ihm - kam. Ihr Anliegen war, dass der Prophet - Allahs Segen und Frieden auf ihm - ihnen Kamele zum Reiten zur Verfügung stellt, damit sie am Jihad teilnehmen können. Der Prophet - Allahs Segen und Frieden auf ihm - schwor jedoch, dass er sie nicht versorgen kann, denn er hatte nichts, worauf er sie hätte reiten lassen können. Sie kehrten zurück und blieben eine Weile. Dann kamen drei Kamele zum Propheten - Allahs Segen und Frieden auf ihm -, und er schickte sie zu ihnen. Einige von ihnen sagten zueinander: „Allah wird uns diese Kamele nicht segnen, denn der Prophet - Allahs Segen und Frieden auf ihm - hat geschworen, uns nicht zu versorgen.“ So kamen sie zu ihm und fragten ihn. Der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Derjenige, der euch versorgt hat, ist Allah - erhaben ist Er -, denn Er ist es, der Erfolg gewährt und versorgt. Und ich bin nur ein Mittel, durch dessen Hand dies geschah.“ Dann sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Bei Allah, wenn Allah will, werde ich niemals auf etwas schwören, es zu tun oder zu unterlassen, und ich sehe, dass etwas anderes als das, worauf geschworen wurde, besser und vorzüglicher ist, ohne dass ich das Bessere tun und das, worauf geschworen wurde, unterlassen werde und für meinen Schwur die Sühne leiste.“</t>
   </si>
   <si>
     <t>جواز الحَلِفِ من غير اسْتحلافٍ؛ لِتَأْكيد الخبر ولو كان مُسْتَقْبَلًا.
 جواز الاستثناء بقولِه "إن شاء الله "بعد اليمين، وأنّ الاستثناء إذا نوي مع اليمين، وكان متصلًا بها فلا يجب على من حنث بيمينه كفارة.
 الترغيب في مخالفة اليمين إذا رأى غيرها خيرًا منها، ويكفِّر عن يمينه.</t>
   </si>
   <si>
     <t>Es ist zulässig, ohne Aufforderung einen Schwur zu leisten, um eine Aussage zu bekräftigen, auch wenn sie sich auf die Zukunft bezieht.
 Es ist zulässig, nach einem Schwur die Einschränkung „wenn Allah will (in scha Allah)“ hinzuzufügen. Wenn die Einschränkung bei der Ablegung des Schwurs beabsichtigt und direkt damit verbunden war, dann ist keine Sühneleistung erforderlich, wenn der Schwur gebrochen wird.
 Es wird empfohlen, einen Schwur zu brechen, wenn man erkennt, dass etwas anderes besser ist als das, worauf man geschworen hat, und dann die entsprechende Sühneleistung zu erbringen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/2961</t>
   </si>
   <si>
     <t>أول ما يقضى بين الناس يوم القيامة في الدماء</t>
@@ -556,51 +556,51 @@
   <si>
     <t>Das Tragen von Seide und Brokat ist für Männer verboten, und es gibt eine strenge Warnung für diejenigen, die es tragen.
 Frauen dürfen Seide und Brokat tragen.
 Das Essen und Trinken aus Tellern und Gefäßen aus Gold und Silber ist für Männer und Frauen verboten.
 Hudhayfah - möge Allah mit ihm zufrieden sein - war streng in seiner Missbilligung und begründete dies damit, dass er ihn mehr als einmal vor der Verwendung von Gold- und Silbergefäßen gewarnt hatte, aber er achtete nicht darauf.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/2985</t>
   </si>
   <si>
     <t>من لبس الحرير في الدنيا لم يلبسه في الآخرة</t>
   </si>
   <si>
     <t>‚Wer im Diesseits Seide trägt, wird sie im Jenseits nicht tragen.‘“</t>
   </si>
   <si>
     <t>عَنْ عُمَرَ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ لَبِسَ الحَرِيرَ فِي الدُّنْيَا لَمْ يَلْبَسْهُ فِي الآخِرَةِ».</t>
   </si>
   <si>
     <t>Von 'Umar - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Wer im Diesseits Seide trägt, wird sie im Jenseits nicht tragen.‘“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه مَن لَبس الحريرَ من الرجال في الدنيا لم يَلبَسها في الآخرة إذا لم يتب عقابًا له.</t>
   </si>
   <si>
-    <t>Der Prophet - Allahs Segen und Frieden auf ihm - hat klargestellt, dass jeder Mann, der im Diesseits Seide trägt, sie im Jenseits nicht tragen wird, wenn er nicht bereut - und dies als Strafe für ihn.</t>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - hat verdeutlicht, dass jeder Mann, der im Diesseits Seide trägt, sie im Jenseits nicht tragen wird, wenn er nicht bereut - und dies als Strafe für ihn.</t>
   </si>
   <si>
     <t>المَقصود بالحرير الحرير الخالِص الطبيعي، أما الحرير الصناعي فلا يشمله الحديث.
  تحريم لبس الحرير على الرجال.
 النهي عن لبس الحرير يعم لُبسه وافتراشه.
 يسمح للرجال ببعض الحرير في الثياب بما لا يُجاوِز عرضُه إصبعين إلى أربعة أصابع تتخذ أعلامًا أو حاشية للثوب.</t>
   </si>
   <si>
     <t>Mit Seide ist reine, natürliche Seide gemeint; künstliche Seide fällt nicht unter dieses Verbot.
 Das Tragen von Seide ist für Männer verboten.
 Das Verbot des Tragens von Seide umfasst sowohl das Tragen als auch das Ausbreiten von Seide (z. B. als Decke).
 Männern ist es erlaubt, geringe Mengen an Seide in der Kleidung zu tragen - solange der Seidenanteil nicht breiter ist als zwei bis vier Finger, der für Zierstreifen oder Besatz am Kleidungsstück verwendet wird.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/2986</t>
   </si>
   <si>
     <t>من حمل علينا السلاح فليس منا</t>
   </si>
   <si>
     <t>„Wer die Waffe gegen uns erhebt, der gehört nicht zu uns.“</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ حَمَلَ عَلَيْنَا السِّلَاحَ فَلَيْسَ مِنَّا».</t>
   </si>
@@ -746,125 +746,121 @@
   <si>
     <t>عَنْ المُغِيرَةِ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَهْوَيْتُ لِأَنْزِعَ خُفَّيْهِ، فَقَالَ: «دَعْهُمَا، فَإِنِّي أَدْخَلْتُهُمَا طَاهِرَتَيْنِ» فَمَسَحَ عَلَيْهِمَا.</t>
   </si>
   <si>
     <t>Von Al-Mughirah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich war mit dem Propheten - Allahs Segen und Frieden auf ihm - auf einer Reise und ich wollte mich beugen, um ihm die Ledersocken auszuziehen. Da sagte er: ‚Lass sie, denn ich habe sie in einem reinen Zustand angezogen.‘, und er strich über sie.“</t>
   </si>
   <si>
     <t>كان النبي صلى الله عليه وسلم في أَحَدِ أسفارِه فتوضأ، 
 فلما بلغ غسل الرجلين مَدَّ المغيرةُ بن شعبة رضي الله عنه يديه لِنَزْعِ ما كان على قَدَمِ النبيِّ صلى الله عليه وسلم مِن خُفٍّ لغسل رجليه! 
 فقال النبي صلى الله عليه وسلم: اتركهما ولا تنزعهما، فإني أدخلت رِجْلَيَّ في الخُفين وأنا على طهارة، 
 فمسح النبي صلى الله عليه وسلم على خفيه بَدل غسل رجليه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - befand sich auf einer seiner Reisen und verrichtete die rituelle Gebetswaschung. Als er zum Waschen der Füße kam, streckte Al-Mughirah Ibn Schu'bah - möge Allah mit ihm zufrieden sein - seine Hände aus, um die Ledersocken vom Fuß des Propheten - Allahs Segen und Frieden auf ihm - auszuziehen, damit er seine Füße waschen konnte! Der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Lass sie und ziehe sie nicht aus, denn ich habe meine Füße in die Ledersocken gesteckt, während ich im Zustand der rituellen Reinheit war.“ Dann strich der Prophet - Allahs Segen und Frieden auf ihm - über seine Ledersocken, anstatt seine Füße zu waschen.</t>
   </si>
   <si>
     <t>مشروعية المسح على الخفين يكون عند الوضوء من حَدَثٍ أصغر، وأما الاغتسال للحدث الأكبر فلابد من غسل القدمين.
 المسح يكون مرة واحدة بإمرار اليد مبلولة على أعلى الخف دون أسفله.
 يشترط للمسح على الخفين أن يكون لبسهما بعد وضوء تامٍّ غَسَلَ فيه قدميه بالماء، وأن يكون الخف طاهرًا، ساترًا لمحل الفرض من القدم، وأنْ يكون مسحهما في الحَدَث الأصغر لا في الجنابة أو ما يوجب الغُسل، وأنْ يكون المسح في الوقت المحدَّد شرعًا وهو يومٌ وليلةٌ للمُقيم وثلاثة أيام بلياليها للمسافر.
 يقاس على الخفين كل ما يستر الرجلين من الجوارب وغيرها، فيجوز المسح عليها.
 حسن خلق النبي صلى الله عليه وسلم وتعليمه، حيث منع المغيرة من خلعهما، وبيَّن له السبب: أنه أدخلهما طاهرتين؛ لتطمئن نفسه، ويعرف الحكم.</t>
   </si>
   <si>
     <t>Die Erlaubnis, über die Ledersocken zu wischen, gilt nur bei der rituellen Gebetswaschung (Wudu) nach einer kleinen Unreinheit. Bei der rituellen Ganzkörperwaschung (Ghusl) nach einer großen Unreinheit müssen die Füße gewaschen werden.
 Das Streichen erfolgt einmal, indem die nasse Hand über den oberen Teil der Socke geführt wird, ohne den unteren Teil zu berühren.
-Die Bedingungen für das Streichen über die Ledersocken sind:
-[...3 lines deleted...]
-- Das Streichen muss innerhalb der gesetzlich festgelegten Zeit erfolgen, die ein Tag und eine Nacht für Ortsansässige und drei Tage mit den Nächten für Reisende beträgt.
+Die Bedingungen für das Streichen über die Ledersocken sind: - Sie müssen nach einer vollständigen rituellen Waschung angezogen werden, bei der die Füße mit Wasser gewaschen wurden. - Die Ledersocken müssen sauber sein und den obligatorischen Bereich des Fußes bedecken. - Das Streichen darf nur bei einer kleinen Unreinheit erfolgen, nicht bei einer großen Unreinheit (Janabah) oder etwas, das eine rituelle Ganzkörperwaschung (Ghusl) erfordert. - Das Streichen muss innerhalb der gesetzlich festgelegten Zeit erfolgen, die ein Tag und eine Nacht für Ortsansässige und drei Tage mit den Nächten für Reisende beträgt.
 Alles, was die Füße bedeckt, wie Socken und ähnliches, wird den Ledersocken gleichgestellt, und es ist erlaubt, darüber zu streichen.
 Der gute Charakter und die Lehrweise des Propheten - Allahs Segen und Frieden auf ihm - zeigten sich darin, dass er Al-Mughirah davon abhielt, seine Schuhe auszuziehen, und ihm den Grund dafür erklärte, nämlich, dass er sie im Zustand der rituellen Reinheit angezogen hat, damit er sich beruhigt und die Regelung erlernt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3014</t>
   </si>
   <si>
     <t>إذا أحب الرجل أخاه فليخبره أنه يحبه</t>
   </si>
   <si>
     <t>„Wenn jemand seinen Bruder liebt, soll er ihm sagen, dass er ihn liebt.“</t>
   </si>
   <si>
     <t>عن المِقدام بن معدي كرب رضي الله عنه عن النبي صلى الله عليه وسلم قال: «إِذَا أَحَبَّ الرَّجُلُ أَخَاهُ فَلْيُخْبِرْهُ أَنَّهُ يُحِبُّهُ».</t>
   </si>
   <si>
     <t>Von Al-Miqdam Ibn Ma'dikarib - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wenn jemand seinen Bruder liebt, soll er ihm sagen, dass er ihn liebt.“</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أحد الأسباب التي تُقوِّي العلاقة بين المؤمنين وتنشر المحبة بينهم، وهو أنه إذا أحبَّ أحدٌ أخاه فليخبره بأنه يحبه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass zu den Ursachen, die das Verhältnis der Gläubigen zueinander stärken und die Zuneigung unter ihnen verbreiten, gehört, dass man seinem Glaubensbruder - wenn man ihn liebt - mitteilen sollte, dass man ihn liebt.</t>
   </si>
   <si>
     <t>فضل المحبة الخالصة لله تعالى، لا لمصلحة دنيوية.
 استحباب إخبار المحبوب في الله بحبِّه، لتزداد المحبة والألفة.
 إشاعة المحبة بين المؤمنين يقوّي الأخوة الإيمانية، ويحافظ على المجتمع من التفكُّك والفُرْقة.</t>
   </si>
   <si>
     <t>Der Vorzug der aufrichtigen Liebe um Allahs willen - erhaben ist Er - und nicht aufgrund diesseitiger Interessen.
 Es ist empfohlen, dass demjenigen, der um den Willen Allahs geliebt wird, mitgeteilt wird, dass er geliebt wird, damit die Liebe und Nähe zunimmt.
 Die Verbreitung der Liebe zwischen den Gläubigen stärkt die Brüderlichkeit im Glauben und schützt die Gesellschaft davor, auseinanderzufallen und sich zu spalten.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
-    <t>[رواه أبو داود والترمذي والنسائي في الكبرى وأحمد]</t>
+    <t>[Überliefert von Abu Dawud, at-Tirmidhi, an-Nasai in seinem Werk al-Kubra und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3017</t>
   </si>
   <si>
     <t>كان النبي صلى الله عليه وسلم يعجبه التيمن، في تنعله، وترجله، وطهوره، وفي شأنه كله</t>
   </si>
   <si>
     <t>„Dem Propheten - Allahs Segen und Frieden auf ihm - gefiel es, mit rechts zu beginnen; beim Anziehen seiner Sandalen, beim Kämmen seiner Haare, bei seiner Reinigung und bei allen (übrigen) seiner Angelegenheiten.“</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المُؤمنينَ رضي الله عنها قَالَتْ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يُعْجِبُهُ التَّيَمُّنُ، فِي تَنَعُّلِهِ، وَتَرَجُّلِهِ، وَطُهُورِهِ، وَفِي شَأْنِهِ كُلِّهِ.</t>
   </si>
   <si>
-    <t>Von 'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Dem Propheten - Allahs Segen und Frieden auf ihm - gefiel es, mit rechts zu beginnen; beim Anziehen seiner Sandalen, beim Kämmen seiner Haare, bei seiner Reinigung und bei allen (übrigen) seiner Angelegenheiten.“</t>
+    <t>Von der Mutter der Gläubigen 'Aischah - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Dem Propheten - Allahs Segen und Frieden auf ihm - gefiel es, mit rechts zu beginnen; beim Anziehen seiner Sandalen, beim Kämmen seiner Haare, bei seiner Reinigung und bei allen (übrigen) seiner Angelegenheiten.“</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم يحبُّ ويفضِّل أن يبدأ باليمين في أموره اللائقة بالتكريم، ومن ذلك:
 أن يبدأ بالرِّجْل اليمين في لبس نعله، ويبدأ باليمين في ترجيل شعر رأسه ولحيته وتسريحِهما ودَهنِهما، وفي وضوئه يقدِّم اليمين على اليسار من اليدين والرجلين.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - liebte und bevorzugte es, in seinen ehrenwerten Angelegenheiten mit der rechten Seite zu beginnen. Dazu gehören: Dass er beim Anziehen seiner Schuhe mit dem rechten Fuß beginnt, dass er mit der rechten Seite beginnt, wenn er sein Kopfhaar und seinen Bart kämmt, pflegt und ölt, und dass er bei seiner Gebetswaschung die rechte Hand und den rechten Fuß vor der linken Hand und dem linken Fuß wäscht.</t>
   </si>
   <si>
     <t>قال النووي: هذه قاعدة مستمرة في الشرع، وهي أنَّ ما كان من باب التكريم والتشريف كلبس الثوب والسراويل والخُفِّ ودُخول المسجد والسواك والاكتحال، وتقليم الأظفار، وقص الشارب، وتَرْجِيْل الشَّعَرِ وهو مَشْطُه، ونتف الإبط، وحلق الرأس، والسلام من الصلاة، وغسل أعضاء الطهارة، والخروج من الخلاء، والأكل والشرب، والمصافحة، واستلام الحجر الأسود، وغير ذلك مما هو في معناه يستحب التيامن فيه، وأما ما كان بضده كدخول الخلاء والخروج من المسجد والامتخاط والاستنجاء وخلع الثوب والسراويل والخف وما أشبه ذلك، فيستحب التياسر فيه، وذلك كله بكرامة اليمين وشرفها.
 "يعجبه التيمن"، يشمل: الابتداء في الأفعال باليد اليمنى، والرجل اليمنى، والجانب الأيمن،  وتعاطي الشيء باليمين.
 قال النووي: اعلم أن من أعضاء الوضوء ما لا يستحب فيه التيامن؛ وهو الأذنان والكفان والخدان بل يُطَهَّران دفعة واحدة، فإن تعذَّر ذلك كما في حق الأقطع ونحوه؛ قَدَّمَ اليمين.</t>
   </si>
   <si>
-    <t>An-Nawawi sagte: „Dies ist eine ständige Regel in der islamischen Gesetzgebung (Schari'ah): Alles, was mit Ehre und Ehrerbietung verbunden ist, wie das Anziehen von Kleidung, Hosen und Schuhen, das Betreten der Moschee, das Verwenden des Siwaks (Hölzchen zum Reinigen der Zähne), das Auftragen von Kajal, das Schneiden der Nägel, das Kürzen des Schnurrbarts, das Kämmen der Haare, das Entfernen der Achselhaare, das Rasieren des Kopfes, der Friedensgruß am Ende des Gebets, das Waschen der Körperteile bei der Reinigung, das Verlassen der Toilette, das Essen und Trinken, das Händeschütteln, das Berühren des Schwarzen Steins und andere ähnliche Handlungen, sollte vorzugsweise mit der rechten Seite begonnen werden. Im Gegensatz dazu sollte bei Handlungen, die das Gegenteil (von Ehre und Ehrerbietung) darstellen, wie das Betreten der Toilette, das Verlassen der Moschee, das Naseputzen, die Intimhygiene, das Ausziehen von Kleidung, Hosen und Schuhen und dergleichen, vorzugsweise mit der linken Seite begonnen werden. All dies geschieht aufgrund der Würde und Ehre der rechten Seite.“
-„gefiel es, mit rechts zu beginnen“ umfasst: Das Beginnen von Handlungen mit der rechten Hand, dem rechten Fuß, der rechten Seite und das Annehmen (von Dingen) mit rechts.
+    <t>An-Nawawi sagte: „Dies ist eine ständige Regel in der islamischen Gesetzgebung (Schari'ah): Alles, was mit Ehre und Ehrerbietung verbunden ist, wie das Anziehen von Kleidung, Hosen und Schuhen, das Betreten der Moschee, das Verwenden des Siwaks (Hölzchen zum Reinigen der Zähne), das Auftragen von Kajal, das Schneiden der Nägel, das Kürzen des Schnurrbarts, das Kämmen der Haare, das Entfernen der Achselhaare, das Rasieren des Kopfes, der Friedensgruß am Ende des Gebets, das Waschen der Körperteile bei der Reinigung, das Verlassen der Toilette, das Essen und Trinken, das Händeschütteln, das Berühren des Schwarzen Steins und andere ähnliche Handlungen, sollte vorzugsweise mit der rechten Seite begonnen werden. Im Gegensatz dazu sollte bei Handlungen, die das Gegenteil (von Ehre und Ehrerbietung) darstellen, wie das Betreten der Toilette, das Verlassen der Moschee, das Naseputzen, das Reinigen (des Schambereichs) nach der Notdurft, das Ausziehen von Kleidung, Hosen und Schuhen und dergleichen, vorzugsweise mit der linken Seite begonnen werden. All dies geschieht aufgrund der Würde und Ehre der rechten Seite.“
+„Gefiel es, mit rechts zu beginnen“ umfasst: Das Beginnen von Handlungen mit der rechten Hand, dem rechten Fuß, der rechten Seite und das Annehmen (von Dingen) mit rechts.
 An-Nawawi sagte: „Wisse, dass es unter den Gliedmaßen der rituellen Gebetswaschung solche gibt, bei denen die Bevorzugung der rechten Seite nicht empfohlen wird. Dies sind die Ohren, die Hände und die Wangen. Sie sollten vielmehr auf einmal gereinigt werden. Wenn dies jedoch nicht möglich ist, wie bei jemandem, dem ein Körperteil fehlt, oder dergleichen, sollte man mit der rechten Seite beginnen.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3018</t>
   </si>
   <si>
     <t>إن ذلك عرق، ولكن دعي الصلاة قدر الأيام التي كنت تحيضين فيها، ثم اغتسلي وصلي</t>
   </si>
   <si>
     <t>das ist (nur) eine Ader. Aber unterlasse das Gebet für die Anzahl der Tage, an denen du normalerweise deine Menstruation hattest. Dann wasche dich und bete.“</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها أَنَّ فَاطِمَةَ بِنْتَ أَبِي حُبَيْشٍ سَأَلَتِ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَتْ: إِنِّي أُسْتَحَاضُ فَلاَ أَطْهُرُ، أَفَأَدَعُ الصَّلاَةَ؟ فَقَالَ: «لَا، إِنَّ ذَلِكِ عِرْقٌ، وَلَكِنْ دَعِي الصَّلاَةَ قَدْرَ الأَيَّامِ الَّتِي كُنْتِ تَحِيضِينَ فِيهَا، ثُمَّ اغْتَسِلِي وَصَلِّي».</t>
   </si>
   <si>
     <t>Von 'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - wird überliefert, dass Fatimah Bint Abi Hubaisch den Propheten - Allahs Segen und Frieden auf ihm - fragte und sagte: „Ich habe anhaltende Blutungen und werde nicht rein. Soll ich das Gebet unterlassen?“ Er sagte: „Nein, das ist (nur) eine Ader. Aber unterlasse das Gebet für die Anzahl der Tage, an denen du normalerweise deine Menstruation hattest. Dann wasche dich und bete.“</t>
   </si>
   <si>
     <t>سَألتْ فاطمةُ بنت حبيش النبيَّ صلى الله عليه وسلم فقالت: إني لا ينقطع عني الدم ويستمر حتى في غير زمن الحيض، فهل يكون حكم ذلك حكم الحيض فأترك الصلاة؟ 
 فقال لها النبي صلى الله عليه وسلم: إنه دم استحاضة، وهو دم مَرَضِيٌّ ينشأ عن انقطاع عرق في الرحم، وليس بدم حيض، 
 فإذا جاء وقت الحيض الذي كنت تحيضين فيه على عادتك الشهرية قبل أن تمرضين بالاستحاضة، فاتركي الصلاة والصوم وغيرَهما مما تُمنَع منه الحائض وقت الحيض. 
 فإذا انتهى مقدار تلك المدة، فتكوني قد طهرتي من الحيض، فاغسلي موضع الدم، ثم اغسلي بدنك اغتسالًا كاملًا لرفع الحدث، ثم صلي.</t>
   </si>
   <si>
     <t>Fatimah Bint Abi Hubaisch fragte den Propheten - Allahs Segen und Frieden auf ihm -: „Ich habe eine ständige Blutung, die auch außerhalb meiner Menstruationszeit nicht aufhört. Gilt dafür dieselbe Regelung wie für die Menstruation, sodass ich das Gebet unterlassen muss?“ Der Prophet - Allahs Segen und Frieden auf ihm - sagte zu ihr: „Das ist Blut der Istihadah (nicht-menstruelle Blutung), ein krankheitsbedingtes Blut, das durch das Platzen eines Gefäßes in der Gebärmutter entsteht, und nicht Menstruationsblut. Wenn die Zeit deiner Menstruation kommt, wie du es vor deiner Erkrankung an Istihadah gewohnt warst, dann unterlasse das Gebet, das Fasten und andere Dinge, die einer menstruierenden Frau während ihrer Periode untersagt sind. Wenn diese Zeitspanne abgelaufen ist, bist du von der Menstruation rein. Wasche die Stelle des Blutes und dann wasche deinen ganzen Körper vollständig, um die rituelle Unreinheit zu beseitigen. Dann bete.“</t>
@@ -1036,54 +1032,54 @@
     <t>Von Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wahrlich, zu den gewaltigsten Formen des Jihad (Sichabmühen) gehört ein Wort der Gerechtigkeit vor einem ungerechten Herrscher.“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن أعظم وأنفع أنواع الجهاد في سبيل الله تعالى كلمةُ عدلٍ وحقٍّ عند سلطان أو أمير جائر ظالم؛ لأنه عمل بشعيرة الأمر بالمعروف والنهي عن المنكر، سواء كان بقول أو كتابة أو فعل أو غير ذلك مما تحصل به المصلحة وتندفع المفسدة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - hat klargestellt, dass eines der größten und nützlichsten Arten des Sichabmühens auf dem Wege Allahs - erhaben ist Er - ein Wort der Gerechtigkeit und Wahrheit vor einem ungerechten und tyrannischen Herrscher oder Führer ist. Denn dies ist eine Umsetzung des Prinzips, das Gute zu gebieten und das Schlechte zu verbieten, sei es durch Wort, Schrift, Tat oder auf andere Weise, die zum Nutzen führt und Schaden abwendet.</t>
   </si>
   <si>
     <t>الأمر بالمعروف والنهي عن المنكر من الجهاد.
 نُصْحُ الحاكم من أعظم الجهاد، ولكن يجب أن يكون بعلم وحكمة وتثبت.
 قال الخطَّابي: وإِنَّما صار ذلك أفضل الجهاد؛ لأنّ من جاهَدَ العدوَّ كان مُتردِّدًا بين الرَّجاءِ والخوْفِ لا يدري هل يَغلِبُ أو يُغْلَبُ، وَصَاحِبُ السُّلطان مقهورٌ في يدِهِ فهو إذا قال الحقَّ وَأَمَرَهُ بِالمعروفِ فقد تَعَرَّضَ للتَّلَفِ، وَأَهْدَفَ نَفْسَهُ للهلاكِ، فصار ذلك أَفضل أنواع الجهادِ مِن أجلِ غَلَبَةِ الخوفِ، وقيل: إنما كان أفضل الجهاد؛ لأنَّ وليَّ الأمرِ لو أخَذَ بِكَلمَتِه لربَّما عمَّ النفعُ عددًا كبيرًا من الناسِ فتحصُلُ المصلحةُ.</t>
   </si>
   <si>
     <t>Das Gebieten des Rechten und das Verbieten des Verwerflichen ist eine Form des Sichabmühens.
 Dem Herrscher guten Rat zu geben ist eines der größten (Formen des) Sichabmühens, aber es muss mit Wissen, Weisheit und Umsicht geschehen.
 Al-Khattabi sagte: „Dies wurde zur besten Form des Sichabmühens, weil derjenige, der gegen den Feind kämpft, zwischen Hoffnung und Furcht schwankt und nicht weiß, ob er siegen oder besiegt werden wird. Derjenige, der vor dem Herrscher steht, ist seiner Macht unterworfen. Wenn er also die Wahrheit sagt und ihn zum Guten auffordert, setzt er sich der Gefahr aus und riskiert sein Leben. Daher wird dies zur besten Art des Sichabmühens, weil die Angst überwunden wird. Es wurde auch gesagt, dass dies die beste Art des Sichabmühens ist, denn wenn der Herrscher auf sein Wort hört, könnte daraus möglicherweise ein Nutzen für eine große Anzahl an Menschen entstehen, und somit würde das Gemeinwohl erlangt werden.“</t>
   </si>
   <si>
     <t>حسن لغيره</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[Verlässlich durch andere Überlieferung, die sie stützen (Hasan lighairihi)]</t>
-[...2 lines deleted...]
-    <t>[رواه أبو داود والترمذي وابن ماجه وأحمد]</t>
+    <t>[حسن  لغيره]</t>
+  </si>
+  <si>
+    <t>[Überliefert von Abu Dawud, at-Tirmidhi, ibn Majah und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3045</t>
   </si>
   <si>
     <t>إن الدنيا حلوة خضرة، وإن الله مستخلفكم فيها، فينظر كيف تعملون، فاتقوا الدنيا واتقوا النساء</t>
   </si>
   <si>
     <t>„Wahrlich, das diesseitige Leben ist süß und grün, und wahrlich, Allah hat euch zu Nachfolgern auf ihr gemacht, damit Er sieht, wie ihr handelt. So hütet euch vor dem diesseitigen Leben und hütet euch vor den Frauen</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ الدُّنْيَا حُلْوَةٌ خَضِرَةٌ، وَإِنَّ اللهَ مُسْتَخْلِفُكُمْ فِيهَا، فَيَنْظُرُ كَيْفَ تَعْمَلُونَ، فَاتَّقُوا الدُّنْيَا وَاتَّقُوا النِّسَاءَ، فَإِنَّ أَوَّلَ فِتْنَةِ بَنِي إِسْرَائِيلَ كَانَتْ فِي النِّسَاءِ».</t>
   </si>
   <si>
     <t>Von Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wahrlich, das diesseitige Leben ist süß und grün, und wahrlich, Allah hat euch zu Nachfolgern auf ihr gemacht, damit Er sieht, wie ihr handelt. So hütet euch vor dem diesseitigen Leben und hütet euch vor den Frauen, denn wahrlich, die erste Versuchung der Kinder Israels geschah durch Frauen.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
 وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
 ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
 ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlicht, dass das diesseitige Leben süß im Geschmack und grün im Anblick ist, sodass der Mensch sich von ihm täuschen lässt, sich darin vertieft und es zu seiner größten Sorge macht. Und dass Allah - gepriesen sei Er und erhaben ist Er - einige von uns zu Nachfolgern anderer in diesem diesseitigen Leben gemacht hat, um zu sehen, wie wir handeln. Gehorchen wir Ihm oder widersetzen wir uns Ihm? Dann sagte er: „Hütet euch davor, dass euch die Güter des diesseitigen Lebens und sein Schmuck täuschen und euch dazu bringen, das zu verlassen, was Allah euch befohlen hat, und in das zu fallen, was Er euch untersagt hat. Und unter den Versuchungen des diesseitigen Lebens, vor denen man sich am meisten hüten muss, ist die Versuchung der Frauen, denn sie war die erste Versuchung, in die die Kinder Israels verfielen.“</t>
   </si>
@@ -1149,51 +1145,51 @@
   </si>
   <si>
     <t>يُبَيِّنُ عبدُ الله بن عمر رضي الله عنهما: أنَّ مِن النوافل التي حفظها عن النبي صلى الله عليه وسلم عشر ركعات وتسمى السنن الرواتب، 
 ركعتين قبل الظهر، وركعتين بعدها، 
 وركعتين بعد المغرب في بيتِه، 
 وركعتين بعد العشاء في بيتِه، 
 وقبل الفجر ركعتين، 
 فتمَّتْ عشر ركعات. 
 وأما صلاة الجمعة فيصلي بعدها ركعتين.</t>
   </si>
   <si>
     <t>'Abdullah Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - erklärt, dass zu den freiwilligen Gebeten (Nawafil), die er vom Propheten - Allahs Segen und Frieden auf ihm - erlernt hat, zehn Gebetseinheiten gehören, die als „As-Sunan Ar-Rawatib“ bezeichnet werden. Zwei Gebetseinheiten vor dem Mittagsgebet (Dhuhr) und zwei danach, und zwei Gebetseinheiten nach dem Abendgebet (Maghrib) in seinem Haus, und zwei Gebetseinheiten nach dem Nachtgebet ('Ischa) in seinem Haus, und zwei Gebetseinheiten vor dem Morgengebet (Fajr). So ergeben sich insgesamt zehn Gebetseinheiten. Und was das Freitagsgebet betrifft, so betet man danach zwei Gebetseinheiten.</t>
   </si>
   <si>
     <t>استحباب هذه الرواتب، والمواظبة عليها.
 مشروعية أداء السنة في البيت.</t>
   </si>
   <si>
     <t>1.	Die Empfehlung, diese „Rawatib“-Gebete zu verrichten und sie regelmäßig zu pflegen.
 Die Legitimität, die freiwilligen Gebete im eigenen Haus zu verrichten.</t>
   </si>
   <si>
     <t>متفق عليه بجميع رواياته</t>
   </si>
   <si>
-    <t>[Alle Versionen sowohl von al-Buchary, als auch Muslim in ihren "Sahih-Werken" überliefert]</t>
+    <t>[Übereinstimmend in allen Überlieferungswegen]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3062</t>
   </si>
   <si>
     <t>كان النبي صلى الله عليه وسلم إذا قام من الليل يشوص فاه بالسواك</t>
   </si>
   <si>
     <t>„Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - pflegte seinen Mund mit einem Siwak (Hölzchen zum Reinigen der Zähne) zu säubern, wenn er nachts (für das Gebet) aufstand.“</t>
   </si>
   <si>
     <t>عَنْ حُذَيْفَةَ رضي الله عنه قَالَ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا قَامَ مِنَ اللَّيْلِ يَشُوصُ فَاهُ بِالسِّوَاكِ.</t>
   </si>
   <si>
     <t>Von Hudhayfah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - pflegte seinen Mund mit einem Siwak (Hölzchen zum Reinigen der Zähne) zu säubern, wenn er nachts (für das Gebet) aufstand.“</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم كثيرًا ما يَستاك ويأمر به، وهو يتأكد في بعض الأوقات، منها: الاستياكُ عند القيام من الليل، حيث كان صلى الله عليه وسلم يَدلُك وينقِّي فاه بالسواك.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte häufig den Siwak zu benutzen und befahl  an, dies zu tun. Er befahl ihn besonders zu bestimmten Zeiten, darunter: die Verwendung des Siwaks beim Aufstehen in der Nacht, da der Prophet - Allahs Segen und Frieden auf ihm - dann seinen Mund mit dem Siwak reinigte und pflegte.</t>
   </si>
   <si>
     <t>تأكيد مشروعية السواك بعد نوم الليل، وذلك أنَّ النوم مُقتَضٍ لتَغَيُّر رائحة الفم، والسواك هو آلة تنظيفية.
 تأكيد مشروعية السواك عند كل تَغَيُّرٍ كريهٍ للفم، أخذًا من المعنى السابق.
@@ -1691,75 +1687,75 @@
   </si>
   <si>
     <t>Die gewaltige Versuchung des Dajjals.
 Die Rettung vor der Versuchung durch den Dajjal besteht in aufrichtigem Glauben, dem Fliehen zu Allah - erhaben ist Er -, der Zufluchtsuche bei Allah vor ihm im letzten Taschahhud, sowie dem Auswendiglernen von zehn Versen vom Beginn der Surah Al-Kahf.
 Die große Fürsorge des Propheten - Allahs Segen und Frieden auf ihm - für seine Gemeinschaft, da er den Muslimen die Eigenschaften des Dajjal auf eine Weise erklärte, wie es kein Prophet vor ihm getan hatte.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3110</t>
   </si>
   <si>
     <t>الرجل على دين خليله، فلينظر أحدكم من يخالل</t>
   </si>
   <si>
     <t>„Der Mann befindet sich auf der Religion seines engen Freundes, so soll jeder von euch schauen, wen er sich zum engen Freund nimmt.“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أَن النبيَّ صَلّى اللهُ عَلَيْهِ وسَلَّم قَالَ: «الرَّجُلُ عَلَى دِينِ خَلِيلِهِ، فَلْيَنْظُر أَحَدُكُم مَنْ يُخَالِل».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Der Mann befindet sich auf der Religion seines engen Freundes, so soll jeder von euch schauen, wen er sich zum engen Freund nimmt.“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ الإنسانَ يُشابه صديقَه وصاحبَه الخالصَ في سيرته وعادته، وتؤثر الصداقة في الأخلاق والسلوك والتصرفات، ولهذا أرشد إلى حسن اختيار الصديق؛ لأنه يَدلُّ صديقَه على الإيمان والهدى والخير، ويكون عونًا لصاحبه.</t>
   </si>
   <si>
-    <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlichte, dass ein Mensch seinem engen Freund und Gefährten in seinem Lebenswandel und seinen Gewohnheiten ähnelt. Die Freundschaft wirkt sich auf die Moral, das Verhalten und das Handeln aus. Deshalb riet er zur Sorgfalt bei der Wahl eines guten Freundes an, denn dieser führt seinen Freund zum Glauben, zur Rechtleitung und zum Guten und ist ihm eine Hilfe.</t>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlichte, dass ein Mensch seinem engen Freund und Gefährten in seinem Lebenswandel und seinen Gewohnheiten ähnelt. Die Freundschaft wirkt sich auf die Charaktereigenschaften, das Verhalten und das Handeln aus. Deshalb riet er zur Sorgfalt bei der Wahl eines guten Freundes an, denn dieser führt seinen Freund zum Glauben, zur Rechtleitung und zum Guten und ist ihm eine Hilfe.</t>
   </si>
   <si>
     <t>الأمر بصحبة الأخيار وانتقائهم والنهي عن صحبة الأشرار.
 خص الصديق دون القريب؛ لأن الصاحب أنت مَن يختاره، أما الأخ والقريب فليس لك فيه اختيار.
 اتِّخاذ الصحبة لا بد أن يصدر عن تفكُّر.
 المرء يُقوِّي دينه بِصُحبة المؤمنين ويُضعفه بِصُحبَة الفاسقين.</t>
   </si>
   <si>
     <t>Das Gebot, sich gute Menschen auszusuchen und sich mit diesen anzufreunden, sowie das Verbot, sich mit schlechten Menschen anzufreunden.
 Der Freund wurde speziell erwähnt, nicht der Verwandte, denn den Freund wählst du selbst aus, während du bei dem Bruder und Verwandtem keine Wahl hast.
 Die Wahl des Weggefährten muss auf Überlegung basieren.
 Der Mensch stärkt seinen Glauben durch die Gesellschaft der Gläubigen und schwächt ihn durch die Gesellschaft der Frevler.</t>
   </si>
   <si>
     <t>حسن</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وأحمد</t>
   </si>
   <si>
-    <t>[Verlässlich (Hasan)]</t>
-[...2 lines deleted...]
-    <t>[رواه أبو داود والترمذي وأحمد]</t>
+    <t>[Gesund]</t>
+  </si>
+  <si>
+    <t>[Überliefert von Abu Dawud, at-Tirmidhi und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3122</t>
   </si>
   <si>
     <t>إنما مثل الجليس الصالح والجليس السوء كحامل المسك ونافخ الكير،</t>
   </si>
   <si>
     <t>„Das Gleichnis eines guten Gefährten und eines schlechten Gefährten ist wie das eines Verkäufers von Moschus und eines Schmieds</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّمَا مَثَلُ الْجَلِيسِ الصَّالِحِ وَالْجَلِيسِ السَّوْءِ كَحَامِلِ الْمِسْكِ وَنَافِخِ الْكِيرِ، فَحَامِلُ الْمِسْكِ: إِمَّا أَنْ يُحْذِيَكَ، وَإِمَّا أَنْ تَبْتَاعَ مِنْهُ، وَإِمَّا أَنْ تَجِدَ مِنْهُ رِيحًا طَيِّبَةً، وَنَافِخُ الْكِيرِ: إِمَّا أَنْ يُحْرِقَ ثِيَابَكَ، وَإِمَّا أَنْ تَجِدَ رِيحًا خَبِيثَةً».</t>
   </si>
   <si>
     <t>Von Abu Musa - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Das Gleichnis eines guten Gefährten und eines schlechten Gefährten ist wie das eines Verkäufers von Moschus und eines Schmieds. Der Verkäufer von Moschus: Entweder beschenkt er dich, oder du kaufst von ihm, oder du nimmst von ihm einen angenehmen Duft wahr. Der Schmied: Entweder er verbrennt deine Kleidung, oder du nimmst einen üblen Geruch wahr.“</t>
   </si>
   <si>
     <t>ضَرَبَ صلى الله عليه وسلم المَثل لنوعين من الناس:
 النوع الأول: الجليس والصديق الصالح الذي يدل على الله وما فيه رضاه، ويعين على الطاعة، 
 فمثله كبائع المسك إما أن يعطيك، وإما أن تشتري منه، وإما أن تجد وتشم منه ريحا طيبة. 
 والنوع الثاني: جليس وصديق السوء؛ الذي يصدُّ عن سبيل الله، ويعين على فعل المعاصي، وترى منه الفعل القبيح، ويطالك الذم لمصاحبة ومجالسة مثله، 
 فمثله كالحداد الذي ينفخ ناره؛ إما أن يحرق ثيابك من شرره المتطاير، أو تجد من قربه ريحًا خبيثة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - stellte ein Gleichnis für zwei Arten von Menschen auf:
@@ -1841,51 +1837,51 @@
 In dem Hadith ist ein Beweis dafür, dass gute Taten ein Grund für die Rettung vor Versuchungen sind.
 Die Versuchungen sind zweierlei: Versuchungen der Zweifel, deren Heilmittel Wissen ist, und Versuchungen der Begierden, deren Heilmittel Glaube und Geduld sind.
 Der Hadith weist darauf hin, dass, wer wenig gute Taten vollbringt, schneller von Versuchungen betroffen ist, und dass derjenige, der viele gute Taten vollbringt, sich nicht von dem täuschen lassen sollte, was er hat, sondern mehr anstreben sollte.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3138</t>
   </si>
   <si>
     <t>كان رسول الله صلى الله عليه وسلم يكثر أن يقول: يا مقلب القلوب ثبت قلبي على دينك</t>
   </si>
   <si>
     <t>„Der Gesandte Allahs- Allahs Segen und Frieden auf ihm - pflegte oft zu sagen: ‚O Wender der Herzen, festige mein Herz auf Deiner Religion.‘</t>
   </si>
   <si>
     <t>عَنْ أَنَسٍ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يُكْثِرُ أَنْ يَقُولَ: «يَا مُقَلِّبَ القُلُوبِ ثَبِّتْ قَلْبِي عَلَى دِينِكَ»، فَقُلْتُ: يَا رَسُولَ اللهِ، آمَنَّا بِكَ وَبِمَا جِئْتَ بِهِ فَهَلْ تَخَافُ عَلَيْنَا؟ قَالَ: «نَعَمْ، إِنَّ القُلُوبَ بَيْنَ أُصْبُعَيْنِ مِنْ أَصَابِعِ اللهِ يُقَلِّبُهَا كَيْفَ يَشَاءُ».</t>
   </si>
   <si>
     <t>Von Anas - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs- Allahs Segen und Frieden auf ihm - pflegte oft zu sagen: ‚O Wender der Herzen, festige mein Herz auf Deiner Religion.‘ Ich sagte: ‚O Gesandter Allahs, wir haben an dich und an das geglaubt, womit du gekommen bist. Hast du etwa Angst um uns?‘ Er sagte: ‚Ja, denn die Herzen sind zwischen zwei Fingern der Finger Allahs. Er wendet sie, wie Er will.‘“</t>
   </si>
   <si>
     <t>كانَ أكثرُ دعاء النبي صلى الله عليه وسلم سؤال الله الثّبات على الدين والطاعة، والبعد من الزيغ والضلال، 
 فتعجَّب أنس بن مالك رضي الله عنه من إكثار النبي صلى الله عليه وسلم من هذا الدعاء، فأخبره النبي صلى الله عليه وسلم أن القلوبَ بين أُصبعَينِ مِنْ أصابعِ اللهِ يُقَلِّبها كيف يشاء، 
 فالقلب هو محطُّ الإيمان والكفر، وقد سمي القلب قلبًا لكثرة تقلُّبه؛ فهو أَشَدُّ انقِلابًا مِن القِدْرِ إِذا اجتمعَتْ غَلْيًا، فمن شاء الله أقام قلبه على الهدى، وثبته على الدين، ومن شاء الله صرف قلبه عن الهدى إلى الزيغ والضلال.</t>
   </si>
   <si>
-    <t>Das häufigste Bittgebet des Propheten - Allahs Segen und Frieden auf ihm - war, Allah um Standhaftigkeit im Glauben und Gehorsam zu bitten, sowie um Schutz vor Abweichung und Irreleitung. Da wunderte sich Anas Ibn Malik - möge Allah mit ihm zufrieden sein - darüber, wie häufig der Prophet - Allahs Segen und Frieden auf ihm - dieses Bittgebet sprach. Der Prophet - Allahs Segen und Frieden auf ihm - berichtete ihm, dass die Herzen zwischen zwei Fingern der Finger Allahs liegen und Er sie wendet, wie Er will. Das Herz ist der Sitz des Glaubens und des Unglaubens. Es wird „Herz“ genannt, weil es sich so oft verändert/wendet; es ist unbeständiger als ein Topf, der heftig kocht. Wen Allah will, dessen Herz richtet Er auf die Rechtleitung aus und festigt es im Glauben. Wen Allah will, dessen Herz wendet Er von der Rechtleitung ab hin zur Abweichung und Irreleitung.</t>
+    <t>Das häufigste Bittgebet des Propheten - Allahs Segen und Frieden auf ihm - war, Allah um Standhaftigkeit im Glauben und Gehorsam zu bitten, sowie um Schutz vor Abweichung und Irreleitung. Da wunderte sich Anas Ibn Malik - möge Allah mit ihm zufrieden sein - darüber, wie häufig der Prophet - Allahs Segen und Frieden auf ihm - dieses Bittgebet sprach. Der Prophet - Allahs Segen und Frieden auf ihm - berichtete ihm, dass die Herzen zwischen zwei Fingern der Finger Allahs liegen und Er sie wendet, wie Er will. Das Herz ist der Sitz des Glaubens und des Unglaubens. Es wird „Herz“ genannt, weil es sich so oft verändert/wendet; es ist unbeständiger als ein Topf, der heftig kocht. Wen Allah (rechtleiten) will, dessen Herz richtet Er auf die Rechtleitung aus und festigt es im Glauben. Wen Allah (in die Irre gehen lassen) will, dessen Herz wendet Er von der Rechtleitung ab hin zur Abweichung und Irreleitung.</t>
   </si>
   <si>
     <t>خضوع النبي صلى الله عليه وسلم لربِّه وتضرُّعه إليه، وإرشاد الأمة إلى سؤال ذلك.
 أهمية الاستقامة والثبات على الدين، وأنَّ العبرة بالخاتمة.
 العبد لا يستغني عن تثبيت الله له على الإسلام طرفة عين.
 الحث على الإكثار من هذا الدعاء، تأسِّيًا بالنبي عليه الصلاة والسلام.
 الثبات على الإسلام هو النعمة العظمى التي ينبغي على العبد أن يسعى إليها ويشكر مولاه عليها.</t>
   </si>
   <si>
     <t>Die Unterwerfung des Propheten - Allahs Segen und Frieden auf ihm - gegenüber seinem Herrn und seine flehentliche Bitte an Ihn. Er wies auch die Glaubensgemeinschaft darauf hin, darum zu bitten.
 Die Wichtigkeit der Rechtschaffenheit und Standhaftigkeit im Glauben und dass das Ende entscheidend ist.
 Der Diener kommt keinen Augenblick ohne das Festigen durch Allah auf dem Islam aus.
 Der Ansporn dazu, dieses Bittgebet häufig zu sprechen, um dem Propheten - Allahs Segen und Frieden auf ihm - dabei nachzuahmen.
 Die Standhaftigkeit im Islam ist die größte Gnade, nach der der Diener streben und für die er seinem Herrn danken sollte.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3142</t>
   </si>
   <si>
     <t>إذا شرب الكلب في إناء أحدكم فليغسله سبعا</t>
   </si>
   <si>
     <t>‚Wenn ein Hund aus dem Gefäß eines von euch trinkt, dann soll er es siebenmal waschen.‘“</t>
   </si>
   <si>
@@ -1945,66 +1941,66 @@
 Das erste ist die Beschneidung, bei der die überschüssige Haut am Penis oberhalb der Eichel entfernt wird, und bei Frauen ist es das Entfernen der Hautspitze am Scheideneingang der Schamlippen.
 Das zweite ist das Rasieren der Schambehaarung, also das Entfernen der Haare um den Schambereich.
 Das dritte ist das Kürzen des Schnurrbarts, d. h., dass die Haare über der Oberlippe des Mannes so geschnitten werden, dass die Lippe sichtbar wird.
 Das vierte ist das Schneiden der Nägel.
 Das fünfte ist das Zupfen der Achselhaare.</t>
   </si>
   <si>
     <t>سُنَنُ المرسلين التي يُحِبُّها الله ويرتضيها ويأمر بها تدعو إلى الكمال والنزاهة والجمال.
 مشروعية تَعَاهُدِ هذه الأشياء، وعدم الغفلة عنها.
 لهذه الخصال فوائد دينية ودنيوية، منها: تحسين الهيئة، وتنظيف البدن، والاحتياط للطهارة، ومخالفة الكفار، وامتثال أمر الله.
 ذُكِرَ في أحاديث أخرى زيادةُ خصالٍ للفطرةِ غيرِ هذه الخمس، مثل: إعفاء اللحية، والسواك، وغيرها.</t>
   </si>
   <si>
     <t>Die Traditionen der Gesandten, die Allah liebt, mit denen Er zufrieden ist und die Er befiehlt, fördern Vollkommenheit, Reinheit und Schönheit.
 Die Gesetzmäßigkeit, sich um diese Dinge zu kümmern und (darin) nicht nachlässig zu werden.
 Diese Eigenschaften haben sowohl religiöse als auch weltliche Vorteile, darunter: Die Verbesserung des äußeren Erscheinungsbildes, die Reinigung des Körpers, die Sicherstellung der Reinheit, die Unterscheidung von den Ungläubigen und die Befolgung des Gebots Allahs.
 In anderen Überlieferungen werden weitere Eigenschaften der natürlichen Veranlagung (Fitrah) erwähnt, die über diese fünf hinausgehen, wie das Wachsenlassen des Bartes, die Verwendung des Siwaks und andere.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3144</t>
   </si>
   <si>
     <t>لا إله إلا الله، ويل للعرب من شر قد اقترب، فتح اليوم من ردم يأجوج ومأجوج مثل هذه</t>
   </si>
   <si>
-    <t>„Es gibt keinen Gott außer Allah! Wehe den Arabern vor einem nahenden Unheil! Heute wurde eine Bresche in der Mauer von Gog und Magog geöffnet, so groß wie diese.“</t>
+    <t>„Es gibt keinen Gott, der zu Recht angebetet wird, außer Allah! Wehe den Arabern vor einem nahenden Unheil! Heute wurde eine Bresche in der Mauer von Gog und Magog geöffnet, so groß wie diese.“</t>
   </si>
   <si>
     <t>عَنْ زَيْنَبَ بِنْتِ جَحْشٍ رَضِيَ اللَّهُ عَنْها أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ دَخَلَ عَلَيْهَا فَزِعًا يَقُولُ: «لاَ إِلَهَ إِلَّا اللَّهُ، وَيْلٌ لِلْعَرَبِ مِنْ شَرٍّ قَدِ اقْتَرَبَ، فُتِحَ اليَوْمَ مِنْ رَدْمِ يَأْجُوجَ وَمَأْجُوجَ مِثْلُ هَذِهِ» وَحَلَّقَ بِإِصْبَعِهِ الإِبْهَامِ وَالَّتِي تَلِيهَا، قَالَتْ زَيْنَبُ بِنْتُ جَحْشٍ فَقُلْتُ يَا رَسُولَ اللَّهِ: أَنَهْلِكُ وَفِينَا الصَّالِحُونَ؟ قَالَ: «نَعَمْ إِذَا كَثُرَ الخَبَثُ».</t>
   </si>
   <si>
-    <t>Von Zaynab Bint Jahsch - möge Allah mit ihr zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - eines Tages ängstlich zu ihr kam und sagte: „Es gibt keinen Gott außer Allah! Wehe den Arabern vor einem nahenden Unheil! Heute wurde eine Bresche in der Mauer von Gog und Magog geöffnet, so groß wie diese.“ Und er formte einen Kreis mit seinem Daumen und dem Zeigefinger. Zaynab Bint Jahsch sagte: „Ich sagte: ‚O Gesandter Allahs, werden wir vernichtet, obwohl es unter uns Rechtschaffene gibt?‘“ Er sagte: „Ja, wenn das Übel überhandnimmt zunimmt.“</t>
+    <t>Von Zaynab Bint Jahsch - möge Allah mit ihr zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - eines Tages ängstlich zu ihr kam und sagte: „Es gibt keinen Gott, der zu Recht angebetet wird, außer Allah! Wehe den Arabern vor einem nahenden Unheil! Heute wurde eine Bresche in der Mauer von Gog und Magog geöffnet, so groß wie diese.“ Und er formte einen Kreis mit seinem Daumen und dem Zeigefinger. Zaynab Bint Jahsch sagte: „Ich sagte: ‚O Gesandter Allahs, werden wir vernichtet, obwohl es unter uns Rechtschaffene gibt?‘“ Er sagte: „Ja, wenn das Übel zunimmt.“</t>
   </si>
   <si>
     <t>دَخَلَ النبيُّ صلى الله عليه وسلم على زينب بنت جَحْش رضي الله عنها فَزِعًا خائفًا، وهو يقول: لا إله إلا الله، إيذانًا بتوقُّع أمرٍ مكروهٍ يَحْدُث، ولا نجاة منه إلا بالالتجاء إلى الله سبحانه، ثم قال صلى الله عليه وسلم: 
 ويل للعرب من شر قد اقترب وقوعُه، فُتِح اليوم من رَدم يأجوج ومأجوج، وهو السَّدُّ الذي بناه ذو القرنين، مثل هذه، وحَلَّق بإصبعه الإبهام والتي تليها، 
 فقالت زينب رضي الله عنها: كيف يُسلِّط الله علينا الهلاك وفينا المؤمنون الصالحون؟ 
 فقال لها النبي صلى الله عليه وسلم: إذا كَثُرَ الخَبَث مِن الفسوق والفجور والمعاصي، والزنا، والخمور، وغيرها، عَمَّ الهلاكُ الجميع.</t>
   </si>
   <si>
-    <t>Der Prophet - Allahs Segen und Frieden auf ihm - kam zu Zaynab Bint Jahsch - möge Allah mit ihr zufrieden sein -, voller Angst und Schrecken, und sagte: „Es gibt keinen Gott außer Allah!“, was auf die Erwartung eines verhassten Ereignisses hinweist, vor dem es keine Rettung gibt, außer durch die Zuflucht bei Allah - gepriesen sei Er. Dann sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Wehe den Arabern vor einem nahenden Unheil! Heute wurde eine Bresche in der Mauer von Gog und Magog geöffnet“, und das ist der Damm, den Dhul-Qarnayn gebaut hat. „So groß wie diese“, und er formte einen Kreis mit seinem Daumen und dem Zeigefinger. Zaynab - möge Allah mit ihr zufrieden sein - sagte: „Wie kann Allah uns der Vernichtung aussetzen, obwohl es unter uns gläubige und rechtschaffene Menschen gibt?“ Der Prophet - Allahs Segen und Frieden auf ihm - antwortete ihr: „Wenn das Übel , wie Frevel, Laster, Sünden, Unzucht, Alkohol und dergleichen, zunimmt, dann wird die Vernichtung alle erfassen.“</t>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - kam zu Zaynab Bint Jahsch - möge Allah mit ihr zufrieden sein -, voller Angst und Schrecken, und sagte: „Es gibt keinen Gott, der zu Recht angebetet wird, außer Allah!“, was auf die Erwartung eines verhassten Ereignisses hinweist, vor dem es keine Rettung gibt, außer durch die Zuflucht bei Allah - gepriesen sei Er. Dann sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Wehe den Arabern vor einem nahenden Unheil! Heute wurde eine Bresche in der Mauer von Gog und Magog geöffnet“, und das ist der Damm, den Dhul-Qarnayn gebaut hat. „So groß wie diese“, und er formte einen Kreis mit seinem Daumen und dem Zeigefinger. Zaynab - möge Allah mit ihr zufrieden sein - sagte: „Wie kann Allah uns der Vernichtung aussetzen, obwohl es unter uns gläubige und rechtschaffene Menschen gibt?“ Der Prophet - Allahs Segen und Frieden auf ihm - antwortete ihr: „Wenn das Übel, wie Frevel, Laster, Sünden, Unzucht, Alkohol und dergleichen, zunimmt, dann wird die Vernichtung alle erfassen.“</t>
   </si>
   <si>
     <t>الفَزَع لا يشغل قلبَ المؤمن عن ذكر الله عند الخوف؛ لأنه بذكر الله تطمئن القلوب.
 الحث على إنكار المعاصي ومنع وقوعها.
 يحصل الهلاك العامُّ بسبب كثرة المعاصي وانتشارها وعدم إنكارها وإن كثر الصالحون.
 المصائب تعمُّ الناس جميعًا صالحين وفاسدين، ولكنهم يُبعَثون على نيّاتهم.
 خصَّ العربَ في قوله: "وَيْلٌ لِلْعَرَبِ مِنْ شَرٍّ قَدِ اقْتَرَبَ"؛ لأنهم مُعظم مَن أَسْلَم حين قال ذلك.</t>
   </si>
   <si>
     <t>Die Angst hält das Herz des Gläubigen nicht davon ab, Allahs zu gedenken, wenn er sich fürchtet, denn durch das Gedenken Allahs finden die Herzen Ruhe.
 Die Aufforderung, Sünden zu missbilligen und ihr Auftreten zu verhindern.
 Die allgemeine Zerstörung geschieht aufgrund der Zunahme und Verbreitung von Sünden und dem Ausbleiben ihrer Missbilligung, selbst wenn die Rechtschaffenen zahlreich sind.
 Die Katastrophen betreffen alle Menschen, sowohl die Rechtschaffenen als auch die Frevler, aber sie werden gemäß ihren Absichten (am Tag der Auferstehung) wiedererweckt.
 Er erwähnte die Araber speziell in seiner Aussage: „Wehe den Arabern vor einem nahenden Unheil!“, weil sie zum Zeitpunkt dieser Aussage die Mehrheit derjenigen bildeten, die den Islam angenommen hatten.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3145</t>
   </si>
   <si>
     <t>كان النبي صلى الله عليه وسلم إذا دخل الخلاء قال: اللهم إني أعوذ بك من الخبث والخبائث</t>
   </si>
   <si>
     <t>„Der Prophet -Allahs Segen und Frieden auf ihm - pflegte, wenn er die Toilette betrat, zu sagen: ‚O Allah, ich suche Zuflucht bei Dir vor den männlichen und weiblichen unreinen Jinn.‘“</t>
   </si>
   <si>
@@ -2033,51 +2029,51 @@
   </si>
   <si>
     <t>كان النبي صلى الله عليه وسلم أشد حياء من العذراء في خدرها، فإذا رأى شيئا يكرهه عرفناه في وجهه</t>
   </si>
   <si>
     <t>„Der Prophet - Allahs Segen und Frieden auf ihm - war schamhafter als eine Jungfrau in ihrer Kammer. Wenn er etwas sah, das er missbilligte, erkannten wir es an seinem Gesicht.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه قَالَ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَشَدَّ حَيَاءً مِنَ العَذْرَاءِ فِي خِدْرِهَا، فَإِذَا رَأَى شَيْئًا يَكْرَهُهُ عَرَفْنَاهُ فِي وَجْهِهِ.</t>
   </si>
   <si>
     <t>Von Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - war schamhafter als eine Jungfrau in ihrer Kammer. Wenn er etwas sah, das er missbilligte, erkannten wir es an seinem Gesicht.“</t>
   </si>
   <si>
     <t>يُخْبِرُ أبو سعيد الخدري رضي الله عنه أنَّ النبيَّ صلى الله عليه وسلم كان أشدَّ حياء من البنت البِكْر التي لم تتزوج وتعاشر الرجال المُستترة في بيتها، ومن شدة حيائه أنه إذا كَرِهَ شيئًا يتغير وجهه ولا يتكلم، بل يفهم أصحابه كراهيتَه لذلك في وجهه.</t>
   </si>
   <si>
     <t>Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - berichtet, dass der Prophet - Allahs Segen und Frieden auf ihm - schamhafter war als eine Jungfrau, die noch nicht verheiratet ist, nicht mit Männern zusammengelebt hat und die sich in ihrem Haus verbirgt. Und aufgrund seiner ausgeprägten Schamhaftigkeit veränderte sich sein Gesicht(sausdruck), wenn er etwas missbilligte, und er sprach nicht. Vielmehr erkannten seine Gefährten seine Abneigung dagegen an seinem Gesicht(sausdruck).</t>
   </si>
   <si>
     <t>بيان ما اشتمل عليه النبي صلى الله عليه وسلم من الحياء، وهو الخُلُق العظيم.
 حياء النبيِّ صلى الله عليه وسلم ما لم تُنتَهك حرمات الله، فإذا انتهكت؛ فإنه صلى الله عليه وسلم كان يغضب ويأمر أصحابَه وينهاهم.
 الحث على التخلُّق بالحياء؛ لأنه يحمل النفس على فعل الجميل وترك القبيح.</t>
   </si>
   <si>
-    <t>Die Verdeutlichung der ausgeprägten Schamhaftigkeit des Propheten - Allahs Segen und Frieden auf ihm -, und das ist die edle Charaktereigenschaft.
+    <t>Die Verdeutlichung der ausgeprägten Schamhaftigkeit des Propheten - Allahs Segen und Frieden auf ihm -, und sie ist die edle Charaktereigenschaft.
 Die Schamhaftigkeit des Propheten - Allahs Segen und Frieden auf ihm - bestand, solange die Grenzen Allahs nicht verletzt wurden. Wenn sie jedoch verletzt wurden, wurde er - Allahs Segen und Frieden auf ihm - zornig und befahl seinen Gefährten das Gute und verbot ihnen das Verwerfliche.
 Die Ermutigung, sich mit Schamhaftigkeit zu schmücken, da sie die Seele dazu bringt, das Gute zu tun und das Schlechte zu unterlassen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3153</t>
   </si>
   <si>
     <t>ستكون أثرة وأمور تنكرونها قالوا: يا رسول الله فما تأمرنا؟ قال: تؤدون الحق الذي عليكم، وتسألون الله الذي لكم</t>
   </si>
   <si>
     <t>„Es wird Spuren und Dinge geben, die ihr missbilligen werdet.“ Sie sagten: „O Gesandter Allahs, was befiehlst du uns?“ Er sagte: „Ihr erfüllt die Pflichten, die euch obliegen, und bittet Allah um das, was euch zusteht.“</t>
   </si>
   <si>
     <t>عَنِ ابْنِ مَسْعُودٍ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «سَتَكُونُ أَثَرَةٌ وَأُمُورٌ تُنْكِرُونَهَا» قَالُوا: يَا رَسُولَ اللَّهِ فَمَا تَأْمُرُنَا؟ قَالَ: «تُؤَدُّونَ الحَقَّ الَّذِي عَلَيْكُمْ، وَتَسْأَلُونَ اللَّهَ الَّذِي لَكُمْ».</t>
   </si>
   <si>
     <t>Von Ibn Mas'ud - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Es wird Spuren und Dinge geben, die ihr missbilligen werdet.“ Sie sagten: „O Gesandter Allahs, was befiehlst du uns?“ Er sagte: „Ihr erfüllt die Pflichten, die euch obliegen, und bittet Allah um das, was euch zusteht.“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه سيتولى على المسلمين وُلاةٌ يَستأثِرون بأموال المسلمين وغيرِها مِن أمور الدنيا، يَصْرِفُونها كما شاؤوا ويمنعون المسلمين حقَّهم فيها. 
 وسيكون منهم في الدِّين أمورٌ تُنْكَر. 
 فسَألَ الصحابةُ رضي الله عنهم: ماذا يفعلون في تلك الحال؟ 
 فأخبرهم صلى الله عليه وسلم أنه لا يمنعكم انفرادُهم بالمال أنْ تَمْنَعوا ما يجب عليكم نحوَهم من السمع والطاعة، بل اصبروا واسمعوا وأطيعوا ولا تنازعوهم الأمر، واسألوا الحق الذي لكم من الله، وأن يُصلحَهم ويَدفعَ شرَّهم وظلمَهم.</t>
   </si>
   <si>
@@ -2117,76 +2113,76 @@
     <t>Von Sahl Ibn Hunayf - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wer Allah aufrichtig um das Märtyrertum bittet, den wird Allah die Stufen der Märtyrer erreichen lassen, auch wenn er auf seinem Bett stirbt.“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن طَلَبَ الشهادةَ والقتلَ في سبيل الله، وكان صادقًا مخلصًا في نيته تلك لله عز وجل، أعطاه الله درجات الشهداء بنيته الصادقة وإن مات على الفِراش في غير الجهاد.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt uns mit, dass wer das Märtyrertum und den Tod auf Allahs Weg anstrebt und in dieser Absicht aufrichtig und ehrlich gegenüber Allah - mächtig und majestätisch ist Er - ist, dem wird Allah die Stufen der Märtyrer aufgrund seiner aufrichtigen Absicht gewähren, selbst wenn er in seinem Bett stirbt und nicht im Kampf.</t>
   </si>
   <si>
     <t>صدق النية مع فعل المستطاع سبب لبلوغ المقصود من الأجر والثواب، وإن لم يُبَاشر العمل المطلوب.
 الترغيب في الجهاد وطلب الشهادة في سبيل الله عز وجل.
 إكرام الله تعالى لهذه الأمة، فهو يعطيها بقليل من العمل أعلى الدرجات في الجنة.</t>
   </si>
   <si>
     <t>Die Aufrichtigkeit der Absicht in Verbindung mit dem Tun des Möglichen ist der Grund für das Erreichen der gewünschten Belohnung und des Lohnes, selbst wenn die gewünschte Handlung nicht (tatsächlich) ausgeführt wurde.
 Die Ermutigung zum Jihad und Erstreben des Märtyrertums auf dem Weg Allahs - mächtig und majestätisch ist Er.
 Die Großzügigkeit Allahs - erhaben ist Er - gegenüber dieser Gemeinschaft, indem Er ihr für wenig Taten die höchsten Stufen im Paradies gewährt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3157</t>
   </si>
   <si>
     <t>ما يزال البلاء بالمؤمن والمؤمنة في نفسه وولده وماله حتى يلقى الله وما عليه خطيئة</t>
   </si>
   <si>
-    <t>‚Die Prüfungen und Schwierigkeiten werden den gläubigen Mann und die gläubige Frau weiterhin in ihrer Person, ihren Kindern und ihrem Besitz treffen, bis sie Allah begegnen und keine Sünde mehr auf ihnen lastet.‘“</t>
+    <t>‚Die Heimsuchung wird den gläubigen Mann und die gläubige Frau weiterhin in ihrer Person, ihren Kindern und ihrem Besitz treffen, bis sie Allah begegnen und keine Sünde mehr auf ihnen lastet.‘“</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «مَا يَزَالُ البَلاَءُ بِالمُؤْمِنِ وَالمُؤْمِنَةِ فِي نَفْسِهِ وَوَلَدِهِ وَمَالِهِ حَتَّى يَلْقَى اللَّهَ وَمَا عَلَيْهِ خَطِيئَةٌ».</t>
   </si>
   <si>
-    <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Die Prüfungen und Schwierigkeiten werden den gläubigen Mann und die gläubige Frau weiterhin in ihrer Person, ihren Kindern und ihrem Besitz treffen, bis sie Allah begegnen und keine Sünde mehr auf ihnen lastet.‘“</t>
+    <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Die Heimsuchung wird den gläubigen Mann und die gläubige Frau weiterhin in ihrer Person, ihren Kindern und ihrem Besitz treffen, bis sie Allah begegnen und keine Sünde mehr auf ihnen lastet.‘“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم: أن البلاء والاختبار لا ينفكُّ عن العبد المؤمن والمؤمنة، في نفسه من صحتِه وجسدِه، وفي أولاده مِن مرض أو وفاة أو عقوق أو غير ذلك، وفي ماله من افتقار وذهاب تجارة وسرقة، وكَسَادِ عيش وضيق في الرزق، حتى يُكَفِّرَ اللهُ عنه بذلك البلاء كلَّ ذنوبِه وخطاياه حتى إذا لقي الله يكون قد طَهُرَ من كل الذنوب والآثام التي ارتكبها.</t>
   </si>
   <si>
-    <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt uns mit, dass Prüfungen und Schwierigkeiten den gläubigen Mann und die gläubige Frau unaufhörlich treffen werden, sei es in ihrer eigenen Person, in Bezug auf ihre Gesundheit und ihren Körper, in ihren Kindern durch Krankheit, Tod, Ungehorsam oder anderes, oder in ihrem Besitz durch Armut, Verlust von Geschäften, Diebstahl, schlechte Lebensbedingungen und finanzielle Engpässe. Dies geschieht solange, bis Allah durch diese Prüfungen alle ihre Sünden und Fehler sühnt, sodass sie, wenn sie Allah begegnen, von allen Sünden und Missetaten, die sie begangen haben, rein sind.</t>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt uns mit, dass Heimsuchungen und Prüfungen den gläubigen Mann und die gläubige Frau unaufhörlich treffen werden, sei es in ihrer eigenen Person, in Bezug auf ihre Gesundheit und ihren Körper, in ihren Kindern durch Krankheit, Tod, Ungehorsam oder anderes, oder in ihrem Besitz durch Armut, Verlust von Geschäften, Diebstahl, schlechte Lebensbedingungen und finanzielle Engpässe. Dies geschieht solange, bis Allah durch diese Prüfungen alle ihre Sünden und Fehler sühnt, sodass sie, wenn sie Allah begegnen, von allen Sünden und Missetaten, die sie begangen haben, rein sind.</t>
   </si>
   <si>
     <t>من رحمة الله بعباده المؤمنين أن يكفِّر عنهم ذنوبَهم في دنياهم بمصائب الدنيا وآفاتها.
 البلاء بمجرَّده يكفِّر الذنوب بشرط الإيمان، فإذا صبر العبد ولم يسخط أُجِر.
 الحث على الصبر في جميع الأمور، فيما يحب ويكره، يصبر حتى يؤدي ما أوجب الله، ويصبر حتى يبتعد عما حرم الله، يرجو ثواب الله ويخشى عقابه.
 قوله: "بالمؤمن والمؤمنة"، زيادة لفظ المؤمنة فيه دليل على مزيد من التأكيد للمرأة؛ وإلا لو قال: "بالمؤمن" لدخل فيه المرأة؛ لأن ذلك لا يختص بالرجل، فإذا وقع البلاء بالمرأة فكذلك هي موعودة بمثل هذا الجزاء بتكفير الذنوب والخطايا. 
 مما يهوِّن على العبد ما يلقاه من الآلام مرة بعد مرة الفضلُ المترتب على البلاء.</t>
   </si>
   <si>
     <t>Es ist eine Barmherzigkeit Allahs gegenüber Seinen gläubigen Dienern, dass Er ihre Sünden in ihrem diesseitigen Leben durch die Prüfungen und Leiden des Diesseits sühnt.
 Die Prüfung an sich sühnt die Sünden unter der Bedingung (des Vorhandenseins) des Glaubens. Wenn der Diener geduldig ist und nicht unzufrieden, wird er belohnt.
 Die Aufforderung zur Geduld in allen Angelegenheiten; in denen, die man mag, und denen, die man nicht mag. Man soll geduldig sein, bis man das erfüllt, was Allah verpflichtend gemacht hat, und geduldig sein, bis man sich von dem fernhält, was Allah verboten hat, in der Hoffnung auf Allahs Belohnung und in Furcht vor Seiner Strafe.
-Seine Aussage: „dem gläubigen Mann und der gläubigen Frau“ - die zusätzliche Erwähnung der gläubigen Frau dient als weitere Betonung für die Frau. Selbst wenn nur „dem Gläubigen“ gesagt worden wäre, wäre die Frau (sprachlich mit) eingeschlossen gewesen, da sich dies nicht ausschließlich auf den Mann bezieht. Wenn also die Frau von Prüfungen betroffen ist, dann wird auch ihr eine solche Belohnung in Form der Sühne von Sünden und Verfehlungen versprochen.
+Seine Aussage: „dem gläubigen Mann und der gläubigen Frau“ - die zusätzliche Erwähnung der gläubigen Frau dient als weitere Betonung für die Frau. Selbst wenn nur „dem gläubigen Mann“ gesagt worden wäre, wäre die Frau (sprachlich mit) eingeschlossen gewesen, da sich dies nicht ausschließlich auf den Mann bezieht. Wenn also die Frau von Prüfungen betroffen ist, dann wird auch ihr eine solche Belohnung in Form der Sühne von Sünden und Verfehlungen versprochen.
 Was dem Diener das Erleiden von Schmerzen immer wieder  erträglich macht, ist die Belohnung, die mit der Prüfung einhergeht.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3159</t>
   </si>
   <si>
     <t>أن النبي صلى الله عليه وسلم كان إذا صلى فرج بين يديه حتى يبدو بياض إبطيه</t>
   </si>
   <si>
     <t>dass der Prophet - Allahs Segen und Frieden auf ihm -, wenn er betete, seine Arme so weit auseinander spreizte, dass die weißen Stellen seiner Achselhöhlen sichtbar wurden</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ مَالِكٍ ابْنِ بُحَيْنَةَ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ إِذَا صَلَّى فَرَّجَ بَيْنَ يَدَيْهِ حَتَّى يَبْدُوَ بَيَاضُ إِبْطَيْهِ.</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn Malik Ibn Bukhaynah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm -, wenn er betete, seine Arme so weit auseinander spreizte, dass die weißen Stellen seiner Achselhöhlen sichtbar wurden.</t>
   </si>
   <si>
     <t>كَانَ صلى الله عليه وسلم إذا سجد فرَّج بين يديه أثناء السجود؛ فنحَّى كلَّ يد عن الجنب الذي يليها، مثل الجناحين، حتى يبدو لون جلد إبطيه؛ 
 وهذا من المبالغة في تجنيح الذراعين ومباعدتهما عن جانبيه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte, wenn er sich niederwarf, seine Arme während der Niederwerfung auseinander zu spreizen; er bewegte jede Hand von der Seite weg, die ihr am nächsten war, wie Flügel, bis die Farbe seiner Achselhaut sichtbar wurde. Und dies aufgrund der Übertreibung beim Ausbreiten der Arme und ihrer Entfernung von seinen Seiten.</t>
   </si>
   <si>
@@ -2212,51 +2208,51 @@
     <t>عَن أَبِي أُمَامَةَ قَالَ: حَدَّثَنِي عَمْرُو بْنُ عَبَسَةَ رضي الله عنه أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «أَقْرَبُ مَا يَكُونُ الرَّبُّ مِنَ العَبْدِ فِي جَوْفِ اللَّيْلِ الآخِرِ، فَإِنْ اسْتَطَعْتَ أَنْ تَكُونَ مِمَّنْ يَذْكُرُ اللَّهَ فِي تِلْكَ السَّاعَةِ فَكُنْ».</t>
   </si>
   <si>
     <t>Von Abu Umamah wird überliefert, dass er sagte: „'Amr Ibn 'Abasah - möge Allah mit ihm zufrieden sein - berichtete mir, dass er den Propheten - Allahs Segen und Frieden auf ihm - sagen hörte: ‚Am nächsten ist der Herr dem Diener im letzten Teil der Nacht. Wenn du also zu denen gehören kannst, die Allah in dieser Stunde gedenken, dann tu es (und gehöre zu ihnen).‘“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم: أن الربّ سبحانه أقرب ما يكون من العبد في الثلث الأخير من الليل؛ فإن وُفِّقتَ وقَدَرتَ -أيُّها المؤمن- على أن تكون من جُملة المتعبِّدين المصلِّين الذَّاكرين التائبين في هذا الوقت فإنَّه أمرٌ ينبغي اغتنامُه والاجتهاد فيه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt uns mit, dass der Herr - gepriesen sei Er - Seinem Diener im letzten Drittel der Nacht am nächsten ist. Wenn du also, o Gläubiger, die Möglichkeit und Fähigkeit hast, in dieser Zeit zu den Anbetenden, Betenden, Gedenkenden und Reumütigen zu gehören, dann ist dies eine Gelegenheit, die man ergreifen und sich darin bemühen sollte.</t>
   </si>
   <si>
     <t>حث المسلم على الذكر في آخر الليل.
 تفاضل الأوقات فيما بينها للذكر والدعاء والصلاة.
 قال ميرك: في الفرق بين قوله: " أقرب ما يكون الرب من العبد "، وبين قوله: "أقرب ما يكون العبد من ربه وهو ساجد": المراد ههنا بيان وقت كون الرب أقرب من العبد وهو جوف الليل، والمراد هناك بيان أقربية أحوال العبد من الرب وهو حال السجود.</t>
   </si>
   <si>
     <t>Ein Ansporn für den Muslim, im letzten Drittel der Nacht (Allahs) zu gedenken.
 Manche Zeiten sind gegenüber anderen besonders ausgezeichnet für das Gedenken Allahs, das Bittgebet und das Gebet.
 Mirak sagte: „Der Unterschied zwischen der Aussage ‚Am nächsten ist der Herr dem Diener‘ und der Aussage ‚Am nächsten ist der Diener seinem Herrn, wenn er sich niederwirft‘ besteht darin, dass hier (in der ersten Aussage) die Zeit gemeint ist, in der der Herr dem Diener am nächsten ist, nämlich im letzten Teil der Nacht, während dort (in der zweiten Aussage) die Nähe des Dieners zu seinem Herrn im Zustand der Niederwerfung gemeint ist.“</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي</t>
   </si>
   <si>
-    <t>[رواه أبو داود والترمذي والنسائي]</t>
+    <t>[Überliefert von Abu Dawud, at-Tirmidhi und an-Nasai]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3236</t>
   </si>
   <si>
     <t>أفضل دينار ينفقه الرجل، دينار ينفقه على عياله، ودينار ينفقه الرجل على دابته في سبيل الله، ودينار ينفقه على أصحابه في سبيل الله</t>
   </si>
   <si>
     <t>‚Der beste Dinar, den der Mann ausgibt, ist der Dinar, den er für seine Kinder ausgibt, der Dinar, den der Mann für sein Reittier auf dem Wege Allahs ausgibt, und der Dinar, den er für seine Gefährten auf dem Weg Allahs ausgibt.‘“</t>
   </si>
   <si>
     <t>عَنْ ثَوْبَانَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْضَلُ دِينَارٍ يُنْفِقُهُ الرَّجُلُ، دِينَارٌ يُنْفِقُهُ عَلَى عِيَالِهِ، وَدِينَارٌ يُنْفِقُهُ الرَّجُلُ عَلَى دَابَّتِهِ فِي سَبِيلِ اللهِ، وَدِينَارٌ يُنْفِقُهُ عَلَى أَصْحَابِهِ فِي سَبِيلِ اللهِ» قَالَ أَبُو قِلَابَةَ: وَبَدَأَ بِالْعِيَالِ، ثُمَّ قَالَ أَبُو قِلَابَةَ: وَأَيُّ رَجُلٍ أَعْظَمُ أَجْرًا مِنْ رَجُلٍ يُنْفِقُ عَلَى عِيَالٍ صِغَارٍ، يُعِفُّهُمْ أَوْ يَنْفَعُهُمُ اللهُ بِهِ وَيُغْنِيهِمْ.</t>
   </si>
   <si>
     <t>Von Thawban - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Der beste Dinar, den der Mann ausgibt, ist der Dinar, den er für seine Kinder ausgibt, der Dinar, den der Mann für sein Reittier auf dem Wege Allahs ausgibt, und der Dinar, den er für seine Gefährten auf dem Weg Allahs ausgibt.‘“ Abu Qilabah sagte: „Und er begann mit den Kindern.“ Dann sagte Abu Qilabah: „Welcher Mann erhält einen großartigeren Lohn, als derjenige, der für kleine Kinder ausgibt, um sie zu erziehen oder damit Allah sie durch ihn nützlich macht und sie reich macht?“</t>
   </si>
   <si>
     <t>بَيَّنَ صلى الله عليه وسلم صورًا في الإنفاق، ورتّبها إذا تزاحمت أوجه الإنفاق حسب الأوجب عليك، فبدأ بالأهم فالأهم؛ 
 فأخبر أن أكثر المال ثوابًا هو الذي ينفقه المسلم على من تَلزمه نفقته؛ من نحو زوجة وولد، 
 ثم الإنفاق على المركوب المُعَدّ للحرب في سبيل الله، 
 ثم الإنفاق على أصحابه ورفقته حال كونهم مجاهدين في سبيل الله.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erläuterte verschiedene Arten des Ausgebens und ordnete sie nach ihrer Wichtigkeit, wenn man dabei Prioritäten setzen muss, beginnend mit dem Wichtigsten und dann dem nächst Wichtigsten. Er erklärte, dass das Geld, das der Muslim für diejenigen ausgibt, die er zu versorgen hat, wie z. B. Ehefrau und Kinder, die größte Belohnung bringt. Dann kommt das Ausgeben für das Reittier, das für den Kampf auf Allahs Weg bereitgestellt wird. Dann das Ausgeben für seine Gefährten und seine Begleitung, während sie auf dem Weg Allahs kämpfen.</t>
   </si>
@@ -2441,54 +2437,51 @@
     <t>عَلَّمَ عثمانُ رضي الله عنه صفةَ وضوءِ النبيِّ صلى الله عليه وسلم بطريقة عَمَليّة؛ ليكون أبلغ إيضاحًا، فطلب ماءً في إناء، فَصَبَّ على يديه ثلاثَ مرات، وبعد ذلك أدخل يدَه اليمنى في الإناء، وأخذ بها ماءً فأدَارَه في فَمِه وأخرجه، ثم سحب الماء بِنَفَسِهِ إلى باطن أَنفِهِ، ثم أخرجه ونثره، ثم غَسَلَ وجهَه ثلاث مرات، ثم غسل يديه مع المِرْفقين ثلاثًا، ثم أَمَرَّ يده على رأسه مَبلولةً بالماء مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.
 فلما فرغ رضي الله عنه أخبرهم أنه رأى النبيَّ صلى الله عليه وسلم توضأ مثل هذا الوضوء، وبشَّرهم صلى الله عليه وسلم أنه مَن توضأ مثل وضوئه، وصلى ركعتين، خاشعًا مُحْضرًا قلبَه بين يدي ربه عز وجل فيهما، فإن الله يجازيه على هذا الوضوء الكامل وهذه الصلاة الخالصة بغفران ما سبق من ذنوبه.</t>
   </si>
   <si>
     <t>'Uthman - möge Allah mit ihm zufrieden sein - lehrte die Art der Gebetswaschung des Propheten - Allahs Segen und Frieden auf ihm - auf praktische Weise, um sie klarer zu machen. Er bat um Wasser in einem Gefäß, goss es dreimal über seine Hände, tauchte dann seine rechte Hand in das Wasser, führte es in seinen Mund, spülte ihn aus und zog Wasser mit seiner Nase in die Nasenlöcher, um es dann auszuschnäuzen. Danach wusch er sein Gesicht dreimal, seine Hände bis zu den Ellenbogen dreimal, wischte einmal mit nasser Hand über seinen Kopf und wusch seine Füße einschließlich der Knöchel dreimal.
 Als er fertig war - möge Allah mit ihm zufrieden sein -, berichtete er, dass er sah, wie der Propheten - Allahs Segen und Frieden auf ihm - die Waschung auf diese Weise vollzog. Er - Allahs Segen und Frieden auf ihm - verkündete ihnen, dass jeder, der die Gebetswaschung wie seine durchführt und dann zwei Gebetseinheiten betet, wobei er in diesen demütig und mit aufrichtigem Herzen vor seinem Herrn - mächtig und majestätisch ist Er - steht, Allah ihm für diese vollständige Gebetswaschung und dieses aufrichtige Gebet seine früheren Sünden vergeben wird.</t>
   </si>
   <si>
     <t>استحباب غسل اليدين قبل إدخالهما في الإناء في ابتداء الوضوء، وإن لم يكن قائمًا من النوم، فإن كان مستيقظًا من نوم الليل فيجب غسلهما.
 ينبغي للمعلم أنْ يَسلك أقرب الطرق إلى الفهم ورسوخ العلم لدى المتعلم، ومن ذلك التعليم بالفعل.
 ينبغي للمصلي دفع الخواطر المتعلِّقة بأشغال الدنيا، فتمام الصلاة وكمالها في حضور القلب فيها، وإلا فالأفكار يتعذر السلامة منها، فعليه أن يجاهد نفسه ولا يسترسل في ذلك.
 استحباب التيامن في الوضوء.
 مشروعية الترتيب بين التمضمض والاستنشاق والاستنثار.
 استحباب غسل الوجه واليدين والرجلين ثلاثًا، والواجب مرة.
 مغفرة الله ما سبق من الذنوب يترتب على مجموع الأمرين: الوضوء، وصلاة ركعتين، على الصفة المذكورة في الحديث.
 لكل عضو من أعضاء الوضوء حد: فحد الوجه: من منابت شعر الرأس المعتاد، إلى ما نزل من اللحية والذقن طولًا، ومن الأذن إلى الأذن عرضًا. وحد اليد: من أطراف الأصابع إلى المرفق وهو المفصل بين الساعد والعَضُد. وحد الرأس: من منابت الشعر المعتاد من جوانب الوجه إلى أعلى الرقبة، ومسح الأذنين من الرأس. وحد الرِّجْل: القدم كاملة مع المفصل بينها وبين الساق.</t>
   </si>
   <si>
     <t>Es ist empfohlen, beim Beginn der Gebetswaschung die Hände vor dem Eintauchen in das Gefäß zu waschen, auch wenn man nicht aus dem Schlaf erwacht ist. Wenn man jedoch aus dem Nachtschlaf aufwacht, ist das Waschen der Hände verpflichtend.
 Der Lehrer sollte den nächsten Weg zum Verständnis und zur Festigung des Wissens beim Lernenden wählen, und dazu gehört auch die praktische Vermittlung des Wissens.
 Der Betende sollte die Gedanken an weltliche Beschäftigungen abwehren. Die Vollkommenheit und Vollständigkeit des Gebets liegen in der Anwesenheit des Herzens. Da es schwierig ist, Gedanken ganz zu vermeiden, sollte man sich bemühen und sich nicht von ihnen mitreißen lassen.
 Es ist empfohlen, bei der rituellen Gebetswaschung mit der rechten Seite zu beginnen.
 Die Vorschrift, das Spülen des Mundes, das Einziehen von Wasser in die Nase und das Auspusten in der Reihenfolge durchzuführen.
 Es ist empfohlen, das Gesicht, die Hände und die Füße dreimal zu waschen; und verpflichtend ist, dies einmal zu tun.
 Die Vergebung der früheren Sünden von Allah ist an die Erfüllung beider Angelegenheiten geknüpft: Die Gebetswaschung und das Beten von zwei Gebetseinheiten auf die im Hadith beschriebene Weise.
-Jedes Körperteil der Gebetswaschung hat seine eigene Grenze: Die Grenze des Gesichts: vom üblichen Haaransatz an der Stirn bis zum unteren Teil des Bartes und des Kinns in der Länge, und von Ohr zu Ohr in der Breite.
-[...2 lines deleted...]
-Die Grenze des Fußes: der gesamte Fuß einschließlich des Gelenks zwischen Fuß und Unterschenkel.</t>
+Jedes Körperteil der Gebetswaschung hat seine eigene Grenze: Die Grenze des Gesichts: vom üblichen Haaransatz an der Stirn bis zum unteren Teil des Bartes und des Kinns in der Länge, und von Ohr zu Ohr in der Breite. Die Grenze der Hände: von den Fingerspitzen bis zum Ellbogen, d. h. dem Gelenk zwischen dem Unterarm und dem Oberarm. Die Grenze des Kopfes: vom üblichen Haaransatz an den Seiten des Gesichts bis zum oberen Nackenbereich. Zum Kopf gehört auch das Streichen über die Ohren. Die Grenze des Fußes: der gesamte Fuß einschließlich des Gelenks zwischen Fuß und Unterschenkel.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3313</t>
   </si>
   <si>
     <t>كان رسول الله صلى الله عليه وسلم إذا اغتسل من الجنابة، غسل يديه، وتوضأ وضوءه للصلاة، ثم اغتسل</t>
   </si>
   <si>
     <t>„Wenn der Gesandte Allahs - Allahs Segen und Frieden auf ihm - nach einer rituellen Unreinheit die rituelle Ganzkörperwaschung vollzog, wusch er seine Hände, verrichtete die rituelle Gebetswaschung wie für das Gebet, dann vollzog er die rituelle Ganzkörperwaschung</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها قَالَتْ: كَانَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا اغْتَسَلَ مِنَ الجَنَابَةِ، غَسَلَ يَدَيْهِ، وَتَوَضَّأَ وُضُوءَهُ لِلصَّلاَةِ، ثُمَّ اغْتَسَلَ، ثُمَّ يُخَلِّلُ بِيَدِهِ شَعَرَهُ، حَتَّى إِذَا ظَنَّ أَنَّهُ قَدْ أَرْوَى بَشَرَتَهُ، أَفَاضَ عَلَيْهِ المَاءَ ثَلاَثَ مَرَّاتٍ، ثُمَّ غَسَلَ سَائِرَ جَسَدِهِ، وَقَالَتْ: كُنْتُ أَغْتَسِلُ أَنَا وَرَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ إِنَاءٍ وَاحِدٍ، نَغْرِفُ مِنْهُ جَمِيعًا.</t>
   </si>
   <si>
     <t>Von 'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Wenn der Gesandte Allahs - Allahs Segen und Frieden auf ihm - nach einer rituellen Unreinheit die rituelle Ganzkörperwaschung vollzog, wusch er seine Hände, verrichtete die rituelle Gebetswaschung wie für das Gebet, dann vollzog er die rituelle Ganzkörperwaschung. Danach fuhr er mit seinen Händen durch sein Haar, bis er glaubte, dass er seine Haut ausreichend angefeuchtet hatte. Dann goss er dreimal Wasser über sich, wusch den Rest seines Körpers.“ Und sie sagte: „Ich und der Gesandte Allahs - Allahs Segen und Frieden auf ihm - vollzogen die rituelle Ganzkörperwaschung aus einem einzigen Gefäß und schöpften gemeinsam daraus.“</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم إذا أراد الغسل من الجنابة بَدأ بغسل يديه، 
 ثم يتوضأ كما يتوضأ للصلاة، ثم يُفيضُ الماءَ على جسدِه، ثم يُخَلِّلُ شَعَرَ رأسِه بيديه، حتى إذا ظَنَّ أنه وَصَلَ الماءُ إلى أُصُولِ الشعر، وأروى البَشَرةَ، صَبَّ الماءَ على رأسِهِ ثلاثَ مَرَّات ثم غَسَلَ باقي جسدِه. 
 وقالتْ عائشةُ رضي الله عنها: كنتُ أَغْتَسِلُ أنا ورسولُ اللَّهِ صلى الله عليه وسلم مِنْ إِنَاءٍ واحدٍ، نَغْرِفُ منه جميعًا.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - begann, wenn er die rituelle Ganzkörperwaschung von großer Unreinheit (Janabah) durchführen wollte, mit dem Waschen seiner Hände. Dann verrichtete er die rituelle Gebetswaschung wie für das Gebet, goss dann Wasser über seinen Körper und fuhr mit seinen Händen durch sein Kopfhaar, bis er glaubte, dass das Wasser die Haarwurzeln erreicht und die Haut benetzt hatte. Dann goss er dreimal Wasser über seinen Kopf und wusch anschließend den Rest seines Körpers. Und 'Aischah - möge Allah mit ihr zufrieden sein - sagte: „Ich und der Gesandte Allahs - Allahs Segen und Frieden auf ihm - vollzogen die rituelle Ganzkörperwaschung aus einem einzigen Gefäß und schöpften gemeinsam daraus.“</t>
   </si>
   <si>
@@ -2631,101 +2624,104 @@
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „O Allah, mache mein Grab nicht zu einem Götzen! Allah verfluchte ein Volk, welches die Gräber seiner Propheten zu Gebetsstätten nahm!“</t>
   </si>
   <si>
     <t>دعا النبيُّ صلى الله عليه وسلم ربَّه أن لا يجعَلْ قَبْره مثلَ الصَّنمِ الذي يَعبُدُه النَّاسُ بتَعظيمِه واستِقبالِه في السُّجودِ، ثم أخبر صلى الله عليه وسلم بأنَّ اللهَ أَبْعَدَ وطَرَدَ من رحمتِه مَن اتخذَ  قبورَ الأنبياءِ مساجد؛ لأنَّ اتخاذَها مساجدَ ذريعةٌ إلى عِبادَتِها والاعتِقادِ فيها.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - bat seinen Herrn darum, sein Grab nicht zu etwas werden zu lassen, das einem Götzen gleicht, den die Menschen anbeten, indem sie es verehren und vor dem sie sich niederwerfen. Im Anschluss verkündete er - Allahs Segen und Frieden auf ihm -, dass Allah diejenigen, welche die Gräber ihrer Propheten zu Gebetsstätten machen, verstößt und aus seiner Barmherzigkeit ausschließt, denn Gräber zu Gebetsstätten zu machen führt dazu, dass sie schließlich angebetet und an sie geglaubt wird.</t>
   </si>
   <si>
     <t>مجاوزة الحد الشرعي في قبور الأنبياء والصالحين يجعلُها تُعبد من دون الله، فيَجِبُ الحَذرُ من وسائل الشرك.
 لا يجوز قَصْدُ القبور لتعظيمِها والعبادةِ عندها مهما كان قُرْبُ صاحبِها من الله تعالى.
 تحريم بناء المساجد على القبور.
 تحريم الصلاة عند القبور ولو لم يُبْنَ مسجدٌ إلا صلاة الجنازة التي لم يُصلّ عليها.</t>
   </si>
   <si>
     <t>Das Überschreiten der rechtlich vorgeschriebenen Grenze im Umgang mit den Gräbern der Propheten und Rechtschaffenen führt dazu, dass sie anstelle von Allah angebetet werden. Daher muss man sich vor den Mitteln (und Wegen), die zum Götzendienst (Schirk) führen, in Acht nehmen.
 Es ist nicht erlaubt, dass Gräber aufgesucht werden, um sie zu verehren und an ihnen gottesdienstliche Handlungen zu vollziehen, gleich wie nahe diese Personen in diesen Gräbern Allah - erhaben ist Er - waren.
 Es ist verboten, Moscheen auf Gräbern zu errichten.
 Es ist verboten an Gräbern zu beten, selbst wenn auf ihnen keine Moscheen errichtet wurden. Ausgenommen ist das Totengebet, wenn es nicht zuvor verrichtet wurde.</t>
   </si>
   <si>
     <t>رواه أحمد</t>
   </si>
   <si>
-    <t>[Überliefert von Ahmed]</t>
+    <t>[Überliefert von Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3336</t>
   </si>
   <si>
     <t>إن عظم الجزاء مع عظم البلاء، وإن الله تعالى إذا أحب قوما ابتلاهم؛ فمن رضي فله الرضى، ومن سخط فله السخط</t>
   </si>
   <si>
     <t>Der Lohn wird umso größer, je größer die Not ist. Und wenn Allah - erhaben ist Er - ein Volk liebt, prüft Er sie. Wer sich zufrieden zeigt, erlangt Zufriedenheit (von Allah) und wer zürnt, den trifft der Zorn.</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه عن النبي صلى الله عليه وسلم أنه قال: "إن عِظَمَ الجزاءِ مع عِظَمِ البلاءِ، وإن الله تعالى إذا أحب قوما ابتلاهم، فمن رَضِيَ فله الرِضا، ومن سَخِطَ فله السُّخْطُ".</t>
   </si>
   <si>
     <t>Anas bin Malik - möge Allah mit ihm zufrieden sein - berichtete, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: "Der Lohn wird umso größer, je größer die Not ist.Und wenn Allah - erhaben ist Er - ein Volk liebt, prüft Er sie. Wer sich zufrieden zeigt, erlangt Zufriedenheit (von Allah) und wer zürnt, den trifft der Zorn."</t>
   </si>
   <si>
     <t>يخبرنا النبي صلى الله عليه وسلم في هذا الحديث أن المؤمن قد يحل به شيء من المصائب في نفسه أو ماله أو غير ذلك، وأن الله سيثيبه على تلك المصائب إذا هو صبر، وأنه كلما عظمت المصيبة وعظم خطرها عظم ثوابها من الله، ثم يبين صلى الله عليه وسلم بأن المصائب من علامات حب الله للمؤمن، وأن قضاء الله وقدره نافذان لا محالة، ولكن من صبر ورضي، فإن الله سيثيبه على ذلك برضاه عنه وكفى به ثوابا، وأن من سخط وكره قضاء الله وقدره، فإن الله يسخط عليه وكفى به عقوبة.</t>
   </si>
   <si>
     <t>Der  Prophet - Allahs Segen und Frieden auf ihm - berichtet uns in dieser Überlieferung, dass der Gläubige u. U. von einem Schicksalsschlag heimgesucht werden kann, der ihn selbst oder sein Vermögen oder etwas anders trifft und dass ihn Allah für diese Schicksalsschläge belohnt, wenn er sich geduldig zeigt. Und je schwerer der Schicksalsschlag und je schwerer ihre Auswirkung ist, desto gewaltiger ist der Lohn von Allah.  Darauf erklärt der Prophet - Allahs Segen und Frieden auf ihm - , dass Schicksalsschläge ein Zeichen für die Liebe Allahs für den Gläubigen sind, und dass das, was Allah (vor der Erschaffung aller Dinge) vorherbestimmt hat und (im Detail in jedem Augenblick) bestimmt, geschieht und niemand es abwenden kann. Wer sich allerdings geduldet und zufrieden zeigt, wird von Allah dafür belohnt, indem er Seine Zufriedenheit erlangt und von Ihm den Lohn dafür erhält. Wer aber zürnt und das verabscheut, was Allah vorherbestimmt hat und bestimmt, dem zürnt Allah und er wird von Ihm bestraft.</t>
   </si>
   <si>
     <t>أن المصائب مكفرات للذنوب ما لم يترتب عليها ترك واجب كترك الصبر أو فعل محرم كشق الجيوب أو لطم الخدود.
 إثبات صفة المحبة لله على وجه يليق بجلاله.
 أن البلاء للمؤمن من علامات الإيمان.
 إثبات صفة الرضا والسخط لله على وجه يليق بجلاله.
 استحباب الرضا بقضاء الله وقدره.
 تحريم السخط من قضاء الله وقدره.
 الحث على الصبر على المصائب.
 الإنسان قد يكره الشيء وهو خيرٌ له.
 إثبات الحكمة لله سبحانه في أفعاله.
 الجزاء من جنس العمل.</t>
   </si>
   <si>
     <t>Schicksalsschläge sind eine Sühne, die die Sünden tilgen. Das gilt jedoch nur, soweit man dabei nichts unterlässt, wozu man verpflichtet ist, wie z. B. Geduld an den Tag zu legen. Und soweit man nichts macht, was verboten ist, wie z. B. sich die Kleider zu zerreißen oder auf die Wangen zu schlagen.
 Die Überlieferung bestätigt, dass Allah die Eigenschaft hat zu lieben; allerdings in einer Art und Weise, die Ihm entspricht.
 Schicksalsschläge für den Gläubigen sind Zeichen des Glauben.
 Die Überlieferung bestätigt, dass Allah die Eigenschaften der Zufriedenheit und des Zorns besitzt; allerdings in einer Art und Weise, die Ihm entspricht.
 Es wird empfohlen sich mit dem zufrieden zu geben, was Allah vorherbestimmt hat.
 Es ist verboten dem zu zürnen, was Allah vorherbestimmt hat und dem, was er bestimmt.
 Man wird dazu angehalten sich bei Schicksalsschlägen geduldig zu zeigen.
 Es mag sein, dass man etwas verabscheut, es aber besser für einen ist.
 Die Überlieferung bestätigt, dass Allah - erhaben ist Er - in Seinen Handlungen weise ist.
 Die Belohnung gehört zum Ursprung der Tat.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه</t>
   </si>
   <si>
+    <t>[Absolut verlässlich (Sahih)]</t>
+  </si>
+  <si>
     <t>[Überliefert von Ibn Majah - Überliefert von al-Tirmithy]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3339</t>
   </si>
   <si>
     <t>مثل القائم على حدود الله والواقع فيها، كمثل قوم استهموا على سفينة، فأصاب بعضهم أعلاها وبعضهم أسفلها</t>
   </si>
   <si>
     <t>„Das Gleichnis derer, die die Grenzen Allahs einhalten und derer, die sie übertreten, ist wie das Gleichnis von Leuten, die auf einem Schiff das Los geworfen haben. Einige von ihnen erhielten den oberen Teil, andere den unteren</t>
   </si>
   <si>
     <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُمَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَثَلُ القَائِمِ عَلَى حُدُودِ اللَّهِ وَالوَاقِعِ فِيهَا، كَمَثَلِ قَوْمٍ اسْتَهَمُوا عَلَى سَفِينَةٍ، فَأَصَابَ بَعْضُهُمْ أَعْلاَهَا وَبَعْضُهُمْ أَسْفَلَهَا، فَكَانَ الَّذِينَ فِي أَسْفَلِهَا إِذَا اسْتَقَوْا مِنَ المَاءِ مَرُّوا عَلَى مَنْ فَوْقَهُمْ، فَقَالُوا: لَوْ أَنَّا خَرَقْنَا فِي نَصِيبِنَا خَرْقًا وَلَمْ نُؤْذِ مَنْ فَوْقَنَا، فَإِنْ يَتْرُكُوهُمْ وَمَا أَرَادُوا هَلَكُوا جَمِيعًا، وَإِنْ أَخَذُوا عَلَى أَيْدِيهِمْ نَجَوْا، وَنَجَوْا جَمِيعًا».</t>
   </si>
   <si>
     <t>Von An-Nu'man Ibn Baschir - möge Allah mit ihm und seinem Vater zufrieden sein -  wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Das Gleichnis derer, die die Grenzen Allahs einhalten und derer, die sie übertreten, ist wie das Gleichnis von Leuten, die auf einem Schiff das Los geworfen haben. Einige von ihnen erhielten den oberen Teil, andere den unteren. Wenn diejenigen im unteren Teil Wasser holen wollten, mussten sie an denen vorbeigehen, die sich über ihnen befanden. Sie sagten: ‚Wenn wir doch in unserem Teil ein Loch bohren könnten, ohne diejenigen über uns zu stören.‘ Wenn sie sie in Ruhe lassen und sie tun, was sie wollen, werden sie alle umkommen. Wenn sie sie jedoch davon abhalten, werden sie gerettet und alle werden gerettet.“</t>
   </si>
   <si>
     <t>ضَرَبَ النبيُّّ صلى الله عليه وسلم مَثَلًا للقائمين بحدود الله، المستقيمين على أمر الله، الآمرين بالمعروف، الناهين عن المنكر، 
 ومثل الواقعين في حدود الله التاركين للمعروف، المرتكبين للمنكر، وأثر ذلك في نجاة المجتمع، كمثل قوم ركبوا في سفينة، فاقترعوا على مَن يَجلس أعلى السفينة ومَن يَجلس أسفلَها، فنال بعضُهم أعلاها، وبعضُهم أسفلَها، وكان الذين في الأسفل إذا أرادوا جَلْبَ الماءِ مَرُّوا على من فوقهم، 
 فقال الذين في الأسفل: لو أنَّا خَرَقْنا خرقًا في مكاننا في الأسفل نستقي منه، حتى لا نؤذي من فوقنا، فلو تركهم مَن بالأعلى يَفعلون ذلك، لَغَرِقَت السفينةُ بهم جميعًا، ولو قاموا بنهيهم عن ذلك ومنعوهم، لنجى الفريقان جميعًا.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - gab ein Gleichnis für diejenigen, die die Grenzen Allahs einhalten, sich an den Befehl Allahs halten, das Gute gebieten und das Schlechte verbieten, und ein Gleichnis für diejenigen, die die Grenzen Allahs übertreten, das Gute unterlassen, das Schlechte begehen, und die Auswirkungen davon auf die Errettung der Gesellschaft. Es ist wie das Gleichnis von Leuten, die auf einem Schiff fuhren und Lose zogen, um zu bestimmen, wer oben und wer unten sitzt. Einige bekamen den oberen Teil, andere den unteren. Wenn diejenigen unten Wasser holen wollten, mussten sie an denen oben vorbeigehen. Diejenigen unten sagten: „Wenn wir doch ein Loch in unseren Bereich bohren könnten, um Wasser zu holen, ohne diejenigen über uns zu stören.“ Wenn diejenigen oben sie dies tun lassen würden, würde das Schiff mit allen an Bord sinken. Doch wenn sie sie davon abhalten und sie daran hindern würden, würden beide Gruppen gerettet werden.</t>
   </si>
@@ -2961,54 +2957,54 @@
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - hat verboten, dass ein Muslim im Gespräch sagt: „Was Allah will und was soundso will“ oder „Was Allah und soundso wollen.“ Dies liegt daran, dass Allahs Wille und Absicht absolut sind und niemand an ihnen teilhat, und die Verwendung von „und“ (waw) in der Konjunktion suggeriert, dass jemand mit Allah teilhat und Ihm gleichgestellt ist. Man soll stattdessen sagen „Was Allah will, dann was soundso will.“ Somit ordnet man den Willen des Dieners dem Willen Allahs unter, indem man „dann“ (thumma) anstelle von „und“ sagt, da „dann“ der Folge und zeitlichen Abfolge dient.</t>
   </si>
   <si>
     <t>تحريم قول: "ما شاء الله وشئت"، وما أشبه ذلك من الألفاظ مما فيه العطف على الله بالواو؛ لأنه من شرك الألفاظ والأقوال.
 جواز قول: "ما شاء الله ثم شئت"، وما أشبه ذلك مما فيه العطف على الله بثُمَّ؛ لانتفاء المحذور فيه.
 إثبات المشيئة لله، وإثبات المشيئة للعبد، وأن مشيئة العبد تابعة لمشيئة الله تعالى.
 النهي عن إشراك الخلق في مشيئة الله ولو باللفظ.
 إن اعتقد القائل أن مشيئة العبد كمشيئة الله جل وعلا مساوية لها في الشمول والإطلاق، أو أن العبد له مشيئة مستقلة فهو شرك أكبر، أما إن اعتقد أنه دونه؛ فهو شرك أصغر.</t>
   </si>
   <si>
     <t>Das Verbot, zu sagen: „Was Allah will und was du willst“ oder ähnliche Ausdrücke, die mit „und“ mit Allah verbunden werden, da es sich um eine Form des verbalen und sprachlichen Schirks handelt.
 Es ist erlaubt, zu sagen: „Was Allah will, dann was du willst.“ oder ähnliche Ausdrücke, die man mit „dann“ mit Allah verbindet, um das Verbotene zu meiden.
 Die Bestätigung des Willens Allahs und die Bestätigung des Willens des Dieners, und dass der Wille des Dieners dem Willen Allahs - erhaben ist Er - untergeordnet ist.
 Das Verbot, Geschöpfe dem Willen Allahs beizugesellen, sei es auch nur durch Worte.
 Wenn der Redner glaubt, dass der Wille des Dieners wie der Wille Allahs - mächtig und majestätisch ist Er - ist und ihm in Umfang und Absolutheit gleichkommt oder dass der Diener einen unabhängigen Willen hat, dann ist dies großer Schirk. Wenn er jedoch glaubt, dass er darunter steht, dann ist dies kleiner Schirk.</t>
   </si>
   <si>
     <t>صحيح بمجموع طرقه</t>
   </si>
   <si>
     <t>رواه أبو داود والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
-    <t>[صحيح بمجموع طرقه]</t>
-[...2 lines deleted...]
-    <t>[رواه أبو داود والنسائي في الكبرى وأحمد]</t>
+    <t>[Authentisch in all seiner Überlieferungswege]</t>
+  </si>
+  <si>
+    <t>[Überliefert von Abu Dawud, an-Nasai in seinem Werk al-Kubra und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3352</t>
   </si>
   <si>
     <t>إن الله يغار، وإن المؤمن يغار، وغيرة الله أن يأتي المؤمن ما حرم عليه</t>
   </si>
   <si>
     <t>‚Allah ist eifersüchtig, und der Gläubige ist eifersüchtig, und Allahs Eifersucht ist, dass/wenn der Gläubige das tut, was Ihm verboten ist.‘“</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قال: قال رَسُولُ الله صلى الله عليه وسلم: «إِنَّ اللهَ يَغَارُ، وَإِنَّ الْمُؤْمِنَ يَغَارُ، وَغَيْرَةُ اللهِ أَنْ يَأْتِيَ الْمُؤْمِنُ مَا حَرَّمَ عَلَيْهِ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Allah ist eifersüchtig, und der Gläubige ist eifersüchtig, und Allahs Eifersucht ist, dass/wenn der Gläubige das tut, was Ihm verboten ist.‘“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله يغار ويُبْغِضُ ويَكره، كما أن المؤمن يغار ويبغض ويكره، وأنَّ سببَ غيرةِ الله أنْ يأتيَ المؤمن ما حَرَّمَ الله عليه من الفواحش كالزنا واللواط والسرقة وشرب الخمر وغيرها من الفواحش.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - informiert darüber, dass Allah eifersüchtig ist, zornig wird und Dinge hasst, genauso wie der Gläubige eifersüchtig ist, zornig wird und Dinge hasst. Der Grund für Allahs Eifersucht ist, wenn der Gläubige abscheuliche Dinge tut, die Allah ihm verboten hat, wie Unzucht, Homosexualität, Diebstahl, Alkoholkonsum und andere abscheuliche Dinge.</t>
   </si>
   <si>
     <t>الحذر من غضب الله وعقوبته إذا انتُهِكت مَحارِمُه.</t>
   </si>
@@ -3468,51 +3464,51 @@
 وقالوا: أنت "أَفْضَلُنا فَضْلًا" وأعلانا رُتبةً وشرفًا ومزيةً. 
 وأنت "أعظَمُنا طَوْلًا" وأكثرنا عطاءً وعُلوًّا ورفعةً. 
 ثم أرشدَهم النبيُّ صلى الله عليه وسلم أن يقولوا قولهم المعتاد ولا يتكلَّفوا الألفاظ، وألَّا يَجُرَّهم الشيطان إلى الغلو والإطراء الذي يُوقِع فيما حُرِّم من الشرك ووسائله.</t>
   </si>
   <si>
     <t>Eine Gruppe von Leuten kam zum Propheten - Allahs Segen und Frieden auf ihm -. Als sie ihn erreichten, sagten sie - ihn lobend - einige Worte, die er - Allahs Segen und Frieden auf ihm - nicht mochte. Sie sagten: „Du bist unser Herr.“ So sagte der Prophet - Allahs Segen und Frieden auf ihm - zu ihnen: „Der Herr ist Allah.“ Denn Ihm gebührt die vollkommene Herrschaft über Seine Schöpfung, und sie sind Seine Diener. Und sie sagten: „Du bist der Vornehmste von uns an Tugend“, und (d. h.) der Höchste an Rang, Ehre und Vorzüglichkeit von uns. Und „der Größte von uns“, und (d. h.) der Großzügigste, der Höchstangesehene und Edelste. Dann wies der Prophet - Allahs Segen und Frieden auf ihm - sie an, ihre gewohnten Worte zu sagen und sich nicht in übertriebenen Formulierungen zu verlieren. Er warnte sie davor, dass der Satan sie zu Übertreibungen und Lobpreisungen verleiten könnte, die zu verbotenem Götzendienst und seinen Mitteln führen könnten.</t>
   </si>
   <si>
     <t>عظم قدر النبي صلى الله عليه وسلم في نفوس أصحابه واحترامهم له.
 النهي عن التكلّف في الألفاظ، والاقتصاد في المقال.
 حماية التوحيد عما يُخِلُّ به من الأقوال والأعمال.
 النهي عن الغلو في المدح، فهو من مداخل الشيطان.
 النبي صلى الله عليه وسلم هو سيِّدُ ولد آدم، وما جاء في الحديث هو من باب التواضع، ومن باب الخوف عليهم أن يغلو فيه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - hatte einen hohen Rang bei seinen Gefährten und sie respektierten ihn.
 Das Verbot der Übertreibung in den Formulierungen und die Empfehlung zur Prägnanz im Ausdruck.
 Der Schutz des Monotheismus (Tauhid) vor allem, was ihn durch Worte und Taten gefährden könnte.
 Das Verbot übertriebenen Lobes, da es eines der Einfallstore des Satan ist.
 Der Prophet - Allahs Segen und Frieden auf ihm - ist der Herr aller Nachkommen Adams. Was im Hadith erwähnt wird, ist aus Bescheidenheit und aus Angst, dass sie in Bezug auf ihn übertreiben könnten.</t>
   </si>
   <si>
     <t>رواه أبو داود وأحمد</t>
   </si>
   <si>
-    <t>[رواه أبو داود وأحمد]</t>
+    <t>[Überliefert von Abu Dawud und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3389</t>
   </si>
   <si>
     <t>إنك ستأتي قوما أهل كتاب، فإذا جئتهم فادعهم إلى أن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله</t>
   </si>
   <si>
     <t>Wahrlich, du kommst zu Leuten der Schrift. Wenn du sie erreichst, ruf sie dazu auf, dass sie bezeugen, dass es keinen gibt, der zu Recht angebetet wird, außer Allah und dass Muhammad der Gesandte Allahs ist</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِمُعَاذِ بْنِ جَبَلٍ، حِينَ بَعَثَهُ إِلَى الْيَمَنِ: «إِنَّكَ سَتَأْتِي قَوْمًا أَهْلَ كِتَابٍ، فَإِذَا جِئْتَهُمْ فَادْعُهُمْ إِلَى أَنْ يَشْهَدُوا أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ خَمْسَ صَلَوَاتٍ فِي كُلِّ يَوْمٍ وَلَيْلَةٍ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ صَدَقَةً تُؤْخَذُ مِنْ أَغْنِيَائِهِمْ فَتُرَدُّ عَلَى فُقَرَائِهِمْ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَإِيَّاكَ وَكَرَائِمَ أَمْوَالِهِمْ، وَاتَّقِ دَعْوَةَ الْمَظْلُومِ، فَإِنَّهُ لَيْسَ بَيْنَهُ وَبَيْنَ اللهِ حِجَابٌ».</t>
   </si>
   <si>
     <t>Von Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte zu Mu'adh Ibn Jabal, als er ihn in den Jemen entsandte: ‚Wahrlich, du kommst zu Leuten der Schrift. Wenn du sie erreichst, ruf sie dazu auf, dass sie bezeugen, dass es keinen gibt, der zu Recht angebetet wird, außer Allah und dass Muhammad der Gesandte Allahs ist. Wenn sie dir dann darin gehorchen, dann lasse sie wissen, dass Allah ihnen fünf Gebete an jedem Tag und in jeder Nacht vorgeschrieben hat. Wenn sie dir dann darin (auch) gehorchen, dann lasse sie wissen, dass Allah ihnen die Pflichtabgabe vorgeschrieben hat, welche von den Reichen von ihnen genommen wird und an die Armen unter ihnen entrichtet wird. Wenn sie dir dann darin (auch) gehorchen, dann achte ja darauf, dass du (hierbei) nicht ihren besten Besitz nimmst. Und hüte dich vor dem Bittgebet des Unterdrückten, denn zwischen ihm (also dem Bittgebet) und Allah ist fürwahr kein Schleier.‘“</t>
   </si>
   <si>
     <t>لما أَرسلَ النبيُّ صلى الله عليه وسلم معاذَ بن جبل رضي الله عنه إلى بلاد اليمن داعيًا إلى الله ومُعلِّمًا، بَيَّنَ له أنه سيواجه قومًا من النصارى؛ ليكون على استعداد لهم، ثم ليبدأ في دعوتهم بالأهم فالأهم، فيدعوهم إلى إصلاح العقيدة أولًا؛ بأن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله؛ لأنهم بها يدخلون الإسلام، فإذا انقادوا لذلك أمرهم بإقام الصلاة؛ لأنها أعظم الواجبات بعد التوحيد، فإذا أقاموها أمر أغنياءهم بدفع زكاة أموالهم إلى فقرائهم.
 ثم حذّره من أخذ أفضل المال؛ لأن الواجب الوسط.
 ثم أوصاه باجتناب الظلم؛ لئلا يدعو عليه المظلوم، فإن دعوته مستجابة.</t>
   </si>
   <si>
     <t>Als der Prophet - Allahs Segen und Frieden auf ihm - Mu'adh Ibn Jabal - möge Allah mit ihm zufrieden sein - in den Jemen schickte, um die Menschen zu Allah zu rufen und zu lehren, erklärte er ihm, dass er ein christliches Volk antreffen wird, damit er sich auf sie vorbereiten kann und dann, wenn er sie zum Islam ruft, mit dem wichtigsten beginnt. Als erstes soll er sie dazu aufrufen ihre Glaubenslehre zu berichtigen, indem sie bezeugen, dass es keinen gibt, der zu Recht angebetet wird, außer Allah, und dass Muhammad der Gesandte Allahs ist. Dadurch nehmen sie den Islam an. Wenn sie sich dem (Islam) ergeben, soll er ihnen die Verrichtung des Pflichtgebets befehlen, da es die gewaltigste Pflicht nach dem Tauhid (d. h. Monotheismus) ist. Verrichten sie das Gebet, soll er die Reichen unter ihnen auffordern, die Pflichtabgabe aus ihrem Besitz an die Armen unter ihnen zu entrichten. Im Anschluss warnte er ihn davor, den wertvollsten Besitz von ihnen zu nehmen, da sie nur dazu verpflichtet sind, etwas von ihrem durchschnittlichen Besitz abzugeben. Danach gab er ihm den Rat, Ungerechtigkeit zu vermeiden, damit derjenige, dem Unrecht widerfahren ist, nicht gegen ihn Bittgebete ausspricht, denn seine Bittgebete werden angenommen.</t>
   </si>
   <si>
@@ -3545,51 +3541,51 @@
     <t>Von Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte am Morgen von Al-ʿAqabah, während er auf seinem Kamel saß: ‚Sammle für mich Kieselsteine.‘ So sammelte ich sieben Kieselsteine für ihn, Steine zum Werfen. Er begann, sie in seiner Handfläche zu schütteln und sagte: ‚Werft Steine wie diese.‘ Dann sagte er: ‚O ihr Menschen, hütet euch vor Übertreibung in der Religion, denn wahrlich, diejenigen, die vor euch waren, wurden durch Übertreibung in der Religion zerstört.‘“</t>
   </si>
   <si>
     <t>يُخْبِرُ ابنُ عباس رضي الله عنهما أنه كان مع النبيِّ صلى الله عليه وسلم يومَ النحر صباحَ رَمي جمرةِ العقبةِ في حجة الوداع، 
 فأمره أن يَلقُط له حصى الجمار، فلقط له سبعَ حصيات، الواحدة منها بحجم الحِمَّص أو البُنْدُق، فوضَعَها النبيُّ صلى الله عليه وسلم في يدِه ثم حَرَّكَها، وقال: 
 بمثلِها في الحجم أرموا، 
 ثم حَذَّر النبيُّ صلى الله عليه وسلم مِن الغُلُوِّ والتشدد ومُجاوَزَةِ الحَدِّ في أمور الدين، فإنما أهلك الأمم السابقة مجاوزة الحد والإفراط والتشدد في الدين.</t>
   </si>
   <si>
     <t>Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - berichtete, dass er am Tag des Opferfestes, am Morgen des Steinwurfs von Jamrah Al-'Aqabah, während der Abschiedspilgerfahrt, mit dem Propheten - Allahs Segen und Frieden auf ihm - war. Da befahl er ihm, Kieselsteine für das Werfen (der Jamarat) zu sammeln. Er sammelte sieben Kieselsteine, jeder von der Größe einer Kichererbse oder einer kleinen Haselnuss. Der Prophet - Allahs Segen und Frieden auf ihm - legte sie in seine Hand, bewegte sie und sagte: „Werft mit solchen, die in der Größe ähnlich sind.“ Dann warnte der Prophet - Allahs Segen und Frieden auf ihm - vor Übertreibung, Strenge und dem Überschreiten der Grenzen in religiösen Angelegenheiten, denn die früheren Völker wurden durch das Überschreiten der Grenzen, Übertreibung und Strenge in der Religion vernichtet.</t>
   </si>
   <si>
     <t>النهي عن الغلو في الدين، وبيان سوء عاقبته، وأنه سبب للهلاك.
 الاعتبار بمن سبقنا من الأمم لِتَجَنُّبِ ما وقعوا فيه من الأخطاء.
 الحث على الاقتداء بالسُّنّة.</t>
   </si>
   <si>
     <t>Das Verbot der Übertreibung in der Religion, die Erläuterung ihrer schlimmen Folgen und dass sie eine Ursache für den Untergang ist.
 Das Ziehen von Lehren aus den Völkern, die vor uns waren, um die Fehler zu vermeiden, in die sie geraten sind.
 Die Ermutigung, der Sunnah zu folgen.</t>
   </si>
   <si>
     <t>رواه ابن ماجه والنسائي وأحمد</t>
   </si>
   <si>
-    <t>[رواه ابن ماجه والنسائي وأحمد]</t>
+    <t>[Überliefert von Ibn Majah, an-Nasai und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3395</t>
   </si>
   <si>
     <t>أن رسول الله صلى الله عليه وسلم سئل عن النُّشرة؟ فقال: هي من عمل الشيطان</t>
   </si>
   <si>
     <t>Der Gesandte Allahs wurde nach dem Gegenzauber (Nuschrah) gefragt. Darauf sagte er: "Es ist ein Werk des Schaytan!"</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه أن رسول الله صلى الله عليه وسلم سئل عن النُّشْرَةِ؟ فقال: هي من عمل الشيطان.</t>
   </si>
   <si>
     <t>Von Jabir - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm -  nach dem Gegenzauber (Nuschrah) gefragt wurde. Darauf sagte er: "Es ist ein Werk des Satans!"</t>
   </si>
   <si>
     <t>أن النبي -صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ- سئل عن علاج المسحور على الطريقة التي كانت تعملها الجاهلية، مثل: حل السحر بالسحر ما حكم ذلك، فأجاب -صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ- بأنه من عمل الشيطان أو بواسطته؛ لأنه يكون بأنواع سحرية واستخداماتٍ شيطانيةٍ، فهي شركية ومحرمة.
 أما النشرة الجائزة: فهي فك السحر بالرقية أو بالبحث عنه، وفكه باليد مع قراءة القرآن أو بالأدوية المباحة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - wurde nach der Behandlung einer verzauberten Person gefragt, so wie sie in der vorislamischen Jahiliyah-Zeit üblich war, indem man z. B. den Zauber durch einen anderen Zauber löst und wie so etwas zu beurteilen sei. Darauf antwortete er - Allahs Segen und Frieden auf ihm - , dass das ein Werk des Satans sei, bzw. mit dessen Hilfe vorgenommen werde, da man dazu bestimmte Arten von Zauber verwendet oder Satane gebraucht. Daher ist diese Art von Gegenzauber eine Form des Schirk und verboten. Die erlaubte Art der "Nuschrah"  (d. h. den Zauber aufzulösen) ist den Zauber mit einer "Ruqyah" (d. h. durch die Heilung mit dem Quran) zu lösen oder nach dem Zauber zu suchen und ihn von Hand zu lösen, während man dazu den Quran liest, sowie durch eine erlaubte medikamentöse Behandlung.</t>
   </si>
   <si>
     <t>مشروعية سؤال العلماء عما أشكل حكمه؛ حذرًا من الوقوع في المحذور.
@@ -3831,50 +3827,53 @@
     <t>Wen der Glaube an ein schlechtes Omen davon abhält etwas zu tun, der hat Schirk begangen (d. h. Allah etwas beigesellt)! Sie sagten: Was ist die Sühne dafür? Er sagte: Dass du sagst: "Allahumma la Chaira illa Chairuk wa laa Taira illa Tairuk wa laa Ilaha ghairuk! (Oh Allah, es gibts nichts gutes, außer das gute von Dir und kein schlechtes Omen, außer dein schlechte Omen und es gibt keinen Gott außer Dir)</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو بن العاص - رضي الله عنه- مرفوعاً: "مَن ردته الطِّيَرَة عن حاجته فقد أشرك، قالوا: فما كفارة ذلك؟ قال: أن تقول: اللهم لا خير إلا خيرك، ولا طَيْرَ إِلَّا طَيْرُكَ ولا إله غيرك".</t>
   </si>
   <si>
     <t>Von `Abdullah bin `Amr bin al-`As wird vom Propheten überliefert: Wen der Glaube an ein schlechtes Omen davon abhält etwas zu tun, der hat Schirk begangen (d. h. Allah etwas beigesellt)! Sie sagten: Was ist die Sühne dafür? Er sagte: Dass du sagst: "Allahumma la Chaira illa Chairuk wa laa Taira illa Tairuk wa laa Ilaha ghairuk! (Oh Allah, es gibts nichts gutes, außer das gute von Dir und kein schlechtes Omen, außer dein schlechte Omen und es gibt keinen Gott außer Dir)</t>
   </si>
   <si>
     <t>يخبرنا رسول الله صلى الله عليه وسلم في هذا الحديث أن من منعه التشاؤم عن المضي فيما يعتزم فإنه قد أتى نوعًا من الشرك، ولما سأله الصحابة عن كفارة هذا الإثم الكبير أرشدهم إلى هذه العبارات الكريمة في الحديث التي تتضمن تفويض الأمر إلى الله تعالى ونفي القدرة عمن سواه.</t>
   </si>
   <si>
     <t>In dieser Überlieferung teilt uns der Gesandte Allahs mit, dass derjenige, den der Glaube an ein schlechtes Vorzeichen davon abhält etwas zu machen, von dem er eigentlich entschlossen war es zu tun, eine Form des Schirk begangen (d. h. Allah etwas beigesellt) hat. Als die Gefährten des Propheten - die Sahaba - ihn nach der Sühne fragten, mit der man diese große Sünde auslöschen könne, lehrte er sie die wertvollen Worte, die in der Überlieferung vorkommen und die beinhalten, dass man seine Angelegenheiten Allah überlässt und verneint, dass irgendjemand außer Ihm die Macht hat etwas zu bewirken.</t>
   </si>
   <si>
     <t>إثبات شرك من ردته الطيرة عن حاجته.
 قبول توبة المشرك.
 الإرشاد إلى ما يقوله من وقع في التطير.
 أن الخير والشر مقدر من الله -تعالى-.</t>
   </si>
   <si>
     <t>Die Überlieferung bestätigt, dass derjenige, den ein schlechtes Omen davon abhält etwas zu machen, Schirk begangen (d. h. Allah etwas beigesellt) hat.
 Die Reue desjenigen, der Schirk begeht, wird angenommen.
 Es wird erklärt was man sagen soll, wenn man an ein schlechtes Omen geglaubt haben sollte.
 Sowohl das Gute, als auch das Schlechte ist von Allah vorherbestimmt.</t>
+  </si>
+  <si>
+    <t>[Überliefert von Ahmed]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3416</t>
   </si>
   <si>
     <t>أدخله الله الجنة على ما كان من العمل</t>
   </si>
   <si>
     <t>, den lässt Allah das Paradies betreten, gleich was seine Taten sein mögen.“</t>
   </si>
   <si>
     <t>عَنْ عُبَادَةَ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ شَهِدَ أَنْ لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، وَأَنَّ عِيسَى عَبْدُ اللهِ وَرَسُولُهُ وَكَلِمَتُهُ أَلْقَاهَا إِلَى مَرْيَمَ وَرُوحٌ مِنْهُ، وَالْجَنَّةُ حَقٌّ، وَالنَّارُ حَقٌّ، أَدْخَلَهُ اللهُ الْجَنَّةَ عَلَى مَا كَانَ مِنَ الْعَمَلِ».</t>
   </si>
   <si>
     <t>Von 'Ubadah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wer bezeugt, dass es keinen anbetungswürdigen Gott außer Allah gibt, Ihm allein, Er hat keinen Partner, und dass Muhammad Sein Diener und Gesandter ist, dass 'Isa der Diener Allahs, Sein Gesandter und Sein Wort, das Er Maryam zusandte, und eine Seele von Ihm ist, und dass das Paradies wahr ist und dass das Feuer wahr ist, den lässt Allah das Paradies betreten, gleich was seine Taten sein mögen.“</t>
   </si>
   <si>
     <t>يُخْبِرُنا رسولُ الله صلى الله عليه وسلم أنَّ مَن نَطَقَ بكلمةِ التوحيد عارفًا لمعناها عاملًا بمقتضاها، 
 وشهد بعبودية محمد صلى الله عليه وسلم ورسالته، واعترف بعبودية عيسى ورسالته، 
 وأنَّ الله خلقه بقوله "كن" فكان، وأنه روح من الأرواح التي خلقها الله، 
 وَبَرَّأَ أُمَّهُ مِمّا نَسَبَه إليها اليهود، 
 وآمن بأن الجنة حق، وأن النار حق، معتقدًا وجودهما، وأنهما نعيم الله وعذابه، 
 ومات على ذلك؛ فمصيره إلى الجنة وإن كان مقصِّرًا في الطاعات، وله ذنوب.</t>
   </si>
   <si>
@@ -4016,50 +4015,53 @@
 التحذير من البدع والمحدثات ولو حسُن قصد فاعلها.
 أن التصوير من الوسائل إلى الشرك فيجب الحذر من تصوير ذوات الأرواح.
 معرفة قدر وجود العلم ومضرة فقده.
 أن سبب فقد العلم هو موت العلماء.
 التحذير من التقليد، وأنه قد يؤول بأهله إلى المروق من الإسلام.
 قدم الشرك في الأمم السابقة.
 أن هذه الأسماء الخمسة المذكورات من معبودات قوم نوح.
 بيان تكاتف وتعاون أهل الباطل على باطلهم.
 جواز الدعاء على الكفار على سبيل العموم.</t>
   </si>
   <si>
     <t>Die übertriebene Verehrung rechtschaffener Menschen ist ein Grund dafür, dass sie neben Allah angebetet werden und dass man vollständig von der Religion abfällt.
 Es wird davor gewarnt Bilder herzustellen und aufzuhängen; besonders Bilder von Leuten, bzw. Dingen, die verehrt werden.
 Es wird vor der List des Schaytan gewarnt  und davor, dass er u. U. etwas, das falsch ist, in einem Gewand einer Sache erscheinen lassen kann, die richtig ist.
 Es wird davor gewarnt eine "Bida`" (d. h. eine Veränderung und Erneuerung in der Religion, die nicht mit ihr vereinbar ist)  einzuführen, auch wenn man eigentlich eine gute Absicht hat.
 Bilder von Dingen zu machen gehört zu den Dingen, die zum Schirk (d. h. dazu, dass man Allah etwas beigesellt) führen. Deswegen muss man sich davor hüten Bilder von Dingen zu machen, die eine Seele haben.
 Aus der Überlieferung erfährt man, wie groß die Bedeutung davon ist, dass Wissen vorhanden ist, und wie schwer der Schaden ist, wenn es fehlt.
 Der Grund dafür, dass das Wissen verloren geht, ist, dass die Gelehrten sterben.
 Es wird davor gewarnt andere blind nachzuahmen und verdeutlicht, dass das dazu führen kann, dass man aus dem Islam austritt.
 Der Schirk (d. h. Allah etwas beizugesellen) ist ein altes Problem, das es schon bei früheren Völkern gab.
 Die fünf erwähnten Namen bezeichnen Götter, die vom Volk Nuhs angebetet wurden.
 Die Überlieferung zeigt wie sehr die Anhänger falscher Vorstellungen zusammenstehen und sich gegenseitig unterstützen.
 Es ist erlaubt Bittgebete gegen die Ungläubigen im Allgemeinen auszusprechen.</t>
   </si>
   <si>
+    <t>[Überliefert von al-Buchary]</t>
+  </si>
+  <si>
     <t>https://hadeethenc.com/de/browse/hadith/3421</t>
   </si>
   <si>
     <t>لا عدوى، ولا طيرة، ويعجبني الفأل قال قيل: وما الفأل؟ قال: الكلمة الطيبة</t>
   </si>
   <si>
     <t>„Es gibt keine Ansteckung (durch Krankheiten von selbst) und kein schlechtes Omen. Und ich mag den Optimismus.“ Es wurde gefragt: „Was ist der Optimismus?“ Er sagte: „Das gute Wort.“</t>
   </si>
   <si>
     <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا عَدْوَى، وَلَا طِيَرَةَ، وَيُعْجِبُنِي الْفَأْلُ» قَالَ قِيلَ: وَمَا الْفَأْلُ؟ قَالَ: «الْكَلِمَةُ الطَّيِّبَةُ».</t>
   </si>
   <si>
     <t>Von Anas Ibn Malik - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet -Allahs Segen und Frieden auf ihm - sagte: „Es gibt keine Ansteckung (durch Krankheiten von selbst) und kein schlechtes Omen. Und ich mag den Optimismus.“ Es wurde gefragt: „Was ist der Optimismus?“ Er sagte: „Das gute Wort.“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم بأنَّ العدوى التي كان يَعتقدُها أهلَ الجاهلية بأنَّ المَرضَ يَنتقل بنفسه إلى الآخر من دون قَدَرِ الله بأنها باطلة، 
 وأنَّ الطيرة باطلة، وهي التشاؤم من أيِّ شيءٍ مسموعًا كان أو مرئيًّا، من الطيور أو الحيوانات أو أصحاب العَاهَات أو الأرقام أو الأيام أو غير ذلك،
 وإنما ذَكَرَ الطيرَ لأنه كان المشهور عند الجاهلية، وأصله إطلاق الطير عند الشروع في عملٍ من سفر أو تجارة أو غير ذلك، فإن طار جهة اليمين تفاءل ومضى لما يريد، وإن طار جهة الشمال تشاءم وكَفَّ عمّا يريد. 
 ثم أخبر صلى الله عليه وسلم أنه يُعجبه الفَأْل، وهو ما يَحْدُثُ للإنسانِ من الفرح والسرور من كلمة طيبة يسمعها، وتجعله يحسن الظن بربه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass die Vorstellung von Ansteckung, wie sie die Menschen in der vorislamischen Zeit (Jahiliyyah) hatten - nämlich, dass Krankheiten von selbst auf andere übertragen werden, ohne die Vorherbestimmung Allahs - falsch ist. Und dass schlechte Omen (At-Tiyarah) falsch sind. Dies bezieht sich auf den abergläubischen Pessimismus durch bestimmte Dinge, seien sie hörbar oder sichtbar, wie Vögel, Tiere, Menschen mit Behinderungen, Zahlen, Tage oder ähnliches. Er erwähnte die Vögel („At-Tiyarah“), weil dieser Aberglaube bei den vorislamischen Arabern weit verbreitet war. Der Ursprung davon liegt darin, dass sie einen Vogel fliegen ließen, bevor sie eine Handlung wie eine Reise oder ein Geschäft begannen. Wenn der Vogel nach rechts flog, deuteten sie es als gutes Omen und setzten ihre Vorhaben fort. Flog er jedoch nach links, betrachteten sie es als schlechtes Omen und ließen von ihrem Vorhaben ab. Dann erklärte der Prophet - Allahs Segen und Frieden auf ihm -, dass er den Optimismus mag. Das ist etwas, was dem Menschen an Freude und Glück widerfährt, wie ein gutes Wort, das er hört, und das ihn dazu bringt, Gut von seinem Herrn zu denken.</t>
   </si>
   <si>
     <t>التوكُّل على الله تعالى، وأنه لا يأتي بالخير إلا الله، ولا يدفع الشر إلا الله.
@@ -4080,51 +4082,51 @@
     <t>من جهز غازيا في سبيل الله فقد غزا، ومن خلف غازيا في سبيل الله بخير فقد غزا</t>
   </si>
   <si>
     <t>„Wer einen Kämpfer auf dem Weg Allahs ausrüstet, der hat selbst gekämpft, und wer einen Kämpfer auf dem Weg Allahs in guter Weise ablöst / ersetzt, der hat selbst gekämpft.“</t>
   </si>
   <si>
     <t>عَن زَيْدِ بْنِ خَالِدٍ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ جَهَّزَ غَازِيًا فِي سَبِيلِ اللَّهِ فَقَدْ غَزَا، وَمَنْ خَلَفَ غَازِيًا فِي سَبِيلِ اللَّهِ بِخَيْرٍ فَقَدْ غَزَا».</t>
   </si>
   <si>
     <t>Von Zayd Ibn Khalid - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wer einen Kämpfer auf dem Weg Allahs ausrüstet, der hat selbst gekämpft, und wer einen Kämpfer auf dem Weg Allahs in guter Weise ablöst / ersetzt, der hat selbst gekämpft.“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن هَيَّأَ للغازي في سبيل الله أسبابَ سَفَرِه وما يَحتاج إليه مما لا بدَّ منه من سلاح، ومركوب، وطعام، ونفقة وغيرها؛ فهو في حكم الغازي، وحصل له ثواب الغزاة.
 ومَن تولَّى أمرَ الغازي بخير، ونابَ مَنابَه في مراعاة أهلِه زمانَ غيبتِه فهو في حكم الغازي.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilte mit, dass derjenige, der einen Kämpfer auf dem Weg Allahs mit den notwendigen Reisevorbereitungen und dem Nötigsten an Waffen, Reittier, Nahrung, Geld und dergleichen ausstattet, selbst wie ein Kämpfer ist und den Lohn der Kämpfer erhält.
 Und wer sich in guter Weise um die Angelegenheiten des Kämpfers kümmert und ihn während seiner Abwesenheit bei seiner Familie vertritt, ist selbst wie ein Kämpfer.</t>
   </si>
   <si>
     <t>حث المسلمين على التعاون على الخير.
 قال ابن حجر: وفي هذا الحديث الحث على الإحسان إلى من فعل مصلحة للمسلمين، أو قام بأمر من مهماتهم.
 القاعدة العامة: أنّ مَن أعانَ شخصًا في طاعة من طاعات الله كان له مثل أجره، من غير أن ينقص من أجره شيئًا.</t>
   </si>
   <si>
-    <t>Die Ermutigung der Muslime, einander beim Guten zu unterstützen
+    <t>Die Ermutigung der Muslime, einander beim Guten zu helfen.
 Ibn Hajar sagte: „Dieser Hadith ermutigt dazu, denen Gutes zu tun, die den Muslimen einen Dienst erweisen oder eine ihrer Aufgaben übernehmen.“
 Die allgemeine Regel: Wer jemandem bei einer Tat der Gehorsamkeit gegenüber Allah hilft, erhält den gleichen Lohn, ohne dass der Lohn des anderen geschmälert wird.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3437</t>
   </si>
   <si>
     <t>عن النبي صلى الله عليه وسلم أنه قال في الأنصار: لا يحبهم إلا مؤمن، ولا يبغضهم إلا منافق، من أحبهم أحبه الله ومن أبغضهم أبغضه الله</t>
   </si>
   <si>
     <t>dass der Prophet - Allahs Segen und Frieden auf ihm - über die Ansar sagte: „Niemand liebt sie außer einem Gläubigen, und niemand hasst sie außer einem Heuchler. Wer sie liebt, den liebt Allah, und wer sie hasst, den hasst Allah.“</t>
   </si>
   <si>
     <t>عَنِ الْبَرَاءِ رضي الله عنه: عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ قَالَ فِي الْأَنْصَارِ: «لَا يُحِبُّهُمْ إِلَّا مُؤْمِنٌ، وَلَا يُبْغِضُهُمْ إِلَّا مُنَافِقٌ، مَنْ أَحَبَّهُمْ أَحَبَّهُ اللهُ وَمَنْ أَبْغَضَهُمْ أَبْغَضَهُ اللهُ».</t>
   </si>
   <si>
     <t>Von Al-Bara' - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - über die Ansar sagte: „Niemand liebt sie außer einem Gläubigen, und niemand hasst sie außer einem Heuchler. Wer sie liebt, den liebt Allah, und wer sie hasst, den hasst Allah.“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ حُبَّ الأنصار مِن أهل المدينة، علامةٌ على كمال الإيمان؛ وهذا لسابِقَتِهم في نُصرة الإسلام والنبي عليه الصلاة والسلام، والسعي في إيواء المسلمين، وبذلهم أموالهم وأنفسهم في سبيل الله، وأنَّ بُغضَهم عَلامةٌ على النفاق. 
 ثم بَيَّنَ صلى الله عليه وسلم أنَّ مَن أَحَبَّ الأنصار أحبَّه الله، ومَن أبغضهم أبغضَه الله.</t>
   </si>
   <si>
     <t>Der Prophet- Allahs Segen und Frieden auf ihm -  erklärte, dass die Liebe zu den Ansar, den Einwohnern von Al-Madinah, ein Zeichen für vollkommenen Glauben ist. Dies liegt an ihrer Vorreiterrolle bei der Unterstützung des Islam und des Propheten - Allahs Segen und Frieden auf ihm -, ihren Bemühungen, Muslime zu beherbergen, und ihrem Einsatz von Besitz und Leben auf dem Weg Allahs. Er erklärte auch, dass Hass ihnen gegenüber ein Zeichen von Heuchelei ist. Dann verdeutlichte der Prophet - Allahs Segen und Frieden auf ihm - dass Allah diejenigen liebt, die die Ansar lieben, und diejenigen hasst, die sie hassen.</t>
   </si>
@@ -4239,51 +4241,51 @@
     <t>Abu Bakr As-Siddiq - möge Allah mit ihm zufrieden sein - berichtet, dass die Menschen diesen Vers rezitieren:
 „O ihr, die ihr glaubt, achtet auf euch selbst. Es kann euch nicht schaden, wer irregeht, wenn ihr (selbst) der Rechtleitung folgt.“ [Al-Ma'idah: 105]
 Und sie verstehen daraus, dass der Mensch sich nur um die Besserung seiner eigenen Seele bemühen muss und dass ihm danach das Irregehen anderer nicht schaden kann, und dass sie nicht verpflichtet sind, das Gute zu gebieten und das Verwerfliche zu verbieten!
 Also klärte er sie auf, dass dies nicht der Fall sei, und dass er den Propheten - Allahs Segen und Frieden auf ihm - sagen hörte: „Wenn die Menschen einen Ungerechten sehen und ihn nicht von seinem Unrecht abhalten, obwohl sie die Macht dazu haben, dann ist es nahe, dass Allah alle mit einer Strafe von Ihm erfasst, sowohl den Täter des Unrechts als auch denjenigen, der darüber schweigt.“</t>
   </si>
   <si>
     <t>واجب المسلمين التناصح والأمر بالمعروف والنهي عن المنكر.
 عقاب الله العام يشمل الظالم لظلمه، ويشمل الساكت عن الإنكار إن كان قادرًا على الإنكار.
 تعليم العامة وإفهامهم النصوص القرآنية على الوجه الصحيح لها.
 أنه يجب على الإنسان العناية بفهم كتاب الله عز وجل، حتى لا يفهمه على غير ما أراد الله تعالى.
 الاهتداء لا يتحقق مع ترك الأمر بالمعروف والنهي عن المنكر.
 التفسير الصواب للآية: الزموا حفظ أنفسكم عن المعاصي، فإذا حفظتم أنفسكم لم يضركم إذا عجزتم عن الأمر بالمعروف والنهي عن المنكر ضلال من ضل بارتكاب المناهي إذا اهتديتم إلى اجتنابها.</t>
   </si>
   <si>
     <t>Es ist die Pflicht der Muslime, einander guten Rat zu geben, das Gute zu gebieten und das Verwerfliche zu verbieten.
 Allahs allgemeine Strafe umfasst sowohl den Ungerechten für sein Unrecht als auch denjenigen, der das Unrecht nicht verurteilt, wenn er dazu in der Lage ist.
 Die Allgemeinheit zu unterrichten und ihnen die Verse aus dem Quran auf die richtige Weise zu erklären.
 Der Mensch muss sich darum bemühen, das Buch Allahs - mächtig und majestätisch ist Er - zu verstehen, damit er es nicht anders versteht, als Allah - erhaben ist Er - es beabsichtigt hat.
 Rechtleitung kann nicht erreicht werden, wenn man das Gebieten des Guten und das Verbieten des Verwerflichen unterlässt.
 Die korrekte Interpretation des Verses lautet: Haltet euch selbst von den Sünden fern. Wenn ihr euch selbst bewahrt, wird es euch nicht schaden, wenn ihr nicht imstande seid, das Gute zu gebieten und das Verwerfliche zu verbieten, solange ihr dazu rechtgeleitet wurdet, die verbotenen Dinge zu meiden. Der Irrweg derer, die durch das Begehen der Verbote in die Irre gingen, wird euch dann nicht schaden.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد]</t>
+    <t>[Überliefert von Abu Dawud, an-Nasai in seinem Werk al-Kubra, ibn Majah und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3470</t>
   </si>
   <si>
     <t>من يضمن لي ما بين لحييه وما بين رجليه أضمن له الجنة</t>
   </si>
   <si>
     <t>„Wer mir für das garantiert, was zwischen seinen Kiefern und zwischen seinen Beinen ist, dem garantiere ich das Paradies!“</t>
   </si>
   <si>
     <t>عن سهل بن سعد رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ يَضْمَنْ لِي مَا بَيْنَ لَحْيَيْهِ وَمَا بَيْنَ رِجْلَيْهِ أَضْمَنْ لَهُ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>Von Sahl Ibn Sa'd - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wer mir für das garantiert, was zwischen seinen Kiefern und zwischen seinen Beinen ist, dem garantiere ich das Paradies!“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن أمرين إذا التزَمَ المسلمُ بهما فإنه يدخل الجنة:
 الأول: حفظ اللسان من التكلم بما يغضب الله تعالى.
 والثاني: حفظ الفرج من الوقوع في الفاحشة.
 لأن هذين العضوين يكثر وقوع المعاصي بهما.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass der Muslim, wenn er sich an zwei Dinge hält, ins Paradies eintreten wird:
 Erstens: Die Zunge davor hüten, etwas zu sagen, das Allah - erhaben ist Er - erzürnt.
@@ -4726,51 +4728,51 @@
   <si>
     <t>‚Der beste Dhikr ist &gt;La ilaha illa Allah&lt; (Es gibt keinen, der zu Recht angebetet wird, außer Allah) und das beste Bittgebet ist &gt;Alhamdulillah&lt; (Alles Lob gebührt Allah).‘“</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «أَفْضَلُ الذِّكْرِ: لَا إِلَهَ إِلَّا اللهُ، وَأَفْضَلُ الدُّعَاءِ: الْحَمْدُ لِلهِ».</t>
   </si>
   <si>
     <t>Von Jabir - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Der beste Dhikr ist &gt;La ilaha illa Allah&lt; (Es gibt keinen, der zu Recht angebetet wird, außer Allah) und das beste Bittgebet ist &gt;Alhamdulillah&lt; (Alles Lob gebührt Allah).‘“</t>
   </si>
   <si>
     <t>يُخبرُنا النبيُّ صلى الله عليه وسلم أن أفضل الذكر: "لا إله إلا الله" ومعناها لا معبود بحق إلا الله، وأن أفضل الدعاء: "الحمد لله" وهي الاعتراف بأن المُنعم هو الله سبحانه، المُستحِق للوصف الكامل الجميل.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet uns, dass der beste Dhikr „La ilaha illa Allah“ ist, was bedeutet, dass es keinen gibt, der mit Recht angebetet wird, außer Allah, und dass das beste Bittgebet „Alhamdulillah“ ist, womit man bekennt, dass Derjenige, Der die Gnaden gewährt, Allah - gepriesen sei Er - ist und dass es Ihm allein zusteht, auf vollkommene und schönste Weise beschrieben zu werden.</t>
   </si>
   <si>
     <t>الحث على الإكثار من ذكر الله بكلمة التوحيد، والدعاء بالحمد.</t>
   </si>
   <si>
     <t>Der Ansporn, Allahs durch das Wort des Tauhids häufig zu gedenken, und Ihn durch die Lobpreisung häufig zu bitten.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي في الكبرى وابن ماجه</t>
   </si>
   <si>
-    <t>[رواه الترمذي والنسائي في الكبرى وابن ماجه]</t>
+    <t>[Überliefert von at-Tirmidhi, an-Nasai in seinem Werk al-Kubra und ibn Majah]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3567</t>
   </si>
   <si>
     <t>ألا أدلكم على ما يمحو الله به الخطايا، ويرفع به الدرجات؟</t>
   </si>
   <si>
     <t>„Soll ich euch nicht auf etwas hinweisen, womit Allah die Sünden auslöscht und die Rangstufen erhöht?</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَلَا أَدُلُّكُمْ عَلَى مَا يَمْحُو اللهُ بِهِ الْخَطَايَا، وَيَرْفَعُ بِهِ الدَّرَجَاتِ؟» قَالُوا بَلَى يَا رَسُولَ اللهِ قَالَ: «إِسْبَاغُ الْوُضُوءِ عَلَى الْمَكَارِهِ، وَكَثْرَةُ الْخُطَا إِلَى الْمَسَاجِدِ، وَانْتِظَارُ الصَّلَاةِ بَعْدَ الصَّلَاةِ، فَذَلِكُمُ الرِّبَاطُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Soll ich euch nicht auf etwas hinweisen, womit Allah die Sünden auslöscht und die Rangstufen erhöht?“ Sie sagten: „Doch, o Gesandter Allahs.“ Er sagte: „Die vollständige Durchführung der Gebetswaschung trotz Widerwillen, das häufige Schreiten zu den Moscheen und das Warten auf das nächste Gebet nach dem Gebet. Dies ist der Ribat (Wache halten im Krieg).“</t>
   </si>
   <si>
     <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه هل يُريدون أنْ يدلَّهم على أعمال تكون سببًا في مغفرة الذنوب، ومحوها من كُتب الحفظة، وعلو المنازل في الجنة؟ 
 قال الصحابة: نعم نريد ذلك. قال: 
 الأول: استيعاب وإتمام الوضوء على مشقة؛ كَبردٍ، وقلة ماء، وألم جسم، وماء حار. 
 الثاني: كثرة الخُطا -وهي ما بين القدمين- إلى المساجد ببعد الدار، وكثرة التكرار. 
 الثالث: انتظار وقت الصلاة، وتعلُّق القلب بها، والتأهب لها، والجلوس لها في المسجد لانتظار الجماعة، فإذا صلاها انتظر في مصلاه صلاةً أخرى. 
 ثم بيَّنَ صلى الله عليه وسلم أنَّ هذه الأمور هي المرابطة الحقيقية؛ لأنها تسد طرق الشيطان على النفس، وتقهر الهوى، وتمنعها من قبول الوساوس، فيغلب بها حزبُ الله جنودَ الشيطان؛ وذلك هو الجهاد الأكبر، فكانت بمنزلة الرباط على ثغر العدو.</t>
   </si>
   <si>
@@ -4826,51 +4828,51 @@
 Und besser für euch als das Spenden von Gold und Silber sind?
 Und besser für euch, als dass ihr den Ungläubigen im Kampf begegnet, sodass ihr auf ihre Hälse schlagt und sie auf eure Hälse schlagen?“
 Die Gefährten sagten: „Ja, das wollen wir.“
 Er - Allahs Segen und Frieden auf ihm - sagte: Das Gedenken Allahs - erhaben ist Er - zu jeder Zeit und in allen Situationen und Zuständen.</t>
   </si>
   <si>
     <t>أن المداومة على ذكر الله تعالى ظاهرًا وباطنًا من أعظم القُرَب، وأنفعها عند الله تعالى.
 جميع الأعمال إنما شُرعت لإقامة ذكر الله تعالى، قال الله تعالى: (وَأَقِمِ الصَّلَاةَ لِذِكْرِي). وقال صلى الله عليه وسلم: إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى. رواه أبو داود والترمذي.
 قال العز بن عبدالسلام في قواعده: هذا الحديث مما يدل على أن الثواب لا يترتب على قدر النَّصَب في جميع العبادات بل قد يأجر الله تعالى على قليل الأعمال أكثرَ مما يأجر على كثيرها، فالثواب يترتب على تفاوت الرتب في الشرف.
 قال المناوي في فيض القدير: هذا الحديث محمول على أن الذكر كان أفضل للمخاطبين به، ولو خوطب به شُجاع بَاسل حصل به نفع الإسلام في القتال لقيل له الجهاد، أو الغني الذي ينتفع به الفقراء بماله قيل له الصدقة، والقادر على الحج قيل له الحج، أو من له أبوان قيل له برهما، وبه يحصل التوفيق بين الأخبار.
 أكمل الذكر ما نطق به اللسانُ مع تدبُّر القلب، ثم ما كان بالقلب وحده كالتفكر، ثم ما كان باللسان وحده، وفي كلٍّ أجرٌ إن شاء الله تعالى.
 التزام المسلم بالأذكار المتعلقة بالأحوال كأذكار الصباح والمساء، ودخول المسجد والبيت والخلاء والخروج منها... وغير ذلك يجعله من الذاكرين الله كثيرًا.</t>
   </si>
   <si>
     <t>Das beständige Gedenken Allahs - erhaben ist Er - äußerlich und innerlich, gehört zu den gewaltigsten Annäherungen an Allah und ist bei Ihm - erhaben ist Er - am nützlichsten.
 Alle gottesdienstlichen Handlungen wurden nur zur Aufrechterhaltung des Gedenkens Allahs - erhaben ist Er - vorgeschrieben. Allah - erhaben ist Er - sagte: „Und verrichte das Gebet zu Meinem Gedenken.“ Und der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Der Tawaf um das Haus (Allahs), das Gehen zwischen Safa und Marwah und das (Steine-)Werfen der Jamarat wurden nur zur Aufrechterhaltung des Gedenkens Allahs - erhaben ist Er - vorgeschrieben.“ (Überliefert von Abu Dawud und At-Tirmidhi)
 Al-'Izz Ibn 'Abdis-Salam sagte in seinem Werk „Al-Qawa'id“ (die Grundregeln): „Dieser Hadith beweist u. a., dass die Belohnung nicht von der Menge der Anstrengung in allen gottesdienstlichen Handlungen abhängt, sondern dass Allah - erhaben ist Er - für wenige Taten mehr belohnen kann als für viele. Die Belohnung hängt von den unterschiedlichen Rangstufen in der Ehre ab.“
 Al-Manawi sagte in „Fayd Al-Qadir“: „Dieser Hadith ist so zu verstehen, dass das Gedenken Allahs für diejenigen, an die er gerichtet war, am besten war. Wenn ein tapferer Krieger damit angesprochen worden wäre, der durch den Kampf dem Islam Nutzen bringen kann, wäre ihm der Jihad genannt worden. Dem Reichen, der den Armen mit seinem Vermögen Nutzen bringt, wäre die Spende genannt worden. Demjenigen, der zur Pilgerfahrt fähig ist, wäre die Pilgerfahrt genannt worden. Demjenigen, der Eltern hat, wäre die ihnen gegenüber gute Behandlung genannt worden. Dadurch wird die Übereinstimmung zwischen den Überlieferungen erreicht.“
 Der vollständigste Dhikr (Gedenken Allahs) ist das, was mit der Zunge ausgesprochen, wobei das Herz darüber nachsinnt. Dann kommt das Gedenken, was nur im Herzen ist, wie das Nachdenken. Dann das, was nur mit der Zunge ist. Und in jedem gibt es Lohn, so Allah - erhaben ist Er - will.
 Wenn sich ein Muslim an das Gedenken Allahs hält, das mit verschiedenen Situationen verbunden sind, wie z. B. der das Gedenken am Morgen und Abend, beim Betreten der Moschee, des Hauses und der Toilette sowie beim Verlassen dieser Orte usw., dann lässt ihn dies zu denjenigen gehören, die Allahs viel gedenken.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[رواه الترمذي وابن ماجه وأحمد]</t>
+    <t>[Überliefert von at-tirmidhi, ibn Majah und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3575</t>
   </si>
   <si>
     <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
   </si>
   <si>
     <t>‚Das Paradies ist jedem von euch näher als sein Schnürsenkel und dasselbe gilt auch für das Feuer!‘“</t>
   </si>
   <si>
     <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
   </si>
   <si>
     <t>Von Ibn Mas‘ud - möge Allah mit ihm zufrieden sein - wird berichtet, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Das Paradies ist jedem von euch näher als sein Schnürsenkel und dasselbe gilt auch für das Feuer!‘“</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم أنَّ الجنة والنار قريبتان من الإنسان كقُربِ سَيْرِ الحِذاء الذي يكون على ظَهر القَدَم؛ لأنه قد يفعل طاعةً من رضوان الله عز وجل يدخل بها الجنة، أو معصيةً تكون سببًا لدخول النار.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass das Paradies und die Hölle dem Menschen so nahe sind, wie die Schnürsenkel auf der Vorderseite seiner Füße, da man jederzeit eine gute Tat vollbringen kann, mit der Allah - mächtig und majestätisch ist Er - zufrieden ist, und dafür ins Paradies kommen kann, genauso aber auch eine schlechte Tat, die einen in die Hölle bringt.</t>
   </si>
   <si>
     <t>الترغيب في الخير وإن قلَّ، والترهيب عن الشر وإن قلَّ.
 لا بد للمسلم في حياته من الجمع بين الرجاء والخوف، وسؤال الله سبحانه دومًا الثبات على الحق حتى يَسْلَمَ ولا يَغْتَرَّ بحالِه.</t>
@@ -4891,51 +4893,51 @@
   <si>
     <t>عن عائشة رضي الله عنها قالت: قال رسول الله صلى الله عليه وسلم: «السِّوَاكُ مَطْهَرَةٌ لِلْفَمِ، مَرْضَاةٌ لِلرَّبِّ».</t>
   </si>
   <si>
     <t>Von 'Aischah - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Der Siwak reinigt den Mund und stellt den Herrn zufrieden.‘“</t>
   </si>
   <si>
     <t>يُخبرنا النبيُّ صلى الله عليه وسلم أنَّ تنظيفَ الأسنانِ بِعُوْدِ شجرةِ الأَرَاك ونحوِه يُطَهِّر الفَمَ من الأوساخ والروائح الكريهة، 
 وأنه مِن أسباب رضا الله عن العبد؛ لأن فيه طاعة لله واستجابة لأمره، ولما فيه من النظافة التي يحبها الله تعالى.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet uns, dass das Reinigen der Zähne mit einem Zweig des Arak-Baums oder eines anderen Baums den Mund von Verschmutzungen und üblen Gerüchen reinigt, und dass es gleichzeitig zu den Ursachen der Zufriedenheit Allahs mit dem Diener gehört, da es eine Form des Gehorsams Allah gegenüber darstellt, man damit Seinem Befehl Folge leistet und da Allah - erhaben ist Er - die damit verbundene Sauberkeit liebt.</t>
   </si>
   <si>
     <t>فضيلة التَّسَوُّك، وترغيب النبي صلى الله عليه وسلم أمَّته الإكثار منه.
 الأفضل في التسوُّك استعمال عُوْد شجر الأراك، واستعمل الفرشاة والمعجون يقومُ مقامَه.</t>
   </si>
   <si>
     <t>Das Benutzen des Siwaks ist etwas Vorzügliches und der Prophet - Allahs Segen und Frieden auf ihm - spornte seine Gemeinschaft dazu an, es häufig zu tun.
 Beim Benutzen des Siwaks ist die Nutzung eines Zweigs vom Arak-Baum am besten. Eine Zahnbürste und Zahncreme zu verwenden könnte dies ersetzen (, wenn kein Siwak vorhanden ist).</t>
   </si>
   <si>
     <t>رواه النسائي وأحمد</t>
   </si>
   <si>
-    <t>[رواه النسائي وأحمد]</t>
+    <t>[Überliefert von an-Nasai und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3588</t>
   </si>
   <si>
     <t>الصلوات الخمس، والجمعة إلى الجمعة، ورمضان إلى رمضان، مكفرات ما بينهن إذا اجتنب الكبائر</t>
   </si>
   <si>
     <t>„Die fünf Pflichtgebete, das eine Freitagsgebet zum nächsten Freitagsgebet und Ramadan zum nächsten Ramadan sind eine Sühne für die Sünden, die zwischen ihnen liegen, wenn die großen Sünden gemieden werden.“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم كان يقول: «الصَّلَوَاتُ الْخَمْسُ، وَالْجُمُعَةُ إِلَى الْجُمُعَةِ، وَرَمَضَانُ إِلَى رَمَضَانَ، مُكَفِّرَاتٌ مَا بَيْنَهُنَّ إِذَا اجْتَنَبَ الْكَبَائِرَ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - zu sagen pflegte: „Die fünf Pflichtgebete, das eine Freitagsgebet zum nächsten Freitagsgebet und Ramadan zum nächsten Ramadan sind eine Sühne für die Sünden, die zwischen ihnen liegen, wenn die großen Sünden gemieden werden.“</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الصلوات الخمس المفروضة في اليوم والليلة، وصلاة الجمعة كل أسبوع، وصوم شهر رمضان كل عام، مكفرات لما بينها من صغائر الذنوب بشرط اجتناب الكبائر، 
 أما الكبائر كالزنا وشرب الخمر فلا تُكفر إلا بالتوبة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass die fünf Pflichtgebete am Tag und in der Nacht, das Freitagsgebet jede Woche und das Fasten im Monat Ramadan einmal im Jahr eine Sühne für die kleinen Sünden dazwischen darstellen - jedoch nur unter der Voraussetzung, dass man die großen Sünden meidet. Große Sünden wie Unzucht und Alkoholkonsum werden allerdings nur vergeben, wenn man sie explizit bereut.</t>
   </si>
   <si>
     <t>الذنوب منها صغائر ومنها كبائر.
@@ -5194,52 +5196,51 @@
     <t>„Der beste Tag, an dem die Sonne aufging, ist der Freitag</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «خَيْرُ يَوْمٍ طَلَعَتْ عَلَيْهِ الشَّمْسُ يَوْمُ الْجُمُعَةِ، فِيهِ خُلِقَ آدَمُ، وَفِيهِ أُدْخِلَ الْجَنَّةَ، وَفِيهِ أُخْرِجَ مِنْهَا، وَلَا تَقُومُ السَّاعَةُ إِلَّا فِي يَوْمِ الْجُمُعَةِ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Der beste Tag, an dem die Sonne aufging, ist der Freitag. An diesem Tag wurde Adam erschaffen, an diesem Tag wurde er ins Paradies eingelassen und an diesem Tag wurde er daraus vertrieben. Und die Stunde wird nur an einem Freitag eintreten.“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ خيْرَ يومٍ طلعت عليه الشمس يومُ الجمعة، 
 ومن خصائصه: أن الله خلق فيه آدم عليه السلام، وفيه أدخله الجنة، وفيه أخرجه منها وأهبطه إلى الأرض، ولا تقوم الساعة إلا في يوم الجمعة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt uns mit, dass der beste Tag, an dem die Sonne aufgegangen ist, der Freitag ist. Und zu seinen besonderen Merkmalen gehört, dass Allah an diesem Tag Adam - Friede sei auf ihm - erschuf, ihn ins Paradies eintreten ließ und ihn daraus vertrieb und auf die Erde hinabsandte. Und die Stunde wird nur an einem Freitag eintreten.</t>
   </si>
   <si>
     <t>فضل يوم الجمعة على سائر أيام الأسبوع.
 الحث والإكثار من الأعمال الصالحة في يوم الجمعة، والتأهب لنيل رحمة الله تعالى، ودفع نقمته.
 هذه الخصائص ليوم الجمعة التي ذكرت في الحديث قيل: أنها ليست لذكر فضيلة يوم الجمعة؛ لأن إخراج آدم وقيام الساعة لا يعد فضيلة، وقيل: بل جميعها فضائل وخروج آدم سبب وجود الذرية من الرسل والأنبياء والصالحين، وقيام الساعة سبب تعجيل جزاء الصالحين ونيلهم ما أعد الله لهم من الكرامات.
  ذُكِرَ ليوم الجمعة خصائص أخرى غير ما ذكر في هذه الرواية، ومنها: فيه تِيْبَ على آدم، وفيه قُبض، وفيه ساعة لا يصادفها عبد مؤمن وهو يصلي يسأل الله شيئًا إلا أعطاه إياه.
 أفضل أيام السنة يوم عرفة، وقيل: يوم النحر، وأفضل أيام الأسبوع يوم الجمعة، وأفضل ليلة ليلة القدر.</t>
   </si>
   <si>
     <t>Der Vorzug des Freitags gegenüber den anderen Wochentagen.
 Die Ermutigung und das häufige Verrichten guter Taten am Freitag, sowie die Vorbereitung darauf, Allahs - erhaben ist Er - Barmherzigkeit zu erlangen und Seine Strafe abzuwenden.
-Es wurde gesagt, dass diese im Hadith erwähnten Eigenschaften des Freitags nicht dazu dienen, die Vorzüge des Freitags hervorzuheben, da die Vertreibung Adams und das Eintreten der Stunde keine Vorzüge darstellen. 
-Es wurde jedoch auch gesagt, dass all diese Ereignisse tatsächlich Vorzüge sind. Die Vertreibung Adams führte zur Existenz seiner Nachkommen, einschließlich der Gesandten, Propheten und rechtschaffenen Menschen. Das Eintreten der Stunde führt zur Beschleunigung der Belohnung der Rechtschaffenen und dazu, dass sie die von Allah für sie vorbereiteten Ehren erlangen.
+Es wurde gesagt, dass diese im Hadith erwähnten Eigenschaften des Freitags nicht dazu dienen, die Vorzüge des Freitags hervorzuheben, da die Vertreibung Adams und das Eintreten der Stunde keine Vorzüge darstellen.  Es wurde jedoch auch gesagt, dass all diese Ereignisse tatsächlich Vorzüge sind. Die Vertreibung Adams führte zur Existenz seiner Nachkommen, einschließlich der Gesandten, Propheten und rechtschaffenen Menschen. Das Eintreten der Stunde führt zur Beschleunigung der Belohnung der Rechtschaffenen und dazu, dass sie die von Allah für sie vorbereiteten Ehren erlangen.
 Es wurden weitere besondere Eigenschaften des Freitags erwähnt, die nicht in dieser Überlieferung enthalten sind, darunter: An ihm wurde Adam vergeben, an ihm wurde er (Adam) genommen (und ist gestorben), und es gibt eine Stunde an ihm, in der kein gläubiger Diener Allah um etwas im Gebet bittet, ohne dass Er es ihm gewährt.
 Der beste Tag des Jahres ist der Tag von 'Arafah, und es wurde gesagt: der Tag des Opfers. Der beste Tag der Woche ist der Freitag, und die beste Nacht ist die Nacht der Bestimmung.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3711</t>
   </si>
   <si>
     <t>رحم الله رجلا سمحا إذا باع، وإذا اشترى، وإذا اقتضى</t>
   </si>
   <si>
     <t>„Möge Allah mit dem Mann barmherzig sein, der nachsichtig ist, wenn er verkauft, wenn er kauft und wenn er eine Schuld einfordert!“</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «رَحِمَ اللهُ رَجُلًا سَمْحًا إِذَا بَاعَ، وَإِذَا اشْتَرَى، وَإِذَا اقْتَضَى».</t>
   </si>
   <si>
     <t>Von Jabir - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Möge Allah mit dem Mann barmherzig sein, der nachsichtig ist, wenn er verkauft, wenn er kauft und wenn er eine Schuld einfordert!“</t>
   </si>
   <si>
     <t>دعا النبي صلى الله عليه وسلم بالرحمة لكل من كان:
 سهلًا جَوَادًا سَخِيًّا في بيعِه، فلا يُشدِّد على المشتري في سعرها ويعامله بخُلُقٍ حَسَن.
 سهلًا جوادًا سَخِيًّا إذا اشترى، فلا يَبْخَس ويُقَلِّل من قيمة البِضَاعَة.
 سهلًا جوادًا سخيًا إذا طَالَبَ بقضاءِ الدُّيون التي له، فلا يُشدِّد على الفقير والمُحتاج، بل يُطالِبه برفق ولُطف، ويُنْظِر المُعسر.</t>
   </si>
   <si>
@@ -5297,52 +5298,51 @@
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَسِيرُ فِي طَرِيقِ مَكَّةَ، فَمَرَّ عَلَى جَبَلٍ يُقَالُ لَهُ جُمْدَانُ، فَقَالَ: «سِيرُوا هَذَا جُمْدَانُ، سَبَقَ الْمُفَرِّدُونَ» قَالُوا: وَمَا الْمُفَرِّدُونَ يَا رَسُولَ اللهِ؟ قَالَ: «الذَّاكِرُونَ اللهَ كَثِيرًا وَالذَّاكِرَاتُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - reiste auf dem Weg nach Makkah. Er kam an einem Berg namens Jumdan vorbei und sagte: ‚Geht weiter, dies ist Jumdan. Die Mufarridun (Isolierten) sind vorausgegangen.‘ Sie fragten: ‚Und wer sind die Mufarridun, o Gesandter Allahs?‘ Er sagte: ‚Die Männer und die Frauen, die Allah häufig gedenken.‘“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم منزلة الذاكرين الله كثيرًا، وأنهم قد انفردوا وسبقوا غيرَهم بنيل الدرجات العُلَى في جنات النعيم، وشبَّههم بجبل جُمدان الذي انفرد عن غيره من الجبال.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlichte den hohen Rang derer, die Allah häufig gedenken, und dass sie sich absondern und anderen vorausgeeilt sind, da sie die höchsten Stufen in den Gärten der Gunstgaben erreicht haben. Er verglich sie mit dem Berg Jumdan, der sich von anderen Bergen abhebt.</t>
   </si>
   <si>
     <t>استحباب كثرة الذكر والانشغال به، فإنَّ السَّبْق في الآخرة إنما يكون بكثرة الطاعات، والإخلاص في العبادات.
 ذكر الله يكون باللسان فقط، أو بالقلب فقط، أو باللسان والقلب معًا، وهي أعلاها رتبة.
 من الذكر الأوراد الشرعية المقيدة، كأذكار الصباح والمساء، وأدبار الصلوات المكتوبات وغيرها.
 قال النووي: اعلم أن فضيلة الذكر غير منحصرة في التسبيح والتهليل والتحميد والتكبير ونحوها، بل كل عامل لله تعالى بطاعة فهو ذاكرٌ لله تعالى.
 ذكر الله من أعظم أسباب الثبات، قال سبحانه وتعالى: (يَا أَيُّهَا الَّذِينَ آمَنُوا إِذَا لَقِيتُمْ فِئَةً فَاثْبُتُوا وَاذْكُرُوا اللَّهَ كَثِيرًا لَّعَلَّكُمْ تُفْلِحُونَ) [الأنفال: 45]
 وجه التشبيه بينَ الذَّاكرينَ وجبل جُمدانَ هو الانفرادُ والاعتزالُ؛ فجبل جُمدانُ منفرد عن الجِبالِ، فكذا الذَّاكرينَ اللهَ تعالى فالمُنفَردُ هو الذي انفردَ قلبُه ولسانُه بذِكرِ ربَّه ولو كانَ بينَ النَّاسِ، واستأنس بأوقاتِ الخَلوةِ واستوحش من كثرةِ مُخالطةِ النَّاسِ، وقد يكون وجه التشبيه أن الذكر سبب التَّثبيت على الدين كما أن الجبال سبب لثبات الأرض، أو يكون السَّبقُ إلى الخَيراتِ في الدُّنيا والآخرةِ حيث كان المسافر من المدينة إلى مكة إذا وصل جُمدانَ كانَ علامةُ الوصولِ إلى مكةَ ومن وصلَ إليه كانَ سابقًا، فكذلك الذَّاكرُ للهِ تعالى فهو سابقٌ لغيرِه بكثرةِ ذِكرِه للهِ تعالى، والله أعلم.</t>
   </si>
   <si>
     <t>Es ist empfehlenswert, Allah häufig zu gedenken und sich damit zu beschäftigen, denn der Vorrang im Jenseits wird nur durch zahlreiche gute Taten und Aufrichtigkeit in der Anbetung erreicht.
 Das Gedenken Allahs kann mit der Zunge allein, mit dem Herzen allein oder mit Zunge und Herz zusammen erfolgen, wobei letzteres die höchste Stufe ist.
 Zu den Arten des Gedenkens gehören die festgelegten Bittgebete, wie das Gedenken am Morgen und am Abend, nach den Pflichtgebeten, usw.
 An-Nawawi sagte: „Wisse, dass die Tugend des Gedenkens Allahs nicht auf den Tasbih („Subhanallah)“, Tahlil („La ilaha illa Allah“), Tahmid („Alhamdulillag“), Takbir („Allahu Akbar“) und dergleichen beschränkt ist, sondern jeder, der Allah durch Gehorsam dient, gedenkt Allah - erhaben ist Er.“
 Das Gedenken Allahs ist einer der gewaltigsten Gründe für Standhaftigkeit. Allah - gepriesen sei Er und erhaben ist Er - sagt: „O ihr, die ihr glaubt, wenn ihr auf eine Schar trefft, dann seid standhaft und gedenkt Allahs häufig, auf dass ihr erfolgreich seid.“ (Al-Anfal: 45)
-Der Vergleich zwischen denen, die Allah gedenken, und dem Berg Jumdan liegt in ihrer Absonderung und Zurückgezogenheit. Der Berg Jumdan steht abseits von anderen Bergen, ebenso diejenigen, die Allah - erhaben ist Er - gedenken. Der Isolierte ist derjenige, dessen Herz und Zunge sich dem Gedenken seines Herrn widmen, auch wenn er unter Menschen ist. Er findet Trost in Momenten der Einsamkeit und fühlt sich unwohl bei übermäßigem Umgang mit Menschen.
-Ein weiterer Aspekt des Vergleichs könnte sein, dass das Gedenken Allahs ein Grund für die Festigung im Glauben ist, so wie die Berge ein Grund für die Stabilität der Erde sind. Oder es könnte der Vorrang bei guten Taten in dieser Welt und im Jenseits sein, da der Reisende von Al-Madinah nach Makkah, wenn er Jumdan erreichte, ein Zeichen für die Ankunft in Makkah hatte, und wer ihn erreichte, war voraus. Ebenso ist derjenige, der Allah - erhaben ist Er - gedenkt, anderen voraus, indem er Allah häufig gedenkt. Und Allah weiß es am besten.</t>
+Der Vergleich zwischen denen, die Allah gedenken, und dem Berg Jumdan liegt in ihrer Absonderung und Zurückgezogenheit. Der Berg Jumdan steht abseits von anderen Bergen, ebenso diejenigen, die Allah - erhaben ist Er - gedenken. Der Isolierte ist derjenige, dessen Herz und Zunge sich dem Gedenken seines Herrn widmen, auch wenn er unter Menschen ist. Er findet Trost in Momenten der Einsamkeit und fühlt sich unwohl bei übermäßigem Umgang mit Menschen. Ein weiterer Aspekt des Vergleichs könnte sein, dass das Gedenken Allahs ein Grund für die Festigung im Glauben ist, so wie die Berge ein Grund für die Stabilität der Erde sind. Oder es könnte der Vorrang bei guten Taten in dieser Welt und im Jenseits sein, da der Reisende von Al-Madinah nach Makkah, wenn er Jumdan erreichte, ein Zeichen für die Ankunft in Makkah hatte, und wer ihn erreichte, war voraus. Ebenso ist derjenige, der Allah - erhaben ist Er - gedenkt, anderen voraus, indem er Allah häufig gedenkt. Und Allah weiß es am besten.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3719</t>
   </si>
   <si>
     <t>يعقد الشيطان على قافية رأس أحدكم إذا هو نام ثلاث عقد يضرب كل عقدة عليك ليل طويل، فارقد</t>
   </si>
   <si>
     <t>„Wenn einer von euch schläft, bindet der Satan am Ende seines Kopfs drei Knoten, indem er jeden Knoten mit: „Dir steht eine lange Nacht bevor, so schlaf!“ knotet</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «يَعْقِدُ الشَّيْطَانُ عَلَى قَافِيَةِ رَأْسِ أَحَدِكُمْ إِذَا هُوَ نَامَ ثَلاَثَ عُقَدٍ يَضْرِبُ كُلَّ عُقْدَةٍ عَلَيْكَ لَيْلٌ طَوِيلٌ، فَارْقُدْ، فَإِنِ اسْتَيْقَظَ فَذَكَرَ اللَّهَ، انْحَلَّتْ عُقْدَةٌ، فَإِنْ تَوَضَّأَ انْحَلَّتْ عُقْدَةٌ، فَإِنْ صَلَّى انْحَلَّتْ عُقْدَةٌ، فَأَصْبَحَ نَشِيطًا طَيِّبَ النَّفْسِ، وَإِلَّا أَصْبَحَ خَبِيثَ النَّفْسِ كَسْلاَنَ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wenn einer von euch schläft, bindet der Satan am Ende seines Kopfs drei Knoten, indem er jeden Knoten mit: „Dir steht eine lange Nacht bevor, so schlaf!“ knotet. Wenn er aufsteht und Allahs gedenkt, löst sich ein Knoten. Wenn er die Gebetswaschung verrichtet, löst sich ein (weiterer) Knoten. Wenn er betet, löst sich ein (weiterer) Knoten und er tritt energisch und mit einem guten Gefühl in den Morgen. Anderenfalls tritt er mit einem üblen Gefühl und faul in den Morgen.“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم بحال الشيطان وصراعه مع الإنسان الذي يريد القيام لصلاة الليل أو الفجر.
 فإن المؤمن إذا ذهب إلى النوم يعقد الشيطان على قافيته -يعني: مُؤخَّر رأسه- ثلاث عقد.
 فإذا استيقظ المؤمن وذكر الله تعالى ولم يستجب لوساوس الشيطان؛ انفكَّت عقدة.
 فإن توضأ انفكت الأخرى.
 وإن قام فصلى انفكت العقدة الثالثة، وأصبح نشيطًا طيب النفس؛ لسروره بما وفّقه الله من الطاعة، مستبشرًا بما وعده الله من الثواب والغفران، مع ما زال عنه من عُقَد الشيطان وتثبيطه،  وإلا أصبح خبيث النفس، محزون القلب، كسلان عن أعمال الخير والبر؛ لأنه مُقَيَّد بِقَيْد الشيطان، ومُبْعَد عن قُرْبِ الرحمن.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet vom Zustand des Schaytan und seinem Kampf mit dem Menschen, der zum freiwilligen Nachtgebet oder zum Morgengebet aufwachen möchte.
@@ -5485,51 +5485,54 @@
   <si>
     <t>Von Ibn Mas'ud - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Ich habe Ibrahim in der Nacht angetroffen, in der ich zur Himmelsreise gebracht wurde. Da sagte er: 'O Muhammad, richte deiner Gemeinschaft den Gruß von mir aus und berichte ihnen, dass das Paradies reine Erde und süßes Wasser hat. Es ist eine weite Fläche und seine Pflanzen sind: 'Subhanallah' und 'Alhamdulillah' und 'La ilaha illa Allah' und 'Allahu Akbar'.“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّه لَقِي إبراهيمَ الخليلَ عليه السلام ليلة الإسراء والمعراج، فقال له يا محمد: أَوْصِل أُمتَك مني السلام، وأَعْلِمْهم أنّ الجنة طيبة التُّرْبة، عذبة الماء لا ملوحة فيه، وأن الجنة واسعة مُسْتَوية خالية من الشجر، وغرسها الكلمات الطيبات، وهنَّ الباقيات الصالحات: سُبْحَانَ اللهِ، وَالحَمْدُ لِلَّهِ، وَلاَ إِلَهَ إِلاَّ اللَّهُ، وَاللَّهُ أَكْبَرُ، كلما قالها المُسلم وكَرَّرَها غُرس له غَرْسٌ في الجنة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass er Ibrahim Al-Khalil - Friede sei auf ihm - in der Nacht- und Himmelsreise antraft und er zu ihm sagte: „O Muhammad, überbringe deiner Gemeinschaft den Gruß von mir und belehre sie, dass das Paradies gute Erde hat und süßes, salzfreies Wasser hat, und dass das Paradies weit, geebnet und frei von Bäumen ist und ihre Pflanzen die guten Worte sind, welche die guten, bleibenden Taten sind: 'Subhanallah' und 'Alhamdulillah' und 'La ilaha illa Allah' und 'Allahu Akbar'. Immer wenn der Muslim diese sagt und wiederholt, wird eine Pflanze im Paradies für ihn gepflanzt.</t>
   </si>
   <si>
     <t>الحث على مداومة الذِّكر للإكثار من غِرَاس الجنة.
 فضل الأمة الإسلامية؛ حيث بَلَّغَها السلامَ إبراهيمُ عليه الصلاة والسلامُ.
 ترغيب إبراهيم عليه السلام أمة محمد صلى الله عليه وسلم في الإكثار من ذكر الله تعالى.
 قال الطيبي: الجنة قيعان، ثم إن الله تعالى أوجد بفضله فيها أشجارًا وقصورًا بحسب أعمال العاملين؛ لكل عامل ما يختص به بسبب عمله، ثم إنه تعالى لما يَسَّره لما خُلِق له من العمل لِينال بذلك الثواب جعله كالغارس لتلك الأشجار.</t>
   </si>
   <si>
     <t>Der Ansporn dazu, beständig Allahs zu gedenken, um seine Pflanzen im Paradies zu vermehren.
 Der Vorzug der islamischen Glaubensgemeinschaft, da Ibrahim - Segen und Frieden auf ihm - ihr den Gruß ausrichtete.
 Ibrahim - Frieden sei auf ihm - spornte die Gemeinschaft Muhammads - Allahs Segen und Frieden auf ihm - dazu an, das Gedenken Allahs - erhaben ist Er - zu vermehren.
 At-Tayyibi sagte: „Das Paradies ist eine weite Fläche und Allah - erhaben ist Er - hat dann durch Seine Gunst Bäume und Paläste, entsprechend der Taten der Handelnden, erbaut. Jeder Handelnde erhält das, was ihm aufgrund seiner Taten zusteht. Daraufhin hat der Erhabene - da Er ihm die Taten leicht machte, für die er erschaffen wurde - diese (Taten) zu Samen für diese Bäume gemacht, damit er dadurch den Lohn dafür erhält.“</t>
   </si>
   <si>
     <t>حسن بشواهده</t>
   </si>
   <si>
-    <t>[حسن بشواهده]</t>
+    <t>[Gesund durch inhaltliche Übereinstimmung]</t>
+  </si>
+  <si>
+    <t>[Überliefert von at-Tirmidhi]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3791</t>
   </si>
   <si>
     <t>ليس الواصل بالمكافئ، ولكن الواصل الذي إذا قطعت رحمه وصلها</t>
   </si>
   <si>
     <t>„Derjenige, der die verwandtschaftlichen Beziehungen pflegt, ist nicht der, der gleiches mit gleichem vergilt! Vielmehr ist derjenige, der die verwandtschaftlichen Beziehungen pflegt, der, der sie pflegt, wenn sie abgebrochen wurden!“</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «لَيْسَ الْوَاصِلُ بِالْمُكَافِئِ، وَلَكِنِ الْوَاصِلُ الَّذِي إِذَا قُطِعَتْ رَحِمُهُ وَصَلَهَا».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn 'Amr - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Derjenige, der die verwandtschaftlichen Beziehungen pflegt, ist nicht der, der gleiches mit gleichem vergilt! Vielmehr ist derjenige, der die verwandtschaftlichen Beziehungen pflegt, der, der sie pflegt, wenn sie abgebrochen wurden!“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ الإنسانَ الكامِلَ في صِلَةِ الرَّحِم والإحسانِ إلى الأقاربِ ليس هو الشخصُ الذي يُقابِلُ الإحسانَ بالإحسان، بل الواصِلُ حقيقةً الكامِلُ في صلة الرحم هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها، وإن أساؤوا إليه فإنه يُقابِلُهم بالإحسان إليهم.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass derjenige, der auf vollkommene Weise die verwandtschaftlichen Beziehungen pflegt und gut zu den Verwandten ist, nicht die Person ist, die nur denjenigen gut behandelt, der auch sie gut behandelt. Vielmehr ist derjenige, der die verwandtschaftlichen Beziehungen wirklich auf vollständige Weise pflegt, derjenige ist, der, wenn die Beziehung abgebrochen wird, sie dennoch pflegt (und wieder aufnimmt), und der, wenn er schlecht von seinen Verwandten behandelt wird, trotzdem gut mit ihnen umgeht.</t>
   </si>
   <si>
     <t>صِلَةُ الرَّحِم الكاملة شَرْعًا أنْ تَصِلَ مَن قَطَعَك منهم، وتَعفوَ عمَّن ظَلمك، وتعطي من حرمك، وليست صِلَة المقابلة والمجازاة.
 صلة الرَّحم تكون بالزيارة واللقاء والتواصل، وإيصال ما أمكن من الخير من المال والدعاء والأمر بالعروف والنهي عن المنكر ونحوِها، ودفع ما أمكن من الشر عنهم.</t>
@@ -5615,50 +5618,53 @@
   </si>
   <si>
     <t>Wer hinauszieht, um Wissen zu erlangen, ist auf dem Wege Allahs unterwegs, bis er zurückkehrt.</t>
   </si>
   <si>
     <t>عن أنس رضي الله عنه مرفوعاً: «من خَرج في طلب العلم فهو في سَبِيلِ الله حتى يرجع».</t>
   </si>
   <si>
     <t>Von Anas - möge Allah mit ihm zufrieden sein - wird vom Propheten - Allahs Segen und Frieden auf ihm - überliefert: "Wer hinauszieht, um Wissen zu erlangen, ist auf dem Wege Allahs unterwegs, bis er zurückkehrt. "</t>
   </si>
   <si>
     <t>معنى الحديث: أن مَنْ خَرج من بيته أو بلده؛ بَحثا عن العلم الشرعي، فهو في حكم من خرج للجهاد في سبيل الله تعالى ، حتى يعود إلى أهله؛ لأنه كالمجاهد في إحياء الدِّين وإذلال الشيطان وإتعاب النَفْس.</t>
   </si>
   <si>
     <t>Die Überlieferung bedeutet: Wer sein Haus oder Land verlässt und nach Wissen in den islamischen Wissenschaften sucht, wird so behandelt, wie jemand der im Jihad auf dem Wege Allahs in den Kampf zieht, bis er zu seiner Familie zurückkehrt. Da man dem Kämpfer im Jihad darin gleicht, dass man die Religion am Leben erhält, den Satan bezwingt und sich selbst ermüdet.</t>
   </si>
   <si>
     <t>أن طلب العلم جهاد في سبيل الله.
 لطالب العلم أجْر المجاهد في ميادين القتال؛ لأن كلا منهما يقوم بما يُقَوِّي شريعة الله ويدفع عنها ما ليس منها.
 فيه أن من خرج في طلب العلم، فله ثواب ممشاه ذهابا وإيابا إلى أن يرجع إلى أهله.</t>
   </si>
   <si>
     <t>Nach Wissen zu streben bedeutet im Jihad auf dem Wege Allahs zu kämpfen.
 Derjenige, der nach Wissen strebt, erhält denselben Lohn wie jemand der auf dem Schlachtfeld im Jihad kämpft, da beide etwas leisten, womit sie die Schariah von Allah stärken und sie vor dem verteidigen, was nicht zu ihr gehört.
 Es wird in der Überlieferung gesagt, dass man, wenn man auszieht, um nach Wissen zu streben, den Lohn für seinen Weg - hin und zurück - erhält, bis man wieder zu seiner Familie zurückkehrt.</t>
+  </si>
+  <si>
+    <t>[Verlässlich (Hasan)]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4191</t>
   </si>
   <si>
     <t>من صام رمضان إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>‚Wer den Ramadan aus Glauben heraus und in Hoffnung auf den Lohn fastend verbringt, dessen vergangene Sünden werden vergeben.‘“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَامَ رَمَضَانَ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer den Ramadan aus Glauben heraus und in Hoffnung auf den Lohn fastend verbringt, dessen vergangene Sünden werden vergeben.‘“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صام شهر رمضان إيمانًا بالله، وتصديقًا بفَرْضِيَّةِ الصيام وما أعدَّ الله تعالى للصائمين مِن جَزيل الأجور والثواب، قاصدًا به وجهَ الله تعالى لا رياء ولا سُمْعَة، غُفرتْ له ذنوبُه الماضية.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verkündet, dass jener, der den Monat Ramadan aus Glauben an Allah fastet und der festen Überzeugung ist, dass es eine Pflicht ist, und Gewissheit über den gewaltigen Lohn und die gewaltigen Belohnungen hat, die Allah - erhaben ist Er - den Fastenden bereitet, und dabei ausschließlich das Angesicht Allahs - erhaben ist Er - anstrebt und nicht fastet um gesehen zu werden oder um gelobt zu werden, dem werden alle vergangenen Sünden vergeben.</t>
   </si>
   <si>
     <t>فضل الإخلاص وأهميته في صيام رمضان وغيره من الأعمال الصالحة.</t>
   </si>
@@ -6287,57 +6293,51 @@
   <si>
     <t>عَنْ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الرَّضَاعَةُ تُحَرِّمُ مَا تُحَرِّمُ الوِلَادَةُ».</t>
   </si>
   <si>
     <t>Von 'Aischah - möge Allah mit ihr zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Das Stillen verbietet das, was die Geburt/Verwandtschaft verbietet.“</t>
   </si>
   <si>
     <t>بيَّنَ النبيُّ صلى الله عليه وسلم أنه يحرم من الرضاع ما يحرم من الولادة والنسب من خال أو عم أو أخ...، وتبيح الرضاعة ما تبيح الولادة من الأحكام.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlichte, dass das Stillen das (gleiche) verbietet, was (auch) die Geburt und die Verwandtschaft (wie etwa) vom Onkel mütterlicherseits oder väterlicherseits, vom Bruder, usw. verbietet. Ebenso gelten durch das Stillen dieselben Rechtsurteile/Bestimmungen für erlaubt wie die der Geburt (und Verwandtschaft).</t>
   </si>
   <si>
     <t>الحديث قاعدة في أحكام الرضاع.
 قال ابن حجر: قوله: (الرضاعة تحرم ما تحرم الولادة) أي: وتبيح ما تبيح، وهو بالإجماع فيما يتعلق بتحريم النكاح وتوابعه، وانتشار الحرمة بين الرضيع وأولاد المرضعة، وتنزيلهم منزلة الأقارب في جواز النظر والخلوة والمسافرة، ولكن لا يترتب عليه باقي أحكام الأمومة من التوارث ووجوب الإنفاق والعتق بالملك والشهادة والعقل وإسقاط القصاص.
 إثبات حكم التحريم بالرضاع تحريمًا مؤبدًا.
 دلت الأحاديث الأخرى أن التحريم بالرضاعة يثبت بخمس رضعات معلومات، وأن تكون في السنتين الأوليين.
 المحرمات بالنسب هن: الأمهات، ويدخل فيهنَّ الجدات، وإن علون من قبل الأمّ أو الأب. والبنات: ويدخل فيهنَّ بنات البنات، وبنات الأولاد، وإن سفلن. والأخوات: سواء أكنّ من قبل الأب والأم، أو من قبل أحدهما. والعمَّات: ويدخل فيهنّ جميع أخوات الأب الشقيقات وغير الشقيقات، وكذلك جميع أخوات أجدادك، وإن علون. والخالات: ويدخل فيهنّ جميع أخوات الأم الشقيقات، وغيرهنّ، وكذلك جميع أخوات الجدات، وإن علون، سواء أكنَّ جدات من الأب أم من الأم. وبنات الأخ، وبنات الأخت، ويدخل فيهنَّ بناتهنَّ، وإن سفلن.
 المحرمات بالرضاع، فيحرم من الرضاع ما يحرم من النسب، فكل امرأة حَرُمت من النسب حَرُمَ مثلها من الرضاع إلا أم أخيه وأخت ابنه من الرضاع فلا تحرم.</t>
   </si>
   <si>
     <t>Der Hadith stellt eine Grundregel für die Urteile, die mit dem Stillen zusammenhängen, dar.
 Ibn Hajar sagte: „Seine Aussage ‚Das Stillen verbietet das, was die Geburt/Verwandtschaft verbietet‘ bedeutet: Es erlaubt, was sie erlaubt. Laut Konsens bezieht es sich auf das Verbot der Heirat und alles, was damit zusammenhängt. Das Verbot besteht zwischen dem gestillten Kind und den Kindern der stillenden Frau, sodass sie wie Verwandte behandelt werden, die man anschauen darf, mit denen man alleine sein darf und mit denen man reisen darf. Allerdings zieht es nicht die restlichen Urteile der Mutterschaft mit sich, wie die Erbschaft, die Unterhaltspflicht, die Freilassung durch das Eigentum (bei Sklaverei), die Zeugenaussage, das Blutgeld und der Entfall der Vergeltungsstrafe.“
 Die Bestätigung, dass das Verbot aufgrund des Stillens ein dauerhaftes Verbot (zur Heirat) ist.
 Die anderen Überlieferungen belegen, dass das Verbot aufgrund des Stillens erst durch fünfmaliges, nachweisbares Stillen, das in den ersten zwei Lebensjahren erfolgt, zustande kommt.
-Die durch (Bluts)verwandtschaft zur Ehe verbotenen Frauen sind: 
-[...5 lines deleted...]
-- Die Töchter des Bruders und die Töchter der Schwester, einschließlich ihrer Töchter und aller weiteren (weiblichen Nachkommen in absteigender Linie, d.h. Nichten, Großnichten usw.).
+Die durch (Bluts)verwandtschaft zur Ehe verbotenen Frauen sind:  - Die Mütter, worunter auch die Großmütter väterlicherseits und mütterlicherseits fallen, auch wenn sie weiter oben in der Linie stehen (d. h. die Mütter der Großmütter: Urgroßmütter, Ururgroßmütter usw.).  - Die Töchter, dazu zählen auch die Töchter der Töchter (Enkeltöchter) und die Töchter der Söhne (Enkelsöhne) sowie alle weiteren (Nachfahrinnen) in absteigender Linie. - Die Schwestern - egal ob sie vom Vater und der Mutter stammen oder nur von einem von beiden.  - Die Tanten väterlicherseits: Darunter fallen alle Schwestern des Vaters, sowohl die Voll- als auch die Halbschwestern, ebenso alle Schwestern der Großväter, auch wenn sie weiter oben in der Linie stehen. - Die Tanten mütterlicherseits: Darunter fallen alle Schwestern der Mutter, sowohl die Voll- als auch Halbschwestern, ebenso alle Schwestern der Großmütter, selbst wenn sie weiter oben in der Linie stehen, unabhängig davon, ob es die Großmütter väterlicherseits oder mütterlicherseits sind. - Die Töchter des Bruders und die Töchter der Schwester, einschließlich ihrer Töchter und aller weiteren (weiblichen Nachkommen in absteigender Linie, d.h. Nichten, Großnichten usw.).
 Die durch das Stillen verbotenen Frauen sind: Durch das Stillen wird alles verboten, was auch durch Verwandtschaft verboten ist. Jede Frau, die aufgrund von Verwandtschaft verboten ist, ist gleichermaßen auch durch das Stillen verboten. Ausgenommen ist nur die Stillmutter seines Bruders und die Tochter seines Stillsohns (d. h. die Tochter des Jungen, der von seiner Ehefrau gestillt wurde).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4311</t>
   </si>
   <si>
     <t>إن الحلال بين وإن الحرام بين</t>
   </si>
   <si>
     <t>,Wahrlich, das Erlaubte ist deutlich (erkennbar) und das Verbotene ist deutlich (erkennbar)</t>
   </si>
   <si>
     <t>عن النُّعمان بن بَشير رضي الله عنه قال: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ -وَأَهْوَى النُّعْمَانُ بِإِصْبَعَيْهِ إِلَى أُذُنَيْهِ-: «إِنَّ الْحَلَالَ بَيِّنٌ وَإِنَّ الْحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنِ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الْحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الْحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَا وَإِنَّ حِمَى اللهِ مَحَارِمُهُ، أَلَا وَإِنَّ فِي الْجَسَدِ مُضْغَةً، إِذَا صَلَحَتْ صَلَحَ الْجَسَدُ كُلُّهُ، وَإِذَا فَسَدَتْ فَسَدَ الْجَسَدُ كُلُّهُ، أَلَا وَهِيَ الْقَلْبُ».</t>
   </si>
   <si>
     <t>Von An-Nu'man Ibn Baschir - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen - und An-Nu'man zeigte mit seinen beiden Fingern auf seine Ohren -: ,Wahrlich, das Erlaubte ist deutlich (erkennbar) und das Verbotene ist deutlich (erkennbar) und zwischen diesen beiden gibt es zweifelhafte Dinge, über die viele Menschen keine Kenntnis haben. Wer nun die zweifelhaften Dinge meidet, so hat er sich (von Schuld) in seiner Religion und in seiner Würde freigesprochen. Und wer in zweifelhafte Dinge verfällt, fällt in das Verbotene, wie der Hirte, der seine Herde um ein geschütztes (verbotenes) Gebiet herum hütet und Gefahr läuft, dass sie (hineingerät und) darin weidet. Wahrlich, jeder Herrscher hat ein geschütztes (verbotenes) Gebiet und Allahs geschütztes (verbotenes) Gebiet sind die von Ihm verbotenen Dinge. Wahrlich, im Körper (des Menschen) gibt es einen Fleischklumpen: Wenn dieser in Ordnung ist, dann ist der gesamte Körper in Ordnung, und wenn er verdorben ist, dann ist der gesamte Körper verdorben. Wahrlich, dieser (Fleischklumpen) ist das Herz.‘“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. 
 ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. 
 وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. 
 وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
@@ -6375,95 +6375,86 @@
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass Allah gut, allheilig und frei von Mängeln und Makeln ist, sowie mit dem Vollkommensten beschrieben wird. Er nimmt von den Taten, Aussagen und Glaubenslehren nur das, was gut ist, an. Dies ist das, was aufrichtig für Allah ist und der Führung des Propheten - Allahs Segen und Frieden auf ihm - entspricht. Es ist nicht erlaubt, dass man sich Allah mit etwas anderem als diesem nähert. Und zu dem gewaltigsten, wodurch man gute Taten erlangt, ist die gute Nahrung und dass diese vom Erlaubten ist. Dadurch werden die Taten rein. Aus diesem Grund befahl Allah den Gläubigen das, was Er den Gesandten befahl; nämlich das Erlaubte zu essen und das Gute zu tun. So sagte Er: „O ihr Gesandten, esst von den guten Dingen und handelt rechtschaffen. Ich weiß über das, was ihr tut, Bescheid.“ [23:51] Und Er sagte: „O die ihr glaubt, esst von den guten Dingen, mit denen Wir euch versorgt haben.“ [2:172]
 Daraufhin warnte er - Allahs Segen und Frieden auf ihm - davor, Verbotenes zu essen, was die Taten verdirbt und verhindert, dass sie akzeptiert werden, selbst wenn man äußerliche Gründe für die Akzeptanz der Taten erfüllt, wie z. B.:
 1. Das lange Reisen aufgrund von Gottesdiensten, wie der Pilgerfahrt, das Sich-Abmühen („Jihad“), dem Pflegen der Verwandtschaftsbande, usw.
 2. Zerzaustes Haar, da es nicht gekämmt wurde und eine veränderte Haut- und Kleidungsfarbe aufgrund des Staubs, sodass er in einer Notlage ist.
 3. Man hebt die Hände beim Bittgebet zum Himmel.
 4. Man nähert sich Allah durch (das Bitten mit) Seinen Namen und bittet Ihn dringlich: O mein Herr, o mein Herr!
 Trotz dieser Gründe für die Erhörung des Bittgebets wurde er nicht erhört, da sein Essen und Trinken und seine Kleidung verboten sind und er von Verbotenem genährt wurde. So jemand ist weit entfernt davon, dass er erhört wird. Und wie soll er erhört werden?!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصفه به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Die Vollkommenheit Allahs - mächtig und majestätisch ist Er - in Seinem Wesen, Seinen Attributen, Seinen Taten und Seinen Urteilen.
 Der Befehl, aufrichtig für Allah - mächtig und majestätisch ist Er - zu handeln und dem Propheten - Allahs Segen und Frieden auf ihm - zu folgen.
 Man nutzt das, was zum Handeln ermutigt, da der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Und Allah hat den Gläubigen das befohlen, was Er den Gesandten befohlen hat.“, und wenn der Gläubige weiß, dass dies eines der Gebote der Gesandten ist, wird er gestärkt und ermutigt, diesen nachzuahmen.
 Zu den Hinderungsgründen der Erhörung des Bittgebets gehört das Essen von Verbotenem.
-Zu den Gründen der Erhörung des Bittgebets gehören fünf Dinge: 
-[...4 lines deleted...]
-5. Gutes (erlaubtes) Essen und Trinken.
+Zu den Gründen der Erhörung des Bittgebets gehören fünf Dinge:  1. Das lange Reisen, da man dabei gebrochen ist und dies zu den größten Gründen für die Erhörung zählt. 2. Ein bedürftiger Zustand. 3. Das Heben der Hände zum Himmel. 4. Allah dringlich bitten, indem Seine Herrlichkeit wiederholt erwähnt wird und das ist das Gewaltigste, womit die Erhörung des Bittgebets erwartet wird. 5. Gutes (erlaubtes) Essen und Trinken.
 Das Essen von Erlaubtem und Gutem ist ein Grund, der zu den rechtschaffenen Taten verhilft.
 Al-Qadi sagte: „Das Gute ist das Gegenteil vom Üblen. Wenn Er - erhaben ist Er - damit beschrieben wird, bedeutet es, dass Er frei von Mängeln und üblen Dingen ist. Wenn der Diener allgemein damit beschrieben wird, bedeutet es, dass er frei von üblen Charakterzügen und abscheulichen Taten ist und sich mit dem Gegenteil dessen ziert. Wenn die Besitztümer damit beschrieben werden, bedeutet es, dass sie erlaubt sind und zu den besten Besitztümern zählen.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4316</t>
   </si>
   <si>
     <t>إن الله عز وجل يبسط يده بالليل ليتوب مسيء النهار، ويبسط يده بالنهار ليتوب مسيء الليل، حتى تطلع الشمس من مغربها</t>
   </si>
   <si>
     <t>„Wahrlich, Allah - mächtig und majestätisch ist Er - streckt Seine Hand in der Nacht aus, damit der Sünder des Tages bereut, und Er streckt Seine Hand am Tag aus, damit der Sünder der Nacht bereut, bis die Sonne im Westen aufgeht.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ عَزَّ وَجَلَّ يَبْسُطُ يَدَهُ بِاللَّيْلِ لِيَتُوبَ مُسِيءُ النَّهَارِ، وَيَبْسُطُ يَدَهُ بِالنَّهَارِ لِيَتُوبَ مُسِيءُ اللَّيْلِ، حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا».</t>
   </si>
   <si>
     <t>Von Abu Musa - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wahrlich, Allah - mächtig und majestätisch ist Er - streckt Seine Hand in der Nacht aus, damit der Sünder des Tages bereut, und Er streckt Seine Hand am Tag aus, damit der Sünder der Nacht bereut, bis die Sonne im Westen aufgeht.“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم: أنَّ الله تعالى يقبل التوبة من عباده، 
 فإن أذنب العبد ذنبًا بالنهار وتاب بالليل قَبِلَ الله توبته، وإن أذنب ذنبًا بالليل وتاب بالنهار قَبل الله توبته، 
 ويبسط يده سبحانه للتوبة فرحًا بها، وقبولًا لها، ولا يزال باب التوبة مفتوحًا حتى تطلع الشمس من مغربها إيذانًا بانتهاء الدنيا، فإذا طلعت فإن باب التوبة يُغلق.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt mit, dass Allah - erhaben ist Er - die Reue Seiner Diener annimmt. Wenn der Diener am Tag eine Sünde begeht und in der Nacht bereut, nimmt Allah seine Reue an. Und wenn er in der Nacht eine Sünde begeht und am Tag bereut, nimmt Allah seine Reue an. Und Er - gepriesen sei Er - streckt Seine Hand zur Reue aus, erfreut darüber und akzeptierend. Das Tor der Reue bleibt offen, bis die Sonne im Westen aufgeht, als Zeichen für das Ende der Welt. Wenn sie dort aufgeht, wird das Tor der Reue geschlossen.</t>
   </si>
   <si>
     <t>قبول التوبة مستمر ما دام بابها مفتوحًا، ويغلق بابها بمطلع الشمس من مغربها، وأن يتوب الإنسان قبل غرغرة الموت، وهي وصول الروح إلى الحلقوم.
 عدم اليأس والقنوط بسبب الذنب، فإن عفو الله سبحانه ورحمته واسعة، وباب التوبة مفتوح.
  شروط التوبة: الأول: الإقلاع عن المعصية، والثاني: الندم على فعلها، والثالث: العزم على ألّا يعود إليها أبدًا، هذا إن كانت في حقوق الله تعالى، وإن كانت متعلِّقة بحق من حقوق العباد، فيشترط لصحة التوبة أن يؤدي ذلك الحق إلى صاحبه، أو يعفو عنه صاحب الحق.</t>
   </si>
   <si>
     <t>Die Annahme der Reue dauert an, solange ihr Tor offen ist, und ihr Tor schließt sich mit dem Aufgang der Sonne im Westen. Der Mensch sollte bereuen, bevor das Todesröcheln einsetzt, d. h., wenn die Seele den Kehlkopf erreicht.
 Man sollte niemals verzweifeln oder die Hoffnung aufgeben wegen einer Sünde, denn Allahs Vergebung und Barmherzigkeit sind unermesslich, und das Tor der Reue steht offen.
-Die Bedingungen der Reue:
-[...3 lines deleted...]
-Diese Bedingungen gelten, wenn die Sünde mit dem Recht Allahs - erhaben ist Er - zusammenhängen. Wenn die Sünde jedoch die Rechte anderer Menschen betrifft, ist es für die Gültigkeit der Reue zusätzlich erforderlich, dass man diese Rechte dem Betroffenen zurückgibt oder dass der Betroffene einem vergibt.</t>
+Die Bedingungen der Reue: 1. Das Aufhören mit der Sünde. 2. Die Reue über die begangene Sünde. 3. Die feste Entschlossenheit, niemals wieder zur Sünde zurückzukehren. Diese Bedingungen gelten, wenn die Sünde mit dem Recht Allahs - erhaben ist Er - zusammenhängen. Wenn die Sünde jedoch die Rechte anderer Menschen betrifft, ist es für die Gültigkeit der Reue zusätzlich erforderlich, dass man diese Rechte dem Betroffenen zurückgibt oder dass der Betroffene einem vergibt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4318</t>
   </si>
   <si>
     <t>إن الله كتب الإحسان على كل شيء</t>
   </si>
   <si>
     <t>‚Wahrlich, Allah hat die Güte in jeder Sache vorgeschrieben</t>
   </si>
   <si>
     <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Von Schaddad Ibn Aws - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Zwei Dinge habe ich vom Gesandten Allahs - Allahs Segen und Frieden auf ihm - (auswendig)gelernt; er sagte: ‚Wahrlich, Allah hat die Güte in jeder Sache vorgeschrieben. Wenn ihr also tötet, so tötet auf beste Weise. Und wenn ihr schlachtet, so schlachtet auf beste Weise. Und ein jeder von euch soll seine Klinge schärfen und sein Schlachttier entlasten (es von unnötiger Angst und vor unnötigem Schmerz verschonen).‘“</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass Allah uns dazu verpflichtet hat, alle Dinge auf die beste Art durchzuführen: d. h. sich stets bewusst zu machen, dass man von Allah gesehen wird. Das gilt sowohl für gottesdienstliche Handlungen, als auch für die Verrichtung von Gutem oder das Abwenden von Übel von anderen Geschöpfen. Dazu gehört auch, (ein Tier) auf die beste Art und Weise zu töten und zu schlachten.
 Die (von einem offiziell eingesetzten Richter) verhängte strafrechtliche Vergeltung eines vorsätzlichen Tötungsdelikts („Qisas“) auf die beste Art zu vollstrecken heißt, die leichteste, sanfteste und schnellste Art zu Töten auszuwählen.
 Die beste Art, nach den islamischen Regeln zu schlachten bedeutet, möglichst sanft mit dem Tier umzugehen, indem man das Schlachtinstrument zunächst schärft. Man schärft es jedoch nicht vor dem Tier, sodass es dabei zusehen muss und man schlachtet es auch nicht vor anderen Tieren, sodass sie dabei zusehen müssen.</t>
@@ -7111,54 +7102,54 @@
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass es erforderlich ist, jeglichen Schaden in allen seinen Formen und Erscheinungsformen von sich selbst und anderen abzuwenden. Es ist niemandem erlaubt, sich selbst oder anderen zu schaden.
 Es ist nicht erlaubt, Schaden mit weiterem Schaden zu begegnen, da Schaden nicht durch weiteren Schaden beseitigt werden kann, es sei denn auf rechtmäßige Weise durch Vergeltung, ohne Überschreitung der Grenzen.
 Dann verdeutlichte der Prophet - Allahs Segen und Frieden auf ihm - die Warnung vor der Strafe für diejenigen, die anderen Schaden zufügen, und vor der Schwierigkeit, die denen widerfährt, die anderen Schwierigkeiten bereiten.</t>
   </si>
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 تحريم الضرر والضرار بالقول أو بالفعل أو بالترك.
 الجزاء من جنس العمل، فمن ضارَّ ضارَّه الله، ومن شاقَّ شاقَّه الله.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Die Untersagung, mit mehr als dem Gleichen zu vergelten.
 Allah hat Seinen Dienern nichts befohlen, was ihnen schaden könnte.
 Das Verbot, sich selbst Schaden zuzufügen und der Schädigung anderer durch Worte, Taten oder durch Unterlassen.
 Die Vergeltung entspricht der Tat: Wer anderen schadet, dem wird Allah ebenfalls Schaden zufügen, und wer Schwierigkeiten bereitet, dem wird Allah Schwierigkeiten bereiten.
 Eine der Grundsätze der islamischen Gesetzgebung („Schari'ah“) lautet: „Schaden wird beseitigt.“ Die islamische Gesetzgebung erkennt Schaden nicht an und lehnt das Zufügen von Schaden ab.</t>
   </si>
   <si>
     <t>صحيح بشواهده</t>
   </si>
   <si>
     <t>رواه الدارقطني</t>
   </si>
   <si>
-    <t>[Absolut verlässlich (Sahih) durch die anderen Überlieferungen, die auf dieselbe Bedeutung hindeuten (Schawahid)]</t>
-[...2 lines deleted...]
-    <t>[Überliefert von al-Daraqutny]</t>
+    <t>[Authentisch durch inhaltliche Übereinstimmung]</t>
+  </si>
+  <si>
+    <t>[Überliefert von ad-daraqutni]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4711</t>
   </si>
   <si>
     <t>لا يحل دم امرئ مسلم إلا بإحدى ثلاث</t>
   </si>
   <si>
     <t>‚Das Blut eines Muslims zu vergießen, ist nicht erlaubt, außer in einem von drei Fällen</t>
   </si>
   <si>
     <t>عَنِ ابنِ مَسعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَحِلُّ دَمُ امْرِئٍ مُسْلِمٍ إِلَّا بِإِحْدَى ثَلَاثٍ: الثَّيِّبُ الزَّانِي، وَالنَّفْسُ بِالنَّفْسِ، وَالتَّارِكُ لِدِينِهِ المُفَارِقُ لِلْجَمَاعَةِ».</t>
   </si>
   <si>
     <t>Von Ibn Mas'ud - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Das Blut eines Muslims zu vergießen, ist nicht erlaubt, außer in einem von drei Fällen: (bei) dem verheirateten Ehebrecher, bei einer Seele für eine Seele (Leben um Leben) und (bei) demjenigen, der seine Religion verlässt und sich von der Gemeinschaft abspaltet.‘“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ دمَ المسلم حرام، إلا إنْ فعل واحدة من خصال ثلاث: 
 الأولى: مَن وقع في فاحشة الزنا، وقد تزوج بعقد صحيح؛ فيحل قتله بالرجم. 
 الثانية: من قَتل نفسًا معصومة عمدًا بغير حق، قُتل بشروطه. 
 الثالثة: الخارج عن جماعة المسلمين؛ إما بترك دينه الإسلام كله بالردة، أو المفارق بغير ردة بترك بعضه كأهل البغي، وقطاع الطريق، والمحاربين من الخوارج وغيرهم.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlichte, dass das Vergießen des Bluts eines Muslims verboten ist, außer er hat eines der folgenden drei Dinge getan: Erstens: Derjenige, der die abscheuliche Tat der Unzucht begangen hat, wobei er durch einen gültigen Ehevertrag verheiratet ist; dieser darf (in einem muslimischen Land und durch einen Richter) durch die Steinigung getötet werden. Zweitens: Derjenige, der eine unschuldige Seele absichtlich und unberechtigt tötet, darf - unter den jeweiligen Bedingungen - getötet werden. Drittens: Derjenige, der die Gemeinschaft der Muslime verlässt: Entweder indem man seine Religion (den Islam) durch Abtrünnigkeit vollkommen verlässt oder sich ohne Abtrünnigkeit abspaltet, indem man einen Teil der Religion unterlässt, wie z. B. die Aufständischen, die Straßenräuber und die kämpfenden Gruppen unter den Khawarij und anderen.</t>
   </si>
@@ -7303,98 +7294,89 @@
   <si>
     <t>Von Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Würde den Menschen entsprechend ihrer Behauptungen gegeben, so würden manche den Besitz und das Blut anderer für sich (als erlaubt) beanspruchen. Jedoch obliegt die Erbringung des Beweises demjenigen, der etwas behauptet, und der Eid obliegt demjenigen, der etwas leugnet.“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لو يُعطى الناس بمُجَرَّدِ دَعواهم مِن غير أدلّة ولا قرائن لادَّعى أُناسٌ أموالَ قومٍ ودماءَهم، ولكن يجب على المُدَّعِي تقديمُ البينةِ والدليلِ بما يُطالِب، فإن لم يكن له بينة فتُعرَضُ الدعوى على المُدَّعَى عليه، فإن أنكرها فعليه الحَلِفُ ويَبْرَأ.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass, wenn den Menschen allein aufgrund ihrer Behauptungen ohne Beweise oder Indizien gegeben würde, was sie fordern, manche Menschen das Eigentum und das Blut anderer Menschen beanspruchen würden. Aber der Kläger muss Beweise und Belege für seine Forderung vorlegen. Wenn er keine Beweise hat, wird die Klage dem Beklagten vorgelegt, und wenn dieser sie leugnet, muss er schwören und wird freigesprochen.</t>
   </si>
   <si>
     <t>قال ابن دقيق العيد: وهذا الحديث أصل من أصول الأحكام، وأعظم مرجع عند التنازع والخصام.
 الشريعة جاءت لحماية أموال الناس ودمائهم عن التلاعب.
 القاضي لا يَحكم بعلمه وإنما يَرجع إلى البينات.
 كل من ادّعى دعوى خالية عن برهان فهي مردودة، وسواء كانت في الحقوق والمعاملات أو في مسائل الإيمان والعلم.</t>
   </si>
   <si>
     <t>Ibn Daqiq Al-'Id sagte: „Dieser Hadith ist ein Ursprung der Grundlagen der Regeln/Vorschriften und die gewaltigste Quelle, wenn es zu Konflikten und Streit kommt. Und dies führt dazu, dass für keinen, anhand seiner (bloßen) Behauptung, gerichtet (und geurteilt) wird.“
 Die islamische Gesetzgebung („Schari'ah“) wurde eingeführt, um das Eigentum und das Leben der Menschen vor Manipulation zu schützen.
 Der Richter urteilt nicht nach seinem Wissen, sondern er stützt sich auf Beweise.
 Jede Behauptung, die ohne Beweis aufgestellt wird, ist abzulehnen, sei es in Bezug auf Rechte und Geschäfte oder in Fragen des Glaubens und der Wissenschaft.</t>
   </si>
   <si>
     <t>رواه البيهقي</t>
   </si>
   <si>
-    <t>[Überliefert von al-Baihaqy]</t>
+    <t>[رواه البيهقي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4722</t>
   </si>
   <si>
     <t>ما ملأ آدمي وعاء شرا من بطن، بحسب ابن آدم أكلات يقمن صلبه، فإن كان لا محالة، فثلث لطعامه، وثلث لشرابه، وثلث لنفسه</t>
   </si>
   <si>
     <t>‚Der Mensch füllte nie ein schlimmeres Gefäß als den Magen. Dem Sohn Adams genügen einige (wenige) Bisse, die seinen Rücken aufrechterhalten. Doch wenn es unbedingt sein muss (mehr zu essen), dann soll ein Drittel (seines Magens) für sein Essen sein, ein Drittel für sein Trinken und ein Drittel für sein Atmen (d. h. es soll leer bleiben).‘“</t>
   </si>
   <si>
     <t>عَنْ المِقْدَامِ بْنِ مَعْدِي كَرِبَ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مَلأَ آدَمِيٌّ وِعَاءً شَرًّا مِنْ بَطْنٍ، بِحَسْبِ ابْنِ آدَمَ أَكَلاَتٌ يُقِمْنَ صُلْبَهُ، فَإِنْ كَانَ لَا مَحَالَةَ، فَثُلُثٌ لِطَعَامِهِ، وَثُلُثٌ لِشَرَابِهِ، وَثُلُثٌ لِنَفَسِهِ».</t>
   </si>
   <si>
     <t>Von Al-Miqdad Ibn Ma'dikarib - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Der Mensch füllte nie ein schlimmeres Gefäß als den Magen. Dem Sohn Adams genügen einige (wenige) Bisse, die seinen Rücken aufrechterhalten. Doch wenn es unbedingt sein muss (mehr zu essen), dann soll ein Drittel (seines Magens) für sein Essen sein, ein Drittel für sein Trinken und ein Drittel für sein Atmen (d. h. es soll leer bleiben).‘“</t>
   </si>
   <si>
     <t>يرشدنا النبي الكريم صلى الله عليه وسلم إلى أصل من أصول الطب، وهي الوقاية التي يقي بها الإنسان صحته، وهي التقليل من الأكل، بل يأكل بقدر ما يسد رمقه ويقويه على أعماله اللازمة، وإن شر وعاء مُلئ هو البطن لما ينتج عن الشبع من الأمراض الفتاكة التي لا تحصى عاجلًا أو آجلًا باطنًا أو ظاهرًا.
 ثم إن الرسول صلى الله عليه وسلم قال: إذا كان الإنسان لابد له من الشبع، فليجعل الأكل بمقدار الثلث، والثلث الآخر للشرب، والثلث للنفس حتى لا يحصل عليه ضيق وضرر، وكسل عن تأدية ما أوجب الله عليه في أمر دينه أو دنياه.</t>
   </si>
   <si>
     <t>Der edle Prophet - Allahs Segen und Frieden auf ihm - wies uns auf eine Grundregel der Medizin hin, nämlich den gesundheitlichen Schutz des Menschen: das wenige Essen. Man sollte essen, bis der Hunger gestillt ist und man für die notwendigen Tätigkeiten gestärkt ist. Das schlimmste Gefäß, das gefüllt wird, ist der Bauch, da aufgrund der Übersättigung früher oder später unzählige lebensgefährliche Krankheiten im Inneren oder Äußeren auftreten. Daraufhin sagte der Gesandte - Allahs Segen und Frieden auf ihm -: Wenn der Mensch sich unbedingt satt essen muss, sollte er ein Drittel für das Essen, ein Drittel für das Trinken und ein Drittel für das Atmen lassen, sodass er sich nicht überfüllt, sich nicht schadet und auch nicht faul wird, das auszuüben, was Allah ihm in Bezug auf seine Religion und sein diesseitiges Leben zur Pflicht gemacht hat.</t>
   </si>
   <si>
     <t>عدم التوسع في الأكل والشرب، وهذا أصل جامع لأصول الطب كلها، لما في كثرة الشبع من الأمراض والأسقام.
 الغاية من الأكل، هي حفظ الصحة والقوة وبهما سلامة الحياة.
 لملء البطن من الطعام أضرار بدنية ودينية، قال عمر رضي الله عنه: «إياكم والبطنة، فإنها مفسدة للجسم ومكسلة عن الصلاة».
 الأكل من حيث الحكم على أقسام: واجب، وهو ما به تُحفظ الحياة ويؤدي تركه إلى ضرر. جائز، وهو ما زاد على القدر الواجب ولا يُخشى ضرره. مكروه، وهو ما يُخشى ضرره. محرم، وهو ما يُعلم ضرره. ومستحب، وهو ما يُستعان به على عبادة الله وطاعته، وقد أجمل ذلك في الحديث في ثلاث مراتب: أولها: ملء البطن. ثانيها: أكلات أو لقيمات يقمن صلبه. ثالثها: قوله: «ثلث لطعامه وثلث لشرابه وثلث لنفسه» وهذا كله إذا كان جنس المأكول حلالًا.
 الحديث قاعدة من قواعد الطب، وحيث إن علم الطب مداره على ثلاثة أصول: حفظ القوة والحمية والاستفراغ، فقد اشتمل الحديث على الأولين منها، كما في قوله تعالى : (وَكُلُوا وَاشْرَبُوا وَلَا تُسْرِفُوا إِنَّهُ لَا يُحِبُّ الْمُسْرِفِينَ) [الأعراف: 31].
 كمال هذه الشريعة حيث اشتملت على مصالح الإنسان في دينه ودنياه.
 من علوم الشريعة أصولُ الطب وأنواع منه، كما جاء في العسل والحبة السوداء.
 اشتمال أحكام الشريعة على الحكمة، وأنها مبنية على درء المفاسد وجلب المصالح.</t>
   </si>
   <si>
     <t>Man sollte beim Essen und Trinken nicht übertreiben. Das ist eine Grundregel, die alle medizinischen Regeln zusammenfasst, da Übersättigung zu Krankheiten und Beschwerden führt.
 Das Ziel beim Essen ist, die Gesundheit und Kraft zu bewahren, denn durch diese kann ein gutes (sicheres) Leben geführt werden.
 Ein Magen gefüllt mit Essen zieht körperliche und religiöse Schäden mit sich. 'Umar - möge Allah mit ihm zufrieden sein - sagte: „Hütet euch vor Völlerei (übermäßiges und maßloses Essen und Trinken), denn sie schadet dem Körper und macht träge in Bezug auf das Gebet.“
-Das Urteil des Essens teilt sich in unterschiedliche Kategorien auf:
-[...8 lines deleted...]
-Drittens: Seine Aussage „dann soll ein Drittel (seines Magens) für sein Essen sein, ein Drittel für sein Trinken und ein Drittel für sein Atmen.“ Das gilt natürlich nur, wenn das Gegessene erlaubt ist.
+Das Urteil des Essens teilt sich in unterschiedliche Kategorien auf: 1. Verpflichtend: Das Essen, durch welches man am Leben gehalten wird - dessen Unterlassung würde zu Schäden führen. 2. Erlaubt: Das Essen, was über die verpflichtende Menge hinausgeht und wobei kein Schaden befürchtet wird. 3. Verpönt: Das Essen, von dem Schaden befürchtet wird. 4. Verboten: Das Essen, dessen Schaden bekannt ist.  5. Empfohlen: Das Essen, was zur Unterstützung bei der Anbetung und dem Gehorsam gegenüber Allah dient. All das wurde im Hadith in drei Stufen zusammengefasst: Erstens: Das Füllen des Magens. Zweitens: Einige Bissen und Happen, die den Rücken aufrecht erhalten. Drittens: Seine Aussage „dann soll ein Drittel (seines Magens) für sein Essen sein, ein Drittel für sein Trinken und ein Drittel für sein Atmen.“ Das gilt natürlich nur, wenn das Gegessene erlaubt ist.
 Der Hadith stellt eine der Grundregeln der Medizin dar, da die Medizin sich auf drei grundlegende Prinzipien stützt: die Erhaltung der (körperlichen) Kraft, den Schutz (der Gesundheit) und die Ausleitung (von Schädlichem). Der Hadith umfasst die ersten zwei dieser Grundlagen, so wie es auch in der Aussage des Erhabenen heißt: „Und esst und trinkt, aber seid nicht maßlos! Wahrlich, Er liebt nicht die Maßlosen.“ [Al-A'raf: 31]
 Die Vollkommenheit dieser islamischen Gesetzgebung, da sie das religiöse und diesseitige Wohl des Menschen umfasst.
 Zu den Wissenschaften der islamischen Gesetzgebung gehören auch grundlegende Prinzipien der Medizin und bestimmte Arten davon, wie sie (beispielsweise) im Zusammenhang mit Honig und Schwarzkümmel überliefert sind.
 Die Urteile der islamischen Gesetzgebung umfassen die Weisheit und bauen darauf auf, Schäden abzuwenden und Nutzen herbeizuführen.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد والترمذي والنسائي وابن ماجه</t>
   </si>
   <si>
     <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4723</t>
   </si>
   <si>
     <t>مانهيتكم عنه فاجتنبوه، وما أمرتكم به فأْتُوا منه ما استطعتم، فإنما أَهلَكَ الذين من قبلكم كثرةُ مسائلهم واختلافهم على أنبيائهم</t>
   </si>
   <si>
     <t>Haltet euch fern von dem, was ich euch verboten habe und macht von dem, was ich euch geboten habe, was ihr könnt.  Diejenigen vor euch gingen durch nichts anderes zu Grunde, als durch ihre vielen Fragen und ihre Abweichungen von ihren Propheten:</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «ما نهيتكم عنه فاجتنبوه، وما أمرتكم به فأْتُوا منه ما استطعتم، فإنما أَهلَكَ الذين من قبلكم كثرةُ مسائلهم واختلافهم على أنبيائهم».</t>
   </si>
   <si>
     <t>Von Abu Hurairah - möge Allah mit ihm zufrieden sein - wird berichtet: "Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: "Haltet euch fern von dem, was ich euch verboten habe und macht von dem, was ich euch geboten habe, was ihr könnt. Diejenigen vor euch gingen durch nichts anderes zu Grunde, als durch ihre vielen Fragen und ihre Abweichungen von ihren Propheten:"</t>
@@ -7411,50 +7393,53 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير، لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلاً: نهانا عن الرّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم، لأن ذلك من معنى الاجتناب.
 الإنسان له استطاعة وقدرة، لقوله: "مَا استَطَعْتُمْ" فيكون فيه رد على الجبرية الذين يقولون: إن الإنسان لا استطاعة له، لأنه مجبر على عمله، حتى الإنسان إذا حرّك يده عند الكلام، فيقولون تحريك اليد ليس باستطاعته، بل مجبر، ولا ريب أن هذا قول باطل يترتب عليه مفاسد عظيمة.
 لا ينبغي للإنسان إذا سمع أمر الرسول -صلى الله عليه وسلم- أن يقول: هل هو واجب أم مستحبّ؟ لقوله: "فَأْتُوا مِنْهُ مَا استَطَعْتُمْ".
 ما أمر به النبي -صلى الله عليه وسلم- أو نهى عنه فإنه شريعة، سواء كان ذلك في القرآن أم لم يكن، فُيعمل بالسنة الزائدة على القرآن أمراً أو نهياً.
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل مسائل الغيب كأسماء الله وصفاته، وأحوال يوم القيامة، لاتكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.
 الأمم السابقة هلكوا بكثرة المسائل، وهلكوا بكثرة الاختلاف على أنبيائهم.</t>
   </si>
   <si>
     <t>Man wird dazu aufgefordert, den Geboten Folge zu leisten und die Verbote zu meiden.
 Bei Verboten gibt es keine Ausnahmen, die erlauben diese Dinge doch zu machen. Gebote sind hingegen daran gebunden, wie weit man dazu in der Lage ist. Der Grund dafür ist, dass man immer dazu im Stande ist etwas zu unterlassen; um etwas zu tun muss man hingegen die Fähigkeit haben das gebotene Verhalten tatsächlich umzusetzen.
 Es ist verboten unnötig viele Fragen zu stellen. Die Gelehrten teilen Fragen in zwei Kategorien: Erstens: Fragen die darauf abzielen etwas zu lernen, was in der Religion gebraucht wird. Dazu ist man angehalten und zu dieser Katagorie zählen die Fragen der Sahaba - der Gefährten des Propheten. Zweitens: Fragen, die aus Trotz gestellt werden und um die Dinge zu komplizieren. Diese Fragen sind verboten.
 Die Glaubensgemeinschaft der Muslime wird gewarnt ihrem Propheten zu widersprechen.
 Verbote gelten in großem und kleinen Umfang, da es denkbar ist sich von etwas fernzuhalten, ohne sich von ihm sowohl im Großen, als auch im Kleinen davon fernzuhalten. Z. B. hat uns der Prophet verboten uns von Zinsen fernzuhalten. Das umfasst sowohl viele, als auch wenige Zinsen.
 Man hat bereits die Dinge zu unterlassen, die zu etwas Verbotenem führen können, da das bedeutet sich davon fernzuhalten.
 Der Mensch hat die Möglichkeit und Fähigkeit zu handeln, aufgrund seiner Aussage "was ihr könnt". Das ist ein Argument gegen die Sekte der "Jabriyah" - der Vertreter des Determinismus, die sagen der Mensch habe keine eigen Handlungsfreiheit und er sei zu all seinen Taten gezwungen. Selbst wenn man nur seine Hand während dem Reden hebt, sagen sie die Hand zu bewegen sei keine freie Handlung, vielmehr sei man dazu gezwungen. Es ist jedoch offensichtlich, dass diese Aussage falsch ist und daraus schwere Fehler folgen.
 Hört man etwas, das der Gesandte  - Allahs Segen und Frieden auf ihm - geboten hat, sollte man nicht fragen: "Ist das jetzt eine Pflicht oder eine Empfehlung?" Da er sagte: "Macht was ihr könnt!"
 Alles was der Prophet - Allahs Segen und Frieden auf ihm - gebietet oder verbietet gehört zur Scharia - d. h. zur islamischen Gesetzgebung, gleich ob es auch im Quran steht oder nicht. Man handelt also zusätzlich zum Quran auch nach der Sunnah, gleich ob es Gebote oder Verbote sind.
 Wenn man viele (irrelevante) Fragen stellt, stürzt einen das ins Verderben, insbesondere wenn es um Dinge geht, bei denen man nicht zu wirklichen Ergebnissen kommen kann, wie Fragen zu den verborgenen Dingen, wie z. B. die Namen und Eigenschaften Allahs und die Ereignisse am Tag der Auferstehung. Solche Fragen sollte man nicht stellen, um sich nicht ins Unheil zu stürzen und penibel zu sein und sich zu vertiefen.
 Die Völker von früher gingen an ihren vielen Fragen und ihrem ständigen Widerspruch zu ihren Propheten zu Grunde.</t>
   </si>
   <si>
+    <t>[Sowohl von al-Buchary, als auch von Muslim in ihren "Sahih-Werken" überliefert]</t>
+  </si>
+  <si>
     <t>https://hadeethenc.com/de/browse/hadith/4725</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس فيه فهو رد</t>
   </si>
   <si>
     <t>‚Wer in dieser, unserer Sache (der Religion), etwas (neu) einführt, was nicht von ihr ist, so wird es abgelehnt</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ فِيهِ فَهُوَ رَدٌّ» متفق عليه.
 ولمسلم: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Von 'Aischah - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer in dieser, unserer Sache (der Religion), etwas (neu) einführt, was nicht von ihr ist, so wird es abgelehnt.‘“ (Überliefert bei Al-Bukhari und Muslim). Und bei Muslim heißt es: „Wer eine Tat ausführt, die nicht von dieser, unserer Angelegenheit (der Religion), ist, so wird diese abgelehnt.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن اخترَعَ في الدِّينِ أو عَمِلَ عملًا لم يَدُل عليه دليلٌ من الكتاب والسنة، فهو مَردودٌ على صاحبِه غير مقبول عند الله.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlicht, dass jeder, der Neuerungen in der Religion einführt oder eine Handlung ausführt, für die es keinen Beweis aus dem Quran oder der Sunnah gibt, abgewiesen wird und seine Tat bei Allah nicht akzeptiert wird.</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
@@ -8104,99 +8089,94 @@
 أما الأسباب الشرعية كقراءة القرآن، أو الحسية كالأدوية التي ثبتت بالتجربة، فهي جائزة مع اعتقاد أنها أسباب، وأن النفع والضر بيد الله.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - hat verdeutlicht, dass bestimmte Handlungen zum Schirk gehören, darunter:
 Erstens: Amulette (Ar-Ruqa): Worte, die von den Menschen (zur Zeit) der Unwissenheit zur Heilung verwendet werden und Schirk enthalten.
 Zweitens: Amulette aus Perlen und ähnlichem, die an Kinder, Tiere und andere angebracht werden, um den bösen Blick abzuwehren.
 Drittens: Die Zaubermittel (At-Tiwalah), die hergestellt werden, damit einer von den Ehepartnern den anderen liebt.
 Diese Sachen fallen unter den Schirk, weil sie Dinge als Ursachen betrachten, die weder eine rechtmäßige Ursache, belegt durch einen islamischen Beweis, darstellen, noch eine fühlbare Ursache, bestätigt durch Erfahrungen, darstellen. Was jedoch die rechtmäßigen Ursachen angeht, wie das Lesen des Qurans, oder die fühlbaren Ursachen, wie Medikamente, die durch Erfahrung bestätigt wurden, so sind sie erlaubt, solange man glaubt, dass sie Ursachen sind und dass Nutzen und Schaden allein in der Hand Allahs liegen.</t>
   </si>
   <si>
     <t>صيانة التوحيد والعقيدة عما يُخِلُّ بها.
 تحريم استعمال الرقى الشركية والتمائم والتولة.
 اعتقاد الإنسان في هذه الثلاث أنها أسباب: هو شرك أصغر؛ لأنه جعل ما ليس بسببٍ سببًا، أما إن اعتقد أنها تنفع وتضر بذاتها فهو شرك أكبر.
 التحذير من فعل الأسباب الشركية والمحرمة.
 تحريم الرقى وأنها من الشرك إلا ما كان منها مشروعًا.
 ينبغي تعلُّق القلب بالله وحده، فمنه الضر والنفع وحده لا شريك له، فلا يأتي بالخير إلا الله ولا يدفع الشر إلا الله تعالى.
 الرقى الجائزة هي المتضمنة لثلاثة شروط: 1- أن يعتقد أنها سبب ولا تنفع إلا بإذن الله. 2- أن تكون بالقرآن وأسماء الله وصفاته والأدعية النبوية والأدعية المشروعة. 3- أن تكون بلغة مفهومة ولا تحتوي على طَلَاسِمَ وشَعْوَذةٍ.</t>
   </si>
   <si>
     <t>Die Wahrung des Monotheismus (Tauhids) und der Glaubensüberzeugung vor allem, was diese gefährden könnte.
 Das Verbot der Verwendung von Amuletten, Talismanen und Zaubermitteln, die Schirk beinhalten.
 Der Glaube einer Person, dass diese drei Dinge Ursachen (für Schutz) sind, ist kleiner Schirk, da sie etwas, das keine Ursache ist, als Ursache betrachtet. Wenn jedoch geglaubt wird, dass diese Dinge von sich aus Nutzen bringen oder Schaden verursachen, dann ist das großer Schirk.
 Die Warnung davor, Dinge zu tun, die Schirk enthalten und verboten sind.
 Das Verbot von Amuletten und die Tatsache, dass es Schirk ist, es sei denn, sie sind gesetzlich erlaubt.
 Das Herz sollte nur an Allah gebunden sein, denn nur von Ihm allein kommen Nutzen und Schaden, und niemand außer Allah kann Gutes bringen oder Übel abwenden.
-Erlaubte Amulette/Methoden (Ruqa) müssen drei Bedingungen erfüllen:
-[...2 lines deleted...]
-(3.) Sie müssen in einer verständlichen Sprache verfasst sein und keine Talismane oder Zauberei enthalten.</t>
+Erlaubte Amulette/Methoden (Ruqa) müssen drei Bedingungen erfüllen: (1.) Man muss glauben, dass sie nur eine Ursache sind und nur mit Allahs Erlaubnis wirken. (2.) Sie müssen aus dem Quran, den Namen und Eigenschaften Allahs, den prophetischen Bittgebeten und den gesetzlich erlaubten Bittgebeten bestehen. (3.) Sie müssen in einer verständlichen Sprache verfasst sein und keine Talismane oder Zauberei enthalten.</t>
   </si>
   <si>
     <t>رواه أبو داود وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[رواه أبو داود وابن ماجه وأحمد]</t>
+    <t>[Überliefert von Abu Dawud, ibn Majah und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5273</t>
   </si>
   <si>
     <t>أتدرون ما الغيبة؟، قالوا: الله ورسوله أعلم، قال: ذكرك أخاك بما يكره</t>
   </si>
   <si>
     <t>Wisst ihr, was üble Nachrede (arab.: Al-Ghibah) ist?“ Sie sagten: „Allah und Sein Gesandter wissen es besser.“ Er sagte: „Es ist, wenn du deinen Bruder mit dem erwähnst, was er nicht mag</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَتَدْرُونَ مَا الْغِيبَةُ؟»، قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «ذِكْرُكَ أَخَاكَ بِمَا يَكْرَهُ»، قِيلَ: أَفَرَأَيْتَ إِنْ كَانَ فِي أَخِي مَا أَقُولُ؟ قَالَ: «إِنْ كَانَ فِيهِ مَا تَقُولُ فَقَدِ اغْتَبْتَهُ، وَإِنْ لَمْ يَكُنْ فِيهِ فَقَدْ بَهَتَّهُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandter Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wisst ihr, was üble Nachrede (arab.: Al-Ghibah) ist?“ Sie sagten: „Allah und Sein Gesandter wissen es besser.“ Er sagte: „Es ist, wenn du deinen Bruder mit dem erwähnst, was er nicht mag.“ Man fragte: „Und wenn das, was ich sage, tatsächlich auf meinen Bruder zutrifft?“ Er antwortete: „Wenn es wahr ist, was du sagst, dann hast du üble Nachrede über ihn begangen. Und wenn es nicht zutrifft, dann hast du ihn falsch beschuldigt.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حقيقة الغيبة المُحرَّمة، وهي: ذِكْرُ المسلم الغائب بما يَكره، سواء كان من صفاته الخَلْقية أو الخُلُقية، مثل: الأعور الغشاش الكذاب، ونحو ذلك من صفات الذم، ولو كانت تلك الصفة موجودة فيه.
 وأما إذا لم تكنْ فيه الصفةُ فهذا أشدُّ من الغيبة، وهو البُهْتَان، أي: الافتراء على الإنسان بما ليس فيه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt die wahre Bedeutung der verbotenen Nachrede: Es ist das Erwähnen eines abwesenden Muslims mit etwas, das er nicht mag, sei es hinsichtlich seiner äußeren oder inneren Eigenschaften, wie etwa „der Einäugige“, „der Betrüger“ oder „der Lügner“, und ähnliche abwertende Beschreibungen, selbst wenn diese Eigenschaften tatsächlich bei ihm vorhanden sein sollten.
 Wenn die beschriebene Eigenschaft jedoch nicht bei ihm vorhanden ist, ist das noch schlimmer als Verleumdung; es wäre Falschheit (Al-Buhtan), d. h. die falsche Beschuldigung eines Menschen mit Eigenschaften, die er nicht hat.</t>
   </si>
   <si>
     <t>حُسْن تعليم النبي صلى الله عليه وسلم، حيث يُلقي المسائل على طريقة السؤال.
 حُسْن أدب الصحابة مع النبي صلى الله عليه وسلم، حين قالوا: الله ورسوله أعلم.
 قول المسؤول عن ما لا يعلمه: الله أعلم.
 صيانة الشريعة للمجتمع بحفظ الحقوق والأخوة بينهم.
 الغيبة محرمة إلا في بعض الأحوال للمصلحة؛ ومن ذلك: دفع الظلم، بحيث يَذكرُ المظلومُ مَن ظَلَمَه عند من يستطيع الأخذ بحقه، فيقول: ظلمني فلان، أو فعل بي كذا، ومنها: المشاورة في أمر الزواج أو المشاركة أو المجاورة، ونحو ذلك.</t>
   </si>
   <si>
     <t>Die schöne Lehrmethode des Propheten - Allahs Segen und Frieden auf ihm -, bei der er Fragen stellt, um die Themen zu vermitteln.
 Das gute Benehmen der Gefährten gegenüber dem Propheten - Allahs Segen und Frieden auf ihm - als sie sagten: „Allah und Sein Gesandter wissen es am besten.“
 Die Antwort des Befragten auf Fragen, deren Antwort er nicht kennt, mit „Allah weiß es am besten.“
 Die Wahrung der islamischen Gesetzgebung für die Gemeinschaft durch den Schutz der Rechte und der Brüderlichkeit untereinander.
-Die Nachrede ist grundsätzlich verboten, es sei denn, in bestimmten Fällen wegen eines Nutzens. Dazu gehört:
-[...1 lines deleted...]
-- Die Beratung bei der Wahl eines Ehepartners, eines Geschäftspartners, eines Nachbarn usw.</t>
+Die Nachrede ist grundsätzlich verboten, es sei denn, in bestimmten Fällen wegen eines Nutzens. Dazu gehört: - Abwehr von Unrecht: Der zu Unterdrückte kann den Namen desjenigen nennen, der ihm Unrecht tat, um Gerechtigkeit zu erlangen, indem er zum Beispiel sagt: „Der Soundso hat mir Unrecht getan“ oder „Er hat mir dies und das angetan“, wenn er dies bei jemandem tut, der ihm sein Recht geben kann. - Die Beratung bei der Wahl eines Ehepartners, eines Geschäftspartners, eines Nachbarn usw.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5326</t>
   </si>
   <si>
     <t>اللهم من ولي من أمر أمتي شيئا فشق عليهم فاشقق عليه، ومن ولي من أمر أمتي شيئا فرفق بهم فارفق به</t>
   </si>
   <si>
     <t>‚O Allah, wer immer von meiner Gemeinschaft Verantwortung für etwas übernimmt und es ihnen schwer macht, mache es ihm ebenfalls schwer. Und wer immer von meiner Gemeinschaft Verantwortung für etwas übernimmt und es ihnen erleichtert, erleichtere es ihm.‘“</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: سمعتُ من رسول الله صلى الله عليه وسلم يقول في بيتي هذا: «اللَّهُمَّ مَنْ وَلِيَ مِنْ أَمْرِ أُمَّتِي شَيْئًا فَشَقَّ عَلَيْهِمْ فَاشْقُقْ عَلَيْهِ، وَمَنْ وَلِيَ مِنْ أَمْرِ أُمَّتِي شَيْئًا فَرَفَقَ بِهِمْ فَارْفُقْ بِهِ».</t>
   </si>
   <si>
     <t>Von 'Aischah - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Ich habe den Gesandten Allahs - Allahs Segen und Frieden auf ihm - in diesem meinem Haus sagen hören: ‚O Allah, wer immer von meiner Gemeinschaft Verantwortung für etwas übernimmt und es ihnen schwer macht, mache es ihm ebenfalls schwer. Und wer immer von meiner Gemeinschaft Verantwortung für etwas übernimmt und es ihnen erleichtert, erleichtere es ihm.‘“</t>
   </si>
   <si>
     <t>دعا رسولُ الله صلى الله عليه وسلم على كلِّ مَن ولي أمرًا من أمور المسلمين صغيرًا كان أم كبيرًا، وسواء كانت هذه الولاية ولاية عامة، أو كانت ولاية جزئية خاصة، وأَدْخَلَ عليهم المشقة ولم يرفق بهم، أنّ الله تعالى يُجازيه مِن جِنْس عمله بأن يشقَّ عليه.
 وأنَّ مَن رَفَقَ بهم ويَسَّرَ أمورَهم أن الله يرفِقُ به ويُيَسِّر أمورَه.</t>
   </si>
   <si>
     <t>Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sprach Bittgebete gegen jeden, der Verantwortung für etwas unter den Muslimen übernimmt, sei es eine große oder kleine Aufgabe, sei es allgemein oder spezifisch, - wenn diese Person den Menschen Schwierigkeiten bereitet und nicht gütig zu ihnen ist - , dass Allah sie entsprechend ihrem Handeln mit Schwierigkeiten strafen soll.
 Und dass derjenige, der gütig mit ihnen ist und ihre Angelegenheiten erleichtert, Allah ebenfalls gütig mit ihm umgehen wird und seine Angelegenheiten erleichtern wird.</t>
   </si>
   <si>
@@ -8404,51 +8384,51 @@
     <t>عن جابر بن عبد الله رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «كُلُّ مَعْرُوفٍ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Von Jabir Ibn 'Abdillah - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Jede gute Tat ist eine Spende (Sadaqah).“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ إحسانٍ ونَفْعِ للآخرين مِن قول أو عمل يكون صدقةً، وفيه الأجر والثواب.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass jede Art von Güte und Nutzen für andere, sei es in Worten oder Taten, als Spende gilt und es dafür Belohnung und Anerkennung geben wird.</t>
   </si>
   <si>
     <t>أن الصَّدَقة لا تنحصر فيما يخرجه الإنسان من ماله، بل تشمل كلَّ خير يفعله الإنسان أو يقوله ويوصله إلى الآخرين.
 فيه الترغيب في بذل المعروف وكل ما فيه نفع للآخرين.
 عدم احتقار شيءٍ من المعروف، ولو كان يسيرًا.</t>
   </si>
   <si>
     <t>Die Spende ist nicht nur auf das beschränkt, was man aus seinem eigenen Geld gibt, sondern sie umfasst auch jede gute Tat oder jedes gute Wort, was einem anderen zugutekommt.
 Hierin ist eine Ermutigung, Wohltaten zu erbringen und alles zu tun, was ein Nutzen für andere ist.
 Man sollte nichts von den guten Taten geringschätzen, auch wenn es wenig ist.</t>
   </si>
   <si>
     <t>رواه البخاري من حديث جابر، ورواه مسلم من حديث حذيفة</t>
   </si>
   <si>
-    <t>[رواه البخاري من حديث جابر ورواه مسلم من حديث حذيفة]</t>
+    <t>[Überliefert von al-Bukhari von der Überlieferung Jabirs]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5346</t>
   </si>
   <si>
     <t>لا تبدؤوا اليهود ولا النصارى بالسلام، فإذا لقيتم أحدهم في طريق فاضطروه إلى أضيقه</t>
   </si>
   <si>
     <t>„Beginnt bei den Juden und Christen nicht mit dem Gruß. Wenn ihr einen von ihnen auf dem Weg antrifft, drängt ihn in die engste (Seite) des Wegs.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَبْدَؤوا الْيَهُودَ وَلَا النَّصَارَى بِالسَّلَامِ، فَإِذَا لَقِيتُمْ أَحَدَهُمْ فِي طَرِيقٍ فَاضْطَرُّوهُ إِلَى أَضْيَقِهِ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Beginnt bei den Juden und Christen nicht mit dem Gruß. Wenn ihr einen von ihnen auf dem Weg antrifft, drängt ihn in die engste (Seite) des Wegs.“</t>
   </si>
   <si>
     <t>يَنْهَى النبيُّ صلى الله عليه وسلم عن بَدْءِ اليهودِ والنصارى بالسلام ولو كانوا ذِمِّيِّيْن، فضلًا عن غيرهم من الكفار، وبَيَّن صلى الله عليه وسلم أننا إذا لقينا أحدَهم في طريق فنَضْطَرّه إلى أَضيَق الطريق، فالمؤمن هو الذي يَمشي في وسط الطريق، والذي يَتَنَحَّى هو الكافر، ولا يكون المسلم ذليلًا بحال من الأحوال.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - untersagte, dass man die Juden und Christen zuerst grüßt, selbst wenn sie Schutzbefohlene sind - deshalb gilt dies erst recht bei anderen Ungläubigen. Er - Allahs Segen und Frieden auf ihm - verdeutlichte: Wenn wir einen von ihnen auf dem Weg antreffen, sollen wir ihn in die engste (Seite) des Wegs drängen, da der Gläubige derjenige ist, der in der Mitte des Weges läuft und der Ungläubige ist derjenige, der zur Seite gehen muss. Der Muslim darf unter keinen Umständen erniedrigt sein.</t>
   </si>
   <si>
     <t>لا يجوز للمسلم أن يبتدئ أحدًا من اليهود والنصارى وغيرهم من الكفار بالسلام.
 يجوز رد السلام عليهم إنْ هم بَدؤوا بالسلام بأن يقول: وعليكم.
@@ -8780,51 +8760,51 @@
     <t>„Nichts wiegt schwerer auf der Waage des Gläubigen am Tag der Auferstehung als ein guter Charakter. Und wahrlich, Allah verabscheut denjenigen, der unzüchtig und obszön ist.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي الدَّرْدَاءِ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا شَيْءٌ أَثْقَلُ فِي مِيزَانِ الْمُؤْمِنِ يَوْمَ القِيَامَةِ مِنْ خُلُقٍ حَسَنٍ، وَإِنَّ اللَّهَ لَيُبْغِضُ الفَاحِشَ البَذِيءَ».</t>
   </si>
   <si>
     <t>Von Abu Ad-Darda' - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Nichts wiegt schwerer auf der Waage des Gläubigen am Tag der Auferstehung als ein guter Charakter. Und wahrlich, Allah verabscheut denjenigen, der unzüchtig und obszön ist.“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أَثقلَ ما في مِيْزانِ المؤمنِ يوم القيامة من الأعمالِ والأقوالِ هو حُسْنُ الخُلُق، وذلك بِبَسْطِ الوَجْه، وكفِّ الأذى، وبذلِ المعروف. 
 والله تعالى يُبْغِضُ القبيحَ في فِعْلِه وقَوْلِه، البَذيءَ فيما يَنْطِقُ بِهِ لسانُه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass das schwerste, was auf der Waage des Gläubigen am Tag der Auferstehung von den Taten und Worten sein wird, der gute Charakter ist, und dies durch ein freundliches Gesicht, das Verhindern von Schaden und das Erweisen von Wohltaten. Und Allah - erhaben ist Er - verabscheut denjenigen, der hässlich in seinen Taten und Worten ist und obszöne Dinge mit seiner Zunge ausspricht.</t>
   </si>
   <si>
     <t>فضيلة حسن الخلق؛ لأَنه يُوْرِثُ لصاحبِهِ مَحبةَ الله، ومحبةَ عبادِه، وهو أعظمُ ما يُوْزَنُ يومَ القيامة.</t>
   </si>
   <si>
     <t>Die Tugend des guten Charakters, denn sie bringt ihrem Besitzer die Liebe Allahs und die Liebe Seiner Diener ein, und sie ist das Gewaltigste, was am Tag der Auferstehung gewogen wird.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي</t>
   </si>
   <si>
-    <t>[رواه أبو داود والترمذي]</t>
+    <t>[Überliefert von Abu Dawud und at-Tirmidhi]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5371</t>
   </si>
   <si>
     <t>من أحب أن يبسط له في رزقه، وينسأ له في أثره، فليصل رحمه</t>
   </si>
   <si>
     <t>„Wer möchte, dass sein Lebensunterhalt ausgeweitet wird und seine Lebensdauer verlängert wird, der soll seine Verwandtschaftsbande pflegen.“</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «مَنْ أَحَبَّ أَنْ يُبْسَطَ لَهُ فِي رِزْقِهِ، وَيُنْسَأَ لَهُ فِي أَثَرِهِ، فَلْيَصِلْ رَحِمَهُ».</t>
   </si>
   <si>
     <t>Von Anas Ibn Malik - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wer möchte, dass sein Lebensunterhalt ausgeweitet wird und seine Lebensdauer verlängert wird, der soll seine Verwandtschaftsbande pflegen.“</t>
   </si>
   <si>
     <t>يَحُثُّ النبيُّ صلى الله عليه وسلم على صِلة الأقاربِ بالزيارة والإكرام البدني والمالي وغير ذلك، وأنها سببٌ في سَعة الرزق وطول العمر.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - fordert dazu auf, die Verwandtschaftsbande durch Besuche, körperliche und finanzielle Unterstützung und andere Formen der Anerkennung zu pflegen. Dies ist ein Grund für die Erweiterung des Lebensunterhalts und eine längere Lebensdauer.</t>
   </si>
   <si>
     <t>الرَّحِم هم الأقارب من جهة الأب والأم، وكلما كان أقرب كان أولى بالصلة.
 الجزاء من جنس العمل، فمَن وَصَل رَحِمَه بالبر والإحسان، وَصَله الله في عُمْره ورزقه.
@@ -9016,51 +8996,51 @@
     <t>من اغتسل يوم الجمعة غسل الجنابة ثم راح، فكأنما قرب بدنة</t>
   </si>
   <si>
     <t>„Wer am Freitag die Ganzkörperwaschung wie bei der Janabah (Zustand der großen rituellen Unreinheit) vornimmt und dann frühzeitig (zum Gebet) geht, so ist es, als hätte er ein Kamel geopfert</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنِ اغْتَسَلَ يَوْمَ الجُمُعَةِ غُسْلَ الجَنَابَةِ ثُمَّ رَاحَ، فَكَأَنَّمَا قَرَّبَ بَدَنَةً، وَمَنْ رَاحَ فِي السَّاعَةِ الثَّانِيَةِ، فَكَأَنَّمَا قَرَّبَ بَقَرَةً، وَمَنْ رَاحَ فِي السَّاعَةِ الثَّالِثَةِ، فَكَأَنَّمَا قَرَّبَ كَبْشًا أَقْرَنَ، وَمَنْ رَاحَ فِي السَّاعَةِ الرَّابِعَةِ، فَكَأَنَّمَا قَرَّبَ دَجَاجَةً، وَمَنْ رَاحَ فِي السَّاعَةِ الخَامِسَةِ، فَكَأَنَّمَا قَرَّبَ بَيْضَةً، فَإِذَا خَرَجَ الإِمَامُ حَضَرَتِ المَلاَئِكَةُ يَسْتَمِعُونَ الذِّكْرَ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wer am Freitag die Ganzkörperwaschung wie bei der Janabah (Zustand der großen rituellen Unreinheit) vornimmt und dann frühzeitig (zum Gebet) geht, so ist es, als hätte er ein Kamel geopfert. Und wer in der zweiten Stunde geht, so ist es, als hätte er eine Kuh geopfert. Und wer in der dritten Stunde geht, so ist es, als hätte er einen gehörnten Widder geopfert. Und wer in der vierten Stunde geht, so ist es, als hätte er ein Huhn geopfert. Und wer in der fünften Stunde geht, so ist es, als hätte er ein Ei geopfert. Und wenn der Imam herauskommt, kommen die Engel, um dem Gedenken zuzuhören.“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فَضْل التَّبْكِيْر في الذهاب إلى صلاة الجمعة، 
 ويبدأ التبكير من طلوع الشمس إلى مجيء الإمام؛ وهو خمس ساعات، وتقسم على حسب الوقت بين طلوع الشمس إلى دخول الإمام وصعوده المنبر للخطبة خمسة أجزاء:
 الأول: من اغتسل غسلًا كاملًا كغسل الجنابة،  ثم ذهب لمسجد الجمعة في الساعة الأولى فكأنما تصدَّق بِجَمَل.
 الثاني: من ذهب في الساعة الثانية فكأنما تصدَّق ببقرة.
 الثالث: من ذهب في الساعة الثالثة فكأنما تصدق بكبش -وهو ذكر الضأن-  له قرون. 
 الرابع: من ذهب في الساعة الرابعة فكأنما تصدق بدجاجة.
 الخامس: من ذهب في الساعة الخامسة فكأنما تصدق ببيضة.
 فإذا خرج الإمام للخطبة؛ توقَّفت الملائكة الجالسون على الأبواب لكتابة الداخلين للمسجد الأول فالأول عن الكتابة، وجاؤوا يستمعون الذكر والخطبة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet über den Vorzug des frühzeitigen Aufbruchs zum Freitagsgebet. Das frühzeitige Aufbrechen beginnt mit dem Sonnenaufgang und endet mit dem Eintreffen des Imams. Es umfasst fünf Stunden (d. h. Zeitspannen). Hierfür wird die Zeit zwischen Sonnenaufgang und dem Eintreffen des Imams und seinem Aufstieg auf die Kanzel (Minbar) für die Predigt in fünf Abschnitte unterteilt:
 Erstens: Wer eine komplette Ganzkörperwaschung wie bei der Janabah (Zustand der großen rituellen Unreinheit) durchführt und dann in der ersten Stunde zur Freitagsmoschee geht, so ist es, als hätte er ein Kamel gespendet.
 Zweitens: Wer in der zweiten Stunde geht, so ist es, als hätte er eine Kuh gespendet.
-Drittens: Wer in der dritten Stunde geht, so ist es, als hätte er einen Widder mit Hörnern gespendet.
+Drittens: Wer in der dritten Stunde geht, so ist es, als hätte er einen Widder - also ein männliches Schaf - mit Hörnern gespendet.
 Viertens: Wer in der vierten Stunde geht, so ist es, als hätte er ein Huhn gespendet.
 Fünftens: Wer in der fünften Stunde geht, so ist es, als hätte er ein Ei gespendet.
 Wenn der Imam zur Predigt herauskommt, hören die Engel, die an den Türen sitzen und die (Namen der) Ankommenden der Reihe nach aufschreiben, mit dem Schreiben auf und kommen, um dem Gedenken und der Predigt zuzuhören.</t>
   </si>
   <si>
     <t>الحث على الاغتسال يوم الجمعة، ويكون قبل الذهاب إلى الصلاة.
 فضيلة التبكير إلى صلاة الجمعة من أول ساعات النهار.
 الحث على المبادرة إلى الأعمال الصالحة.
 حضور الملائكة صلاة الجمعة واستماعهم للخطبة.
 الملائكة على أبواب المساجد، يكتبون القادمين، الأوّل فالأول، في المجيء إلى صلاة الجمعة.
 قال ابن رجب: قوله: "من اغتسل يوم الجمعة، ثم راح" يَدُلّ على أن الغُسل المستحب للجمعة أوّله طلوع الفجر، وآخره الرواح إلى الجمعة.</t>
   </si>
   <si>
     <t>Die Ermutigung zur (rituellen) Waschung am Freitag, die vor dem Gang zum Gebet erfolgen soll.
 Der Vorzug des frühzeitigen Aufbruchs zum Freitagsgebet ab den ersten Stunden des Tages.
 Die Ermutigung, sich mit den guten Taten zu beeilen.
 Die Anwesenheit der Engel beim Freitagsgebet und ihr Zuhören der Predigt.
 Die Engel befinden sich an den Türen der Moscheen; sie schreiben die (Namen der) Ankommenden zum Freitagsgebet der Reihe nach auf.
 Ibn Rajab sagte: „Seine Worte: ‚Wer am Freitag die Ganzkörperwaschung (...) vornimmt und dann frühzeitig (zum Gebet) geht‘ deuten darauf hin, dass die Zeit für die empfohlene Waschung für den Freitag mit dem Sonnenaufgang beginnt und mit dem Aufbruch zum Freitagsgebet endet.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5393</t>
   </si>
   <si>
     <t>من جاء منكم الجمعة فليغتسل</t>
@@ -9130,58 +9110,58 @@
     <t>Die Segenswünsche auf den Propheten - Allahs Segen und Frieden auf ihm - zu unterlassen ist die Spitze des Geiz.
 Die Segenswünsche auf den Propheten - Allahs Segen und Frieden auf ihm - gehören zu den vorzüglichsten Taten der Annäherung und des Gehorsams (zu Allah) zu jeder Zeit; insbesondere, wenn er erwähnt wird.
 An-Nawawi sagte: „Wenn man die Segenswünsche auf den Propheten - Allahs Segen und Frieden auf ihm spricht, soll man zwischen dem Segens- und Friedenswunsch vereinen und sich nicht auf eines der beiden beschränken. So soll er nicht nur: 'Allahs Segen auf ihm' und 'Friede sei auf ihm' sagen.“
 Abu Al-'Aliyah sagte über die Aussage Allahs „Wahrlich Allah und Seine Engel sprechen die Segenswünsche auf den Propheten.“: „Die Segenswünsche Allahs - mächtig und majestätisch ist Er - auf Seinen Propheten sind das Lob für ihn. Und die Segenswünsche der Engel und der Menschen sind ein Bittgebet.“
 Al-Halimi sagte: „Die Bedeutung von 'O Allah, segne Muhammad.“ bedeutet: O Allah, ehre ihn im Diesseits, indem seine Erwähnung erhöht wird, seine Religion deutlich gezeigt wird und seine Gesetzgebung bleibt. Im Jenseits bedeutet es, dass er Fürsprache für seine Gemeinschaft einlegen darf, er seinen Lohn und seine Belohnung vollständig erhält, er seinen Vorzug für die ersten und letzten durch 'Al-Maqam Al-Mahmud' ausführen kann, und dass er vor allen nahestehenden Zeugen bevorzugt wird.“</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي في الكبرى وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5403</t>
   </si>
   <si>
     <t>من أكل طعاما فقال: الحمد لله الذي أطعمني هذا ورزقنيه من غير حول مني ولا قوة، غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>‚Wer eine Mahlzeit isst und dann sagt: „Alles Lob gebührt Allah, Der mich damit gespeist und versorgt hat, ohne Macht von mir und ohne Kraft“, dem werden seine vergangenen Sünden vergeben.‘“</t>
   </si>
   <si>
     <t>عَنْ سَهْلِ بْنِ مُعَاذِ بْنِ أَنَسٍ عَنْ أَبِيهِ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «مَنْ أَكَلَ طَعَامًا فَقَالَ: الحَمْدُ لِلَّهِ الَّذِي أَطْعَمَنِي هَذَا وَرَزَقَنِيهِ مِنْ غَيْرِ حَوْلٍ مِنِّي وَلاَ قُوَّةٍ، غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ».</t>
   </si>
   <si>
-    <t>Von Sahl Ibn Muadh Ibn Anas wird über seinen Vater überliefert, der sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer eine Mahlzeit isst und dann sagt: „Alles Lob gebührt Allah, Der mich damit gespeist und versorgt hat, ohne Macht von mir und ohne Kraft“, dem werden seine vergangenen Sünden vergeben.‘“</t>
+    <t>Von Sahl Ibn Mu'adh Ibn Anas wird über seinen Vater überliefert, der sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer eine Mahlzeit isst und dann sagt: „Alles Lob gebührt Allah, Der mich damit gespeist und versorgt hat, ohne Macht von mir und ohne Kraft“, dem werden seine vergangenen Sünden vergeben.‘“</t>
   </si>
   <si>
     <t>يحثُّ النبيُّ صلى الله عليه وسلم مَن أَكلَ طعامًا بأنْ يَحمدَ الله، فلا قدرة لي في جلب الطعام، ولا في أكله إلا بالله تعالى وإعانته، 
 ثم بشَّر صلى الله عليه وسلم مَن قال ذلك بأنه مستحق لمغفرة الله له ما مضى من ذنوبه الصغائر.</t>
   </si>
   <si>
-    <t>Der Prophet - Allahs Segen und Frieden auf ihm - ermutigt denjenigen, der eine Mahlzeit gegessen hat, Allah zu lobpreisen; denn ich habe keine Kraft, Nahrung zu beschaffen oder zu essen, außer durch Allah - erhaben ist Er - und Seine Hilfe. Dann verkündete der Prophet - Allahs Segen und Frieden auf ihm -, dass derjenige, der dies sagt, die Vergebung Allahs für seine vergangenen kleinen Sünden verdient.</t>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - ermutigt denjenigen, der eine Mahlzeit gegessen hat, Allah zu lobpreisen; denn ich habe keine Kraft, Nahrung zu beschaffen oder zu essen, außer durch Allah - erhaben ist Er - und Seine Hilfe. Dann verkündete der Prophet - Allahs Segen und Frieden auf ihm -, demjenigen, der dies sagt, die frohe Botschaft, dass er die Vergebung Allahs für seine vergangenen kleinen Sünden verdient.</t>
   </si>
   <si>
     <t>استحباب حَمْد الله تعالى في آخر الطعام.
 بيان عظيم فضل الله تعالى على عباده حيث رزَقَهم ويَسَّرَ لهم أسباب الرزق وجعل في ذلك تكفير السيئات.
 أمور العباد كلها من الله عز وجل، وليست بحولهم وقوتهم، والعبد مأمور بفعل الأسباب.</t>
   </si>
   <si>
     <t>Es ist empfehlenswert, Allah - erhaben ist Er - am Ende einer Mahlzeit zu lobpreisen.
 Die Verdeutlichung der gewaltigen Gnade Allahs - erhaben ist Er - gegenüber Seinen Dienern, indem Er sie versorgt, ihnen die Mittel zum Lebensunterhalt erleichtert und darin eine Sühne für die schlechten Taten machte.
 Alle Angelegenheiten der Diener kommen von Allah - mächtig und majestätisch ist Er - und beruhen nicht auf ihrer eigenen Macht und Stärke. Dem Diener wird (jedoch) befohlen, die notwendigen Mittel zu ergreifen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5431</t>
   </si>
   <si>
     <t>من توضأ فأحسن الوضوء ثم أتى الجمعة فاستمع وأنصت غفر له ما بينه وبين الجمعة وزيادة ثلاثة أيام</t>
   </si>
   <si>
     <t>‚Wer die Gebetswaschung vornimmt und sie gut verrichtet, dann zum Freitagsgebet kommt, zuhört und aufmerksam ist, dem wird vergeben, was zwischen ihm und dem nächsten Freitag liegt, und zusätzlich drei Tage</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ تَوَضَّأَ فَأَحْسَنَ الْوُضُوءَ ثُمَّ أَتَى الْجُمُعَةَ فَاسْتَمَعَ وَأَنْصَتَ غُفِرَ لَهُ مَا بَيْنَهُ وَبَيْنَ الْجُمُعَةِ وَزِيَادَةُ ثَلَاثَةِ أَيَّامٍ، وَمَنْ مَسَّ الْحَصَى فَقَدْ لَغَا».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer die Gebetswaschung vornimmt und sie gut verrichtet, dann zum Freitagsgebet kommt, zuhört und aufmerksam ist, dem wird vergeben, was zwischen ihm und dem nächsten Freitag liegt, und zusätzlich drei Tage. Und wer die Kieselsteine berührt, hat Nichtiges getan.‘“</t>
@@ -9476,51 +9456,51 @@
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass die gewaltigsten Ursachen, die ins Paradies führen, zwei sind:
 Gottesfurcht und guter Charakter.
 Die Furcht vor Allah bedeutet, einen Schutz zwischen sich und der Strafe Allahs zu schaffen, indem man Seine Befehle ausführt und Seine Verbote meidet.
 Der gute Charakter bedeutet, ein freundliches Gesicht zu zeigen, Gutes zu tun und Schaden zu vermeiden.
 Und (er erklärte,) dass die gewaltigsten Ursachen, die ins Höllenfeuer führen, zwei sind:
 Die Zunge und das Geschlechtsteil.
 Die Zunge umfasst Sünden wie Lügen, Verleumdung, üble Nachrede und ähnliches.
 Und die Geschlechtsteile umfassen Sünden wie Unzucht, Homosexualität und ähnliches.</t>
   </si>
   <si>
     <t>دخول الجنة له أسباب متعلقة بالله تعالى، ومنها: تقواه، وأسباب متعلقة بالناس، ومنها: حسن الخُلق.
 خطر اللسان على صاحبه، وأنه من أسباب دخول النار.
 خطر الشهوات والفواحش على الإنسان، وأنها من أكثر أسباب دخول النار.</t>
   </si>
   <si>
     <t>Der Eintritt ins Paradies hat Ursachen, die mit Allah - erhaben ist Er - verbunden sind, wie etwa die Gottesfurcht, und Ursachen, die mit den Menschen verbunden sind, wie etwa der guter Charakter.
 Die Gefahr der Zunge für ihren Besitzer und dass sie eine der Ursachen für den Eintritt ins Höllenfeuer ist.
 Die Gefahr der Begierden und Unmoral für den Menschen und dass sie eine der häufigsten Ursachen für den Eintritt ins Höllenfeuer sind.</t>
   </si>
   <si>
     <t>حسن صحيح</t>
   </si>
   <si>
-    <t>[Verlässlich, an der Grenze zu absolut verlässlich]</t>
+    <t>[Gesund und authentisch]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5476</t>
   </si>
   <si>
     <t>الحياء من الإيمان</t>
   </si>
   <si>
     <t>Die Schamhaftigkeit gehört zum/ist vom Glauben</t>
   </si>
   <si>
     <t>عن عبد الله بن عمر رضي الله عنهما قال: سَمِعَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلًا يَعِظُ أَخَاهُ فِي الْحَيَاءِ، فَقَالَ: «الْحَيَاءُ مِنَ الْإِيمَانِ».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - hörte einen Mann, der seinen Bruder in Bezug auf die Schamhaftigkeit ermahnte. Da sagte er: ‚Die Schamhaftigkeit gehört zum/ist vom Glauben.‘“</t>
   </si>
   <si>
     <t>سَمِعَ النبيُّ صلى الله عليه وسلم رجلًا ينصح أخاه أن يترك كثرةَ الحياء! فبَيَّن له أن الحياء من الإيمان، وأنه لا يأتي إلا بخير.
 والحياء خُلقٌ يَحْمِلُ على فِعْل الجميل وترك القبيح.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - hörte einen Mann, der seinem Bruder riet, die übermäßige Schamhaftigkeit aufzugeben! Er erklärte ihm dann, dass die Schamhaftigkeit zum Glauben gehört und nur Gutes bringt.
 Und die Schamhaftigkeit ist eine Eigenschaft, die dazu führt, das Gute zu tun und das Schlechte zu vermeiden.</t>
   </si>
   <si>
@@ -9697,51 +9677,51 @@
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte es, folgende Bittgebete morgens und abends nicht zu unterlassen:
 „O Allah ich bitte Dich um Wohlbefinden“, und Unversehrtheit vor diesseitigen Krankheiten, Heimsuchungen und Schwierigkeiten und religiösen Gelüsten und Versuchungen „im Diesseits und Jenseits.“ Das vorzeitige und spätere (Leben).
 „O Allah ich bitte Dich um Vergebung“ und die Auslöschung der Sünden und das Hinwegsehen über diese, „und Wohlbefinden“ und Unversehrtheit von Fehlern, „in meiner Religion“ (Unversehrtheit) von Schirk, Neuerungen und Sünden, „und meinem Diesseits“ (Unversehrtheit) von Katastrophen, Schaden und Übeln, „meiner Familie“, meinen Ehefrauen, Kindern und Nahestehenden, „meinem Besitz“ und meinen Besitztümern und meiner Arbeit.
 „O Allah bedecke meine Blöße“ und die Fehler, Mängel und das Kurzkommen in mir und lösche meine Sünden „und beruhige meine Ängste“ meine Furcht und Befürchtung.
 „O Allah beschütze mich“ und wehre das Unheil durch Schaden und Unheil von mir ab, „vor dem, was vor mir ist, und was hinter mir ist, und was zu meiner rechten Seite ist, und was zu meiner linken Seite ist, und was über mir ist.“ Er bat Allah darum, Ihn von allen Seiten zu beschützen, da das Unheil und Übel den Menschen von einer dieser Seiten einholen und überkommen.
 „Und ich suche bei Deiner Macht Zuflucht vor dem Unheil,“ dem plötzlichen Überkommen und unachtsamen Untergang,  „was unter mir ist.“, sodass ich durch Unterdrückung untergehe.</t>
   </si>
   <si>
     <t>المحافظة على هذه الكلمات اقتداءً بالرسول صلى الله عليه وسلم.
 الإنسان كما هو مأمور بسؤال الله العافية في الدين كذلك مأمور بسؤالها في الدنيا.
 قال الطيبي: عَمَّ الجهاتَ الست؛ لأن الآفات منها، وبالَغَ فِي جهة السُّفْلِ لرَدَاءة الآفة منها.
  الأفضل في قراءة الأذكار، في الصباح: من طلوع الفجر إلى طلوع الشمس في أول النَّهار، ومن بعد العصر إلى ما قبل الغروب، فإن قالها بعد ذلك يعني: قالها في الصباح بعد ارتفاع الضُّحى أجزأه، وإن قالها بعد الظُّهر أجزأه، وإن قالها بعد المغرب أجزأه، فذلك وقتٌ للذكر.
 ما دَلَّ الدليل على كون الذِّكْر له وقت مُعَيّن في الليل كقراءة آخر آيتين من سورة البقرة فإنها تكون ليلًا بعد غروب الشمس.</t>
   </si>
   <si>
     <t>Man sollte diese Worte bewahren (und regelmäßig sprechen), um dem Gesandten Allahs - Allahs Segen und Frieden auf ihm - nachzuahmen.
 Genauso wie dem Menschen befohlen wurde, Allah um Unversehrtheit in der Religion zu bitten, wurde ihm befohlen, um Unversehrtheit im Diesseits zu bitten.
 At-Tayyibi sagte: „Er nannte alle sechs Richtungen allgemein, da das Unheil von dort kommen, und die untere Seite speziell, da das Unheil von dort übler ist.“
 Der beste Zeitpunkt für das Aufsagen der Adhkar am Morgen ist am Tagesbeginn nach der Morgendämmerung bis zum Sonnenaufgang und (am Abend) nach dem Nachmittag bis zum Sonnenaufgang. Wenn er es danach sagt, sodass er sie vormittags sagt, ist das in Ordnung, wenn er sie nach dem Mittag sagt, ist das in Ordnung und wenn er sie nach dem Sonnenuntergang sagt, ist das in Ordnung da (all) das Zeit für Dhikr ist.
 Wenn es einen Beweis dafür gibt, dass ein Dhikr zu einer bestimmten Zeit in der Nacht gesagt wird, wie die zwei letzten Verse in Surah Al-Baqarah, wird es nachts nach dem Sonnenuntergang aufgesagt.</t>
   </si>
   <si>
     <t>رواه أبو داود والنسائي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[رواه أبو داود والنسائي وابن ماجه وأحمد]</t>
+    <t>[Überliefert von Abu Dawud, an-Nasai, ibn Majah und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5485</t>
   </si>
   <si>
     <t>اللهم إني أسألك من الخير كله، عاجله وآجله، ما علمت منه وما لم أعلم، وأعوذ بك من الشر كله، عاجله وآجله، ما علمت منه وما لم أعلم</t>
   </si>
   <si>
     <t>O Allah ich bitte dich um das gesamte Gute, das Eilige und das Verspätete davon, das, was ich davon kenne, und das, was ich davon nicht kenne. Und ich suche Zuflucht bei dir vor dem gesamten Übel, das Eilige und das Verspätete davon, das, was ich davon kenne, und das, was ich davon nicht kenne</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رضي الله عنها أَنَّ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ عَلَّمَهَا هَذَا الدُّعَاءَ: «اللَّهُمَّ إِنِّي أَسْأَلُكَ مِنْ الْخَيْرِ كُلِّهِ، عَاجِلِهِ وَآجِلِهِ، مَا عَلِمْتُ مِنْهُ وَمَا لَمْ أَعْلَمْ، وَأَعُوذُ بِكَ مِنْ الشَّرِّ كُلِّهِ، عَاجِلِهِ وَآجِلِهِ، مَا عَلِمْتُ مِنْهُ وَمَا لَمْ أَعْلَمْ، اللَّهُمَّ إِنِّي أَسْأَلُكَ مِنْ خَيْرِ مَا سَأَلَكَ عَبْدُكَ وَنَبِيُّكَ، وَأَعُوذُ بِكَ مِنْ شَرِّ مَا عَاذَ بِهِ عَبْدُكَ وَنَبِيُّكَ، اللَّهُمَّ إِنِّي أَسْأَلُكَ الْجَنَّةَ، وَمَا قَرَّبَ إِلَيْهَا مِنْ قَوْلٍ أَوْ عَمَلٍ، وَأَعُوذُ بِكَ مِنْ النَّارِ، وَمَا قَرَّبَ إِلَيْهَا مِنْ قَوْلٍ أَوْ عَمَلٍ، وَأَسْأَلُكَ أَنْ تَجْعَلَ كُلَّ قَضَاءٍ قَضَيْتَهُ لِي خَيْرًا».</t>
   </si>
   <si>
     <t>Von 'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - ihr folgendes Bittgebet lehrte: O Allah ich bitte dich um das gesamte Gute, das Eilige und das Verspätete davon, das, was ich davon kenne, und das, was ich davon nicht kenne. Und ich suche Zuflucht bei dir vor dem gesamten Übel, das Eilige und das Verspätete davon, das, was ich davon kenne, und das, was ich davon nicht kenne. O Allah ich bitte dich um das Gute, worum dich Dein Diener und dein Prophet gebeten hat. Und ich suche Zuflucht bei Dir vor dem Übel, vor dem Dein Diener und dein Prophet Zuflucht gesucht hat. O Allah ich bitte dich um das Paradies und um jene Worte und Taten, die mich diesem nähern. Und ich suche Zuflucht bei Dir vor dem Höllenfeuer, und vor jeglichen Worten und Taten, die mich diesem nähern. Und ich bitte Dich darum, dass Du jede Vorherbestimmung, die Du für mich bestimmt hast, gut sein lässt.</t>
   </si>
   <si>
     <t>علَّم النبيُّ صلى الله عليه وسلم عائشةَ رضي الله عنها جوامِعَ الدعاء وهو أربع دعوات: 
 الأول: دعاء عام لكل خير: (اللهم إني أسألك من الخير كله) وجميعه، (عاجله) القريب في وقته، (وآجله) البعيد، (ما عَلِمتُ منه) مما علّمتني، (وما لم أعلم)، مما يكون في علمك سبحانك، 
 وفيه تفويض الأمر إلى الله العليم الخبير اللطيف؛ فيختار سبحانه للمسلم أفضله وأحسنه، (وأعوذ) وأعتصم وأَحْتَمي (بك من الشر كله عاجله وآجله، ما علمت منه وما لم أعلم). 
 الدعاء الثاني: وهو حِفْظٌ للمسلم مِن أنْ يَعْتَدي في الدعاء (اللهم إني أسألك) وأطلبك (من خير ما سألك عبدك ونبيك) صلى الله عليه وسلم، (وأعوذ) وألتجئ وأعتصم (بك من شر ما عاذ به عبدك ونبيك) صلى الله عليه وسلم، وهذا دعاء وطَلَبٌ من الله أنْ يُعطيَ الداعي مما سأله وطلبه النبيُّ محمد صلى الله عليه وسلم لنفسه، دون تعديد لأنواع ما دعا به صلى الله عليه وسلم. 
 الدعاء الثالث: طلب دخول الجنة والابتعاد عن النار، وهو مَطْلبُ كلِّ مسلم وغايةُ عَمَلِه: (اللهم إني أسألك الجنة) والفوز بها (وما قرّب إليها من قول أو عمل) صالح يرضيك، (وأعوذ بك من النار) حيث لا عصمة من قبائح الأعمال إلا بلطفك، (وما قرّب إليها من قول أو عمل) من المعاصي التي تغضبك. 
 الدعاء الرابع: الدعاء بالرضا بقضاء الله (وأسألك أن تجعل كل قضاء قضيتَه لي خيرًا) وكلّ أمر قضاه الله لي أن يجعله خيرًا لي، وهذا من الدعاء بالرضا بقضاء الله.</t>
   </si>
   <si>
@@ -10054,51 +10034,51 @@
   </si>
   <si>
     <t>‚Euch obliegt die Wahrhaftigkeit, denn die Wahrhaftigkeit führt zur Rechtschaffenheit, und die Rechtschaffenheit führt ins Paradies</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بنِ مَسعُودٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «عَلَيْكُمْ بِالصِّدْقِ، فَإِنَّ الصِّدْقَ يَهْدِي إِلَى الْبِرِّ، وَإِنَّ الْبِرَّ يَهْدِي إِلَى الْجَنَّةِ، وَمَا يَزَالُ الرَّجُلُ يَصْدُقُ وَيَتَحَرَّى الصِّدْقَ حَتَّى يُكْتَبَ عِنْدَ اللهِ صِدِّيقًا، وَإِيَّاكُمْ وَالْكَذِبَ، فَإِنَّ الْكَذِبَ يَهْدِي إِلَى الْفُجُورِ، وَإِنَّ الْفُجُورَ يَهْدِي إِلَى النَّارِ، وَمَا يَزَالُ الرَّجُلُ يَكْذِبُ وَيَتَحَرَّى الْكَذِبَ حَتَّى يُكْتَبَ عِنْدَ اللهِ كَذَّابًا».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn Mas'ud - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Euch obliegt die Wahrhaftigkeit, denn die Wahrhaftigkeit führt zur Rechtschaffenheit, und die Rechtschaffenheit führt ins Paradies. Und der Mensch ist solange wahrhaftig und bemüht sich um Wahrhaftigkeit, bis er bei Allah als wahrhaftig aufgeschrieben wird. Und hütet euch vor der Lüge, denn die Lüge führt zu Frevel und Frevel führt ins Höllenfeuer. Und der Mensch lügt solange und bemüht sich um die Lüge, bis er bei Allah als Lügner aufgeschrieben wird.‘“</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بالصدق، وأَخبر أن الالتزام به يوصِل إلى العمل الصالح الدائم، والمواظب على فعل الخير يوصل صاحبه إلى الجنة، ولا يزال يتكرر منه الصدق في السر والعلانية، ويستحق اسم صِدِّيق؛ وهو المبالغة في الصدق، 
 ثم حذَّر صلى الله عليه وسلم من الكذب وقول الباطل؛ لأنه يبعث على الميل عن الاستقامة، وإلى فعل الشر والفساد والمعاصي، ثم يوصله إلى النار، وما زال يستكثر من الكذب حتى يُكتب عند الله من الكاذبين.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - befahl die Wahrhaftigkeit und teilte mit, dass das Festhalten daran zu beständigen guten Taten führt, und wer beharrlich Gutes tut, wird ins Paradies gelangen. Und er ist weiterhin im Verborgenen und in der Öffentlichkeit wahrhaftig, und er verdient den Namen „Siddiq“, und das ist (ein Ausdruck für) übermäßige Wahrhaftigkeit. Dann warnte der Prophet - Allahs Segen und Frieden auf ihm - vor der Lüge und dem Aussprechen von Unwahrheit, denn sie führen dazu, sich von der Rechtschaffenheit abzuwenden und das Böse, Verdorbene und Sünden zu begehen, und führen schließlich ins Höllenfeuer. Und er lügt weiterhin viel, bis er bei Allah als Lügner aufgeschrieben wird.</t>
   </si>
   <si>
     <t>الصدق خلق كريم يحصل بالاكتساب والمجاهدة، فإنَّ الرجل ما يزال يصدُق ويتحرى الصدق، حتى يكون الصدق سجية له وطبعًا، فيكتب عند الله من الصديقين والأبرار.
 الكذب خلق ذميم يكتسبه صاحبه من طول ممارسته، وتحريه قولًا وفعلًا، حتى يصبح خُلقًا وسجية، ثم يكتب عند الله تعالى من الكذابين.
 الصدق يطلق على صدق اللسان، وهو نقيض الكذب، والصدق في النية، وهو الإخلاص، والصدق في العزم على خير نواه، والصدق في الأعمال، وأقلُّه استواءُ سريرتِه وعلانيته، والصدق في المقامات، كالصدق في الخوف والرجاء وغيرهما، فمن اتصف بذلك كان صدّيقًا، أو ببعضها كان صادقًا.</t>
   </si>
   <si>
     <t>Wahrhaftigkeit ist eine edle Eigenschaft, die durch Aneignung und Anstrengung erlangt wird. Der Mensch ist solange wahrhaftig und bemüht sich um Wahrhaftigkeit, bis die Wahrhaftigkeit zu seiner Einstellung und seinem Charakter wird, sodass er bei Allah als einer der Wahrhaftigen und Rechtschaffenen niedergeschrieben wird.
 Die Lüge ist eine verwerfliche Eigenschaft, die sich ihr Besitzer durch langes Ausüben in Wort und Tat aneignet, bis sie zu seinem Charakter und seiner Einstellung wird. Daraufhin wird er bei Allah - erhaben ist Er - als einer der Lügner niedergeschrieben.
-Die Wahrhaftigkeit bezieht sich auf die Wahrhaftigkeit der Zunge - und das ist das Gegenteil der Lüge -, auf die Wahrhaftigkeit in der Absicht - und das ist die Aufrichtigkeit -, auf die Wahrhaftigkeit in der Entschlossenheit zum Guten, das man beabsichtigt, auf die Wahrhaftigkeit in den Taten - wobei das Geringste davon die Übereinstimmung seines Inneren mit dem Äußeren ist - und auf die Wahrhaftigkeit in den verschiedenen Situationen, wie der Wahrhaftigkeit in der Angst und der Hoffnung und anderen. Wer sich durch all dies auszeichnet, ist ein „Siddiq“ (übermäßig Wahrhaftiger), und wer sich durch einen Teil davon auszeichnet, so ist er ein „Sadiq“ (Wahrhaftiger).</t>
+Die Wahrhaftigkeit bezieht sich (1.) auf die Wahrhaftigkeit der Zunge - und das ist das Gegenteil der Lüge -, (2.) auf die Wahrhaftigkeit in der Absicht - und das ist die Aufrichtigkeit -, (3.) auf die Wahrhaftigkeit in der Entschlossenheit zum Guten, das man beabsichtigt, (4.) auf die Wahrhaftigkeit in den Taten - wobei das Geringste davon die Übereinstimmung seines Inneren mit dem Äußeren ist - und (5.) auf die Wahrhaftigkeit in den verschiedenen Situationen, wie der Wahrhaftigkeit in der Angst und der Hoffnung und anderen. Wer sich durch all dies auszeichnet, ist ein „Siddiq“ (übermäßig Wahrhaftiger), und wer sich durch einen Teil davon auszeichnet, so ist er ein „Sadiq“ (Wahrhaftiger).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5504</t>
   </si>
   <si>
     <t>كلمتان خفيفتان على اللسان، ثقيلتان في الميزان، حبيبتان إلى الرحمن</t>
   </si>
   <si>
     <t>„Zwei Worte, die leicht auf der Zunge, schwer auf der Waage und Allah, dem Allerbarmer, lieb sind</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن النبي صلى الله عليه وسلم قال: «كَلِمَتَانِ خَفِيفَتَانِ عَلَى اللِّسَانِ، ثَقِيلَتَانِ فِي الْمِيزَانِ، حَبِيبَتَانِ إِلَى الرَّحْمَنِ: سُبْحَانَ اللهِ الْعَظِيمِ، سُبْحَانَ اللهِ وَبِحَمْدِهِ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Zwei Worte, die leicht auf der Zunge, schwer auf der Waage und Allah, dem Allerbarmer, lieb sind: Subhanallahil-'Adhim (Gepriesen sei Allah, der Erhabene), Subhanallahi wa bihamdih (Gepriesen sei Allah und Ihm gebührt das Lob).“</t>
   </si>
   <si>
     <t>أَخبرَ النبيُّ صلى الله عليه وسلم عن كلمتين يَنطِقُهما الإنسان بلا مَشقَّة وعلى كل حال، وأنهما عظيم أجرهما في الميزان، وأنَّ ربَّنا الرحمن تبارك وتعالى يُحبُّهما: 
 سبحان الله العظيم، سبحان الله وبحمده؛ لما تَضَمَّنتاه من وصف الله بالعظمة والكمال، وتنزيهه عن النقائص تبارك وتعالى.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete von zwei Worten, die der Mensch ohne Anstrengung und in jeder Lage aussprechen kann und deren Belohnung im Gewicht groß ist und dass unser Herr - segensreich und erhaben ist Er - sie liebt:
 Subhanallahil-'Adhim (Gepriesen sei Allah, der Erhabene), Subhanallahi wa bihamdih (Gepriesen sei Allah und Ihm gebührt das Lob), weil sie die Beschreibung Allahs mit Allmacht und Vollkommenheit enthalten und dass Er - segensreich und erhaben ist Er - von jeglichem Mangel freigesprochen wird.</t>
   </si>
   <si>
@@ -11020,52 +11000,51 @@
   <si>
     <t>'Silber gegen Gold ist Zins, außer es wird ausgetauscht. Und Weizen gegen Weizen ist Zins, und Gerste gegen Gerste ist Zins, außer es wird ausgetauscht. Und Datteln gegen Datteln ist Zins, außer es wird ausgetauscht.'</t>
   </si>
   <si>
     <t>عَنْ مَالِكِ بْنِ أَوْسِ بْنِ الْحَدَثَانِ أَنَّهُ قَالَ: أَقْبَلْتُ أَقُولُ مَنْ يَصْطَرِفُ الدَّرَاهِمَ؟ فَقَالَ طَلْحَةُ بْنُ عُبَيْدِ اللهِ وَهُوَ عِنْدَ عُمَرَ بْنِ الْخَطَّابِ رضي الله عنهما: أَرِنَا ذَهَبَكَ، ثُمَّ ائْتِنَا، إِذَا جَاءَ خَادِمُنَا، نُعْطِكَ وَرِقَكَ، فَقَالَ عُمَرُ بْنُ الْخَطَّابِ: كَلَّا، وَاللهِ لَتُعْطِيَنَّهُ وَرِقَهُ، أَوْ لَتَرُدَّنَّ إِلَيْهِ ذَهَبَهُ، فَإِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الْوَرِقُ بِالذَّهَبِ رِبًا، إِلَّا هَاءَ وَهَاءَ، وَالْبُرُّ بِالْبُرِّ رِبًا، إِلَّا هَاءَ وَهَاءَ، وَالشَّعِيرُ بِالشَّعِيرِ رِبًا، إِلَّا هَاءَ وَهَاءَ، وَالتَّمْرُ بِالتَّمْرِ رِبًا، إِلَّا هَاءَ وَهَاءَ».</t>
   </si>
   <si>
     <t>Von Malik Ibn Aws Ibn Al-Hadathan wird überliefert, dass er sagte: Ich kam und sagte: „Wer tauscht Dirhame aus?“ Da sagte Talhah Ibn 'Ubaydillah, und er war bei 'Umar Ibn Al-Khattab - möge Allah mit ihnen beiden zufrieden sein -: „Zeig uns dein Gold und komm dann zu uns. Wenn unser Arbeiter kommt, geben wir dir dein Silber.“ Da sagte 'Umar Ibn Al-Khattab: „Nein! Bei Allah entweder du gibst ihm sein Silber oder du gibst ihm sein Gold zurück, denn der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: 'Silber gegen Gold ist Zins, außer es wird ausgetauscht. Und Weizen gegen Weizen ist Zins, und Gerste gegen Gerste ist Zins, außer es wird ausgetauscht. Und Datteln gegen Datteln ist Zins, außer es wird ausgetauscht.'</t>
   </si>
   <si>
     <t>يُخْبِرُ التَّابِعِيُّ مالكُ بنُ أوس أنه كان عنده دَنانير ذهب، ويريد أنْ يَصْرِفَها بدراهم فضة، فقال له طلحةُ بن عبيد الله رضي الله عنه: أعطنا دنانيرَك لأَراها! ثم قال له بعد أن عَزَم على الشراء: ائتنا إذا جاء خادمُنا فيما بعد لنعطيَك دراهمَ الفضة، وكان عمر بن الخطاب رضي الله عنه حاضرًا في المجلس، فأنكر هذا النوع من المعاملة، وأقسم على طلحة أن يدفع الفضة الآن، أو يَردَّ إليه ذَهبَه الذي أخذه منه، وبيَّن سبب ذلك أن رسول الله صلى الله عليه وسلم ذَكَرَ أنَّ بَيعَ الفضة بالذهب أو العكس يجب أنْ يَقبِضَ المقابل مباشرة، وإلّا تكون تلك الصفقة ربًا محرّمًا، وبيعًا باطلًا، فلا يباع الذهب بالفضة ولا الفضة بالذهب إلا يدًا بيدٍ ويتم التقابض، ولا يباع البُر بالبر والقمحُ بالقمحِ والشعيرُ بالشعيرِ والتمر بالتمرِ إلا مثلًا بمثلٍ وزنًا بوزنٍ، كيلًا بكيل، يدًا بيد، ولا يباع شيء منها عاجلٌ بآجل، ولا يجوز التفرُّق قبل القبض.</t>
   </si>
   <si>
     <t>Der Tabi'i Malik Ibn Aws berichtete, dass er Goldmünzen hatte und sie gegen Silbermünzen tauschen wollte. Da sagte Talhah Ibn 'Ubaydillah - möge Allah mit ihm zufrieden sein -: „Gib uns deine Münzen, damit ich sie sehe!“ Als er sie kaufen wollte, sagte er zu ihm : „Komm später zu uns, wenn unser Arbeiter kommt, damit wir dir Silbermünzen geben.“ 'Umar Ibn Al-Khattab - möge Allah mit ihm zufrieden sein - war anwesend in dieser Sitzung und missbilligte diesen Umgang. Er schwor, dass Talhah ihm sofort Silber geben soll oder ihm sein Gold, was er nahm, zurückgeben soll. Er verdeutlichte den Grund, denn der Gesandte Allahs - Allahs Segen und Frieden auf ihm - erwähhnte, dass der Kauf von Silber mit Gold oder andersrum sofort ausgetauscht werden muss, denn sonst ist dieser Tausch verbotener Zins und ein ungültiger Handel. Man darf Gold mit Silber oder Silber mit Gold nur von Hand zu Hand kaufen und die Übergabe muss sofort erfolgen. Es ist auch nicht erlaubt, Weizen mit Weizen, Weizenkörner mit Weizenkörnern, Gerste mit Gerste, Datteln mit Datteln zu kaufen, außer es wird das selbe Gewicht abgewogen, Kilo für Kilo, von Hand zu Hand. Es ist auch nicht erlaubt, etwas zeitnahes mit etwas entferntem zu verkaufen und sich zu trennen, bevor man (die Ware) genommen hat.</t>
   </si>
   <si>
     <t>الأصناف التي ذُكِرَتْ في هذا الحديث خمسة: الذهب والفضة والبر الشعير والتمر، فإذا حَصَل البيعُ في نفس الصنف فلابد من شرطين لصحته: التقابض في مجلس العقد، والتَّمَاثُل في الوزن كذَهَبٍ بِذَهَبٍ، وإلّا يكون ربا الفضل، وإذا اختلفت كفضة بقمح مثلًا فشَرْطٌ واحِدٌ لِصحّة العقد، وهو قَبْضُ الثَّمَن في مجلس العقد، وإلا يكون ربا النسيئة.
 يراد بمجلس العقد: مكان التَّبَايُع، سواء أكانا جالسَين، أم ماضِيَين، أم راكبين، ويراد بالتفرُّق ما يُعَد تَفَرُّقًا عُرْفًا بين الناس.
 النهي في الحديث يشمل جميع أنواع الذهب المَضْرُوبة وغيرها، وجميع أنواع الفضة مضروبة وغير مضروبة.
 العملات النَّقْدِية في هذا الزمن يجب فيها ما يجب في بيع الذهب بالفضة، أي أنه إذا أردت استبدال عملة بعملة أخرى كريال بدرهم فيجوز التفاضل بما يرضاه الطرفان، ولكن يجب التقابض في مجلس البيع، وإلا بَطَلَت الصَّفْقة، وأصبح التعامُل رِبَوِيًّا مُحرّمًا.
 التعاملات الرِّبوية لا تجوز، وعقدُها باطل ولو تراضا الطرفان؛ لأن الإسلام يحفظ للإنسان وللمجتمع حقَّه ولو تنازل هو عنه.
 النهي عن المنكر ومنعه لمن استطاع ذلك.
 ذكر الدليل عند إنكار المنكر، كما كان من عمر بن الخطاب رضي الله عنه.</t>
   </si>
   <si>
-    <t>Fünf Arten werden in diesem Hadith erwähnt: Gold, Silber, Mehl, Gerste und Datteln. Wenn dieselbe Art gekauft wird, müssen zwei Bedingungen für die Gültigkeit des Kaufs vorliegen: 
-Beim Vertrag muss die Ware übergeben werden und das Gewicht muss gleich sein, wie z. B. Gold mit (dem selben) Gold. Ansonsten gilt es als "Riba Al-Fadl". Und wenn die Ware sich unterscheidet, wie Silber gegen Weizen, dann muss eine Bedingung für die Richtigkeit des Vertrags erfüllt sein, nämlich, dass der Preis beim Vertrag genommen wird. Ansonsten gilt es als "Riba An-Nasi'ah".
+    <t>Fünf Arten werden in diesem Hadith erwähnt: Gold, Silber, Mehl, Gerste und Datteln. Wenn dieselbe Art gekauft wird, müssen zwei Bedingungen für die Gültigkeit des Kaufs vorliegen:  Beim Vertrag muss die Ware übergeben werden und das Gewicht muss gleich sein, wie z. B. Gold mit (dem selben) Gold. Ansonsten gilt es als "Riba Al-Fadl". Und wenn die Ware sich unterscheidet, wie Silber gegen Weizen, dann muss eine Bedingung für die Richtigkeit des Vertrags erfüllt sein, nämlich, dass der Preis beim Vertrag genommen wird. Ansonsten gilt es als "Riba An-Nasi'ah".
 Mit der Vertragssitzung ist der Ort des Handels gemeint, egal ob sie sitzen, vorbeigehend oder reitend sind. Mit der Trennung ist das gemeint, was bei den Menschen üblicherweise als "sich Trennen" verstanden wird.
 Die Untersagung im Hadith umfasst alle Arten von Gold und Silber, seien sie geprägt oder ungeprägt.
 Bei den Währungen in der heutigen Zeit gelten dieselben Regeln wie beim Verkauf von Gold gegen Silber. Das bedeutet, dass es beim Währungswechsel, wie Riyal gegen Dirham, erlaubt ist, dass der Wert sich unterscheidet, solange beide Parteien damit einverstanden sind. Allerdings muss die Übergabe im Moment des Wechsels erfolgen. Ansonsten ist der Handel ungültig und wird zu einem verbotenen Zinsgeschäft.
 Zinsgeschäfte sind nicht erlaubt und diese zu schließen ist falsch, selbst wenn beide Parteien einverstanden sind, da der Islam den Menschen und der Gesellschaft ihre Rechte bewahren, selbst wenn sie darauf verzichten.
 Das Schlechte muss untersagt und verhindert werden, wenn man dazu imstande ist.
 Der Beweis kann beim Untersagen des Schlechten genannt werden, so wie 'Umar Ibn Al-Khattab - möge Allah mit ihm zufrieden sein - es tat.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5889</t>
   </si>
   <si>
     <t>تعاهدوا هذا القرآن، فوالذي نفس محمد بيده لهو أشد تفلتا من الإبل في عقلها</t>
   </si>
   <si>
     <t>„Macht euch diesen Quran zur Angewohnheit, denn bei Dem, in Dessen Hand die Seele Muhammeds liegt, er (der Quran) entflieht einem schneller als Kamele in ihren Fußfesseln.“</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «تَعَاهَدُوا هَذَا الْقُرْآنَ، فَوَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ لَهُوَ أَشَدُّ تَفَلُّتًا مِنَ الْإِبِلِ فِي عُقُلِهَا».</t>
   </si>
   <si>
     <t>Von Abu Musa Al-Asch'ari - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Macht euch diesen Quran zur Angewohnheit, denn bei Dem, in Dessen Hand die Seele Muhammeds liegt, er (der Quran) entflieht einem schneller als Kamele in ihren Fußfesseln.“</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بمُعاهَدةِ القرآنِ والمواظبةِ على تلاوتِهِ كي لا ينساه بعد أن كان حافظًا له في صدرِهِ، وأَكَّدَ ذلك بِحَلِفِهِ صلى الله عليه وسلم على أنَّ القرآنَ أشدُّ تَخَلُّصًا وذهابًا من الصدور مِن الإبل المَعقولة وهي المشدودة بحبلٍ في وسط الذراع، إنْ تَعاهدَها الإنسانُ أَمْسَكَها وإنْ أَطْلَقَها ذهبتْ وضاعتْ.</t>
   </si>
@@ -11226,54 +11205,54 @@
     <t>Ein Mann kam zum Propheten - Allahs Segen und Frieden auf ihm - und sprach mit ihm über eine seiner Angelegenheiten. Dann sagte er: „Was Allah und du willst.“ Da missbilligte der Prophet - Allahs Segen und Frieden auf ihm - diese Aussage und erklärte ihm, dass das Verbinden des Willens des Geschöpfs mit dem Willen Allahs durch die Konjunktion „und“ eine kleinere Form des Schirk (Götzendienst) darstellt, die ein Muslim nicht aussprechen sollte. Dann wies er ihn auf die richtige Aussage hin: „Was Allah allein will“, um Allah in Seinem Willen einzigartig zu machen und Seinen Willen nicht mit dem Willen eines anderen zu verbinden, egal in welcher Form der Verbindung.</t>
   </si>
   <si>
     <t>النهي عن قول: ما شاء الله وشئت، وما أشبهه مما فيه عَطْف مشيئة العبد على مشيئة الله بالواو؛ لأنه شرك أصغر.
 وجوب إنكار المنكر.
 رسول الله صلى الله عليه وسلم قد حَمَى حِمَى التوحيد، وسدَّ طرق الشرك.
 عند إنكار المنكر يحسن توجيه المدعو إلى بديل مباح، اقتداءً بالنبي صلى الله عليه وسلم.
 الجمع بين قوله صلى الله عليه وسلم في هذا الحديث: «ما شاء الله وَحْدَه»، وقوله في الحديث الآخر: «قل: ما شاء الله ثم شئت» أن قول الشخص: «ما شاء الله ثم شئت» جائز، لكن قوله: «ما شاء الله وحده» أفضل.
 يجوز أن تقول: «ما شاء الله ثم شئت» ولكن الأفضل قول: «ما شاء الله وحده».</t>
   </si>
   <si>
     <t>Das Verbot, zu sagen: „Was Allah und du willst“ oder ähnliche Ausdrücke, die den Willen des Dieners mit dem Willen Allahs durch die Konjunktion „und“ verbinden, da dies eine kleine Form des Schirk (Götzendienst) ist.
 Die Pflicht, das Verwerfliche zu missbilligen.
 Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - hat die Grenzen des Tauhid geschützt und die Wege zum Schirk versperrt.
 Beim Missbilligen des Verwerflichen ist es gut, den Angesprochenen auf eine erlaubte Alternative hinzuweisen, um dem Propheten - Allahs Segen und Frieden auf ihm - zu folgen.
 Die Kombination seiner Aussage - Allahs Segen und Frieden auf ihm - in diesem Hadith: „Was Allah allein will“ und seiner Aussage in einem anderen Hadith: „Sag: Was Allah will, dann was du willst“ bedeutet, dass es erlaubt ist, zu sagen: „Was Allah will, dann was du willst“, aber es ist besser zu sagen: „Was Allah allein will“.
 Es ist erlaubt zu sagen: „Was Allah will, dann was du willst“, aber es ist besser zu sagen: „Was Allah allein will“.</t>
   </si>
   <si>
     <t>إسناده حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
-    <t>[Die Überlieferungskette (Isnad) ist verlässlich (Hasan)]</t>
-[...2 lines deleted...]
-    <t>[رواه النسائي في الكبرى وابن ماجه وأحمد]</t>
+    <t>[Seine Überlieferungskette ist gesund]</t>
+  </si>
+  <si>
+    <t>[Überliefert von Ibn Majah, an-Nasai in seinem Werk Al-Kubra und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5928</t>
   </si>
   <si>
     <t>أشد الناس عذابا عند الله يوم القيامة الذين يضاهون بخلق الله</t>
   </si>
   <si>
     <t>diejenigen, die am strengsten von Allah am Tag der Auferstehung bestraft werden, sind diejenigen, die versuchen, Allahs Schöpfung nachzuahmen.‘</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المُؤمنينَ رضي الله عنها قَالَتْ: دَخَلَ عَلَيَّ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَقَدْ سَتَرْتُ سَهْوَةً لِي بِقِرَامٍ فِيهِ تَمَاثِيلُ، فَلَمَّا رَآهُ هَتَكَهُ وَتَلَوَّنَ وَجْهُهُ وَقَالَ: «يَا عَائِشَةُ، أَشَدُّ النَّاسِ عَذَابًا عِنْدَ اللهِ يَوْمَ الْقِيَامَةِ الَّذِينَ يُضَاهُونَ بِخَلْقِ اللهِ» قَالَتْ عَائِشَةُ: «فَقَطَعْنَاهُ فَجَعَلْنَا مِنْهُ وِسَادَةً أَوْ وِسَادَتَيْنِ».</t>
   </si>
   <si>
     <t>Von 'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - kam zu mir herein, und ich hatte eine Nische von mir mit einem Vorhang bedeckt, auf dem sich Abbildungen befanden. Als er es sah, zerriss er ihn, und sein Gesicht veränderte sich (aus Missfallen). Er sagte: ‚O 'Aischah, diejenigen, die am strengsten von Allah am Tag der Auferstehung bestraft werden, sind diejenigen, die versuchen, Allahs Schöpfung nachzuahmen.‘“ 'Aischah sagte: „Also zerschnitten wir ihn und machten daraus ein oder zwei Kissen.“</t>
   </si>
   <si>
     <t>دَخَلَ النبيُّ صلى الله عليه وسلم بيتَه على عائشة رضي الله عنها فوجدَها قد سترتْ الخِزانة الصغيرة التي يُوضَع فيها المتاع بقماش فيه تصاوير لذوات الأرواح، فتَغَيَّرَ لونُ وجهِهِ غضبًا لله ونَزَعَه، وقال: 
 أشدُّ الناس عذابًا يوم القيامة الذين يُشابِهون بتصاويرهم خلقَ الله. 
 قالت عائشة: فجعلناه وِسَادَة أو وسادتين.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - betrat das Haus von 'Aischah - möge Allah mit ihr zufrieden sein - und fand, dass sie den kleinen Schrank, in dem Dinge aufbewahrt wurden, mit einem Tuch bedeckt hatte, das Bilder von Lebewesen enthielt. Sein Gesicht veränderte sich vor Zorn für Allah, und er zog es ab und sagte: „Am strengsten werden am Tag der Auferstehung diejenigen Menschen bestraft, die mit ihren Bildern die Schöpfung Allahs nachahmen.“ 'Aischah sagte: „Also machten wir daraus ein oder zwei Kissen.“</t>
   </si>
   <si>
@@ -11641,51 +11620,51 @@
 „Soll ich euch nicht etwas Besseres zeigen als das, worum ihr gebeten habt? Wenn ihr euch nachts zum Schlafen hinlegt - oder in eure Betten legt -, dann sagt dreiunddreißig Mal: ‚Subhanallah‘ (Gepriesen sei Allah), und sagt dreiunddreißig Mal: ‚Alhamdulillah‘ (Alles Lob gebührt Allah), und sagt vierunddreißig Mal: ‚Allahu Akbar‘ (Allah ist der Größte). Das ist besser für euch als ein Bediensteter.“</t>
   </si>
   <si>
     <t>شَكَتْ فاطمةُ رضي الله عنها بنتُ النبيِّ صلى الله عليه وسلم ما تجدُه في يدها من أَثَرَ آلة الطَّحْنِ مما تطحن، فلما جاء إلى النبي صلى الله عليه وسلم سَبْيٌ، انطلقت إليه تسأله خادمًا من هذا السبي؛ ليقوم مكانَها بأعمال البيت، ولكنها لم تجده في بيته، ووجدتْ عائشةَ رضي الله عنها، فأخبرتها بذلك، 
 فلما جاء صلى الله عليه وسلم أخبرتْه عائشةُ بمجيء فاطمة إليه لتسأله خادمًا، 
 فجاء النبي صلى الله عليه وسلم فاطمة وعليًا رضي الله عنهما في بيتِهما وهما في الفِراش يتهيئان للنوم، فقعد بينهما حتى وجد علي رضي الله عنه برد قدمي النبي صلى الله عليه وسلم على بطنه، وقال: 
 ألا أعلِّمُكما خيرًا مما سألتماني من إعطائكم الخادم؟ 
 قالا بلى، فقال صلى الله عليه وسلم: 
 إذا أخذتما مضاجعكما للنوم من الليل، فكبِّرا أربعًا وثلاثين مرة، بقول: الله أكبر، 
 وسبِّحا ثلاثًا وثلاثين مرة، بقول: سبحان الله، 
 واحْمدَا ثلاثًا وثلاثين، بقول: الحمد لله؛ 
 فهذا الذكر خيرٌ لكما من خادم.</t>
   </si>
   <si>
     <t>Fatimah - möge Allah mit ihr zufrieden sein -, die Tochter des Propheten - Allahs Segen und Frieden auf ihm -, beschwerte sich beim Propheten - Allahs Segen und Frieden auf ihm - über die Schmerzen in ihren Händen, die sie aufgrund des Mahlwerks, womit sie (Getreide) mahlt, verspürt. Als sie hörte, dass einige Jünglinge zu ihm gekommen sind, ging sie zu ihm, um ihn um einen Bediensteten von diesen Jünglingen zu bitten, der ihre Hausarbeit übernehmen sollte. Jedoch fand sie ihn nicht in seinem Haus vor. Sie traf 'Aischah - möge Allah mit ihr zufrieden sein - an und berichtete ihr davon. Als der Prophet - Allahs Segen und Frieden auf ihm - kam, informierte 'Aischah ihn über Fatimahs Besuch bei ihm, um ihn um einen Diener zu bitten. Der Prophet - Allahs Segen und Frieden auf ihm - kam zu Fatima und 'Ali - möge Allah mit ihnen beiden zufrieden sein - nach Hause, als sie im Bett lagen und sich zum Schlafen vorbereiteten. Er setzte sich zwischen sie, sodass 'Ali - möge Allah mit ihm zufrieden sein - die Kälte der Füße des Propheten - Allahs Segen und Frieden auf ihm - auf seinem Bauch spürte. Und er sagte: „Soll ich euch nicht etwas Besseres zeigen als das, worum ihr mich gebeten habt, nämlich euch einen Bediensteten zu geben?“ Sie sagten: „Doch.“ So sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Wenn ihr euch nachts zum Schlafen hinlegt, dann sagt vierunddreißig Mal: ‚Allahu Akbar‘, und sagt dreiunddreißig Mal: ‚Subhanallah‘, und sagt dreiunddreißig Mal: ‚Alhamdulillah‘. Dieses Gedenken (Allahs) ist besser für euch als ein Bediensteter.“</t>
   </si>
   <si>
     <t>استحباب المداومة على هذا الذكر المبارك، حيث ورد أن عليا رضي الله عنه لم يترك هذه الوصية النبوية، المتضمنة حتى ليلة صفين.
 هذا الذكر لا يقال إلا في نوم الليل ولفظه عند مسلم من رواية معاذ عن شعبة "إذا أخذتما مضاجعكما من الليل".
 إذا نسي المسلم هذا الذكر في أول الليل ثم ذكره آخره فلا بأس بقوله؛ لأن علي رضي الله عنه راوي الحديث يقول بأنه نسي قوله ليلة صفين أول الليل ثم تذكر فقاله قبل الصبح.
 قال المهلب: فيه حمل الإنسان أهله على ما يحمل عليه نفسه من إيثار الآخرة على الدنيا إذا كانت لهم قدرة على ذلك.
 قال ابن حجر العسقلاني: من واظب عليه لا يتضرر بكثرة العمل ولا يشق عليه ولو حصل له التعب.
 قال العيني: وجه الخيرية إما أن يراد به أنه يتعلق بالآخرة والخادم بالدنيا، والآخرة خير وأبقى، وإما أن يراد بالنسبة إلى ما طلبته بأن يحصل لها بسبب هذه الأذكار قوة تقدر على الخدمة أكثر مما يقدر الخادم.</t>
   </si>
   <si>
-    <t>Es ist empfehlenswert, dieses gesegnete Gedenken Allahs (Dhikr) regelmäßig zu spreche], da überliefert wurde, dass 'Ali - möge Allah mit ihm zufrieden sein - diese prophetische Empfehlung bis zur Nacht von Siffin nicht unterließ.
+    <t>Es ist empfehlenswert, dieses gesegnete Gedenken Allahs (Dhikr) regelmäßig zu sprechen, da überliefert wurde, dass 'Ali - möge Allah mit ihm zufrieden sein - diese prophetische Empfehlung bis zur Nacht von Siffin nicht unterließ.
 Dieser Dhikr wird nur beim Zubettgehen in der Nacht gesagt, und der Wortlaut des Hadiths bei Muslim, überliefert von Mu'adh über Schu'bah, lautet: „Wenn ihr euch nachts zum Schlafen hinlegt“.
 Wenn ein Muslim diesen Dhikr zu Beginn der Nacht vergisst und sich später daran erinnert, ist es in Ordnung, ihn (dann) zu sprechen, denn 'Ali - möge Allah mit ihm zufrieden sein -, der Überlieferer des Hadithes, sagt, dass er ihn in der Nacht von Siffin zu Beginn der Nacht vergessen hatte und sich dann vor dem Morgengrauen daran erinnerte und ihn sprach.
 Al-Muhallab sagte: „Darin liegt die Aufforderung, seine Familie zu dem zu ermutigen, was man selbst tut, nämlich das Jenseits dem Diesseits vorzuziehen, wenn sie dazu in der Lage sind.“
 Ibn Hajar Al-'Asqalani sagte: „Wer sich daran hält, wird weder durch die viele Arbeit beeinträchtigt werden noch wird es ihm schwerfallen, selbst wenn er erschöpft/müde sein sollte.“
 Al-'Ayni sagte: „Der Grund, weshalb dies besser ist, ist entweder, da es sich auf das Jenseits bezieht, während der Diener sich auf das Diesseits bezieht - und das Jenseits ist besser und dauerhafter - oder da es sich auf das bezieht, was sie erbeten haben, weil sie durch dieses Gedenken mehr Kraft erlangen, um den Dienst besser zu verrichten, als es ein Diener könnte.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/6076</t>
   </si>
   <si>
     <t>قل هو الله أحد والمعوذتين حين تمسي وتصبح ثلاث مرات، تكفيك من كل شيء</t>
   </si>
   <si>
     <t>‚Sag: "Qul Huwa Allahu Ahad" (Surah Al-Ikhlas) und die beiden Schutzsuren (Al-Falaq und An-Nas), wenn du den Abend und den Morgen erreichst dreimal, dann werden sie dich vor allem beschützen.‘“</t>
   </si>
   <si>
     <t>عَن عبدِ اللهِ بن خُبَيب رضي الله عنه أنه قال: خَرَجْنَا فِي لَيْلَةٍ مَطِيرَةٍ وَظُلْمَةٍ شَدِيدَةٍ، نَطْلُبُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ؛ يُصَلِّي لَنَا، قَالَ: فَأَدْرَكْتُهُ، فَقَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، ثُمَّ قَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، قَالَ: «قُلْ»، فَقُلْتُ: مَا أَقُولُ؟ قَالَ: «{قُلْ هُوَ اللهُ أَحَدٌ} وَالْمُعَوِّذَتَيْنِ حِينَ تُمْسِي وَتُصْبِحُ ثَلَاثَ مَرَّاتٍ، تَكْفِيكَ مِنْ كُلِّ شَيْءٍ».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn Khubayb - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Wir gingen in einer regnerischen und sehr dunklen Nacht hinaus, um den Gesandten Allahs - Allahs Segen und Frieden auf ihm - zu suchen, damit er für uns betet.“ Er ('Abdullah) sagte: „Ich erreichte ihn, und er sagte: ‚Sag!‘ Aber ich sagte nichts. Dann sagte er wieder: ‚Sag!‘ Aber ich sagte wieder nichts. Er sagte ein drittes Mal: ‚Sag!‘ Also sagte ich: ‚Was soll ich sagen?‘ Er sagte: ‚Sag: "Qul Huwa Allahu Ahad" (Surah Al-Ikhlas) und die beiden Schutzsuren (Al-Falaq und An-Nas), wenn du den Abend und den Morgen erreichst dreimal, dann werden sie dich vor allem beschützen.‘“</t>
   </si>
   <si>
     <t>يُخْبِرُ الصحابيُّ الجليلُ عبدُ الله بن خبيب رضي الله عنه: أنهم خَرَجوا في ليلةٍ كثيرة المطر وكانت الظلمةُ شديدةً، للبحث عن رسول الله صلى الله عليه وسلم؛ ليصلي بهم، فوجدوه، 
 فقال له النبي صلى الله عليه وسلم: "قل" أي اقرأ، فلم يقرأ شيئًا، 
 فأعاد عليه النبي صلى الله عليه وسلم قولَه، فقال عبد الله: ماذا أقرأ يا رسول الله؟ 
@@ -12102,51 +12081,51 @@
   </si>
   <si>
     <t>Von Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Es gibt keine Tage, an denen gute Taten Allah lieber sind als an diesen Tagen.‘“ Gemeint sind die ersten zehn Tage (von Dhul-Hijjah). Sie fragten: „O Gesandter Allahs, nicht einmal das Kämpfen auf dem Weg Allahs?“ Er antwortete: „Nicht einmal das Kämpfen auf dem Weg Allahs, es sei denn, jemand geht mit sich selbst und seinem Vermögen hinaus und kehrt mit nichts davon zurück.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ العملَ الصالح في العشر أيام الأولى من شهر ذي الحجة أفضل من سائر أيام السنة.
 وسَألَ الصحابةُ رضي الله عنهم النبيَّ صلى الله عليه وسلم عن الجهاد في غير هذه الأيام العشر هل هو أفضل أم الأعمال الصالحة في هذه الأيام؟ لِمَا تَقَرَّرَ عندهم أن الجهاد من أفضل الأعمال.
 فأجاب صلى الله عليه وسلم: بأنَّ العمل الصالح في هذه الأيام أفضل من الجهاد في غيرها، إلا رجل خرج مجاهدًا ومخاطرًا بنفسِهِ ومالِهِ في سبيل الله، فَفَقَدَ مالَه وفاضت روحُه في سبيل الله، 
 فهذا هو الذي يَفْضُل على العمل الصالح في هذه الأيام الفاضلة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass gute Taten in den ersten zehn Tagen des Monats Dhul-Hijjah besser sind als in allen anderen Tagen des Jahres.
 Die Gefährten - möge Allah mit ihnen zufrieden sein - fragten den Propheten - Allahs Segen und Frieden auf ihm -, ob das Kämpfen (auf dem Weg Allahs) außerhalb dieser zehn Tage besser sei als die guten Taten in diesen zehn Tagen, da ihnen bekannt war, dass das Kämpfen auf dem Weg Allahs eine der besten Taten ist.
 Da antwortete er - Allahs Segen und Frieden auf ihm -, dass gute Taten in diesen Tagen besser sind als das Kämpfen auf dem Weg Allahs zu anderen Zeiten, außer bei einem Mann, der auf dem Weg Allahs auszieht, sein Leben und sein Vermögen riskiert und sodann sein Vermögen verliert und seine Seele auf dem Weg Allahs opfert. Dieser Mann ist derjenige, dessen Tat die guten Taten in diesen vorzüglichen Tagen übertrifft.</t>
   </si>
   <si>
     <t>فضل العمل الصالح في عشر ذي الحجة، فعلى المسلم أن يغتنم هذه الأيام ويكثر فيها الطاعات، من ذكر الله عز وجل، وقراءة القرآن، والتكبير والتهليل والتحميد، والصلاة والصدقة والصيام، وجميع أعمال البِرّ.</t>
   </si>
   <si>
     <t>Der Vorzug der guten Taten in den ersten zehn Tagen des (Monats) Dhul-Hijjah ist groß. Daher sollte der Muslim diese Tage nutzen und in ihnen viele gute Taten vollbringen, wie das Gedenken Allahs, das Lesen des Quran, das Aussprechen von Takbir (Allahu Akbar), Tahlil (La ilaha illa Allah), Tahmid (Alhamdulillah), das Gebet, das Spenden, das Fasten und alle Arten von Wohltaten.</t>
   </si>
   <si>
     <t>رواه البخاري وأبو داود، واللفظ له</t>
   </si>
   <si>
-    <t>[رواه البخاري وأبو داود واللفظ له]</t>
+    <t>[Überliefert von al-Bukhari und Abu Dawud mit seinem Wortlaut]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/6255</t>
   </si>
   <si>
     <t>مثل المؤمن الذي يقرأ القرآن كمثل الأترجة، ريحها طيب وطعمها طيب، ومثل المؤمن الذي لا يقرأ القرآن كمثل التمرة، لا ريح لها وطعمها حلو</t>
   </si>
   <si>
     <t>‚Das Gleichnis des Gläubigen, der den Quran liest, ist das einer Zitrusfrucht; sie riecht und schmeckt gut. Und das Gleichnis des Gläubigen, welcher den Quran nicht liest, ist das einer Dattel; sie hat keinen Duft, jedoch schmeckt sie gut</t>
   </si>
   <si>
     <t>عَن أَبي مُوْسى الأَشْعريِّ رضي الله عنه قال: قال رسولُ اللهِ صلى اللهُ عليه وسلم: «مَثَلُ الْمُؤْمِنِ الَّذِي يَقْرَأُ الْقُرْآنَ كَمَثَلِ الْأُتْرُجَّةِ، رِيحُهَا طَيِّبٌ وَطَعْمُهَا طَيِّبٌ، وَمَثَلُ الْمُؤْمِنِ الَّذِي لَا يَقْرَأُ الْقُرْآنَ كَمَثَلِ التَّمْرَةِ، لَا رِيحَ لَهَا وَطَعْمُهَا حُلْوٌ، وَمَثَلُ الْمُنَافِقِ الَّذِي يَقْرَأُ الْقُرْآنَ مَثَلُ الرَّيْحَانَةِ، رِيحُهَا طَيِّبٌ وَطَعْمُهَا مُرٌّ، وَمَثَلُ الْمُنَافِقِ الَّذِي لَا يَقْرَأُ الْقُرْآنَ كَمَثَلِ الْحَنْظَلَةِ، لَيْسَ لَهَا رِيحٌ وَطَعْمُهَا مُرٌّ».</t>
   </si>
   <si>
     <t>Von Abu Musa Al-Asch'ari - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Das Gleichnis des Gläubigen, der den Quran liest, ist das einer Zitrusfrucht; sie riecht und schmeckt gut. Und das Gleichnis des Gläubigen, welcher den Quran nicht liest, ist das einer Dattel; sie hat keinen Duft, jedoch schmeckt sie gut. Und das Gleichnis des Heuchlers, welcher den Quran liest, ist das einer Basilikumpflanze; sie riecht gut, jedoch schmeckt sie bitter. Und das Gleichnis eines Heuchlers, welcher den Quran nicht liest, ist das von einer Koloquinte; sie hat keinen Duft und schmeckt bitter.‘“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أقسامَ الناسِ في قراءة القرآن والانتفاع به: 
 فالقسم الأول: المؤمن الذي يقرأ القرآنَ وينتفع به، فهو كَثَمَرَةِ الأترجة، طَيِّبُ الطعم والرائحة وحَسَن اللون، ومنافعه كثيرة، فهو يعمل بما يقرأ، وينفع عبادَ الله. 
 الثاني: المُؤمن الذي لا يقرأ القرآن، فهو كالتَّمْرَة، طعمُها حُلْو، ولا ريح لها، فقلبُه مُشتملٌ على الإيمان كاشتمال التمرة على الحلاوة في طعمها وباطنها، وعدم ظهور ريح لها يَشُمُّه الناسُ؛ لعدم ظهور قراءة منه يرتاح الناس بسماعها. 
 الثالث: المنافق الذي يقرأ القرآن، فهو كالريحانة، لها رائحة طيبة وطعمها مُرّ، حيث لم يُصلِح قلبَه بالإيمان، ولم يعملْ بالقرآن، ويَظهرُ أمامَ الناس أنه مؤمن، فريحُها الطيب يُشبه قراءتَه، وطعمُها المُرُّ يُشبه كُفرَه. 
 الرابع: المنافق الذي لا يقرأ القرآن، فهو كالحَنْظَلَة، حيثُ إنها لا رائحة لها، ومُرٌّ مذاقُها، فانعدام ريحِها أَشبَهَ انعدامَ ريحِه؛ لعدم قراءته، ومَرَارةُ طعمِها شَبيهٌ بمرارة كفرِه، فباطنُه خَالٍ من الإيمان، وظاهره لا نفع فيه، بل هو ضارٌّ.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte die verschiedenen Kategorien von Menschen in Bezug auf das Lesen des Qurans und den Nutzen, den sie daraus ziehen:
@@ -12869,91 +12848,50 @@
     <t>يُخبِرُ النَّبيُّ صلَّى اللهُ عليه وسلَّمَ أنَّ مَن قالَ وشَهِدَ بلِسانِه أنَّه «لا إلهَ إلَّا اللهُ»، أي: لا مَعبودَ بِحَقٍّ إلا اللهُ، وكفَرَ بما يُعبَدُ من دُونِ اللهِ، وتَبرَّأ من كلِّ الأديانِ سِوى الإسلامِ، فقد حَرُمَ مالُه ودمُه على المُسلِمينَ، فليس لنا إلا الظاهر من عمله، فلا يُسلَبُ مالُه ولا يُسفَكُ دمُه، إلَّا إذا ارتكَبَ جَريمةً أو جِنايةً توجب ذلك بمُوجِبِ أحكامِ الإسلامِ.
 والله يتولَّى حسابَهُ يوم القيامة، فإن كان صادقًا أثابه، وإن كان منافقًا عَذَّبه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass wer mit seiner Zunge „La ilaha illa Allah“ bezeugt und sagt - das heißt, es gibt keinen, der zu Recht angebetet wird, außer Allah - und der das, was außer Allah angebetet wird, verleugnet und sich von allen Religionen außer dem Islam lossagt, dessen Besitz und Leben ist für die Muslime verboten und man urteilt nach dem Äußeren seiner Taten. Man darf seinen Besitz nicht wegnehmen oder sein Blut vergießen, es sei denn, er begeht eine Straftat oder ein Verbrechen, das gemäß den islamischen Gesetzen bestraft werden muss.
 Und Allah wird seine Abrechnung am Tag der Auferstehung übernehmen. Wenn er ehrlich ist, wird Er ihn belohnen und wenn er ein Heuchler ist, wird Er ihn bestrafen.</t>
   </si>
   <si>
     <t>النُّطْقُ بلا إله إلا الله، والكفر بكلِّ ما يُعبد من دون الله، شرطٌ في دخول الإسلام.
 معنى (لا إله إلا الله) هو الكفر بكل ما يُعبد من دون الله من الأصنام والقبور وغيرها، وإفراده سبحانه بالعبادة.
 من أتى بالتوحيد والتَزمَ شرائعه ظاهرًا وَجَبَ الكَفُّ عنه حتى يَتَبَيَّنَ منه ما يخالف ذلك.
 حُرْمةُ مالِ المسلم ودمِه وعرضِه إلا بحق.
 الحُكْم في الدنيا على الظاهر، وفي الآخرة على النيات والمقاصد.</t>
   </si>
   <si>
     <t>Das Aussprechen von „La ilaha illa Allah“ und das Verleugnen von allem, was außer Allah angebetet wird, ist eine Bedingung für den Eintritt in den Islam.
 Die Bedeutung von „La ilaha illa Allah“ besteht darin, dass man alle Götzen, Gräber u. ä., die außer Allah angebetet werden, verleugnet und Ihm - gepriesen sei Er - allein die Anbetung widmet.
 Wer den Tauhid befolgt und sich sichtbar an seine Vorschriften hält, muss in Ruhe gelassen werden, bis eindeutig wird, dass er gegen diese Vorschriften verstößt.
 Die Unantastbarkeit des Vermögens, Lebens und der Ehre eines Muslims, es sei denn im Falle eines rechtmäßigen Anlasses.
 Das Urteil im Diesseits erfolgt nach dem Äußeren, während im Jenseits die Absichten und Ziele beurteilt werden.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/6765</t>
   </si>
   <si>
-    <t>نضر الله امرأ سمع منا شيئا فبلغه كما سمع، فرب مبلغ أوعى من سامع</t>
-[...39 lines deleted...]
-  <si>
     <t>من حدث عني بحديث يرى أنه كذب، فهو أحد الكاذبين</t>
   </si>
   <si>
     <t>‚Wer über mich etwas berichtet, von dem angenommen wird, dass es eine Lüge ist, so gehört er zu den Lügnern.‘“</t>
   </si>
   <si>
     <t>عَنْ سَمُرَةَ بْنِ جُنْدَبٍ وَالْمُغِيرَةِ بْنِ شُعْبَةَ رضي الله عنهما قَالَا: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ حَدَّثَ عَنِّي بِحَدِيثٍ يُرَى أَنَّهُ كَذِبٌ، فَهُوَ أَحَدُ الْكَاذِبِينَ».</t>
   </si>
   <si>
     <t>Von Samurah Ibn Jundub und Al-Mughirah Ibn Schu'bah - möge Allah mit ihnen beiden zufrieden sein - wird überliefert, dass sie beide sagten: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer über mich etwas berichtet, von dem angenommen wird, dass es eine Lüge ist, so gehört er zu den Lügnern.‘“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أن مَن نَقَلَ عنه حديثًا وهو يعلم أو يظن أو يغلِب على ظنه أنه كذبٌ عليه صلى الله عليه وسلم؛ فالراوي له يُشاركُ البادي بهذا الكذب.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt mit, dass derjenige, der einen Hadith von ihm überliefert, während er weiß oder vermutet oder stark davon ausgeht, dass es eine Lüge über ihn - Allahs Segen und Frieden auf ihm - ist, an der Lüge desjenigen teilhat, der sie erfunden hat.</t>
   </si>
   <si>
     <t>التثبُّت من الأحاديث المروية عن النبي صلى الله عليه وسلم، والتأكد من صحتها قبل روايتها.
 صفة الكذب تُطلق على كل من اختَرَعَ الكذب وعلى مَن قام بنقلِه ونشره بين الناس.
 يحرم رواية الحديث الموضوع على مَن عَرَف كونَه موضوعًا، أو غلب على ظنه وضعُه إلا إذا كان للتحذير منه.</t>
   </si>
   <si>
     <t>Die Notwendigkeit, die über den Propheten - Allahs Segen und Frieden auf ihm - überlieferten Berichte zu überprüfen und ihre Authentizität sicherzustellen, bevor man sie weitergibt.
 Die Eigenschaft der Lüge bezieht sich auf jeden, der die Lüge erfindet und auf jeden, der sie überliefert und unter den Menschen verbreitet.
@@ -12980,51 +12918,51 @@
   <si>
     <t>Von Sa'd Ibn Hischam Ibn 'Amir wird überliefert, dass er, als er bei 'Aischah - möge Allah mit ihr zufrieden sein - eintrat, sagte: „O Mutter der Gläubigen, erzähle mir vom Charakter des Gesandten Allahs - Allahs Segen und Frieden auf ihm.“ Sie sagte: „Liest du nicht den Quran?“ Ich antwortete: „Doch.“ Sie sagte: „Denn der Charakter des Propheten Allahs - Allahs Segen und Frieden auf ihm - war der Quran.“</t>
   </si>
   <si>
     <t>سُئِلتْ أمُّ المؤمنين عائشة رضي الله عنها عن خُلُقِ النبيِّ صلى الله عليه وسلم، فأجابتْ بكلمةٍ جامعةٍ، وأحالتْ السائلَ على القرآنِ الكريم الجامع لكلِّ صفات الكمال، فقالت كان صلى الله عليه وسلم يَتَخَلَّقُ بأخلاق القرآن، ما أَمَرَ به القرآنُ قام به، وما نهى عنه القرآن اجتَنَبَه، فكان خُلُقُه العملَ به، والوقوفَ عند حدودِه، والتأدُّب بآدابِه، والاعتبارَ بأمثاله وقصصه.</t>
   </si>
   <si>
     <t>Als die Mutter der Gläubigen 'Aischah - möge Allah mit ihr zufrieden sein - nach dem Charakter des Propheten - Allahs Segen und Frieden auf ihm - gefragt wurde, antwortete sie mit einer prägnanten Aussage und wies den Fragenden auf den edlen Quran hin, der alle Eigenschaften der Vollkommenheit vereint. Sie sagte, dass er - Allahs Segen und Frieden auf ihm - die Charaktereigenschaften des Qurans besaß: Was der Quran befahl, setzte er um, und was der Quran verbot, mied er. Sein Charakter war das Handeln nach ihm (dem Quran), das Einhalten seiner Grenzen, die Befolgung seiner Benimmregeln und die Berücksichtigung seiner Gleichnisse und Geschichten.</t>
   </si>
   <si>
     <t>الحثُّ على التأسّي بالنبي صلى الله عليه وسلم في تَخَلُّقِهِ بأخلاق القرآن.
 مدح أخلاق رسول الله صلى الله عليه وسلم، وأنها كانت من مِشْكَاة الوحي.
 القرآن مَصدرٌ لكل الأخلاق الكريمة.
 الأخلاق في الإسلام تشمل الدينَ كلَّه بفعل الأوامر واجتناب النواهي.</t>
   </si>
   <si>
     <t>Man wird dazu angehalten sich den Propheten - Allahs Segen und Frieden auf ihm -, darin als Vorbild zu nehmen, dass sein Charakter dem (vorgeschriebenen) Charakter im Quran entsprach.
 Der Charakter des Gesandten Allahs - Allahs Segen und Frieden auf ihm - wird gelobt und es wird aufgezeigt, dass er aus der Offenbarung entnommen wird.
 Der Quran ist die Quelle aller edlen Charaktereigenschaften.
 Der Charakter im Islam umfasst die gesamte Religion durch das Befolgen der Gebote und das Vermeiden der Verbote.</t>
   </si>
   <si>
     <t>رواه مسلم في جملة حديثٍ طويلٍ</t>
   </si>
   <si>
-    <t>[رواه مسلم في جملة حديثٍ طويلٍ]</t>
+    <t>[Überliefert von Muslim aus einem langen Hadith]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/8265</t>
   </si>
   <si>
     <t>الراحمون يرحمهم الرحمن، ارحموا أهل الأرض يرحمكم من في السماء</t>
   </si>
   <si>
     <t>„Die Barmherzigen werden von dem Allerbarmer Barmherzigkeit erfahren. Seid barmherzig mit den Bewohnern der Erde, so ist Derjenige im Himmel barmherzig mit euch.“</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما أن النبي صلى الله عليه وسلم قال: «الرَّاحِمُونَ يَرْحَمُهمُ الرَّحمنُ، ارحَمُوا أهلَ الأرضِ يَرْحْمْكُم مَن في السّماء».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn 'Amr - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Die Barmherzigen werden von dem Allerbarmer Barmherzigkeit erfahren. Seid barmherzig mit den Bewohnern der Erde, so ist Derjenige im Himmel barmherzig mit euch.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الذين يرحمون غيرَهم يرحمُهم الرحمنُ برحمتِه التي وسعت كلَّ شيء؛ جزاءً وفاقًا.
 ثم أَمَرَ صلى الله عليه وسلم برحمةِ جميعِ مَن في الأرض مِن إنسانٍ أو حيوانٍ أو طيرٍ أو غيرِه من أنواع الخلق وجزاء ذلك أنْ يرحمَكم الله من فوق سمواته.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass diejenigen, die anderen Barmherzigkeit erweisen, von dem Allerbarmer mit Seiner Barmherzigkeit, die alles umfasst, barmherzig behandelt werden; als gerechte Vergeltung (für ihr Handeln).
 Dann befahl der Prophet - Allahs Segen und Frieden auf ihm -, dass man allen auf der Erde Barmherzigkeit erweisen soll, sei es Mensch, Tier, Vogel oder andere Arten von Geschöpfen. Die Belohnung dafür ist, dass Allah euch von oben über Seinen Himmeln Barmherzigkeit erweisen wird.</t>
   </si>
   <si>
@@ -15030,53 +14968,51 @@
   <si>
     <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
   </si>
   <si>
     <t>„Wer einen Schutzbefohlenen tötet, wird den Duft des Paradieses nicht riechen, und wahrlich sein Duft ist bereits aus einer Distanz von vierzig Jahren wahrnehmbar.“</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn 'Amr - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wer einen Schutzbefohlenen tötet, wird den Duft des Paradieses nicht riechen, und wahrlich sein Duft ist bereits aus einer Distanz von vierzig Jahren wahrnehmbar.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - weist auf die strenge Warnung hin, dass jemand, der einen Schutzbefohlenen tötet - und dieser ist jemand von den Ungläubigen, der mit einem Schutz- und Sicherheitsabkommen das Land des Islams betreten hat -, den Duft des Paradieses nicht riechen wird, obwohl der Duft bereits aus einer Entfernung von vierzig Jahren wahrnehmbar ist.</t>
   </si>
   <si>
     <t>تحريم قتل المُعاهَد والذِّمِّي والمُستأمَن من الكفار، وأنه كبيرة من كبائر الذنوب.
 المعاهد: هو مَن أُخِذَ عليه العهد من الكفار وهو يقيم في بلاده لا يحارب المسلمين ولايحاربونه، والذِّمِّي: هو من استوطن دارَ المسلمين ودفع الجزية، والمستأمَن: هو مَن دخل دار المسلمين بعهد وأمان لوقت محدد.
 التحذير من خيانة العهود مع غير المسلمين.</t>
   </si>
   <si>
     <t>Das Töten eines „Mu'ahad“ (denjenigen, mit dem ein Vertrag abgeschlossen wurde) , eines „Dhimmis“ (den nicht-muslimischen Bürger unter islamischer Herrschaft) oder eines „Musta'man“ (denjenigen, dem Schutz gewährt wurde) von den Ungläubigen ist verboten und zählt zu den großen Sünden.
-Der Mu’ahad: Er ist derjenige, der von den Ungläubigen ist und mit dem ein Vertrag abgeschlossen wurde. Er lebt in seinem Land, und weder kämpft er gegen die Muslime noch wird er von ihnen bekämpft. 
-[...1 lines deleted...]
-Der Musta'man: Er ist derjenige, der in das Land der Muslime für eine bestimmte Zeit mit einem Vertrag und in Sicherheit eingetreten ist.
+Der Mu’ahad: Er ist derjenige, der von den Ungläubigen ist und mit dem ein Vertrag abgeschlossen wurde. Er lebt in seinem Land, und weder kämpft er gegen die Muslime noch wird er von ihnen bekämpft.  Der Dhimmi: Er ist derjenige, der in einem muslimischen Land lebt und die Kopfsteuer (Jizyah) bezahlt.  Der Musta'man: Er ist derjenige, der in das Land der Muslime für eine bestimmte Zeit mit einem Vertrag und in Sicherheit eingetreten ist.
 Die Warnung vor dem Brechen der Abmachungen mit Nicht-Muslimen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/64637</t>
   </si>
   <si>
     <t>نهى عن كل ذي ناب من السباع، وعن كل ذي مخلب من الطير</t>
   </si>
   <si>
     <t>den Verzehr aller Raubtiere, die Fangzähne haben, und aller Vögel, die Krallen haben, verbot</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رَضيَ اللهُ عنهُما أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم: نَهَى عَنْ كُلِّ ذِي نَابٍ مِنَ السِّبَاعِ، وَعَنْ كُلِّ ذِي مِخْلَبٍ مِنَ الطَّيْرِ.</t>
   </si>
   <si>
     <t>Von Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - den Verzehr aller Raubtiere, die Fangzähne haben, und aller Vögel, die Krallen haben, verbot.</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم عن أكْلِ كلِّ سَبُعٍ من الحيوانات المُفْتَرِسَة التي تَصِيْد بواسطة نابِها، وعن أَكْلِ كلِّ طَيْرٍ يَقْطَع ويُمْسِكُ بمِخْلَبِهِ.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verbot den Verzehr aller Raubtiere, die mit ihren Fangzähnen jagen, und aller Vögel, die mit ihren Krallen reißen und greifen.</t>
   </si>
   <si>
     <t>حرص الإسلام على الطيِّبات في كل شيء من المأكل والمشرب وغيرها.
@@ -15335,96 +15271,96 @@
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أنه قد اقترب زمان يكون فيه صنف من الناس جالس، أحدهم متكئ على فراشه، يبلغه الحديث عن النبي صلى الله عليه وسلم، فيقول: الذي يَفْصِلُ بيننا وبينكم في الأمور هو القرآن الكريم فهو يكفينا، فما وجدنا فيه من حلال عملنا به، وما وجدنا فيه من حرام ابتعدنا عنه. 
 ثم بَيَّن النبي صلى الله عليه وسلم أن كل شيء حرّمه أو نهى عنه في سنته فهو في الحكم مثل ما حرّمه الله في كتابه؛ لأنه المبلغ عن ربه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt mit, dass bald eine Zeit kommen wird, in der es einige Menschen geben wird, die, während sie gemütlich auf dem Bett liegen, von einer Überlieferung des Propheten - Allahs Segen und Frieden auf ihm - hören und sagen werden: „Das, was zwischen uns und euch die Angelegenheiten regelt, ist der Quran und er reicht uns völlig aus. Alles, was wir an Erlaubtem in ihm finden, machen wir und von allem, was wir an Verbotenem in ihm finden, halten wir uns fern.“ Im Anschluss verdeutlicht der Prophet - Allahs Segen und Frieden auf ihm -, dass alles, was er in der Sunnah verboten oder untersagt hat, gleichermaßen zu beurteilen ist wie das, was Allah in Seinem Buch verboten hat, da er die Botschaft seines Herrn überbringt.</t>
   </si>
   <si>
     <t>تعظيم السنة كما يُعَظَّم القرآن ويؤخذ بها.
 طاعة الرسول هي طاعة لله ومعصيته هي معصية لله تعالى.
 ثبوت حُجِيّة السنة والرد على من يَرُدُّ السُّننَ أو ينكرها.
 مَن أعرض عن السُّنَّة وادعى الاقتصار على القرآن فهو مُعرِضٌ عنهما جميعًا كاذبٌ في دعوى اتباع القرآن.
 من دلائل نبوته صلى الله عليه وسلم إخباره عن شيء بأنه سيقع في المستقبل، ووقع كما أخبر.</t>
   </si>
   <si>
     <t>Die Sunnah muss genauso wie der Quran geehrt werden und man muss danach handeln.
 Dem Gesandten zu gehorchen bedeutet Allah zu gehorchen und sich ihm zu widersetzen bedeutet sich Allah - erhaben ist Er - zu widersetzen.
 Die Bestätigung für die Beweiskraft der Sunnah und die Widerlegung derjenigen, die die Sunnah ablehnen und leugnen.
 Wer sich von der Sunnah abwendet und behauptet, sich auf den Quran zu beschränken, wendet sich tatsächlich von beiden ab und lügt in seiner Behauptung, dem Quran zu folgen.
 Zu den Beweisen für sein - Allahs Segen und Frieden auf ihm - Prophetentum gehört, dass er berichtet, das etwas in der Zukunft geschehen wird und es ist so geschehen, wie er berichtete.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وابن ماجه</t>
   </si>
   <si>
-    <t>[رواه أبو داود والترمذي وابن ماجه]</t>
+    <t>[Überliefert von Abu Dawud, at-Tirmidhi und ibn Majah]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65005</t>
   </si>
   <si>
     <t>يا رسول الله، ما تركت حاجة ولا داجة إلا قد أتيت، قال: أليس تشهد أن لا إله إلا الله وأن محمدا رسول الله؟</t>
   </si>
   <si>
     <t>O Gesandter Allahs, ich habe nichts Großes und nichts Kleines ausgelassen, ohne es zu begehen!‘ Er sagte: ‚Bezeugst du denn nicht, dass es keinen zu Recht angebeteten Gott außer Allah gibt und dass Muhammad der Gesandte Allahs ist?!‘</t>
   </si>
   <si>
     <t>عَنْ أَنَسٍ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: يَا رَسُولَ اللهِ، مَا تَرَكْتُ حَاجَّةً وَلَا دَاجَّةً إِلَّا قَدْ أَتَيْتُ، قَالَ: «أَلَيْسَ تَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ؟» ثَلَاثَ مَرَّاتٍ. قَالَ: نَعَمْ، قَالَ: «فَإِنَّ ذَلِكَ يَأْتِي عَلَى ذَلِكَ».</t>
   </si>
   <si>
     <t>Von Anas - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ein Mann kam zum Propheten - Allahs Segen und Frieden auf ihm - und sagte: ‚O Gesandter Allahs, ich habe nichts Großes und nichts Kleines ausgelassen, ohne es zu begehen!‘ Er sagte: ‚Bezeugst du denn nicht, dass es keinen zu Recht angebeteten Gott außer Allah gibt und dass Muhammad der Gesandte Allahs ist?!‘ Er wiederholte es dreimal. Er sagte: ‚Ja!‘ Er sagte: ‚Dies überwiegt das andere!‘“</t>
   </si>
   <si>
     <t>جاء رجلٌ إلى النبي صلى الله عليه وسلم فقال: يا رسول الله، إني قد فعلت من كل الذنوب والمعاصي، ولم أترك صغيرة ولا كبيرة إلا فعلتها، فهل يُغفَر لي؟ 
 فقال له النبي صلى الله عليه وسلم: ألست تشهد أن لا إله إلا الله وأن محمدًا رسول الله؟ 
 كررها له ثلاث مرات، 
 فأجابه: نعم أشهد، 
 فأخبره النبي صلى الله عليه وسلم بفضل الشهادتين وتكفيرها للسيئات، وأن التوبة تجب ما قبلها.</t>
   </si>
   <si>
     <t>Ein Mann kam zum Propheten - Allahs Segen und Frieden auf ihm - und sagte: „O Gesandter Allahs, ich habe alle Sünden und Fehltritte begangen und es gibt keine kleine und keine große Sünde, die ich nicht begangen habe... Wird mir vergeben werden?“ Da sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Bezeugst du denn nicht, dass es keinen zu Recht angebeteten Gott außer Allah gibt und dass Muhammad der Gesandte Allahs ist?!“ Das wiederholte er dreimal. Darauf antwortete er ihm: „Ja, ich bezeuge es!“ Da berichtete ihm der Prophet - Allahs Segen und Frieden auf ihm - vom Vorzug der zwei Glaubensbekenntnisse, dass sie die schlechten Taten auslöschen und dass die Reue alles aufhebt, was davor geschah.</t>
   </si>
   <si>
     <t>عِظم الشَّهادتين ورُجحانها على الذّنوب لمن قالها صادقًا من قلبه.
 الإسلام يجُبُّ ما قبله. 
 التّوبة الصّادقة تمحو ما قبلها.
 التّكرار في التّعليم مِن هدي النبي صلى الله عليه وسلم.
 فضل الشهادتين، وأنهما سبب للنجاة من الخلود في النار.</t>
   </si>
   <si>
     <t>Die Gewaltigkeit der zwei Glaubensbekenntnisse und dass sie alle Sünden überwiegen, für denjenigen, der sie aufrichtig aus dem Herzen sagt.
 Der Islam löscht alles (an Sünden), was davor war.
 Eine aufrichtige Reue löscht alles (an Sünden), was davor war.
 Es gehört zu den Lehren des Propheten - Allahs Segen und Frieden auf ihm - Dinge mehrmals zu wiederholen, wenn er jemandem etwas beibringt.
 Der Vorzug der beiden Glaubensbekenntnisse und dass sie ein Grund für die Errettung vor dem ewigen Verbleib im Feuer sind.</t>
   </si>
   <si>
     <t>رواه أبو يعلى والطبراني والضياء المقدسي</t>
   </si>
   <si>
-    <t>[رواه أبو يعلى والطبراني والضياء المقدسي]</t>
+    <t>[Überliefert von Abu Ya´la, at-Tabarani und ad-Diya al-Maqdisi]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65006</t>
   </si>
   <si>
     <t>فإن حق الله على العباد أن يعبدوه ولا يشركوا به شيئا، وحق العباد على الله أن لا يعذب من لا يشرك به شيئا</t>
   </si>
   <si>
     <t>Das Recht Allahs Seinen Dienern gegenüber ist, dass sie Ihm dienen und Ihm nichts beigesellen und das Recht der Diener Allah gegenüber ist, dass Er denjenigen, der Ihm nichts beigesellt, nicht bestraft!</t>
   </si>
   <si>
     <t>عَنْ مُعَاذٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: كُنْتُ رِدْفَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَلَى حِمَارٍ يُقَالُ لَهُ عُفَيْرٌ، فَقَالَ: «يَا مُعَاذُ، هَلْ تَدْرِي حَقَّ اللَّهِ عَلَى عِبَادِهِ، وَمَا حَقُّ العِبَادِ عَلَى اللَّهِ؟»، قُلْتُ: اللَّهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «فَإِنَّ حَقَّ اللَّهِ عَلَى العِبَادِ أَنْ يَعْبُدُوهُ وَلا يُشْرِكُوا بِهِ شَيْئًا، وَحَقَّ العِبَادِ عَلَى اللَّهِ أَنْ لا يُعَذِّبَ مَنْ لا يُشْرِكُ بِهِ شَيْئًا»، فَقُلْتُ: يَا رَسُولَ اللَّهِ أَفَلاَ أُبَشِّرُ بِهِ النَّاسَ؟ قَالَ: «لا تُبَشِّرْهُمْ، فَيَتَّكِلُوا».</t>
   </si>
   <si>
     <t>Von Mu'adh - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Eines Tages saß ich hinter dem Propheten - Allahs Segen und Frieden auf ihm - auf einem Esel, der 'Ufayr hieß. Da sagte er mir: ‚O Mu'adh, weißt du, was das Recht Allahs Seinen Dienern gegenüber und was das Recht der Diener gegenüber Allah ist?‘ Ich sagte: ‚Allah und Sein Gesandter wissen es am besten!‘ Er sagte: ‚Das Recht Allahs Seinen Dienern gegenüber ist, dass sie Ihm dienen und Ihm nichts beigesellen und das Recht der Diener Allah gegenüber ist, dass Er denjenigen, der Ihm nichts beigesellt, nicht bestraft!‘ Da sagte ich: ‚O Gesandter Allahs, soll ich den Menschen denn nicht diese frohe Botschaft verkünden?!‘ Er sagte: ‚Verkünde sie ihnen nicht, denn dann verlassen sie sich darauf!‘“</t>
   </si>
   <si>
     <t>يبين النبي صلى الله عليه وسلم حق الله على العباد، وحق العباد على الله، وأن حق الله على العباد أن يعبدوه وحده ولا يشركوا به شيئًا، 
 وأن حق العباد على الله هو أن لا يُعذب الموحدين الذين لا يشركون به شيئًا. 
 ثم إن معاذا قال: يا رسول الله، ألا أبشر الناس ليفرحوا ويستبشروا بهذا الفضل؟ 
 فنهاه النبي صلى الله عليه وسلم خشية أن يعتمدوا عليها.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt das Recht Allahs den Dienern gegenüber und das Recht der Diener Allah gegenüber, und dass das Recht Allahs den Dienern gegenüber darin besteht, dass sie Ihm alleine dienen und Ihm nichts beigesellen, und dass das Recht Seiner Diener Allah gegenüber ist, dass Er die Monotheisten, die Ihm nichts beigesellen, nicht bestraft. Daraufhin sagte Mu'adh: „O Gesandter Allahs, soll ich den Menschen denn nicht diese gute Nachricht überbringen, damit sie sich freuen und durch diese Gunst in froher Erwartung sind?“ Der Prophet - Allahs Segen und Frieden auf ihm - verbot es ihm jedoch aus Sorge, dass sie sich darauf verlassen könnten.</t>
   </si>
@@ -15605,51 +15541,51 @@
   <si>
     <t>جاء رجل إلى النبي صلى الله عليه وسلم فقال: يا رسول الله، إن أحدَنا يجد في نفسه أمرًا يَعْرِض في النَّفس ولكنَّ الكلامَ فيه عظيم، لِدَرجة أن يكون رَمادًا أحبّ إليه مِن أن يتكلَّم به، 
 فكبَّر الرسول صلى الله عليه وسلم مرتين وحمِد الله أن ردَّ كيد الشَّيطان إلى مجرَّد الوسوسة.</t>
   </si>
   <si>
     <t>Ein Mann kam zum Propheten - Allahs Segen und Frieden auf ihm - und sagte: „O Gesandter Allahs, man findet in sich etwas vor, das sich in der Seele aufdrängt, aber darüber zu sprechen ist eine sehr große Sache. So groß, dass es einem lieber wäre, zu Asche zu zerfallen, als es auszusprechen!“ Darauf sagte der Gesandte - Allahs Segen und Frieden auf ihm - zweimal „Allah ist der Größte (Allahu Akbar)“ und lobte Allah dafür, dass Er die List des Schaytan lediglich auf die Einflüsterung beschränkt hat.</t>
   </si>
   <si>
     <t>بيان أن الشيطان يتربَّص للمؤمنين بالوسوسة؛ ليردَّهم من الإيمان إلى الكفر.
 بيان ضعف الشيطان مع أهل الإيمان حيث لم يقدر إلا على الوسوسة.
 المؤمن ينبغي عليه الإعراض عن وساوس الشيطان ودفعها.
 مشروعية التكبير عند الشيء المستحسن أو العجب منه أو ما شابهه من الأمور.
 مشروعية سؤال المسلم للعالم عن كل ما يُشكِل عليه.</t>
   </si>
   <si>
     <t>Die Darlegung, dass der Schaytan den Gläubigen mit seinen Einflüsterungen auflauert, um sie vom Glauben zum Unglauben zu führen.
 Die Darlegung, dass der Schaytan den Anhängern des Glaubens gegenüber schwach ist, da er nichts vermag, außer (ihnen) einzuflüstern.
 Der Gläubige muss sich von den Einflüsterungen des Schaytan abwenden und sie abwehren.
 Es  ist vorgeschrieben, den Takbir bei einer Sache, die einen begeistert, wundert oder dergleichen, auszusprechen.
 Die Vorschrift, dass der Muslim einen Wissenden über das fragen soll, was ihm unklar ist.</t>
   </si>
   <si>
     <t>رواه أبو داود والنسائي في الكبرى</t>
   </si>
   <si>
-    <t>[رواه أبو داود والنسائي في الكبرى]</t>
+    <t>[Überliefert von Abu Dawud, an-Nasai in seinem Werk al-Kubra]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65012</t>
   </si>
   <si>
     <t>يأتي الشيطان أحدكم فيقول: من خلق كذا؟ من خلق كذا؟ حتى يقول: من خلق ربك؟ فإذا بلغه فليستعذ بالله ولينته</t>
   </si>
   <si>
     <t>‚Der Schaytan kommt zu einem von euch und sagt: ›Wer hat das erschaffen? Wer hat das erschaffen?‹ Bis er schließlich sagt: ›Wer hat deinen Herrn erschaffen?‹ Kommt man da an, soll man Zuflucht bei Allah suchen und dies (sofort) lassen!‘“</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَأْتِي الشَّيْطَانُ أَحَدَكُمْ فَيَقُولُ: مَنْ خَلَقَ كَذَا؟ مَنْ خَلَقَ كَذَا؟ حَتَّى يَقُولَ: مَنْ خَلَقَ رَبَّكَ؟ فَإِذَا بَلَغَهُ فَلْيَسْتَعِذْ بِاللهِ وَلْيَنْتَهِ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Der Schaytan kommt zu einem von euch und sagt: ›Wer hat das erschaffen? Wer hat das erschaffen?‹ Bis er schließlich sagt: ›Wer hat deinen Herrn erschaffen?‹ Kommt man da an, soll man Zuflucht bei Allah suchen und dies (sofort) lassen!‘“</t>
   </si>
   <si>
     <t>يخبر رسول الله صلى الله عليه عن العلاج الناجع للتساؤلات التي يوسوس بها الشيطان على المؤمن، 
 فيقول الشيطان: من خلق كذا؟ من خلق كذا؟ من خلق السماء؟ ومن خلق الأرض؟ 
 فيجيبه المؤمن دِينًا وفطرة وعقلًا بقوله: الله، 
 ولكن الشيطان لا يقف عند هذا الحد من الوساوس، بل ينتقل حتى يقول: من خلق ربك؟
 فعند ذلك يدفع المؤمن هذه الوسواس بأمور ثلاثة: 
 بالإيمان بالله. 
 والتعوذ بالله من الشيطان. 
 والتوقف عن الاسترسال مع الوساوس.</t>
@@ -15849,51 +15785,51 @@
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ 
 فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، 
 ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>Der Sahabi Sufyan Ibn 'Abdillah - möge Allah mit ihm zufrieden sein - bat den Propheten - Allahs Segen und Frieden auf ihm - darum, ihm eine umfassende Aussage über die Bedeutung des Islam zu lehren, an der er festhalten konnte, ohne andere danach fragen zu müssen. Also sagte er - Allahs Segen und Frieden auf ihm - zu ihm: „Sag: Ich bezeuge die Einheit Allahs und glaube, dass Er mein Herr, mein Gott, mein Schöpfer und mein wahrhaft Anzubetender ist, der keinen Teilhaber hat.“ Dann unterwirf dich dem Gehorsam Allahs, indem du die Pflichten von Allah erfüllst und Seine Verbote vermeidest, und bleibe dabei standhaft.</t>
   </si>
   <si>
     <t>أصلُ الدين هو الإيمان بالله بروبيته وألوهيته وأسمائه وصفاته.
 أهمية الاستقامة بعد الإيمان، والاستمرار في العبادة، والثبات على ذلك.
 الإيمان شرط لقبول الأعمال .
 الإيمان بالله، يشمل ما يجب اعتقادُه من عقائد الإيمان وأصوله، وما يتبع ذلك من أعمال القلوب، والانقياد والاستسلام لله باطنًا وظاهرًا.
 الاستقامةُ مُلازَمَةُ الطريق، بفعل الواجبات وترك المنهيات.</t>
   </si>
   <si>
     <t>Die Grundlage der Religion ist der Glaube („Iman“) an Allah, Seine Herrschaft, Seine Göttlichkeit, Seine Namen und Seine Attribute.
 Die Wichtigkeit, nach dem Iman standhaft zu bleiben, in der Anbetung fortzufahren und dabei beharrlich zu sein.
 Der Iman ist eine Voraussetzung für die Annahme von Taten.
 Der Iman an Allah umfasst das, was man an Glaubensgrundsätzen und -prinzipien glauben muss, sowie die darauf folgenden Handlungen des Herzens, die innerliche und äußerliche Unterwerfung und Hingabe zu Allah.
 Standhaftigkeit bedeutet, dem Weg zu folgen, indem man die Pflichten erfüllt und die Verbote unterlässt.</t>
   </si>
   <si>
     <t>رواه مسلم وأحمد</t>
   </si>
   <si>
-    <t>[رواه مسلم وأحمد]</t>
+    <t>[Überliefert von Muslim und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65018</t>
   </si>
   <si>
     <t>مثل المنافق، كمثل الشاة العائرة بين الغنمين تعير إلى هذه مرة وإلى هذه مرة</t>
   </si>
   <si>
     <t>Das Gleichnis eines Heuchlers ist das Gleichnis eines Schafes, das nicht weiß, zu welcher Herde es gehört; mal folgt es dieser, mal jener!“</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، قَالَ: «مَثَلُ الْمُنَافِقِ، كَمَثَلِ الشَّاةِ الْعَائِرَةِ بَيْنَ الْغَنَمَيْنِ تَعِيرُ إِلَى هَذِهِ مَرَّةً وَإِلَى هَذِهِ مَرَّةً».</t>
   </si>
   <si>
     <t>Von Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - wird über den Propheten - Allahs Segen und Frieden auf ihm - überliefert, dass er sagte: „Das Gleichnis eines Heuchlers ist das Gleichnis eines Schafes, das nicht weiß, zu welcher Herde es gehört; mal folgt es dieser, mal jener!“</t>
   </si>
   <si>
     <t>بَيَّن النبي صلى الله عليه وسلم حال المنافق وأنه كالشاة المُترددة لا تدري تتبع أي القطيعين من الغنم، 
 تذهب إلى هذا القطيع تارةً وإلى الآخر تارةً أخرى، 
 فهم متحيرون بين الإيمان والكفر، فلا هم مع المؤمنين ظاهرًا وباطنًا، ولاهم مع الكفار ظاهرًا وباطنًا، بل ظواهرهم مع المؤمنين، وبواطنهم في شك وتردد، فتارة يميل إلى هؤلاء، وتارة يميل إلى هؤلاء.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlicht, den Zustand des Heuchlers und dass er einem Schaf, das sich nicht entscheiden kann und nicht weiß, welcher von zwei Schafsherden es folgen soll, gleicht: Mal geht es zu dieser Herde und ein anderes mal zu der anderen. Genauso sind sie zwischen Glauben und Unglauben hin- und hergerissen; weder sind sie innerlich und äußerlich auf der Seite der Gläubigen, noch sind sie innerlich und äußerlich auf der Seite der Ungläubigen. Vielmehr ist ihr Äußeres mit den Gläubigen und ihr Inneres ist im Zweifel und Zögern. Mal neigen sie zu diesen und mal zu den anderen.</t>
   </si>
   <si>
@@ -15919,51 +15855,51 @@
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرِو بْنِ الْعَاصِ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ الْإِيمَانَ لَيَخْلَقُ فِي جَوْفِ أَحَدِكُمْ كَمَا يَخْلَقُ الثَّوْبُ الْخَلِقُ، فَاسْأَلُوا اللَّهَ أَنْ يُجَدِّدَ الْإِيمَانَ فِي قُلُوبِكُمْ».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn 'Amr Ibn Al-'As - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Der Glaube wird im Inneren abgenutzt, genau wie das abgetragene Gewand abgenutzt wird; also bittet Allah darum, den Glauben in euren Herzen zu erneuern!‘“</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الإيمان يَبْلى في قلب المسلم ويَضْعف مثل الثوب الجديد الذي يبلى بطول استخدامه؛ 
 وذلك بسبب الفتور في العبادة، أو ارتكاب المعاصي والانغماس في الشهوات. 
 فأرشد النبي صلى الله عليه وسلم أن ندعوَ الله تعالى أن يجدِّد إيماننا، بالقيام بالفرائض وكثرة الذكر والاستغفار.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt mit, dass der Glaube im Herzen eines Muslims abgetragen und schwächer wird, genau wie ein neues Kleidungsstück, das mit längerer Zeit abgenutzt wird. Das ist der Grund für den Verlust der Motivation in den Gottesdiensten oder für das Begehen von Sünden und das Versinken in Gelüsten. Daher lehrt uns der Prophet - Allahs Segen und Frieden auf ihm -, Allah - erhaben ist Er - zu bitten, unseren Glauben zu erneuern, indem wir unsere Pflichten erfüllen und Ihm viel gedenken und Ihn um Vergebung bitten.</t>
   </si>
   <si>
     <t>الحث على سؤال الله الثبات وتجديد الإيمان في القلب.
 الإيمان قول وعمل واعتقاد، يزيد بالطاعة، وينقص بالمعصية.</t>
   </si>
   <si>
     <t>Der Ansporn dazu, Allah darum zu bitten, einen zu festigen und den Glauben im Herzen zu erneuern.
 Der Glaube besteht aus Worten, Taten und Glaubenslehren und nimmt durch Gehorsam zu und durch Ungehorsam ab.</t>
   </si>
   <si>
     <t>رواه الحاكم والطبراني</t>
   </si>
   <si>
-    <t>[رواه الحاكم والطبراني]</t>
+    <t>[Überliefert von al-Hakim und at-Tabarani]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65020</t>
   </si>
   <si>
     <t>إن من أشراط الساعة أن يرفع العلم، ويكثر الجهل، ويكثر الزنا، ويكثر شرب الخمر، ويقل الرجال، ويكثر النساء حتى يكون لخمسين امرأة القيم الواحد</t>
   </si>
   <si>
     <t>,Zu den Vorzeichen des Jüngsten Tages gehört, dass das Wissen genommen wird, die Unwissenheit sich ausbreitet, die Unzucht sich vermehrt, der Alkoholkonsum sich vermehrt und es wird wenig Männer und viele Frauen geben, sodass es für fünfzig Frauen nur einen Mann gibt, der sich um sie kümmert.‘“</t>
   </si>
   <si>
     <t>عَنْ أَنَسٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: لَأُحَدِّثَنَّكُمْ حَدِيثًا سَمِعْتُهُ مِنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لاَ يُحَدِّثُكُمْ بِهِ أَحَدٌ غَيْرِي: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ مِنْ أَشْرَاطِ السَّاعَةِ أَنْ يُرْفَعَ العِلْمُ، وَيَكْثُرَ الجَهْلُ، وَيَكْثُرَ الزِّنَا، وَيَكْثُرَ شُرْبُ الخَمْرِ، وَيَقِلَّ الرِّجَالُ، وَيَكْثُرَ النِّسَاءُ حَتَّى يَكُونَ لِخَمْسِينَ امْرَأَةً القَيِّمُ الوَاحِدُ».</t>
   </si>
   <si>
     <t>Von Anas - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich werde euch etwas berichten, das ich vom Gesandten Allahs - Allahs Segen und Frieden auf ihm - gehört habe und das euch niemand außer mir berichten kann: Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ,Zu den Vorzeichen des Jüngsten Tages gehört, dass das Wissen genommen wird, die Unwissenheit sich ausbreitet, die Unzucht sich vermehrt, der Alkoholkonsum sich vermehrt und es wird wenig Männer und viele Frauen geben, sodass es für fünfzig Frauen nur einen Mann gibt, der sich um sie kümmert.‘“</t>
   </si>
   <si>
     <t>بيّن النبي صلى الله عليه وسلم أن من علامات قرب قيام الساعة أن يرفع العلم بالشريعة وذلك بموت العلماء، 
 ونتيجة ذلك يكثر وينتشر الجهل، وينتشر الزنا والفاحشة، ويكثر شرب الخمر، ويقل عدد الرجال ويزيد عدد النساء؛ حتى إنه يكون لخمسين امرأة رجلٌ واحد يقوم بأمورهن ويتولى مصالحهن.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlicht, dass zu den Zeichen der nahenden Stunde des Jüngsten Tages gehört, dass das Wissen über die islamische Gesetzgebung verloren geht, indem die Gelehrten sterben. Daraus resultiert, dass sich die Unwissenheit mehrt und ausbreitet, Unzucht und andere verwerfliche Taten sich verbreiten und der Alkoholkonsum zunimmt. Die Zahl der Männer nimmt ab und die der Frauen nimmt zu, bis schließlich auf fünfzig Frauen nur ein Mann kommt, der sich um ihre Angelegenheiten kümmert und sich um ihr Wohl sorgt.</t>
   </si>
   <si>
     <t>بيان بعض علامات الساعة.
@@ -16294,51 +16230,51 @@
 فيقول الله عز وجل: ألك عُذرٌ تُعذَر به مما قدمت من أعمال في الدنيا؟ من كونه سهوًا أو خطأً أو جهلًا، 
 فيقول الرجل: لا يا رب ليس لي عذر. 
 فيقول الله عز وجل: بلى، إن لك عندنا حسنة، وإنه لا ظلم عليك اليوم. 
 قال: فيخرج بطاقة مكتوب فيها: أشهد أن لا إله إلا الله، وأشهد أن محمدًا عبده ورسوله. 
 فيقول الله عز وجل: لهذا الرجل، أحضر ميزانك. 
 فيقول الرجل متعجِّبًا: يا رب! ما وزن هذه البطاقة مع هذه السجلات؟! 
 فقال الله عز وجل: لن يقع عليك ظلم. 
 قال: فتوضع السجلات في كفة، والبطاقة في كفة؛ فخَفَّت الكفة التي بها السجلات، ورَجَحَت وثَقُلت الكفة التي بها البطاقة، فغفر الله له.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass Allah am Tag der Auferstehung einen Mann von seiner Gemeinschaft vor der gesamten Schöpfung auserwählt, damit er gerufen wird, um mit ihm abzurechnen. Daraufhin werden ihm neunundneunzig Schriftrollen präsentiert, in denen seine schlechten Taten niedergeschrieben sind, die er im Diesseits zu begehen pflegte. Jede dieser Schriftrollen ist so lang, wie das Auge reicht. Dann sagt Allah - mächtig und majestätisch ist Er - zu diesem Mann: „Streitest du irgendetwas von den Dingen ab, die in diesen Schriftrollen niedergeschrieben sind? Haben dir Meine Engel, die Ich beauftragte, dich zu schützen und deine Taten aufzuzeichnen, Unrecht getan?“ Daraufhin sagt der Mann: „Nein, mein Herr!“ Dann sagt Allah - mächtig und majestätisch ist Er -: „Hast du irgendeine Entschuldigung, mit der du dich für die Taten, die du im Diesseits begangen hast, entschuldigen kannst? Indem du z. B. belegst, dass es aus Unaufmerksamkeit, Irrtum oder Unwissenheit geschehen ist?“ Da sagt der Mann: „Nein, mein Herr, ich habe keine Entschuldigung!“ Da sagt Allah - mächtig und majestätisch ist Er -: „Doch, du hast bei Uns eine gute Tat vorzubringen! Und es wird dir heute kein Unrecht getan werden!“ Er sagt: „Daraufhin wird eine Karte hervorgebracht, auf der steht: ‚Ich bezeuge, dass es keinen zu Recht angebeteten Gott außer Allah gibt und ich bezeuge, dass Muhammad Sein Diener und Gesandter ist!‘“ Dann sagt Allah - mächtig und majestätisch ist Er - zu diesem Mann: „Hol deine Waage!“ Da sagt der Mann verwundert: „Mein Herr, was kann denn diese Karte schon gegenüber all diesen Schriftrollen wiegen?!“ Da sagt Allah - mächtig und majestätisch ist Er -: „Es wird dir kein Unrecht geschehen!“ Er sagt: „Daraufhin werden die Schriftrollen in eine Waagschale gelegt und die Karte in die andere. Da wird die Waagschale mit den Schriftrollen die leichtere und die mit der Karte die schwerere sein. Also vergibt Allah ihm.“</t>
   </si>
   <si>
     <t>عِظم كلمة التوحيد: شهادة ألا إله إلا الله،  وثقلها في الميزان.
 لا يكفي قول: لا إله إلا الله، باللسان فقط، بل لا بد من العلم بمعناها والعمل بمقتضاها.
 الإخلاص وقوة التوحيد سبب لتكفير الذنوب. 
 الإيمان يتفاضل بتفاضل ما في القلوب من الإخلاص، فبعض الناس قد يقول هذه الكلمة لكن يُعذَّب بقدر ذنوبه.</t>
   </si>
   <si>
     <t>De Gewaltigkeit des Worts, das den „Tauhid“ ausdrückt - „La Ilaha illa Allah“ (Es gibt keinen zu Recht angebeteten Gott außer Allah) - und ihr schweres Gewicht in der Waage.
 Es reicht nicht einfach nur „La Ilaha illa Allah“ zu sagen. Vielmehr muss man auch wissen, was es bedeutet und nach dem handeln, was es erfordert.
 Die Aufrichtigkeit und ein starker Tauhid sind ein Grund für die Vergebung der Sünden.
 Der Glaube unterscheidet sich entsprechend der Aufrichtigkeit, die man im Herzen trägt. Es kann also durchaus sein, dass Leute dieses Wort sagen und trotzdem entsprechend ihrer Sünden bestraft werden.</t>
   </si>
   <si>
-    <t>[رواه الترمذي وابن ماجه]</t>
+    <t>[Überliefert von at-Tirmidhi und ibn Hibban]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65033</t>
   </si>
   <si>
     <t>لما خلق الله الجنة والنار أرسل جبريل عليه السلام</t>
   </si>
   <si>
     <t>Als Allah das Paradies und das Feuer erschuf, sandte er Jibril - Frieden sei auf ihm -</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَمَّا خَلَقَ اللَّهُ الْجَنَّةَ وَالنَّارَ أَرْسَلَ جِبْرِيلَ عَلَيْهِ السَّلَامُ إِلَى الْجَنَّةِ، فَقَالَ: انْظُرْ إِلَيْهَا وَإِلَى مَا أَعْدَدْتُ لِأَهْلِهَا فِيهَا. فَنَظَرَ إِلَيْهَا فَرَجَعَ، فَقَالَ: وَعِزَّتِكَ لَا يَسْمَعُ بِهَا أَحَدٌ إِلَّا دَخَلَهَا. فَأَمَرَ بِهَا فَحُفَّتْ بِالْمَكَارِهِ، فَقَالَ: اذْهَبْ إِلَيْهَا فَانْظُرْ إِلَيْهَا وَإِلَى مَا أَعْدَدْتُ لِأَهْلِهَا فِيهَا. فَنَظَرَ إِلَيْهَا، فَإِذَا هِيَ قَدْ حُفَّتْ بِالْمَكَارِهِ، فَقَالَ: وَعِزَّتِكَ لَقَدْ خَشِيتُ أَنْ لَا يَدْخُلَهَا أَحَدٌ. قَالَ: اذْهَبْ فَانْظُرْ إِلَى النَّارِ وَإِلَى مَا أَعْدَدْتُ لِأَهْلِهَا فِيهَا. فَنَظَرَ إِلَيْهَا فَإِذَا هِيَ يَرْكَبُ بَعْضُهَا بَعْضًا، فَرَجَعَ فَقَالَ: وَعِزَّتِكَ لَا يَدْخُلُهَا أَحَدٌ. فَأَمَرَ بِهَا فَحُفَّتْ بِالشَّهَوَاتِ، فَقَالَ: ارْجِعْ فَانْظُرْ إِلَيْهَا. فَنَظَرَ إِلَيْهَا فَإِذَا هِيَ قَدْ حُفَّتْ بِالشَّهَوَاتِ، فَرَجَعَ وَقَالَ: وَعِزَّتِكَ لَقَدْ خَشِيتُ أَنْ لَا يَنْجُوَ مِنْهَا أَحَدٌ إِلَّا دَخَلَهَا».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird über den Gesandten Allahs - Allahs Segen und Frieden auf ihm - überliefert, dass er sagte: „Als Allah das Paradies und das Feuer erschuf, sandte er Jibril - Frieden sei auf ihm - zum Paradies und sagte: ‚Schau es dir an und was Ich in ihm für seine Bewohner vorbereitet habe!‘ Also sah er es sich an, kehrte wieder zurück und sagte: ‚(Ich schwöre) bei Deiner Erhabenheit, niemand, der von ihm hört, wird nicht darin hineingehen!‘ Da erließ Er den Befehl, es mit unangenehmen Dingen zu umgeben und sagte: ‚Geh und schaue es dir an und was Ich in ihm für seine Bewohner vorbereitet habe!‘ Also sah er es sich an, doch es war mit lauter unangenehmen Dingen umgeben. Er sagte: ‚(Ich schwöre) bei Deiner Erhabenheit, ich fürchte, dass es niemand betreten wird!‘
 Er sagte: ‚Geh zum Feuer und schaue es dir an und was Ich in ihm für seine Bewohner vorbereitet habe!‘ Also sah er es sich an, wie es sich übereinander türmte. Da kehrte er zurück und sagte: ‚(Ich schwöre) bei Deiner Erhabenheit, niemand würde je hineingehen!‘ Darauf erließ Er den Befehl, es mit Gelüsten zu umgeben. Er sagte: ‚Geh nochmal zurück und schaue es dir an!‘ Also sah er es sich erneut an, doch es war mit Gelüsten umgeben. Da kehrte er zurück und sagte: ‚(Ich schwöre) bei Deiner Erhabenheit, ich fürchte, dass niemand davor errettet wird, es zu betreten!‘“</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أن الله لما خلق الجنة والنار، قال لجبريل عليه السلام: اذهب إلى الجنة فانظر إليها، فذهب فنظر إليها ثم رجع، 
 فقال جبريل: أي رب، وعزتك لا يسمع بها أحد وبما فيها من النعيم والمكارم والخيرات إلا أحب أن يدخلها، وعمل من أجلها. 
 ثم حَفَّ اللهُ الجنة وأحاطها بالمكاره والصعوبات مِن فِعْلِ الأوامر واجتناب النواهي؛ فعلى مَن أراد دخولها أن يَجْتاز تلك المكاره. 
 ثم قال الله عز وجل: يا جبريل! اذهب فانظر إلى الجنة، بعد ما أحاطها بالمكاره، 
 فذهب فنظر إليها، ثم جاء فقال: أي رب، وعزتك أخاف ألا يدخلها أحد بسبب الصعوبات والشدائد التي في طريقها. 
 ولما خلق الله النار، قال: يا جبريل! اذهب فانظر إليها، فذهب فنظر إليها، 
 ثم جاء فقال جبريل: أي رب، وعزتك لا يسمع أحد بما فيها من العذاب والكروب والتنكيل إلا كره أن يدخلها وابتعد عن أسبابها. 
@@ -16680,88 +16616,85 @@
 فتعجب زياد بن لبيد الأنصاري رضي الله عنه وسأل النبي صلى الله عليه وسلم، 
 فقال: كيف يرفع العلم ويضيع منا؟! وقد قرأنا القرآن وحفظناه؛ فوالله لنَقرأنَّه، ولنُقرِئنَّه نساءنا وأبناءنا، وأبناء أبنائنا، 
 فقال النبي صلى الله عليه وسلم متعجبًا: فقدتْك أمك يا زياد! إن كنت لأعدك من علماء أهل المدينة! 
 ثم بين له صلى الله عليه وسلم: أنَّ فقد العلم ليس بفقد القرآن؛ ولكن فقد العلم بفقد العمل به،
 فهذه التوراة والإنجيل عند اليهود والنصارى؛ ومع ذلك ما نفعتهم، وما استفادوا من مقصودهما؛ وهو العمل بما علموا.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - saß zwischen seinen Gefährten und sagte: „Das ist die Zeit, in der das Wissen hinweggenommen und den Menschen entzogen wird!“ Das verwunderte Ziyad Ibn Labid Al-Ansari - möge Allah mit ihm zufrieden sein - und er fragte den Propheten - Allahs Segen und Frieden auf ihm. So sagte er: „Wie soll das gehen, dass das Wissen hinweggenommen und es uns entzogen wird? Wir lesen doch den Quran und haben ihn auswendig gelernt? Bei Allah, wir lesen ihn und bringen ihn unseren Frauen, Kindern und Enkeln bei!“ Daraufhin sagte der Prophet - Allahs Segen und Frieden auf ihm - erstaunt: „Deine Mutter soll dich verlieren, o Ziyad! Ich hatte dich bisher zu den Gelehrten in Al-Madinah gezählt!“ Dann erklärte er ihm, dass das Wissen nicht dadurch verloren geht, dass der Quran selbst verloren geht, sondern dadurch, dass nicht mehr nach ihm gehandelt wird. Die Thora und das Evangelium sind bei den Juden und Christen, und doch kam es ihnen weder zugute, noch haben sie von ihrem Zweck profitiert, nämlich nach dem zu handeln, was sie wissen.</t>
   </si>
   <si>
     <t>وجود المصاحف والكتب بأيدي النّاس لا تنفع بدون العمل بها.
 رفع العلم يكون بأمور، منها: موت النبي صلى الله عليه وسلم، وموت العلماء، وترك العمل بالعلم.
 من علامات الساعة ذهاب العلم وترك العمل به.
 الحث على العمل بالعلم فإنه هو المقصود.</t>
   </si>
   <si>
     <t>Die Tatsache, dass Menschen Quran-Ausgaben und Bücher haben, ist nutzlos, solange nicht nach ihnen gehandelt wird.
 Für den Verlust des Wissens gibt es unterschiedliche Ursachen, zu denen u. a. der Tod des Propheten - Allahs Segen und Frieden auf ihm - sowie der Tod der Gelehrten gehört und dass man nicht mehr nach dem Wissen handelt.
 Zu den Zeichen des Jüngsten Tages gehört, dass das Wissen verloren geht und dass nicht mehr danach gehandelt wird.
 Man wird dazu angehalten, nach dem Wissen zu handeln, denn das ist, was (mit dem Wissen) beabsichtigt wird.</t>
   </si>
   <si>
     <t>رواه ابن ماجه</t>
   </si>
   <si>
-    <t>[Überliefert von Ibn Majah]</t>
+    <t>[Überliefert von ibn Majah]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65045</t>
   </si>
   <si>
     <t>لا تصدقوا أهل الكتاب ولا تكذبوهم، وقولوا: آمنا بالله وما أنزل إلينا</t>
   </si>
   <si>
     <t>Schenkt den Leuten der Schrift keinen Glauben und bezichtigt sie auch nicht der Lüge, sondern sagt: ‚Wir glauben an Allah und an das, was zu uns hinabgesandt worden ist!‘</t>
   </si>
   <si>
     <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: كَانَ أَهْلُ الْكِتَابِ يَقْرَؤُونَ التَّوْرَاةَ بِالْعِبْرَانِيَّةِ، وَيُفَسِّرُونَهَا بِالْعَرَبِيَّةِ لِأَهْلِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تُصَدِّقُوا أَهْلَ الْكِتَابِ وَلَا تُكَذِّبُوهُمْ، وَقُولُوا: {آمَنَّا بِاللهِ وَمَا أُنْزِلَ إِلَيْنَا} [البقرة: 136] الْآيَةَ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: Die Leute der Schrift pflegten die Thora auf Hebräisch zu lesen und erklärten sie den Anhängern des Islams auf Arabisch. Da sagte der Gesandte Allahs - Allahs Segen und Frieden auf ihm -: „Schenkt den Leuten der Schrift keinen Glauben und bezichtigt sie auch nicht der Lüge, sondern sagt: ‚Wir glauben an Allah und an das, was zu uns hinabgesandt worden ist!‘ [Al-Baqarah:136] Der Vers.“</t>
   </si>
   <si>
     <t>حذًّر النبي صلى الله عليه وسلم أمته من الاغترار بما يرويه أهل الكتاب من كتبهم، 
 حيث كان اليهود على عهد النبي صلى الله عليه وسلم يقرؤون التوراة باللغة العبرية؛ وهي لغة اليهود، ويفسرونها بالعربية، 
 فقال صلى الله عليه وسلم: لا تصدِّقوا أهل الكتاب ولا تكذِّبوهم، وهذا فيما لا يُعرف صدقُه من كذِبِه؛ 
 وذلك لأن الله تعالى أمرنا أن نؤمن بما أنزل إلينا من القرآن، وما أنزل إليهم من الكتاب، إلا أنه لا سبيل لنا إلى أن نعلم صحيح ما يحكونه عن تلك الكتب من سقيمه إذا لم يَرِد في شريعتنا ما يوضِّح صدقَه من كذبه، 
 فنتوقف، فلا نصدقهم؛ لئلا نكون شركاء معهم فيما حرَّفوه منه، ولا نكذبهم؛ فلعله يكون صحيحًا، فنكون منكرين لما أمرنا أن نؤمن به، 
 وأمر النبي صلى الله عليه وسلم أن نقول: 
 {آمنا بالله وما أنزل إلينا وما أنزل إلى إبراهيم وإسماعيل وإسحاق ويعقوب والأسباط وما أوتي موسى وعيسى وما أوتي النبيون من ربهم لا نفرق بين أحد منهم ونحن له مسلمون} 
 [البقرة: 136].</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnte seine Anhänger davor, sich von dem, was die Leute der Schrift aus ihren Büchern überliefern, täuschen zu lassen. Der Grund dafür ist, dass die Juden zur Zeit des Propheten - Allahs Segen und Frieden auf ihm - die Thora auf Hebräisch, also in der Sprache der Juden, lasen und sie auf Arabisch erklärten. Daher sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Schenkt den Leuten der Schrift keinen Glauben und bezichtigt sie auch nicht der Lüge!“ Das gilt jedoch nur bei demjenigen, bei dem man nicht weiß, ob er die Wahrheit spricht oder lügt. Das liegt daran, dass Allah - erhaben ist Er - uns befohlen hat, an das zu glauben, was uns im Quran offenbart wurde, und was ihnen aus dem Buch offenbart wurde, aber es gibt keine Möglichkeit für uns zu wissen, ob das, was sie über diese Bücher berichten, wahr ist oder falsch, außer es wurde in unserer Gesetzgebung etwas berichtet, was uns verdeutlicht, was davon stimmt und was nicht. Deswegen sollen wir innehalten und ihnen weder Glauben schenken, um nicht ihre Komplizen zu werden, wenn sie etwas verfälscht haben, noch sie der Lüge bezichtigen, da es sein kann, dass es stimmt und wir dann etwas leugnen würden, von dem uns geboten wurde, daran zu glauben. Und der Prophet - Allahs Segen und Frieden auf ihm - gebietet uns zu sagen: „Wir glauben an Allah und an das, was zu uns hinabgesandt worden ist, und an das, was zu Ibrahim, Isma'il, lshaq, Ya'qub und zu (den Propheten unter den) Enkeln (Ya'qubs) hinabgesandt wurde, und an das, was Musa und 'Isa gegeben wurde, und an das, was den Propheten von ihrem Herrn gegeben wurde. Wir machen bei keinem unter ihnen einen Unterschied, und wir sind Ihm (ergebene) Muslime.“ [Al-Baqarah:136]</t>
   </si>
   <si>
     <t>ما أخبر به أهل الكتاب ثلاثة أقسام: قسم يوافق القرآن والسنة فيُصدَّق، وقسم يخالف القرآن والسنة فهذا باطل ويكذَّب، وقسم ثالث ليس في القرآن والسنة ما يدل على صدقه ولا كذبه؛ فهذا يُروى، ولا يُصدَّق ولا يُكذَّب.</t>
   </si>
   <si>
-    <t>Die Berichte der Leute der Schrift werden in drei Kategorien unterteilt: 
-[...2 lines deleted...]
-3. Kategorie: Wofür weder im Quran noch in der Sunnah etwas auf die Wahrhaftigkeit oder die Falschheit der Berichte hindeutet, und diese (Berichte) werden weder für wahr noch für erlogen erklärt.</t>
+    <t>Die Berichte der Leute der Schrift werden in drei Kategorien unterteilt:  1. Kategorie: Was mit dem Quran und der Sunnah übereinstimmt, und diese (Berichte) sind wahr. 2. Kategorie: Was dem Quran und der Sunnah widerspricht, und diese (Berichte) sind falsch und erlogen. 3. Kategorie: Wofür weder im Quran noch in der Sunnah etwas auf die Wahrhaftigkeit oder die Falschheit der Berichte hindeutet, und diese (Berichte) werden weder für wahr noch für erlogen erklärt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65046</t>
   </si>
   <si>
     <t>لا تعلموا العلم لتباهوا به العلماء، ولا لتماروا به السفهاء</t>
   </si>
   <si>
     <t>„Lernt nicht das Wissen, um damit die Gelehrten zu beeindrucken, noch um damit mit denen zu diskutieren, die keinen Verstand haben,</t>
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَعَلَّمُوا الْعِلْمَ لِتُبَاهُوا بِهِ الْعُلَمَاءَ، وَلَا لِتُمَارُوا بِهِ السُّفَهَاءَ، وَلَا تَخَيَّرُوا بِهِ الْمَجَالِسَ، فَمَنْ فَعَلَ ذَلِكَ، فَالنَّارُ النَّارُ».</t>
   </si>
   <si>
     <t>Von Jabir Ibn 'Abdillah - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Lernt nicht das Wissen, um damit die Gelehrten zu beeindrucken, noch um damit mit denen zu diskutieren, die keinen Verstand haben, und nicht, um euch damit den besten Platz in einer Versammlung aussuchen zu dürfen! Denn wer das tut, (für den ist) das Feuer, das Feuer!“</t>
   </si>
   <si>
     <t>حذَّّر النبي صلى الله عليه وسلم من طلب العلم لمفاخرة ومباهاة العلماء، وإظهار أني عالم مثلكم، أو لتخاطبوا وتجادلوا به السفهاء وخِفاف العقول، أو يتعلم لأن يتصدَّر في المجالس، ويُقدَّم على غيره فيها. 
 فمن فعل ذلك؛ فإنه يستحقّ النار بريائه وعدم الإخلاص في طلب العلم لله.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnt davor, nach Wissen zu streben, um damit zu prahlen und die Gelehrten zu beeindrucken und zu zeigen, dass man auch ein Gelehrter ist, genau wie sie. Und auch nicht um diejenigen, die nichts wissen und einen schwachen Verstand haben, damit zu adressieren und mit ihnen zu diskutieren. Und auch nicht, um Versammlungen anzuführen und und dort Vorrang vor den anderen zu haben. Wer das macht, verdient für seine Augendienerei und seine fehlende Aufrichtigkeit beim Streben nach Wissen das Höllenfeuer.</t>
   </si>
   <si>
     <t>الوعيد بالنار لمن تعلَّم العلم ليفاخر به أو يجادل به أو يتصدَّر به المجالس، ونحو ذلك.
@@ -17162,53 +17095,51 @@
 Darüber hinaus gibt es andere Verse, die mehr als eine Bedeutung zulassen und deren Bedeutung einigen Leuten unklar ist oder sie denken, sie stünden im Widerspruch zu anderen Versen.
 Daraufhin verdeutlicht Allah, wie die Leute mit diesen Versen umgehen: Diejenigen, deren Herzen dazu neigen, sich von der Wahrheit abzuwenden, lassen die eindeutigen Verse außer Acht und stützen sich auf die mehrdeutigen, die unterschiedliche Interpretationen zulassen. Damit wollen sie Zweifel schüren, die Leute in die Irre führen und sie entsprechend ihrer Neigungen auslegen.
 Diejenigen mit fundiertem Wissen hingegen wissen, dass diese Verse mehrdeutig sind und verstehen sie im Licht der eindeutigen Verse. Sie glauben an diese Verse und daran, dass sie von Allah - gepriesen und erhaben ist Er - sind und unmöglich missverständlich oder widersprüchlich sein können. Das bedenken jedoch nur Leute mit gesundem Verstand, die sich davon ermahnen lassen. 
 Im Anschluss sagt der Prophet - Allahs Segen und Frieden auf ihm - zu 'Aischah, der Mutter der Gläubigen - möge Allah mit ihr zufrieden sein -: „Wenn du diejenigen siehst, die dem folgen, was mehrdeutig ist, dann sind das genau diejenigen, die Allah in Seinen Worten ‚Was nun diejenigen angeht, in deren Herzen (Neigung zum) Abschweifen ist‘ genannt hat; also hütet euch vor ihnen und wendet euch ihnen auf keinen Fall zu!"</t>
   </si>
   <si>
     <t>المحكم من آيات القرآن: ما اتضحت دلالته وظهر معناه، والمتشابه: ما احتمل أكثر من معنى واحتاج إلى نظر وفهم.
 التحذير مِن مخالطة أهل الزيغ وأصحاب البدع ومَن يطرح المشكلات لإضلال الناس وتشكيكهم. 
 في ختم الآية بقوله تعالى: {وما يذكر إلا أولو الألباب} تعريض بالزائغين، ومدح للراسخين، يعني: مَن لم يتذكَّر ويتَّعظ، واتَّبع هواه ليس مِن أولي الألباب.
 اتباع المتشابه سبب لزيغ القلب.
 وجوب رد الآيات المتشابهة التي قد لا يُفهم معناها إلى الآيات المحكمة.
 جعل الله سبحانه بعضَ القرآن محكمًا وبعضَه متشابهًا؛ ابتلاءً للناس ليتميز أهل الإيمان من أهل الضلال.
 في وقوع المتشابه في القرآن: إظهار فضل العلماء على غيرهم، وإعلام للعقول بقصورها؛ لتستسلم لبارئها وتعترف بعجزها.
 فضيلة الرسوخ في العلم وضرورة الثبات فيه.
 للمفسرين في الوقوف على {الله} من قوله: { وما يعلم تأويله إلا الله والراسخون في العلم } قولان، فمن وقف على {الله}، فيكون المراد بالتأويل علم حقيقة الشيء وكنهه وما لا سبيل إلى إدراكه كأمر الروح والساعة مما استأثر الله بعلمه، والراسخون في العلم يؤمنون به ويكلون حقائقه إلى الله فيسلمون ويسلمون، ومن وصل ولم يقف على {الله} ، فيكون المراد بالتأويل التفسير والكشف والإيضاح، فيكون الله يعلمه والراسخون في العلم يعلمونه أيضا، فيؤمنون بها ويردونها للمحكم.</t>
   </si>
   <si>
     <t>Die Verse des Qurans, die eindeutig (muhkam) sind, sind Verse, deren Bedeutung klar ist und bei denen offensichtlich ist, was gemeint ist. Die Verse, die mehrdeutig (mutaschabih) sind, sind Verse, die mehr als eine Bedeutung zulassen und bei denen man genauer schauen und verstehen muss.
 Die Warnung vor dem Kontakt mit den Leuten der Neigung und Neuerung und Leuten, die Probleme aufwerfen, um die Menschen in die Irre zu führen und in ihnen Zweifel zu wecken.
 Am Ende des Verses heißt es: „Und nur diejenigen bedenken, die Verstand besitzen.“ Dies ist eine Anspielung gegen jene, deren Herzen dazu neigen, sich von der Wahrheit abzuwenden, und ein Lob derjenigen, die tiefgründiges Wissen besitzen. D. h. wer nicht bedenkt und sich nicht ermahnen lässt, sondern seinen Neigungen folgt, gehört nicht zu denen mit Verstand.
 Folgt man den mehrdeutigen Dingen führt das dazu, dass sich das Herz von der Wahrheit abwendet.
 Man muss Verse, die mehrdeutig (mutaschabih) sind und deren Bedeutung man u. U. nicht versteht, im Lichte der Verse verstehen, die eindeutig (muhkam) sind.
 Allah - gepriesen sei Er - hat einige Teile des Qurans eindeutig und andere mehrdeutig sein lassen, als Prüfung für die Menschen und damit die Anhänger des Glaubens von den Anhängern der Irreführung unterschieden werden können.
 Das Vorhandensein mehrdeutiger Verse im Quran lässt den Vorzug der Gelehrten vor anderen Leuten erkennen und verdeutlicht die Grenzen des menschlichen Verstandes, damit er sich seinem Schöpfer unterwirft und seine Unzulänglichkeit eingesteht.
 Der Vorzug, fest im Wissen verankert zu sein und die Notwendigkeit, darin standhaft zu sein.
-Die „Tafsirgelehrten“ haben zwei unterschiedliche Ansichten dazu, ob man beim Wort „Allah“ stehen bleiben muss im Vers: „Aber niemand weiß ihre Deutung außer Allah. Diejenigen aber/Und diejenigen, die im Wissen fest gegründet sind, [...].“
-[...1 lines deleted...]
-Wer hingegen weiterliest und nach „Allah“ nicht pausiert, (und sagt: „Aber niemand weiß ihre Deutung außer Allah und diejenigen, die im Wissen fest gegründet sind, [...].“), der versteht unter „Ta'wil“ die Interpretation, die Offenbarung und die Verdeutlichung, sodass sowohl Allah diese Dinge kennt als auch diejenigen, die tiefgründiges Wissen besitzen und daran glauben und sie im Licht der Verse verstehen, die eindeutig sind.</t>
+Die „Tafsirgelehrten“ haben zwei unterschiedliche Ansichten dazu, ob man beim Wort „Allah“ stehen bleiben muss im Vers: „Aber niemand weiß ihre Deutung außer Allah. Diejenigen aber/Und diejenigen, die im Wissen fest gegründet sind, [...].“ Diejenigen, die nach „Allah" pausieren, verstehen unter „Ta'wil“ - „Auslegung“ - die wahre Beschaffenheit der Dinge und ihre wirkliche Natur, die man nicht wahrnehmen kann, wie z. B. was es mit der Seele auf sich hat, wann der Jüngste Tag einbricht und alles, was Allah an Wissen für Sich behalten hat. Diejenigen, die tiefgründiges Wissen besitzen, glauben an diese Dinge und überlassen ihre tatsächliche Beschaffenheit Allah. Sie ergeben sich diesen Dingen und sind dadurch in Sicherheit. Wer hingegen weiterliest und nach „Allah“ nicht pausiert, (und sagt: „Aber niemand weiß ihre Deutung außer Allah und diejenigen, die im Wissen fest gegründet sind, [...].“), der versteht unter „Ta'wil“ die Interpretation, die Offenbarung und die Verdeutlichung, sodass sowohl Allah diese Dinge kennt als auch diejenigen, die tiefgründiges Wissen besitzen und daran glauben und sie im Licht der Verse verstehen, die eindeutig sind.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65062</t>
   </si>
   <si>
     <t>ما من رجل يذنب ذنبا، ثم يقوم فيتطهر، ثم يصلي، ثم يستغفر الله، إلا غفر الله له</t>
   </si>
   <si>
     <t>Es gibt keinen Menschen, der eine Sünde begeht, sich dann erhebt und sich reinigt, dann betet und dann Allah um Vergebung bittet, dem Allah nicht vergeben wird</t>
   </si>
   <si>
     <t>‌عن عَلِيٍّ قَالَ: إِنِّي كُنْتُ رَجُلًا إِذَا سَمِعْتُ مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ حَدِيثًا نَفَعَنِي اللهُ مِنْهُ بِمَا شَاءَ أَنْ يَنْفَعَنِي بِهِ، وَإِذَا حَدَّثَنِي رَجُلٌ مِنْ أَصْحَابِهِ اسْتَحْلَفْتُهُ، فَإِذَا حَلَفَ لِي صَدَّقْتُهُ، وَإِنَّهُ حَدَّثَنِي ‌أَبُو بَكْرٍ، وَصَدَقَ أَبُو بَكْرٍ، قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مِنْ رَجُلٍ يُذْنِبُ ذَنْبًا، ثُمَّ يَقُومُ فَيَتَطَهَّرُ، ثُمَّ يُصَلِّي، ثُمَّ يَسْتَغْفِرُ اللهَ، إِلَّا غَفَرَ اللهُ لَهُ»، ثُمَّ قَرَأَ هَذِهِ الْآيَةَ: {وَالَّذِينَ إِذَا فَعَلُوا فَاحِشَةً أَوْ ظَلَمُوا أَنْفُسَهُمْ ذَكَرُوا اللهَ فَاسْتَغْفَرُوا لِذُنُوبِهِمْ} [آل عمران: 135].</t>
   </si>
   <si>
     <t>„Ich war ein Mann, wenn ich vom Gesandten Allahs - Allahs Segen und Frieden auf ihm - einen Hadith hörte, ließ Allah mich davon profitieren, so wie Er es wollte, und wenn mir ein Mann von seinen Gefährten etwas berichtete, ließ ich ihn schwören, und wenn er mir schwor, glaubte ich ihm. Und dies berichtete mir Abu Bakr, und Abu Bakr sprach die Wahrheit, und sagte: ‚Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: &gt;Es gibt keinen Menschen, der eine Sünde begeht, sich dann erhebt und sich reinigt, dann betet und dann Allah um Vergebung bittet, dem Allah nicht vergeben wird.&lt; Dann rezitierte er diesen Vers: &gt;Und diejenigen, die, wenn sie eine Abscheulichkeit begehen oder sich selbst Unrecht zufügen, Allahs gedenken und dann um Vergebung für ihre Sünden bitten.&lt; [Al Imran:135]‘“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن عبدٍ يُذنبُ ذنبًا، فيحسن الوضوء، ثم يقوم فيصلي ركعتين بنية التوبة عن ذنبه هذا، ثم يستغفر الله، إلا غفر الله له. 
 ثم قَرأ النبيُّ صلى الله عليه وسلم قولَه تعالى: 
 {والذين إذا فعلوا فاحشة أو ظلموا أنفسهم ذكروا الله فاستغفروا لذنوبهم ومن يغفر الذنوب إلا الله ولم يصروا على ما فعلوا وهم يعلمون} 
 [آل عمران: 135].</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - informierte uns, dass, wenn ein Diener eine Sünde begeht, dann die rituelle Gebetswaschung (Wudu) ordnungsgemäß verrichtet, dann aufsteht und zwei Gebetseinheiten mit der Absicht der Reue für diese Sünde betet und dann Allah um Vergebung bittet, Allah ihm vergeben wird. Dann rezitierte der Prophet - Allahs Segen und Frieden auf ihm - Allahs - erhaben ist Er - Aussage: „Und diejenigen, die, wenn sie eine Abscheulichkeit begehen oder sich selbst Unrecht zufügen, Allahs gedenken und dann um Vergebung für ihre Sünden bitten - und wer vergibt die Sünden außer Allah? - und die nicht auf dem beharren, was sie wissentlich getan haben.“ [Al 'Imran:135]</t>
   </si>
@@ -17373,53 +17304,50 @@
     <t>عَنِ ‌ابْنِ عُمَرَ رضي الله عنهما: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَطَبَ النَّاسَ يَوْمَ فَتْحِ مَكَّةَ، فَقَالَ: «يَا أَيُّهَا النَّاسُ، إِنَّ اللهَ قَدْ أَذْهَبَ عَنْكُمْ عُبِّيَّةَ الْجَاهِلِيَّةِ وَتَعَاظُمَهَا بِآبَائِهَا، فَالنَّاسُ رَجُلَانِ: بَرٌّ تَقِيٌّ كَرِيمٌ عَلَى اللهِ، وَفَاجِرٌ شَقِيٌّ هَيِّنٌ عَلَى اللهِ، وَالنَّاسُ بَنُو آدَمَ، وَخَلَقَ اللهُ آدَمَ مِنْ تُرَابٍ، قَالَ اللهُ: {يَا أَيُّهَا النَّاسُ إِنَّا خَلَقْنَاكُمْ مِنْ ذَكَرٍ وَأُنْثَى وَجَعَلْنَاكُمْ شُعُوبًا وَقَبَائِلَ لِتَعَارَفُوا إِنَّ أَكْرَمَكُمْ عِنْدَ اللهِ أَتْقَاكُمْ إِنَّ اللهَ عَلِيمٌ خَبِيرٌ} [الحجرات: 13]».</t>
   </si>
   <si>
     <t>Von Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - am Tag der Eroberung von Makkah eine Rede an die Menschen hielt und sagte: „O ihr Menschen, Allah hat euch die Arroganz der Zeit der Unwissenheit und ihre Überheblichkeit durch die Vorfahren genommen. So gibt es zwei Arten von Menschen: den guten und frommen, der bei Allah geehrt ist, und den sündigen und unglücklichen, der bei Allah verachtet ist. Alle Menschen sind die Nachkommen Adams, und Allah hat Adam aus Erde erschaffen. Allah sagte: ‚O ihr Menschen, Wir haben euch ja von einem männlichen und einem weiblichen Wesen erschaffen, und Wir haben euch zu Völkern und Stämmen gemacht, damit ihr einander kennenlernt. Gewiss, der Geehrteste von euch bei Allah ist der Gottesfürchtigste von euch. Gewiss, Allah ist allwissend und allkundig.‘ [Al-Hujurat: 13]“</t>
   </si>
   <si>
     <t>خَطَبَ النبيُّ صلى الله عليه وسلم الناس يومَ فتحِ مكة فقال: يا أيها الناس إن الله قد رفع وأزال عنكم كِبْرَ الجاهليةِ ونَخْوَتَها، والفخرَ بالآباء، وإنما الناس على نوعين:
 إما مؤمنٌ بَرٌّ تقيٌّ طائعٌ عابدٌ لله عزوجل، فهذا كريمٌ على الله، وإنْ لم يكن ذا حَسَبٍ أو نَسَبٍ عند الناس.
 وإما كافرٌ فاجرٌ شقيٌّ، وهذا هيِّنٌ ذليل على الله، ولا يساوي شيئًا، وإنْ كان ذا حَسَبٍ وله جاه وسلطان.
 والناس كلُّهم أبناء آدم، وخلقَ اللهُ آدمَ من التراب، فلا يليق بمن أصله من تراب أن يتكبَّرَ ويُعْجَبَ بنفسه، ومصداق ذلك قول الله عز وجل: {يا أيها الناس إنا خلقناكم من ذكر وأنثى وجعلناكم شعوبا وقبائل لتعارفوا إن أكرمكم عند الله أتقاكم إن الله عليم خبير} [الحجرات: 13].</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - hielt am Tag der Eroberung von Makkah eine Rede und sagte: „O ihr Menschen, Allah hat die Arroganz der Zeit der Unwissenheit, ihre Überheblichkeit und den Stolz auf die Vorfahren von euch genommen. Es gibt nur zwei Arten von Menschen:
 Entweder ein gläubiger, rechtschaffener, frommer und demütiger Diener Allahs; diese Person ist bei Allah wertvoll, auch wenn sie bei den Menschen keinen besonderen Status oder (eine besondere) Abstammung hat.
 Oder ein ungläubiger, sündiger, unglücklicher Mensch, der bei Allah gering und wertlos ist, auch wenn er einen hohen Status, eine hohe Stellung und Macht hat.
 Und alle Menschen sind Nachkommen Adams, und Allah hat Adam aus Erde erschaffen. Es steht daher keinem, dessen Ursprung aus Erde stammt, zu, sich zu überheben oder sich selbst zu bewundern. Dies ist die Aussage Allahs - mächtig und majestätisch ist Er -: ‚O ihr Menschen, Wir haben euch ja von einem männlichen und einem weiblichen Wesen erschaffen, und Wir haben euch zu Völkern und Stämmen gemacht, damit ihr einander kennenlernt. Gewiss, der Geehrteste von euch bei Allah ist der Gottesfürchtigste von euch. Gewiss, Allah ist allwissend und allkundig.‘  [Al-Hujurat: 13]“</t>
   </si>
   <si>
     <t>النهي عن التفاخر بالأنساب والأحساب.</t>
   </si>
   <si>
     <t>Das Verbot der Prahlerei mit der Abstammung und dem Status.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن حبان</t>
-  </si>
-[...1 lines deleted...]
-    <t>[رواه الترمذي وابن حبان]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65074</t>
   </si>
   <si>
     <t>ثم لتسألن يومئذ عن النعيم</t>
   </si>
   <si>
     <t>‚Hierauf werdet ihr an jenem Tag ganz gewiss nach der Wonne gefragt werden.‘</t>
   </si>
   <si>
     <t>عَنْ ‌الزُّبَيْرِ بْنِ الْعَوَّامِ قَالَ: لَمَّا نَزَلَتْ: {ثُمَّ لَتُسْأَلُنَّ يَوْمَئِذٍ عَنِ النَّعِيمِ} [التكاثر: 8]، قَالَ الزُّبَيْرُ: يَا رَسُولَ اللهِ، وَأَيُّ النَّعِيمِ نُسْأَلُ عَنْهُ، وَإِنَّمَا هُمَا الْأَسْوَدَانِ التَّمْرُ وَالْمَاءُ؟ قَالَ: «أَمَا إِنَّهُ سَيَكُونُ».</t>
   </si>
   <si>
     <t>Von Az-Zubayr Ibn Al-'Awwam wird überliefert, dass er sagte: „Als der Vers ‚Hierauf werdet ihr an jenem Tag ganz gewiss nach der Wonne gefragt werden.‘ [At-Takathur: 8] herabgesandt wurde, sagte Az-Zubayr: ‚O Gesandter Allahs, nach welcher Wonne werden wir gefragt, denn es sind nur zwei schwarze Dinge, Datteln und Wasser?‘ Er antwortete: ‚Ja, so wird es sein.‘“</t>
   </si>
   <si>
     <t>لما نزلت آية: 
 {ثم لتسألن يومئذ عن النعيم} أي: سوف تُسألون عن القيام بِشُكْر ما أنعم الله به عليكم من النعم، قال الزبير بن العوام رضي الله عنه: يا رسول الله، أيّ نعيمٍ سنُسأل عنه؟! إنما هما نِعْمَتان لَيْسَتا ممّا يستَدِعي السؤال وهما التَّمر والماء!
 فقال النبي صلى الله عليه وسلم: أما إنكم ستسألون عن النَّعيم مع هذه الحالة التي أنتم عليها، فإنهما نِعمتان عظيمتان مِن نِعَم الله تعالى.</t>
   </si>
   <si>
     <t>Als der Vers herabgesandt wurde: „Hierauf werdet ihr an jenem Tag ganz gewiss nach der Wonne gefragt werden.“, welcher bedeutet: „Ihr werdet am Tag des Jüngsten Gerichts über die Dankbarkeit für die Segnungen, die Allah euch gegeben hat, befragt werden.“ sagte Az-Zubayr Ibn Al-'Awwam - möge Allah mit ihm zufrieden sein - dann: „O Gesandter Allahs, über welche Segnung werden wir befragt? Es sind doch nur zwei Segnungen, die nicht einer Befragung würdig erscheinen: Datteln und Wasser!“
 Der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Ihr werdet tatsächlich über die Segnungen befragt werden, obwohl ihr euch in dieser Situation befindet. Denn Datteln und Wasser sind zwei große Segnungen von Allah - erhaben ist Er.“</t>
   </si>
@@ -17975,51 +17903,51 @@
   </si>
   <si>
     <t>عن بريدة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ الْعَهْدَ الَّذِي بَيْنَنَا وَبَيْنَهُمُ الصَّلَاةُ، فَمَنْ تَرَكَهَا فَقَدْ كَفَرَ».</t>
   </si>
   <si>
     <t>Von Buraydah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wahrlich, das Abkommen zwischen uns und ihnen ist das Gebet; wer es unterlässt, hat Unglauben begangen.‘“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ العهدَ والميثاقَ بين المسلمين وبين غيرهم من الكفار والمنافقين الصلاةُ، فمَن تَرَكَها فقد كَفَر.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass das Abkommen und Bündnis zwischen den Muslimen und den Ungläubigen sowie den Heuchlern das Gebet ist. Wer es verlässt, hat Unglauben begangen.</t>
   </si>
   <si>
     <t>عِظَم شأن الصلاة، وأنّها الفارق بين المؤمن والكافر.
 ثبوت أحكام الإسلام بالظاهر من حال الرجل دون باطنه.</t>
   </si>
   <si>
     <t>Die gewaltige Stellung des Gebets und dass es den Unterschied zwischen dem Gläubigen und Ungläubigen ausmacht.
 Die Bestätigung der islamischen Urteile anhand des äußeren Zustands eines Menschen und nicht seines inneren Zustands.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[رواه الترمذي والنسائي وابن ماجه وأحمد]</t>
+    <t>[Überliefert von at-Tirmidhi, an-Nasai, ibn Majah und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65094</t>
   </si>
   <si>
     <t>يا بلال، أقم الصلاة، أرحنا بها</t>
   </si>
   <si>
     <t>„O Bilal, rufe zum Gebet, damit wir dadurch Ruhe/Erholung finden.“</t>
   </si>
   <si>
     <t>عن سالم بن أبي الجَعْدِ قال: قال رجل: ليتني صَلَّيتُ فاسترحْتُ، فكأنّهم عابُوا ذلك عليه، فقال: سمعتُ رسولَ الله صلى الله عليه وسلم يقول: «يا بلالُ، أقِمِ الصَّلاةَ، أرِحْنا بها».</t>
   </si>
   <si>
     <t>Von Salim Ibn Abi Al-Ja'd wird überliefert: „Ein Mann sagte: ‚Ich wünschte, ich hätte gebetet und mich (davon) erholt.‘ Sie schienen dies zu missbilligen. Da sagte er: ‚Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: „O Bilal, rufe zum Gebet, damit wir dadurch Ruhe/Erholung finden.“</t>
   </si>
   <si>
     <t>قال رجلٌ من الصحابة: ليتني صَليتُ فاستَرحتُ، فكأنَّ مَن حَوله عابُوا ذلك عليه، فقال: سمعتُ النبيَّ صلى الله عليه وسلم يقول: يا بلال! ارفع أذانَ الصلاةِ وأقِمْها؛ لنَستريحَ بها؛ وذلك لِمَا فيها من مناجاة لله تعالى، وراحة للروح والقلب.</t>
   </si>
   <si>
     <t>Ein Mann von den Gefährten sagte: „Ich wünschte, ich hätte gebetet und mich (davon) erholt.“ Die Leute um ihn schienen dies zu missbilligen. Da sagte er: „Ich habe den Propheten - Allahs Segen und Frieden auf ihm - sagen hören: ‚O Bilal, rufe den Gebetsruf aus und dann die Iqamah, damit wir dadurch Ruhe/Erholung finden.‘ Dies liegt daran, dass im Gebet die Anrufung Allahs - erhaben ist Er - enthalten ist und darin Erholung für die Seele und das Herz liegt.“</t>
   </si>
   <si>
     <t>راحة القلب تكون بالصلاة؛ لما فيها من مناجاة الله تعالى.
 الإنكار على مَن تَثَاقَلَ عن العبادة.
@@ -18358,51 +18286,51 @@
   <si>
     <t>Von Abu Umamah Al-Bahili - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ein Mann kam zum Propheten - Allahs Segen und Frieden auf ihm - und sagte: ‚Was sagst du zu einem Mann, der in den Krieg zieht, um Lohn und Anerkennung zu suchen, was bekommt er?‘ Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Er bekommt nichts.‘ Er wiederholte es dreimal, und der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte ihm jedes Mal: ‚Er bekommt nichts.‘ Dann sagte er: ‚Allah akzeptiert keine Tat, außer sie ist (aufrichtig) Ihm allein gewidmet und Sein Angesicht wird dadurch angestrebt.‘“</t>
   </si>
   <si>
     <t>جَاءَ رَجُلٌ إلى النبيِّ صلى الله عليه وسلم: لِيسألَه ويَستفتيَه عن حُكْمِ الرَّجُلِ الذي يَخرُجُ للغزو والجهاد يطلب الأجرَ من الله والرغبة في المدح والثناء عند الناس، هل يتحصَّل على الأجر؟ فأجابه رسول الله صلى الله عليه وسلم: بأنه ليس له من الأجر شيء؛ لما أَشْرَكَ في نيته غيرَ الله، فأعاد الرجل سؤاله ثلاث مرات على النبي صلى الله عليه وسلم، ويجيبه عليه الصلاة والسلام ويؤكِّد له نفسَ الجواب؛ بأنه ليس له أجر، ثم أخبره النبيُّ صلى الله عليه وسلم بقاعدة قبول العمل عند الله: وأن الله لا يقبل من العمل إلا أن يكون كلُّه لله دون أن يشرك فيه أحد، ويكون لوجه الله سبحانه.</t>
   </si>
   <si>
     <t>Ein Mann kam zum Propheten - Allahs Segen und Frieden auf ihm -, um ihn nach einem Mann zu fragen und nach dem Urteil dieses Mannes, der in die Schlacht und den Krieg zieht, um Lohn von Allah zu erlangen und (zugleich) das Verlangen nach Lob und Anerkennung bei den Menschen hat. Erhält dieser einen Lohn? Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - antwortete ihm, dass er nichts erhält, weil er in seiner Absicht jemand anderen als Allah beigesellte. Er wiederholte dem Propheten - Allahs Segen und Frieden auf ihm - seine Frage dreimal, und er - Allahs Segen und Frieden auf ihm - antwortete ihm jedes Mal mit der selben Antwort; dass er nichts erhält. Dann berichtete der Prophet - Allahs Segen und Frieden auf ihm - ihm von der Regel für die Akzeptanz der Tat bei Allah: Allah akzeptiert keine Tat, außer sie ist Ihm allein gewidmet, ohne dass jemand anderes darin beigesellt wird, und sie ist allein für das Angesicht Allahs - gepriesen ist Er .</t>
   </si>
   <si>
     <t>لا يقبل الله من الأعمال إلا ما كان خالصا لله تعالى، وعلى وفق هدي نبيه صلى الله عليه وسلم.
 أنّ من حسن إجابة المفتي أن تكون فتواه وفيَّةً بغرض السائل وزيادة.
 تأكيد الأمر العظيم بتكرار السؤال عنه.
 المجاهد الحق هو من جاهد لتكون كلمة الله العليا، وطلبا للأجر والمثوبة الأخروية مع إخلاص النية، لا أن يكون جهاده لأجل الدنيا.</t>
   </si>
   <si>
     <t>Allah akzeptiert nur Taten, die Ihm - erhaben ist Er - allein gewidmet sind und in Übereinstimmung mit der Führung Seines Propheten - Allahs Segen und Frieden auf ihm - stehen.
 Zu einer guten Antwort des Muftis (Gelehrter, der religiöse Rechtsurteile gibt) gehört, dass seine Fatwa (islamisches Rechtsurteil) das Anliegen des Fragenden vollständig beantwortet - und sogar darüber hinausgeht.
 Die Betonung einer gewaltigen Angelegenheit durch das wiederholte Fragen danach.
 Der wahre Kämpfer ist derjenige, der kämpft, damit Allahs Wort das höchste ist, und der mit aufrichtiger Absicht nach dem Lohn und der Belohnung im Jenseits strebt, und nicht derjenige, der des Diesseits willen kämpft.</t>
   </si>
   <si>
     <t>رواه النسائي</t>
   </si>
   <si>
-    <t>[Überliefert von al-Nasai]</t>
+    <t>[رواه النسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65107</t>
   </si>
   <si>
     <t>ذاق طعم الإيمان من رضي بالله ربا، وبالإسلام دينا، وبمحمد رسولا</t>
   </si>
   <si>
     <t>„Die Süße des Glaubens hat derjenige gekostet, der mit Allah als Herrn, mit dem Islam als Religion und mit Muhammad als Gesandten zufrieden ist.“</t>
   </si>
   <si>
     <t>عَنِ الْعَبَّاسِ بْنِ عَبْدِ الْمُطَّلِبِ رضي الله عنه أَنَّهُ سَمِعَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ: «ذَاقَ طَعْمَ الْإِيمَانِ مَنْ رَضِيَ بِاللهِ رَبًّا، وَبِالْإِسْلَامِ دِينًا، وَبِمُحَمَّدٍ رَسُولًا».</t>
   </si>
   <si>
     <t>Von Al-'Abbas Ibn 'Abd Al-Muttalib - möge Allah mit ihm zufrieden sein - wird überliefert, dass er den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen hörte: „Die Süße des Glaubens hat derjenige gekostet, der mit Allah als Herrn, mit dem Islam als Religion und mit Muhammad als Gesandten zufrieden ist.“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنّ المؤمنَ الصادقَ في إيمانِه المُطمئنّ به قلبه سيجِدُ ويُدرِكُ في قلبِه من الانشراحِ والاتساعِ والفرح والحلاوة ولذة القُرْب من الله تعالى إنْ هو رَضِيَ بثلاثة أمور: 
 أولًا: رضي بالله ربًّا، وذلك بأن يَنشرحَ صدرُه بما يَرِدُ عليه من الله بمقتضى الربوبية من قسمة الأرزاق والأحوال، فلا يجد في قلبه اعتراضًا على شيء من ذلك، ولم يطلُب ربًّا غير الله تعالى.
 ثانيًا: رضي بالإسلام دينًا، وذلك بأن ينشرحَ صدرُه بما يتضمنه الإسلام من التكاليف والواجبات، ولم يَسْعَ في غير طريقِ الإسلام.
 ثالثًا: رضي بمحمد صلى الله عليه وسلم رسولًا، وذلك بأن ينشرح صدره ويفرح بجميع ما جاء به من غير تَردُّد ولا شَك، فلم يَسْلُك إلا ما يوافق هَدْيَه صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt mit, dass der Gläubige, der in seinem Glauben aufrichtig ist und dessen Herz damit erfüllt ist, in seinem Herzen Freude, Weite, Glück, Süße und die Süße der Nähe zu Allah - erhaben ist Er - finden wird, wenn er mit drei Dingen zufrieden ist.
 Erstens: Er ist mit Allah als Herrn zufrieden,  indem sein Herz mit dem erfüllt ist, was von Allah gemäß Seiner Herrschaft über ihn kommt, wie die Verteilung des Lebensunterhalts und der (Lebens)umstände, sodass er in seinem Herzen keinen Einwand gegen irgendetwas davon hat und keinen anderen Herrn als Allah - erhaben ist Er - sucht.
@@ -18675,54 +18603,51 @@
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بْنِ عَمْرٍو رَضيَ اللهُ عنهما قَالَ: رَجَعْنَا مَعَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ مَكَّةَ إِلَى الْمَدِينَةِ حَتَّى إِذَا كُنَّا بِمَاءٍ بِالطَّرِيقِ تَعَجَّلَ قَوْمٌ عِنْدَ الْعَصْرِ، فَتَوَضَّؤُوا وَهُمْ عِجَالٌ، فَانْتَهَيْنَا إِلَيْهِمْ وَأَعْقَابُهُمْ تَلُوحُ لَمْ يَمَسَّهَا الْمَاءُ فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «وَيْلٌ لِلْأَعْقَابِ مِنَ النَّارِ أَسْبِغُوا الْوُضُوءَ».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn 'Amr - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass er sagte: „Wir kehrten mit dem Gesandten Allahs - Allahs Segen und Frieden auf ihm - von Makkah nach Al-Madinah zurück. Als wir auf dem Weg an einer Wasserstelle ankamen, eilten einige Leute zum Nachmittagsgebet und verrichteten hastig die Gebetswaschung. Wir kamen bei ihnen an und ihre Fersen waren sichtbar (trocken), das Wasser hatte sie nicht berührt. Da sagte der Gesandte Allahs - Allahs Segen und Frieden auf ihm -: ‚Wehe den Fersen vor dem (Höllen)feuer! Verrichtet die Gebetswaschung gründlich!‘“</t>
   </si>
   <si>
     <t>سافَرَ النبيُّ صلى الله عليه وسلم من مكةَ إلى المدينةِ ومعه أصحابه، وفي طريقهم وَجَدوا ماءً، فأسرع بالوضوء لصلاة العصر بعضُ الصحابة حتى إنّ مؤخَّرَ أقدامِهم يظهر للناظِر يَبُوستُها من الماء، فقال النبي صلى الله عليه وسلم: عَذابٌ وهلاكٌ في النار للمقصِّرين في غسل مؤخَّرِ القدمِ حين الوضوء، وأمرهم أن يُبالِغوا في إكمال الوضوء.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - reiste von Makkah nach Al-Madinah und mit ihm waren seine Gefährten. Auf ihrem Weg fanden sie Wasser. Einige der Gefährten beeilten sich mit der Gebetswaschung für das Nachmittagsgebet, sodass die Rückseite ihrer Füße für den Betrachter trocken erschienen. Da sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Qual und Verderben im Feuer für diejenigen, die beim Waschen der Rückseite ihrer Füße während der Gebetswaschung nachlässig sind!“, und er befahl ihnen, bei der vollkommenen Durchführung der Gebetswaschung gründlich zu sein.</t>
   </si>
   <si>
     <t>وجوب غسل الرجلين في الوضوء؛ لأنه لو جاز المسح لما توعّد بالنار مَن ترك غسل العقب.
 وجوب تعميم الأعضاء المغسولة بالغسل، وأن من ترك جزءًا يسيرًا مما يجب تطهيره عمدًا وتساهلًا لا تصح صلاته.
 أهمية تعليم الجاهل وإرشاده.
 العالم ينكر ما يراه من تضييع الفرائض والسنن بالأسلوب المناسب.
 قال محمد إسحاق الدهلوي: الإسباغ على ثلاثة أنواع: فرض وهو استيعاب المحل مرة، وسنة وهو الغسل ثلاثًا، ومستحب وهو الإطالة مع التثليث.</t>
   </si>
   <si>
     <t>Die Verpflichtung, die Füße bei der Gebetswaschung zu waschen; denn wenn das Streichen erlaubt wäre, hätte er demjenigen nicht mit dem Feuer gedroht, der das Waschen der Fersen unterlässt.
 Die Verpflichtung, die zu waschenden Körperteile vollständig zu waschen, und dass das Gebet dessen ungültig ist, der absichtlich und nachlässig einen kleinen Teil von dem auslässt, was gereinigt werden muss.
 Die Wichtigkeit, den Unwissenden zu unterrichten und ihn zu belehren.
 Der Gelehrte missbilligt auf angemessene Weise das, was er an Vernachlässigung der Pflichten und Sunan sieht.
-Muhammad Ishaq Ad-Dahlawi sagte: „Das gründliche Waschen ist von drei Arten:
-[...2 lines deleted...]
-Und empfehlenswert ist es, die Stelle über das Pflichtmaß hinaus zu waschen - und das dreimal.“</t>
+Muhammad Ishaq Ad-Dahlawi sagte: „Das gründliche Waschen ist von drei Arten: Die Pflicht ist es, die Stelle einmal vollständig zu benetzen. Die Sunnah ist es, sie dreimal zu waschen. Und empfehlenswert ist es, die Stelle über das Pflichtmaß hinaus zu waschen - und das dreimal.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66392</t>
   </si>
   <si>
     <t>إن الله فرض فرائض فلا تضيعوها، وحد حدودا فلا تعتدوها، وحرم أشياء فلا تنتهكوها، وسكت عن أشياء رحمة لكم غير نسيان فلا تبحثوا عنها</t>
   </si>
   <si>
     <t>„Wahrlich, Allah hat Pflichten auferlegt, so vernachlässigt diese nicht. Und Er hat Grenzen festgelegt, so überschreitet diese nicht. Und Er hat Dinge verboten, so begeht diese nicht. Und Er hat zu Dingen geschwiegen - aus Barmherzigkeit zu euch, nicht aus Vergesslichkeit -, so forscht nicht danach.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي ثَعْلَبَةَ الخُشَنِيِّ جُرْثُومِ بن نَاشِرٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَال: «إِنَّ اللَّهَ فَرَضَ فَرَائِضَ فَلَا تُضَيِّعُوهَا، وَحَدَّ حُدُودًا فَلَا تَعْتَدُوهَا، وَحَرَّمَ أَشْيَاءَ فَلَا تَنْتَهِكُوهَا، وَسَكَتَ عَنْ أَشْيَاءَ رَحْمَةً لَكُمْ غَيْرَ نِسْيَانٍ فَلَا تَبْحَثُوا عَنْهَا».</t>
   </si>
   <si>
     <t>Von Abu Tha'labah Al-Khuschani Jurthum Ibn Naschir - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wahrlich, Allah hat Pflichten auferlegt, so vernachlässigt diese nicht. Und Er hat Grenzen festgelegt, so überschreitet diese nicht. Und Er hat Dinge verboten, so begeht diese nicht. Und Er hat zu Dingen geschwiegen - aus Barmherzigkeit zu euch, nicht aus Vergesslichkeit -, so forscht nicht danach.“</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الله أوجب أشياء وفرض فرائض فالتزموها ولا تفرطوا فيها بالترك أو التهاون فيها، وجعل لكم حواجز وزواجر مقدرةً تحجزكم وتزجركم عما لا يرضاه، فلا تزيدوا عليها عمَّا أمر به الشرع، وحرم محرمات فلا تتناولوها ولا تقربوها، وما عدا ذلك تركها وسكت عنها رحمة بعباده، فتبقى على أصل إباحتها فلا تبحثوا عنها.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass Allah Dinge zur Pflicht gemacht hat und Pflichten auferlegt hat, so haltet euch daran und seid darin nicht nachlässig, indem ihr sie unterlässt oder nicht beachtet. Und Er hat euch Hindernisse und abschreckende Verbote gesetzt, die euch von dem abhalten und abschrecken sollen, was Ihn nicht zufrieden stellt. Fügt den Pflichten also nicht mehr hinzu als das, was die Gesetzgebung anbefohlen hat. Und Er hat Dinge verboten, begeht sie daher nicht und nähert euch ihnen nicht. Was darüber hinausgeht, das hat Er offengelassen und dazu geschwiegen - aus Barmherzigkeit mit Seinen Dienern. Daher bleiben sie im ursprünglichen Zustand der Erlaubnis - forscht also nicht danach.</t>
   </si>
   <si>
     <t>الحديث دليل على أن الله هو المشرع فالأمر بيده سبحانه.
 تضمن الحديث قواعد الشرع حكمًا وإباحةً؛ إذ الحكم الشرعي إمَّا مسكوتٌ عنه أو متكلَّم به، وهو إما: مأمورٌ به وجوبًا أو ندبًا، أو منهيٌّ عنه تحريمًا أو كراهةً، أو مباحٌ.
@@ -18755,162 +18680,152 @@
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Vom Führer der Gläubigen Abu Hafs 'Umar Ibn Al-Khattab - möge Allah mit ihm zufrieden sein -, wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Die Taten sind nur entsprechend der Absichten und jedem (Menschen) gebührt nur das, was er beabsichtigte. Wer also seine Auswanderung zu Allah und Seinem Gesandten vollzog, dessen Auswanderung ist zu Allah und Seinem Gesandten (und wird entsprechend vergolten); und wer seine Auswanderung für einen Teil (einen Vorteil) des diesseitigen Lebens unternimmt oder (für) eine Frau, um sie zu heiraten, so ist seine Auswanderung zu dem, zu dem er ausgewandert ist (und wird entsprechend bewertet).‘“</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Der Ansporn zur Aufrichtigkeit, denn Allah nimmt nur Taten an, die ausschließlich für Sein Angesicht verrichtet werden.
 Die Handlungen, durch die man sich Allah - mächtig und majestätisch ist Er - annähert, bringen keine Belohnung, wenn der Verpflichtete sie nur aus Gewohnheit verrichtet, bis er beabsichtigt, sich damit Allah zu nähern.
 Durch die Absicht wird zwischen den einzelnen Gottesdiensten sowie zwischen den Gottesdiensten und den gewöhnlichen Handlungen unterschieden.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Von Abu 'Abdir-Rahman 'Abdullah Ibn 'Umar Ibn Al-Khattab - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen:||‚Der Islam wurde auf fünf (Säulen) gebaut: (auf) dem Bekenntnis, dass es keine anbetungswürdige Gottheit gibt außer Allah und dass Muhammad der Gesandte Allahs ist, dem Verrichten des Gebets, dem Entrichten der Pflichtabgabe („Zakah“), der Pilgerfahrt zum Hause (Allahs) und dem Fasten im (Monat) Ramadan.’“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Von Abu 'Abdir-Rahman 'Abdullah Ibn 'Umar Ibn Al-Khattab - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Der Islam wurde auf fünf (Säulen) gebaut: (auf) dem Bekenntnis, dass es keine anbetungswürdige Gottheit gibt außer Allah und dass Muhammad der Gesandte Allahs ist, dem Verrichten des Gebets, dem Entrichten der Pflichtabgabe („Zakah“), der Pilgerfahrt zum Hause (Allahs) und dem Fasten im (Monat) Ramadan.’“</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>Wahrlich, die Schöpfung eines jeden von euch wird im Bauch seiner Mutter zusammengefügt. Vierzig Tage als ein Samentropfen,</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Von Abu 'Abdir-Rahman 'Abdullah Ibn Mas'ud - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - berichtete uns - und er ist der Wahrheitssprechende, der Glaubhafte -: ‚Wahrlich, die Schöpfung eines jeden von euch wird im Bauch seiner Mutter zusammengefügt. Vierzig Tage als ein Samentropfen, dann ist er genauso lange ein Blutklumpen und anschließend wie dieser (Blutklumpen) genauso lange ein Fleischklumpen. Daraufhin wird der Engel zu ihm entsandt, welcher ihm die Seele einhaucht und welchem vier Wörter befohlen werden: Das Aufschreiben seiner Versorgung, seiner Frist, seiner Taten und ob er unglücklich oder glücklich sein wird. Bei Allah, außer dem es keine anbetungswürdige Gottheit gibt: Wahrlich, jemand von euch wird (tatsächlich) die Taten der Bewohner des Paradieses verrichten, bis zwischen ihm und diesem (dem Paradies) nur eine Elle sein wird, ihn sodann (aber) das Geschriebene (das Schicksal) einholt und er dann die Taten der Bewohner des (Höllen-)Feuers vollbringt und dann in dieses eintreten wird. Und wahrlich, jemand von euch wird (tatsächlich) die Taten der Bewohner des (Höllen-)Feuers ausführen, bis zwischen ihm und diesem (dem Höllenfeuer) nur eine Elle sein wird, ihn sodann (aber) das Geschriebene (das Schicksal) einholt und er dann die Taten der Bewohner des Paradieses vollbringt und dann in dieses eintreten wird.‘“</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Die Darlegung der Phasen der Erschaffung des Menschen.
 Der Iman an die Vorherbestimmung und das Schicksal.
 Das Ende aller Angelegenheiten wird durch die Vorherbestimmung beschlossen und nimmt den festgelegten Verlauf an.
-Es wird davor gewarnt, sich durch die (äußerliche) Erscheinung der Taten täuschen zu lassen, denn die Taten sind ja entsprechend den Enden.
-____</t>
+Es wird davor gewarnt, sich durch die (äußerliche) Erscheinung der Taten täuschen zu lassen, denn die Taten sind ja entsprechend den Enden.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Von der Mutter der Gläubigen Umm 'Abdillah 'Aischah - möge Allah mit ihr zufrieden sein, wird überliefert, dass sie sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer in dieser, unserer Sache (der Religion), etwas (neu) einführt, was nicht von ihr ist, so wird es abgelehnt.‘“ Und in einer Überlieferung bei Muslim (heißt es): „Wer eine Tat ausführt, die nicht von dieser, unserer Angelegenheit (der Religion), ist, so wird diese abgelehnt.“</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Die Anbetungen basieren auf dem, was im Quran und der Sunnah überliefert ist. Wir dürfen Allah - erhaben ist Er - nur mit dem dienen, was Er vorgeschrieben hat, und nicht durch Neuerungen und neu erfundene Praktiken.
 Die Religion basiert nicht auf persönlicher Meinung oder Wohlgefallen, sondern auf dem Befolgen des Gesandten - Allahs Segen und Frieden auf ihm.
 Dieser Hadith ist ein Beweis für die Vollkommenheit der Religion.
 Eine Neuerung (arab. „Bid'ah“) ist alles, was in die Religion eingeführt wurde und nicht zur Zeit des Propheten - Allahs Segen und Frieden auf ihm - und seiner Gefährten existierte, sei es in Bezug auf die Glaubenslehre, Worte oder Handlungen.
 Dieser Hadith ist ein fundamentaler Grundsatz des Islams und dient als Maßstab für die Taten. So wie jede Tat, die nicht um Allahs - erhaben ist Er - Willen verrichtet wird, ihrem Vollbringer keine Belohnung einbringt, so wird auch jede Tat, die nicht im Einklang mit dem steht, was der Gesandte Allahs - Allahs Segen und Frieden auf ihm - gebracht hat, von ihrem Vollbringer zurückgewiesen.
 Dieser Hadith stellt eine Grundlage für die Widerlegung erfundener Neuerungen und auftretender Verwerflichkeiten dar.
 Die verbotenen Neuerungen beziehen sich auf Angelegenheiten der Religion und nicht des Diesseits.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Von Abu 'Abdillah An-Nu'man Ibn Baschir - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen:||,Wahrlich, das Erlaubte ist deutlich (erkennbar) und das Verbotene ist deutlich (erkennbar) und zwischen diesen beiden gibt es zweifelhafte Dinge, über die viele Menschen keine Kenntnis haben. Wer nun die zweifelhaften Dinge meidet, so hat er sich (von Schuld) in seiner Religion und in seiner Würde freigesprochen. Und wer in zweifelhafte Dinge verfällt, fällt in das Verbotene, wie der Hirte, der seine Herde um ein geschütztes (verbotenes) Gebiet herum hütet und Gefahr läuft, dass sie (hineingerät und) darin weidet. Wahrlich, jeder Herrscher hat ein geschütztes (verbotenes) Gebiet und Allahs geschütztes (verbotenes) Gebiet sind die von Ihm verbotenen Dinge. Wahrlich, im Körper (des Menschen) gibt es einen Fleischklumpen: Wenn dieser in Ordnung ist, dann ist der gesamte Körper in Ordnung, und wenn er verdorben ist, dann ist der gesamte Körper verdorben. Wahrlich, dieser (Fleischklumpen) ist das Herz.‘“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Von Abu 'Abdillah An-Nu'man Ibn Baschir - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ,Wahrlich, das Erlaubte ist deutlich (erkennbar) und das Verbotene ist deutlich (erkennbar) und zwischen diesen beiden gibt es zweifelhafte Dinge, über die viele Menschen keine Kenntnis haben. Wer nun die zweifelhaften Dinge meidet, so hat er sich (von Schuld) in seiner Religion und in seiner Würde freigesprochen. Und wer in zweifelhafte Dinge verfällt, fällt in das Verbotene, wie der Hirte, der seine Herde um ein geschütztes (verbotenes) Gebiet herum hütet und Gefahr läuft, dass sie (hineingerät und) darin weidet. Wahrlich, jeder Herrscher hat ein geschütztes (verbotenes) Gebiet und Allahs geschütztes (verbotenes) Gebiet sind die von Ihm verbotenen Dinge. Wahrlich, im Körper (des Menschen) gibt es einen Fleischklumpen: Wenn dieser in Ordnung ist, dann ist der gesamte Körper in Ordnung, und wenn er verdorben ist, dann ist der gesamte Körper verdorben. Wahrlich, dieser (Fleischklumpen) ist das Herz.‘“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Der Hadith stellt eine Grundlage für das Meiden der zweifelhaften Dinge dar.
 Der Ansporn zur Unterlassung zweifelhafter Dinge, dessen Urteil einem nicht bekannt ist.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Von Abu Ruqayyah Tamim Ibn Aus Ad-Dari - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte:||„Die Religion ist aufrichtiger Rat („Nasihah“)!“ Wir fragten: „Gegenüber wem?“ Er sagte: „Gegenüber Allah, Seinem Buch, Seinem Gesandten, den Führern der Muslime und ihrer Allgemeinheit!“</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Von Abu Ruqayyah Tamim Ibn Aus Ad-Dari - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Die Religion ist aufrichtiger Rat („Nasihah“)!“ Wir fragten: „Gegenüber wem?“ Er sagte: „Gegenüber Allah, Seinem Buch, Seinem Gesandten, den Führern der Muslime und ihrer Allgemeinheit!“</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass die Religion auf Aufrichtigkeit und Ehrlichkeit basiert, sodass sie so ausgeübt wird, wie Allah es vorgeschrieben hat, vollständig, ohne etwas auszulassen oder zu betrügen. Da wurde zum Propheten - Allahs Segen und Frieden auf ihm - gesagt: „Für wen ist der aufrichtige Rat?“ Daraufhin sagte er: Erstens: Der aufrichtige Rat gegenüber Allah - gepriesen sei Er und erhaben ist Er -, indem man die Taten aufrichtig für Ihn verrichtet, Ihm nichts beigesellt und indem wir an Seine Herrschaft, Göttlichkeit und an Seine Namen und Attribute glauben, Seinen Befehl verherrlichen und zum Glauben („Iman“) an Ihn aufrufen. Zweitens: Der aufrichtige Rat gegenüber Seinem Buch, welcher der edle Quran ist, indem wir überzeugt sind, dass er Seine Worte sind, dass er Sein letztes Buch ist und die vorigen Gesetzgebungen aufhebt, indem wir ihn ehren, ihn rezitieren, wie es ihm gebührt, nach seinen eindeutigen Versen handeln, uns seinen mehrdeutigen Versen hingeben, ihn gegen die (falschen) Interpretationen derer, die ihn verfälschen wollen, verteidigen, uns durch seine Ermahnungen ermahnen lassen, das in ihm enthaltene Wissen verbreiten und (die Menschen) zu ihm aufrufen. Drittens: Der aufrichtige Rat gegenüber Seinem Gesandten Muhammad - Allahs Segen und Frieden auf ihm -, indem wir überzeugt sind, dass er der letzte aller Gesandten ist, seine Botschaft für wahr erachten, uns an seine Anordnungen halten, seine Verbote einhalten, Allah nur so dienen, wie er es gelehrt hat, sein Recht ehren, ihn respektieren, seinen Aufruf in Umlauf bringen, seine Gesetzgebung verbreiten und die Anschuldigungen gegen ihn zurückweisen. Viertens: Der aufrichtige Rat gegenüber den muslimischen Führern, indem man sie bei der Wahrheit unterstützt, nicht gegen ihren Befehl rebelliert und ihnen in den Angelegenheiten, in denen man Allah gehorsam ist, gehorcht und auf sie hört. Fünftens: Der aufrichtige Rat gegenüber den Muslimen, indem man gut mit ihnen umgeht, sie (zu Allah) ruft, Schaden von ihnen fernhält, das Gute für sie wünscht und sich gegenseitig im Guten und in der Gottesfurcht unterstützt.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
@@ -18943,117 +18858,111 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Der Hadith ist eine Grundlage zur Darlegung der Verpflichtung, den Befehlen nachzukommen und das Verbotene zu meiden.
 Bei Verboten gibt es keine Ausnahmen, die erlauben, etwas davon zu begehen. Gebote sind hingegen daran gebunden, wie weit man dazu in der Lage ist. Der Grund dafür ist, dass man immer dazu imstande ist, etwas zu unterlassen; um etwas zu tun, muss man hingegen die Fähigkeit haben, die gebotene Handlung tatsächlich umzusetzen.
 Es ist untersagt unnötig viele Fragen zu stellen. Die Gelehrten teilen Fragen in zwei Kategorien: Erstens: Fragen die darauf abzielen etwas zu lernen, was in der Religion gebraucht wird. Dazu ist man angehalten und zu dieser Kategorie zählen die Fragen der Sahabah. Zweitens: Fragen, die aus Trotz gestellt werden und um die Dinge zu komplizieren. Diese Fragen sind verboten.
 Die Warnung an diese Gemeinschaft davor, ihrem Propheten zu widersprechen, so wie es bei den früheren Gemeinschaften geschah.
 Das Verbotene umfasst sowohl das Geringe als auch das Zahlreiche, denn es kann nur gemieden werden, wenn man sowohl das Geringe als auch das Zahlreiche davon meidet. Zum Beispiel: Er - Allahs Segen und Frieden auf ihm - untersagte uns den Zins, was sowohl geringe als auch große Mengen davon umfasst.
 Das Unterlassen der Mittel, die zum Verbotenen führen, da dies zur Meidung (des Verbotenen) gehört.
 Wenn der Mensch einen Befehl vom Gesandten - Allahs Segen und Frieden auf ihm - hört, gehört es sich nicht, dass er fragt: „Ist es eine Pflicht oder empfohlen?“. Vielmehr sollte er danach streben, diese Tat umzusetzen, und dies aufgrund seiner Aussage: „Und was ich euch befohlen habe, so kommt dem nach, soweit es euch möglich ist.“
 Das viele Fragenstellen ist ein Grund für den Untergang, insbesondere bei Thematiken, die man nicht begreifen kann, wie die verborgenen Angelegenheiten oder die genaue Art und Weise der Zustände am Tag der Auferstehung. Stelle nicht zu viele Fragen darüber, sonst wirst du zugrunde gehen und zu jemandem werden, der (kompliziert und) detailliert ist und sich zu sehr (in Dinge) vertieft.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
-    <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte:||„Wahrlich, Allah ist gut und nimmt nur das Gute an. Und Allah hat den Gläubigen das befohlen, was Er den Gesandten befohlen hat. So sagte der Erhabene: ‚O ihr Gesandten, esst von den guten Dingen und handelt rechtschaffen‘ [23:51] Und der Erhabene sagte: ‚O die ihr glaubt, esst von den guten Dingen, mit denen Wir euch versorgt haben‘ [2:172] Dann erwähnte er (also der Prophet) einen Mann, der lange reist, ungepflegt und staubbedeckt ist, und wie dieser seine Hände zum Himmel streckt (und dabei im Bittgebet sagt): ‚O Herr! O Herr!‘, während seine Speise verboten ist, sein Trank verboten ist, seine Kleidung verboten ist und er von Verbotenem genährt wurde - wie soll er denn erhört werden?“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wahrlich, Allah ist gut und nimmt nur das Gute an. Und Allah hat den Gläubigen das befohlen, was Er den Gesandten befohlen hat. So sagte der Erhabene: ‚O ihr Gesandten, esst von den guten Dingen und handelt rechtschaffen‘ [23:51] Und der Erhabene sagte: ‚O die ihr glaubt, esst von den guten Dingen, mit denen Wir euch versorgt haben‘ [2:172] Dann erwähnte er (also der Prophet) einen Mann, der lange reist, ungepflegt und staubbedeckt ist, und wie dieser seine Hände zum Himmel streckt (und dabei im Bittgebet sagt): ‚O Herr! O Herr!‘, während seine Speise verboten ist, sein Trank verboten ist, seine Kleidung verboten ist und er von Verbotenem genährt wurde - wie soll er denn erhört werden?“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Die Vollkommenheit Allahs - mächtig und majestätisch ist Er - in Seinem Wesen, Seinen Attributen, Seinen Taten und Seinen Urteilen.
 Der Befehl, aufrichtig für Allah - mächtig und majestätisch ist Er - zu handeln und dem Propheten - Allahs Segen und Frieden auf ihm - zu folgen.
 Man nutzt das, was zum Handeln ermutigt, da der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Und Allah hat den Gläubigen das befohlen, was Er den Gesandten befohlen hat.“, und wenn der Gläubige weiß, dass dies eines der Gebote der Gesandten ist, wird er gestärkt und ermutigt, diesen nachzuahmen.
 Zu den Hinderungsgründen der Erhörung des Bittgebets gehört das Essen von Verbotenem.
-Zu den Gründen der Erhörung des Bittgebets gehören fünf Dinge: 
-1. Das lange Reisen, da man dabei gebrochen ist und dies zu den größten Gründen für die Erhörung zählt.
+Zu den Gründen der Erhörung des Bittgebets gehören fünf Dinge:  1. Das lange Reisen, da man dabei gebrochen ist und dies zu den größten Gründen für die Erhörung zählt. 2. Ein bedürftiger Zustand. 3. Das Heben der Hände zum Himmel. 4. Allah dringlich bitten, indem Seine Herrlichkeit wiederholt erwähnt wird und das ist das Gewaltigste, womit die Erhörung des Bittgebets erwartet wird. 5. Gutes (erlaubtes) Essen und Trinken.
+Das Essen von Erlaubtem und Gutem ist ein Grund, der zu den rechtschaffenen Taten verhilft.
 Al-Qadi sagte: „Das Gute ist das Gegenteil vom Üblen/Schlechten. Wenn Er - erhaben ist Er - damit beschrieben wird, bedeutet es, dass Er frei von Mängeln und üblen Dingen ist. Wenn der Diener allgemein damit beschrieben wird, bedeutet es, dass er frei von üblen Charakterzügen und abscheulichen Taten ist und sich mit dem Gegenteil dessen ziert. Wenn die Besitztümer damit beschrieben werden, bedeutet es, dass sie erlaubt sind und zu den besten Besitztümern zählen.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66518</t>
   </si>
   <si>
     <t>دع ما يريبك إلى ما لا يريبك</t>
   </si>
   <si>
     <t>‚Lasse das, was Zweifel in dir weckt, für das, was keine Zweifel in dir weckt.‘“</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Von Abu Muhammad Al-Hasan Ibn 'Ali Ibn Abi Talib, der Enkel des Gesandten Allahs - Allahs Segen und Frieden auf ihm - und seine Duftpflanze, wird überliefert, dass er sagte: „Ich lernte vom Gesandten Allahs - Allahs Segen und Frieden auf ihm - (Folgendes) auswendig: ‚Lasse das, was Zweifel in dir weckt, für das, was keine Zweifel in dir weckt.‘“</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - befahl, (jene) Aussagen und Taten zu unterlassen, bei denen man Zweifel hat, ob sie untersagt sind oder nicht, ob sie verboten oder erlaubt sind. Stattdessen soll man das wählen, woran kein Zweifel besteht und wobei man sicher ist, dass es gut und erlaubt ist.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66519</t>
-  </si>
-[...1 lines deleted...]
-    <t>Von Abu Hamzah Anas Ibn Malik - möge Allah mit ihm zufrieden sein -, der Bedienstete des Gesandten Allahs - Allahs Segen und Frieden auf ihm -, wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte:||„Keiner von euch glaubt, bis er für seinen Bruder das wünscht, was er für sich selbst wünscht.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Von Abu Hamzah Anas Ibn Malik - möge Allah mit ihm zufrieden sein -, der Bedienstete des Gesandten Allahs - Allahs Segen und Frieden auf ihm -, wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Keiner von euch glaubt, bis er für seinen Bruder das wünscht, was er für sich selbst wünscht.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66520</t>
   </si>
   <si>
     <t>„Wahrlich, Allah hat die Güte (und Vorzüglichkeit) in jeder Sache vorgeschrieben</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Von Abu Ya'la Schaddad Ibn Aus - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wahrlich, Allah hat die Güte (und Vorzüglichkeit) in jeder Sache vorgeschrieben. Wenn ihr also tötet, so tötet auf beste/gütigste Weise. Und wenn ihr schlachtet, so schlachtet auf beste/gütigste Weise. Und ein jeder von euch soll seine Klinge schärfen und sein Schlachttier entlasten (es vor unnötiger Angst und vor unnötigem Schmerz verschonen).“</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
@@ -19091,111 +19000,102 @@
   <si>
     <t>Ibn 'Abbas - möge Allah mit ihm zufrieden sein - berichtete, dass er als Kind einmal hinter dem Propheten - Allahs Segen und Frieden auf ihm - ritt. Er - Segen und Frieden auf ihm - sagte dann zu ihm: Ich werde dir einige Dinge und Angelegenheiten beibringen, durch die Allah dir Nutzen bringen wird. Bewahre Allah, indem du Seine Gebote achtest und Seine Verbote meidest, sodass Er dich in den gottesdienstlichen Handlungen, die dich Ihm nähern, findet und nicht in den Sünden und Verfehlungen. Wenn du dies tust, wird dein Lohn sein, dass Allah dich vor den Schwierigkeiten des Diesseits und des Jenseits bewahren und dir in deinen wichtigen Angelegenheiten, wohin auch immer du gehst, helfen wird. Und wenn du etwas erbitten möchtest, bitte niemanden außer Allah, denn Er allein ist Derjenige, Der den Bittenden antwortet. Und wenn du Beistand benötigst, so bitte niemanden um Beistand außer Allah. Und sei dir gewiss, dass dir keine Vorteile zuteilwerden können, selbst wenn alle Menschen der Erde sich versammeln, um dir zu nützen, außer in dem, was Allah für dich bestimmt hat. Ebenso wird dir keiner Schaden zufügen können, auch wenn sich alle Menschen der Erde versammeln, um dir zu schaden, außer dem, was Allah für dich bestimmt hat. Und (wisse,) dass diese Angelegenheit von Allah - mächtig und majestätisch ist Er - gemäß Seiner Weisheit und Seinem Wissen festgeschrieben und bestimmt ist; es gibt keine Veränderung an dem, was Allah geschrieben hat. Und derjenige, der Allah bewahrt, indem er Seine Befehle achtet und Seine Verbote meidet, so ist Allah - gepriesen sei Er - vor diesem Diener, Er kennt Seine Lage, hilft ihm und unterstützt ihn. Wenn der Mensch Allah in einfachen Zeiten gehorcht, so wird Allah ihm in schwierigen Zeiten Erleichterung und einen Ausweg gewähren. Außerdem sollte jeder Diener mit dem zufrieden sein, was Allah an Gutem und Schlechtem für ihn bestimmt hat. In schwierigen Situationen und Prüfungen muss der Diener geduldig sein, denn die Geduld ist der Schlüssel zur Erleichterung. Wenn das Leid schwerwiegender wird, kommt die Erlösung von Allah, und wenn es zu einer Erschwernis kommt, lässt Allah ihr die Erleichterung folgen.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Die Wichtigkeit Jüngeren und Kindern die religiösen Angelegenheiten zu lehren, wie den Tauhid, die Verhaltensregeln usw.
 Die Belohnung entspricht der Art der Tat.
 Der Befehl, sich auf Allah zu verlassen und Ihm allein zu vertrauen, denn Er ist der beste Verwalter.
 Der Glaube („Iman“) an die Entscheidung und Vorherbestimmung (Allahs) sowie die Zufriedenheit damit,  und dass Allah alles bestimmt hat.
 Wer die Angelegenheit Allahs missachtet, den wird Allah missachten und ihn nicht schützen.
 Die gewaltige frohe Botschaft, dass ein Mensch, wenn er von einer Erschwernis getroffen wird, auf die Erleichterung warten soll.
 Der Trost für den Gläubigen, wenn ihn ein Übel trifft oder ihm etwas Gutes entgeht, durch die Bedeutung eines der beiden Sätze: „Und wisse, dass das, was dich verfehlte, dich nicht hätte treffen sollen, und dass das, was dich traf, dich nicht hätte verfehlen sollen.“ Der erste Satz ist ein Trost, wenn einem etwas Schlechtes widerfährt, der zweite, wenn einem etwas Gutes entgeht.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Von Abu Mas'ud 'Uqbah Ibn 'Amr Al-Ansari Al-Badri - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs sagte:||„Wahrlich, zu dem, was die Menschen von den Worten des anfänglichen Prophetentums erreicht hat, gehört: ‚Wenn du dich nicht schämst, so mach, was du willst.‘“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Von Abu Mas'ud 'Uqbah Ibn 'Amr Al-Ansari Al-Badri - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs sagte: „Wahrlich, zu dem, was die Menschen von den Worten des anfänglichen Prophetentums erreicht hat, gehört: ‚Wenn du dich nicht schämst, so mach, was du willst.‘“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66523</t>
   </si>
   <si>
-    <t>Von Abu 'Amr - und es wurde auch gesagt Abu 'Amrah - Sufyan Ibn 'Abdillah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte:||„Ich sagte: ‚O Gesandter Allahs, berichte mir etwas vom Islam, worüber ich niemanden außer dich befragen kann.‘ Er sagte: ‚Sag: ‚Ich glaube an Allah‘; und verhalte dich hierauf recht (und sei rechtschaffen).‘“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Von Abu 'Amr - und es wurde auch gesagt Abu 'Amrah - Sufyan Ibn 'Abdillah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich sagte: ‚O Gesandter Allahs, berichte mir etwas vom Islam, worüber ich niemanden außer dich befragen kann.‘ Er sagte: ‚Sag: ‚Ich glaube an Allah‘; und verhalte dich hierauf recht (und sei rechtschaffen).‘“</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>Wenn ich die vorgeschriebenen Gebete verrichte, den (Monat) Ramadan faste, das Erlaubte als erlaubt erkläre und das Verbotene als verboten</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Von Abu 'Abdillah Jabir Ibn 'Abdillah Al-Ansari - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass ein Mann den Gesandten Allahs - Allahs Segen und Frieden auf ihm - fragte: „Wenn ich die vorgeschriebenen Gebete verrichte, den (Monat) Ramadan faste, das Erlaubte als erlaubt erkläre und das Verbotene als verboten, und ich dem nichts Weiteres hinzufüge, trete ich dann in den Paradiesgarten ein?“ Er antwortete: „Ja.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>‚Die Reinheit ist die Hälfte des Glaubens („Iman“). (Die Worte) Alhamdulillah (alles Lob gebührt Allah) füllt die Waage, und Subhanallah (erhaben/gepriesen ist Allah) und Alhamdulillah füllen - oder füllt -, was zwischen Himmel und Erde ist</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Von Abu Malik Al-Harith Ibn 'Asim Al-Asch'ari - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Die Reinheit ist die Hälfte des Glaubens („Iman“). (Die Worte) Alhamdulillah (alles Lob gebührt Allah) füllt die Waage, und Subhanallah (erhaben/gepriesen ist Allah) und Alhamdulillah füllen - oder füllt -, was zwischen Himmel und Erde ist. Und das Gebet ist Licht, die Pflichtabgabe („Zakah“) ist ein (Glaubens-)Beweis, die Geduld ist Erleuchtung und der Quran ist ein Argument für dich oder gegen dich. Alle Menschen gehen morgens hinaus als Verkäufer ihrer Seele, wobei sie entweder befreit oder ruiniert wird.‘“</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66526</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - berichtete, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte:||‚Für jedes Gelenk (bzw. jeden Knochen) des Menschen obliegt eine Spende an jedem Tag, an dem die Sonne aufgeht. Zwischen zwei Menschen Gerechtigkeit zu schaffen, ist eine Spende. Und jemandem mit seinem Reittier zu helfen, sodass du ihm bei dessen Besteigen oder beim Aufladen seiner Ware hilfst, ist eine Spende. Und das gute Wort ist eine Spende. Und jeder Schritt, den du zum Gebet gehst, ist eine Spende. Und das Entfernen schädlicher Dinge vom Weg, ist eine Spende.‘“</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - berichtete, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Für jedes Gelenk (bzw. jeden Knochen) des Menschen obliegt eine Spende an jedem Tag, an dem die Sonne aufgeht. Zwischen zwei Menschen Gerechtigkeit zu schaffen, ist eine Spende. Und jemandem mit seinem Reittier zu helfen, sodass du ihm bei dessen Besteigen oder beim Aufladen seiner Ware hilfst, ist eine Spende. Und das gute Wort ist eine Spende. Und jeder Schritt, den du zum Gebet gehst, ist eine Spende. Und das Entfernen schädlicher Dinge vom Weg, ist eine Spende.‘“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>‚Ich rate euch zur Furcht gegenüber Allah und zum Gehorsam und zur Folgsamkeit, selbst wenn ein Sklave als Befehlshaber über euch bestimmt wird. Denn wahrlich, wer von euch (lange) leben wird, der wird viel Uneinigkeit sehen. So befolgt meine Sunnah und die Sunnah der rechtgeleiteten Kalifen!</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>Von Abu Najih Al-'Irbad Ibn Sariyah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - ermahnte uns (eines 
 Tages) durch eine Mahnpredigt, durch die die Herzen mit Furcht erfüllt wurden und durch die sich die Augen mit Tränen füllten. Da sagten wir: ‚O Gesandter Allahs, es klingt, als wäre es die Mahnpredigt eines Sich-Verabschiedenden, so rate uns!‘ Er sagte: ‚Ich rate euch zur Furcht gegenüber Allah und zum Gehorsam und zur Folgsamkeit, selbst wenn ein Sklave als Befehlshaber über euch bestimmt wird. Denn wahrlich, wer von euch (lange) leben wird, der wird viel Uneinigkeit sehen. So befolgt meine Sunnah und die Sunnah der rechtgeleiteten Kalifen! Beißt euch mit euren Backenzähnen daran fest! Und hütet euch vor den Neuerungen in der Religion; denn wahrlich, jede Neuerung in der Religion ist Irreleitung!‘“</t>
@@ -19261,84 +19161,72 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Die Untersagung, mit mehr als dem Gleichen zu vergelten.
 Allah hat Seinen Dienern nichts befohlen, was ihnen schaden könnte.
 Die Überlieferung stellt eine Grundregel für das Verbot des anfänglichen und nachfolgenden Schadens durch Aussagen, Taten oder Unterlassungen dar.
 Eine der Grundsätze der islamischen Gesetzgebung („Schari'ah“) lautet: „Schaden wird beseitigt.“ Die islamische Gesetzgebung erkennt Schaden nicht an und lehnt das Zufügen von Schaden ab.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>Von Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte:||„Würde den Menschen entsprechend ihrer Behauptungen gegeben, so würden manche den Besitz und das Blut anderer für sich (als erlaubt) beanspruchen. Jedoch obliegt die Erbringung des Beweises demjenigen, der etwas behauptet, und der Eid obliegt demjenigen, der etwas leugnet.“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>„Wahrlich, Allah hat die guten und schlechten Taten (nieder)geschrieben.“</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Von Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - von seinem Herrn - segensreich und erhaben ist Er - berichtete: „Wahrlich, Allah hat die guten und schlechten Taten (nieder)geschrieben.“ Dann erläuterte er dies: „Wer also eine gute Tat (fest) beabsichtigt, sie aber dann nicht tut, so schreibt Allah diese bei Sich als eine vollständige gute Tat auf. Und wenn er sie (fest) beabsichtigt und sie sodann tut, so schreibt Allah diese bei Sich als zehn gute Taten bis zum 700-fachen und bis zum Vielfachen (von diesem) auf. Und wer eine schlechte Tat (fest) beabsichtigt, sie aber dann nicht tut, so schreibt Allah diese bei Sich als eine vollständige gute Tat auf. Und wenn er sie (fest) beabsichtigt und sodann tut, so schreibt Allah diese als eine einzige schlechte Tat auf.“</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>‚Wahrlich, Allah der Erhabene sagte: ‚Wer einen Meiner Gefolgsleute anfeindet, dem habe Ich den Krieg erklärt. Und Mein Diener nähert sich Mir durch nichts, was Mir lieber ist, als durch das, was Ich ihm als Pflicht auferlegt habe</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wahrlich, Allah der Erhabene sagte: ‚Wer einen Meiner Gefolgsleute anfeindet, dem habe Ich den Krieg erklärt. Und Mein Diener nähert sich Mir durch nichts, was Mir lieber ist, als durch das, was Ich ihm als Pflicht auferlegt habe. Und Mein Diener nähert sich Mir solange durch die freiwilligen Taten, bis Ich ihn liebe. Wenn Ich ihn dann liebe, werde Ich sein Gehör sein, mit dem er hört, sein Blick, mit dem er sieht, seine Hand, mit der er greift und sein Fuß, mit dem er geht. Und wenn er Mich bittet, so werde Ich ihm sicherlich geben und wenn er Zuflucht bei Mir sucht, so werde Ich ihm sicherlich Zuflucht gewähren.‘“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
@@ -19421,53 +19309,50 @@
   </si>
   <si>
     <t>Abu Musa Al-Asch'ari - möge Allah mit ihm zufrieden sein - berichtete, dass der Prophet - Allahs Segen und Frieden auf ihm - ihn in den Jemen entsandte. Er fragte ihn dann, ob bestimmte Getränke, die dort produziert werden, verboten sind. Der Prophet - Allahs Segen und Frieden auf ihm - fragte genauer nach ihnen. Da sagte Abu Musa - möge Allah mit ihm zufrieden sein, dass es sich bei ihnen um Al-Bitʿ, also Wein („Nabidh“) aus Honig, und um Al-Mizr, also Wein aus Gerste, handelt. Da dem Propheten - Allahs Segen und Frieden auf ihm - die umfassenden Worte verliehen wurden, sagte er dann: „Alles Berauschende ist verboten.“</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Nabidh ist Wasser, in das Datteln, Honig, Gerste o. Ä. eingelegt werden, sodass das Wasser davon einen süßen Geschmack und ein (süßes) Aroma annimmt. Es kann anschließend gären (fermentieren) und berauschend wirken.
 Der Hadith ist eine Grundlage für das Verbot aller berauschenden Mitteln, wie Alkohol, Haschisch und dergleichen.
 Die Wichtigkeit, nach dem zu fragen, was man als Muslim benötigt.
 Zunächst war der Alkohol nur dann verboten, wenn die Gebetszeit nahe war, denn einer der Auswanderer betete und brachte während der Rezitation einiges durcheinander. Da wurde die Aussage des Erhabenen hinabgesandt: „O die ihr glaubt, nähert euch nicht dem Gebet, während ihr (be)trunken seid, bis ihr wisst, was ihr sagt.“ [An-Nisa: 43] Und der Rufer des Gesandten Allahs - Allahs Segen und Frieden auf ihm - pflegte zu rufen: „Kein Betrunkener nähert sich dem Gebet!“ Später hat Allah es vollkommen verboten, indem Er sagte: „O die ihr glaubt, gewiss, berauschender Trank, Glücksspiel, Opfersteine und Lospfeile sind nur ein Gräuel vom Werk des Satans. So meidet ihn, auf dass es euch wohl ergehen möge! Wahrlich, der Satan will (ja) zwischen euch nur Feindschaft und Hass säen durch berauschenden Trank und Glücksspiel und euch vom Gedenken Allahs und vom Gebet abhalten. Werdet ihr (damit) nun wohl aufhören?“ [Al-Maidah: 90-91]
 Allah - erhaben ist Er - hat den Alkohol aufgrund der gewaltigen Schäden und Nachteile, die er mit sich bringt, verboten.
 Entscheidend für das Verbot ist das Vorhandensein der berauschenden Wirkung. Wenn Wein („Nabidh“) also berauschend ist, ist er verboten; wenn er keine berauschende Wirkung hat, ist er erlaubt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
-  </si>
-[...1 lines deleted...]
-    <t>Von 'Abdullah Ibn 'Amr - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte:||„Vier (Eigenschaften), wer diese besitzt, ist ein Heuchler; und wer eine Eigenschaft dieser (vier) aufweist, besitzt (solange) einen Charakterzug der Heuchelei, bis er sich von dieser (Eigenschaft) trennt: Wenn er spricht, lügt er, wenn er etwas verspricht, hält er es nicht ein, wenn er (mit jemandem) streitet, überschreitet er das Maß, und wenn er eine vertragliche Abmachung schließt, ist er heimtückisch (und hält sich nicht daran).“</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn 'Amr - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Vier (Eigenschaften), wer diese besitzt, ist ein Heuchler; und wer eine Eigenschaft dieser (vier) aufweist, besitzt (solange) einen Charakterzug der Heuchelei, bis er sich von dieser (Eigenschaft) trennt: Wenn er spricht, lügt er, wenn er etwas verspricht, hält er es nicht ein, wenn er (mit jemandem) streitet, überschreitet er das Maß, und wenn er eine vertragliche Abmachung schließt, ist er heimtückisch (und hält sich nicht daran).“</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>عَنْ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْ أَنَّكُمْ كُنْتُمْ تَوَكَّلُونَ عَلَى اللهِ حَقَّ تَوَكُّلِهِ لَرَزَقَكُمْ كَمَا يَرْزَقُ الطَّيْرَ تَغْدُو خِمَاصًا وَتَرُوحُ بِطَانًا».</t>
   </si>
   <si>
@@ -19869,51 +19754,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O532"/>
+  <dimension ref="A1:O531"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -23254,21633 +23139,21586 @@
       <c r="D73" t="s">
         <v>677</v>
       </c>
       <c r="E73" t="s">
         <v>678</v>
       </c>
       <c r="F73" t="s">
         <v>679</v>
       </c>
       <c r="G73" t="s">
         <v>680</v>
       </c>
       <c r="H73" t="s">
         <v>681</v>
       </c>
       <c r="I73" t="s">
         <v>682</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
         <v>683</v>
       </c>
       <c r="L73" t="s">
-        <v>26</v>
+        <v>684</v>
       </c>
       <c r="M73" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
         <v>3341</v>
       </c>
       <c r="B74" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C74" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D74" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E74" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F74" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="G74" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="H74" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="I74" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
         <v>47</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74" t="s">
         <v>48</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
         <v>3342</v>
       </c>
       <c r="B75" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C75" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D75" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E75" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F75" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="G75" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="H75" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="I75" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
         <v>170</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
         <v>171</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
         <v>3345</v>
       </c>
       <c r="B76" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C76" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D76" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E76" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F76" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="G76" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="H76" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="I76" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
         <v>25</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
         <v>27</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
         <v>3347</v>
       </c>
       <c r="B77" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C77" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D77" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="E77" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F77" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="G77" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="H77" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="I77" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
         <v>170</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
         <v>171</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
         <v>3348</v>
       </c>
       <c r="B78" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C78" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D78" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="E78" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="F78" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="G78" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="H78" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="I78" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
         <v>25</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
         <v>27</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
         <v>3350</v>
       </c>
       <c r="B79" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C79" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D79" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E79" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F79" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="G79" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="H79" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="I79" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="J79" t="s">
         <v>441</v>
       </c>
       <c r="K79" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="L79" t="s">
         <v>443</v>
       </c>
       <c r="M79" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
         <v>3352</v>
       </c>
       <c r="B80" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C80" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D80" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="E80" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="F80" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="G80" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="H80" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="I80" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="J80" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="K80" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="L80" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="M80" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
         <v>3354</v>
       </c>
       <c r="B81" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C81" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D81" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="E81" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F81" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="G81" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="H81" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="I81" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="J81" t="s">
         <v>24</v>
       </c>
       <c r="K81" t="s">
         <v>25</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81" t="s">
         <v>27</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
         <v>3355</v>
       </c>
       <c r="B82" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C82" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D82" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="E82" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="F82" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="G82" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="H82" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="I82" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="J82" t="s">
         <v>24</v>
       </c>
       <c r="K82" t="s">
         <v>25</v>
       </c>
       <c r="L82" t="s">
         <v>26</v>
       </c>
       <c r="M82" t="s">
         <v>27</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
         <v>3359</v>
       </c>
       <c r="B83" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C83" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="D83" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E83" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F83" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="G83" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="H83" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="I83" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="J83" t="s">
         <v>24</v>
       </c>
       <c r="K83" t="s">
         <v>442</v>
       </c>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83" t="s">
         <v>444</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
         <v>3361</v>
       </c>
       <c r="B84" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C84" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D84" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="E84" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="F84" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="G84" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="H84" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="I84" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
         <v>170</v>
       </c>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
         <v>171</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
         <v>3365</v>
       </c>
       <c r="B85" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C85" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D85" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="E85" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F85" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="G85" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="H85" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="I85" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
         <v>25</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85" t="s">
         <v>27</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
         <v>3366</v>
       </c>
       <c r="B86" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C86" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D86" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="E86" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="F86" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="G86" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="H86" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="I86" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
         <v>25</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
         <v>27</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
         <v>3370</v>
       </c>
       <c r="B87" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="C87" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="D87" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E87" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="F87" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="G87" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="H87" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="I87" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
         <v>170</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
         <v>171</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
         <v>3372</v>
       </c>
       <c r="B88" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C88" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D88" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="E88" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="F88" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="G88" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="H88" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="I88" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
         <v>170</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
         <v>171</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
         <v>3373</v>
       </c>
       <c r="B89" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="C89" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D89" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="E89" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="F89" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="G89" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="H89" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="I89" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="J89" t="s">
         <v>24</v>
       </c>
       <c r="K89" t="s">
         <v>170</v>
       </c>
       <c r="L89" t="s">
         <v>26</v>
       </c>
       <c r="M89" t="s">
         <v>171</v>
       </c>
       <c r="N89" t="s">
         <v>28</v>
       </c>
       <c r="O89" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
         <v>3375</v>
       </c>
       <c r="B90" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="C90" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D90" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E90" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="F90" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="G90" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="H90" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="I90" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="J90" t="s">
         <v>441</v>
       </c>
       <c r="K90" t="s">
         <v>672</v>
       </c>
       <c r="L90" t="s">
         <v>443</v>
       </c>
       <c r="M90" t="s">
         <v>673</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
         <v>3381</v>
       </c>
       <c r="B91" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C91" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D91" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E91" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F91" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="G91" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="H91" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="I91" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="J91" t="s">
         <v>441</v>
       </c>
       <c r="K91" t="s">
         <v>672</v>
       </c>
       <c r="L91" t="s">
         <v>443</v>
       </c>
       <c r="M91" t="s">
         <v>673</v>
       </c>
       <c r="N91" t="s">
         <v>28</v>
       </c>
       <c r="O91" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
         <v>3383</v>
       </c>
       <c r="B92" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="C92" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D92" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="E92" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="F92" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="G92" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="H92" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="I92" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="J92" t="s">
         <v>24</v>
       </c>
       <c r="K92" t="s">
         <v>274</v>
       </c>
       <c r="L92" t="s">
         <v>26</v>
       </c>
       <c r="M92" t="s">
         <v>276</v>
       </c>
       <c r="N92" t="s">
         <v>28</v>
       </c>
       <c r="O92" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
         <v>3384</v>
       </c>
       <c r="B93" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C93" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D93" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E93" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F93" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="G93" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="H93" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="I93" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="J93" t="s">
         <v>24</v>
       </c>
       <c r="K93" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="L93" t="s">
-        <v>26</v>
+        <v>684</v>
       </c>
       <c r="M93" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="N93" t="s">
         <v>28</v>
       </c>
       <c r="O93" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
         <v>3389</v>
       </c>
       <c r="B94" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="C94" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="D94" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="E94" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="F94" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="G94" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="H94" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="I94" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="J94" t="s">
         <v>24</v>
       </c>
       <c r="K94" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="L94" t="s">
         <v>26</v>
       </c>
       <c r="M94" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="N94" t="s">
         <v>28</v>
       </c>
       <c r="O94" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
         <v>3390</v>
       </c>
       <c r="B95" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="C95" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="D95" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E95" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="F95" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="G95" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="H95" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="I95" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="J95" t="s">
         <v>24</v>
       </c>
       <c r="K95" t="s">
         <v>25</v>
       </c>
       <c r="L95" t="s">
         <v>26</v>
       </c>
       <c r="M95" t="s">
         <v>27</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
         <v>3395</v>
       </c>
       <c r="B96" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C96" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="D96" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="E96" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="F96" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="G96" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="H96" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="I96" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="J96" t="s">
         <v>24</v>
       </c>
       <c r="K96" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="L96" t="s">
         <v>26</v>
       </c>
       <c r="M96" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
         <v>3402</v>
       </c>
       <c r="B97" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="C97" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D97" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="E97" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="F97" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="G97" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="H97" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="I97" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="J97" t="s">
         <v>24</v>
       </c>
       <c r="K97" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="L97" t="s">
-        <v>26</v>
+        <v>684</v>
       </c>
       <c r="M97" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="N97" t="s">
         <v>28</v>
       </c>
       <c r="O97" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
         <v>3406</v>
       </c>
       <c r="B98" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="C98" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D98" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E98" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="F98" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="G98" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="H98" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="I98" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="J98" t="s">
         <v>24</v>
       </c>
       <c r="K98" t="s">
         <v>47</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
       </c>
       <c r="M98" t="s">
         <v>48</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
         <v>3407</v>
       </c>
       <c r="B99" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C99" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D99" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="E99" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="F99" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="G99" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="H99" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="I99" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
         <v>25</v>
       </c>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99" t="s">
         <v>27</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
         <v>3409</v>
       </c>
       <c r="B100" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C100" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="D100" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="E100" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F100" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="G100" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="H100" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="I100" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
         <v>25</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
         <v>27</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
         <v>3410</v>
       </c>
       <c r="B101" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C101" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="D101" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="E101" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F101" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="G101" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="H101" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="I101" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
         <v>25</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
         <v>27</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
         <v>3414</v>
       </c>
       <c r="B102" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C102" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D102" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E102" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F102" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="G102" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="H102" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="I102" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
         <v>47</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
         <v>48</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
         <v>3416</v>
       </c>
       <c r="B103" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C103" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D103" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="E103" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="F103" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="G103" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="H103" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="I103" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
         <v>672</v>
       </c>
       <c r="L103" t="s">
-        <v>26</v>
+        <v>684</v>
       </c>
       <c r="M103" t="s">
-        <v>673</v>
+        <v>969</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
         <v>3417</v>
       </c>
       <c r="B104" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="C104" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="D104" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="E104" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="F104" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="G104" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="H104" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="I104" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
         <v>25</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
         <v>27</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
         <v>3418</v>
       </c>
       <c r="B105" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="C105" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="D105" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="E105" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="F105" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="G105" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="H105" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="I105" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
         <v>170</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
         <v>171</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
         <v>3419</v>
       </c>
       <c r="B106" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="C106" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="D106" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E106" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F106" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="G106" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="H106" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="I106" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
         <v>25</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
         <v>27</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
         <v>3420</v>
       </c>
       <c r="B107" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="C107" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="D107" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E107" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F107" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="G107" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="H107" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="I107" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
         <v>170</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
         <v>171</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
         <v>3421</v>
       </c>
       <c r="B108" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="C108" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="D108" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E108" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F108" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="G108" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="H108" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="I108" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="J108" t="s">
         <v>24</v>
       </c>
       <c r="K108" t="s">
         <v>47</v>
       </c>
       <c r="L108" t="s">
-        <v>26</v>
+        <v>684</v>
       </c>
       <c r="M108" t="s">
-        <v>48</v>
+        <v>1015</v>
       </c>
       <c r="N108" t="s">
         <v>28</v>
       </c>
       <c r="O108" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
         <v>3422</v>
       </c>
       <c r="B109" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="C109" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="D109" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="E109" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="F109" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="G109" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="H109" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="I109" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="J109" t="s">
         <v>24</v>
       </c>
       <c r="K109" t="s">
         <v>25</v>
       </c>
       <c r="L109" t="s">
         <v>26</v>
       </c>
       <c r="M109" t="s">
         <v>27</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
         <v>3437</v>
       </c>
       <c r="B110" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="C110" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="D110" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="E110" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="F110" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="G110" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="H110" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="I110" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="J110" t="s">
         <v>24</v>
       </c>
       <c r="K110" t="s">
         <v>25</v>
       </c>
       <c r="L110" t="s">
         <v>26</v>
       </c>
       <c r="M110" t="s">
         <v>27</v>
       </c>
       <c r="N110" t="s">
         <v>28</v>
       </c>
       <c r="O110" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
         <v>3438</v>
       </c>
       <c r="B111" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="C111" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="D111" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="E111" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F111" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="G111" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="H111" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="I111" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="J111" t="s">
         <v>24</v>
       </c>
       <c r="K111" t="s">
         <v>25</v>
       </c>
       <c r="L111" t="s">
         <v>26</v>
       </c>
       <c r="M111" t="s">
         <v>27</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
         <v>3444</v>
       </c>
       <c r="B112" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="C112" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="D112" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="E112" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="F112" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="G112" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="H112" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="I112" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="J112" t="s">
         <v>24</v>
       </c>
       <c r="K112" t="s">
         <v>25</v>
       </c>
       <c r="L112" t="s">
         <v>26</v>
       </c>
       <c r="M112" t="s">
         <v>27</v>
       </c>
       <c r="N112" t="s">
         <v>28</v>
       </c>
       <c r="O112" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
         <v>3461</v>
       </c>
       <c r="B113" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="C113" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="D113" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="E113" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="F113" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="G113" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="H113" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="I113" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J113" t="s">
         <v>24</v>
       </c>
       <c r="K113" t="s">
         <v>25</v>
       </c>
       <c r="L113" t="s">
         <v>26</v>
       </c>
       <c r="M113" t="s">
         <v>27</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
         <v>3470</v>
       </c>
       <c r="B114" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="C114" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="D114" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="E114" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="F114" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="G114" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="H114" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="I114" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="J114" t="s">
         <v>24</v>
       </c>
       <c r="K114" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="L114" t="s">
         <v>26</v>
       </c>
       <c r="M114" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="N114" t="s">
         <v>28</v>
       </c>
       <c r="O114" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
         <v>3475</v>
       </c>
       <c r="B115" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="C115" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="D115" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="E115" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="F115" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="G115" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="H115" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="I115" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="J115" t="s">
         <v>24</v>
       </c>
       <c r="K115" t="s">
         <v>47</v>
       </c>
       <c r="L115" t="s">
         <v>26</v>
       </c>
       <c r="M115" t="s">
         <v>48</v>
       </c>
       <c r="N115" t="s">
         <v>28</v>
       </c>
       <c r="O115" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
         <v>3476</v>
       </c>
       <c r="B116" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="C116" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="D116" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="E116" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="F116" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="G116" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="H116" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="I116" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="J116" t="s">
         <v>24</v>
       </c>
       <c r="K116" t="s">
         <v>25</v>
       </c>
       <c r="L116" t="s">
         <v>26</v>
       </c>
       <c r="M116" t="s">
         <v>27</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
         <v>3480</v>
       </c>
       <c r="B117" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="C117" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="D117" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="E117" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="F117" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="G117" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="H117" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="I117" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="J117" t="s">
         <v>24</v>
       </c>
       <c r="K117" t="s">
         <v>170</v>
       </c>
       <c r="L117" t="s">
         <v>26</v>
       </c>
       <c r="M117" t="s">
         <v>171</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
         <v>3481</v>
       </c>
       <c r="B118" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="C118" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="D118" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="E118" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="F118" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="G118" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="H118" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="I118" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="J118" t="s">
         <v>24</v>
       </c>
       <c r="K118" t="s">
         <v>170</v>
       </c>
       <c r="L118" t="s">
         <v>26</v>
       </c>
       <c r="M118" t="s">
         <v>171</v>
       </c>
       <c r="N118" t="s">
         <v>28</v>
       </c>
       <c r="O118" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
         <v>3503</v>
       </c>
       <c r="B119" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="C119" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="D119" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="E119" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="F119" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="G119" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="H119" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="I119" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
         <v>25</v>
       </c>
       <c r="L119" t="s">
         <v>26</v>
       </c>
       <c r="M119" t="s">
         <v>27</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
         <v>3512</v>
       </c>
       <c r="B120" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="C120" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="D120" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="E120" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="F120" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="G120" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="H120" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="I120" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="J120" t="s">
         <v>24</v>
       </c>
       <c r="K120" t="s">
         <v>25</v>
       </c>
       <c r="L120" t="s">
         <v>26</v>
       </c>
       <c r="M120" t="s">
         <v>27</v>
       </c>
       <c r="N120" t="s">
         <v>28</v>
       </c>
       <c r="O120" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
         <v>3518</v>
       </c>
       <c r="B121" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="C121" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="D121" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="E121" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="F121" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="G121" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="H121" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="I121" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
       <c r="J121" t="s">
         <v>24</v>
       </c>
       <c r="K121" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="L121" t="s">
         <v>26</v>
       </c>
       <c r="M121" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="N121" t="s">
         <v>28</v>
       </c>
       <c r="O121" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
         <v>3520</v>
       </c>
       <c r="B122" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="C122" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="D122" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="E122" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="F122" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="G122" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="H122" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="I122" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="J122" t="s">
         <v>24</v>
       </c>
       <c r="K122" t="s">
         <v>59</v>
       </c>
       <c r="L122" t="s">
         <v>26</v>
       </c>
       <c r="M122" t="s">
         <v>61</v>
       </c>
       <c r="N122" t="s">
         <v>28</v>
       </c>
       <c r="O122" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
         <v>3534</v>
       </c>
       <c r="B123" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="C123" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="D123" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="E123" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="F123" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="G123" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="H123" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="I123" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="J123" t="s">
         <v>24</v>
       </c>
       <c r="K123" t="s">
         <v>25</v>
       </c>
       <c r="L123" t="s">
         <v>26</v>
       </c>
       <c r="M123" t="s">
         <v>27</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
         <v>3546</v>
       </c>
       <c r="B124" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="C124" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="D124" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="E124" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="F124" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="G124" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="H124" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="I124" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="J124" t="s">
         <v>24</v>
       </c>
       <c r="K124" t="s">
         <v>25</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
         <v>27</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
         <v>3552</v>
       </c>
       <c r="B125" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="C125" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="D125" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="E125" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="F125" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="G125" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="H125" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="I125" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="J125" t="s">
         <v>24</v>
       </c>
       <c r="K125" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="L125" t="s">
         <v>26</v>
       </c>
       <c r="M125" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="N125" t="s">
         <v>28</v>
       </c>
       <c r="O125" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
         <v>3553</v>
       </c>
       <c r="B126" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="C126" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="D126" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="E126" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="F126" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="G126" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="H126" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="I126" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="J126" t="s">
         <v>24</v>
       </c>
       <c r="K126" t="s">
         <v>47</v>
       </c>
       <c r="L126" t="s">
         <v>26</v>
       </c>
       <c r="M126" t="s">
         <v>48</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
         <v>3567</v>
       </c>
       <c r="B127" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="C127" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="D127" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="E127" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="F127" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="G127" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="H127" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="I127" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="J127" t="s">
         <v>441</v>
       </c>
       <c r="K127" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="L127" t="s">
         <v>443</v>
       </c>
       <c r="M127" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
         <v>3574</v>
       </c>
       <c r="B128" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="C128" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="D128" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="E128" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="F128" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="G128" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="H128" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="I128" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="J128" t="s">
         <v>24</v>
       </c>
       <c r="K128" t="s">
         <v>170</v>
       </c>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128" t="s">
         <v>171</v>
       </c>
       <c r="N128" t="s">
         <v>28</v>
       </c>
       <c r="O128" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
         <v>3575</v>
       </c>
       <c r="B129" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="C129" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="D129" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="E129" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="F129" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="G129" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="H129" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="I129" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="J129" t="s">
         <v>24</v>
       </c>
       <c r="K129" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="L129" t="s">
         <v>26</v>
       </c>
       <c r="M129" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="N129" t="s">
         <v>28</v>
       </c>
       <c r="O129" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
         <v>3581</v>
       </c>
       <c r="B130" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C130" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="D130" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="E130" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="F130" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="G130" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="H130" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="I130" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="J130" t="s">
         <v>24</v>
       </c>
       <c r="K130" t="s">
         <v>47</v>
       </c>
       <c r="L130" t="s">
         <v>26</v>
       </c>
       <c r="M130" t="s">
         <v>48</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
         <v>3588</v>
       </c>
       <c r="B131" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="C131" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="D131" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="E131" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="F131" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="G131" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="H131" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="I131" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="J131" t="s">
         <v>24</v>
       </c>
       <c r="K131" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
       <c r="M131" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="N131" t="s">
         <v>28</v>
       </c>
       <c r="O131" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
         <v>3591</v>
       </c>
       <c r="B132" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="C132" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="D132" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="E132" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="F132" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="G132" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="H132" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="I132" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="J132" t="s">
         <v>24</v>
       </c>
       <c r="K132" t="s">
         <v>170</v>
       </c>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132" t="s">
         <v>171</v>
       </c>
       <c r="N132" t="s">
         <v>28</v>
       </c>
       <c r="O132" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
         <v>3686</v>
       </c>
       <c r="B133" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="C133" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="D133" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="E133" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="F133" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="G133" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="H133" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="I133" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="J133" t="s">
         <v>24</v>
       </c>
       <c r="K133" t="s">
         <v>47</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
         <v>48</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
         <v>3689</v>
       </c>
       <c r="B134" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="C134" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="D134" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="E134" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="F134" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="G134" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="H134" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="I134" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="J134" t="s">
         <v>24</v>
       </c>
       <c r="K134" t="s">
         <v>25</v>
       </c>
       <c r="L134" t="s">
         <v>26</v>
       </c>
       <c r="M134" t="s">
         <v>27</v>
       </c>
       <c r="N134" t="s">
         <v>28</v>
       </c>
       <c r="O134" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
         <v>3700</v>
       </c>
       <c r="B135" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="C135" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="D135" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="E135" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="F135" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="G135" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="H135" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="I135" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="J135" t="s">
         <v>24</v>
       </c>
       <c r="K135" t="s">
         <v>25</v>
       </c>
       <c r="L135" t="s">
         <v>26</v>
       </c>
       <c r="M135" t="s">
         <v>27</v>
       </c>
       <c r="N135" t="s">
         <v>28</v>
       </c>
       <c r="O135" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
         <v>3701</v>
       </c>
       <c r="B136" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="C136" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="D136" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="E136" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="F136" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="G136" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="H136" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="I136" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="J136" t="s">
         <v>24</v>
       </c>
       <c r="K136" t="s">
         <v>25</v>
       </c>
       <c r="L136" t="s">
         <v>26</v>
       </c>
       <c r="M136" t="s">
         <v>27</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
         <v>3702</v>
       </c>
       <c r="B137" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="C137" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="D137" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="E137" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="F137" t="s">
-        <v>1280</v>
+        <v>1283</v>
       </c>
       <c r="G137" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="H137" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="I137" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="J137" t="s">
         <v>24</v>
       </c>
       <c r="K137" t="s">
         <v>47</v>
       </c>
       <c r="L137" t="s">
         <v>26</v>
       </c>
       <c r="M137" t="s">
         <v>48</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
         <v>3706</v>
       </c>
       <c r="B138" t="s">
-        <v>1285</v>
+        <v>1288</v>
       </c>
       <c r="C138" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="D138" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="E138" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="F138" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="G138" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="H138" t="s">
-        <v>1291</v>
+        <v>1294</v>
       </c>
       <c r="I138" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
       <c r="J138" t="s">
         <v>24</v>
       </c>
       <c r="K138" t="s">
         <v>25</v>
       </c>
       <c r="L138" t="s">
         <v>26</v>
       </c>
       <c r="M138" t="s">
         <v>27</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
         <v>3711</v>
       </c>
       <c r="B139" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="C139" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="D139" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="E139" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="F139" t="s">
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="G139" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="H139" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
       <c r="I139" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="J139" t="s">
         <v>24</v>
       </c>
       <c r="K139" t="s">
         <v>170</v>
       </c>
       <c r="L139" t="s">
         <v>26</v>
       </c>
       <c r="M139" t="s">
         <v>171</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
         <v>3716</v>
       </c>
       <c r="B140" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
       <c r="C140" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="D140" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="E140" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="F140" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="G140" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="H140" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="I140" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="J140" t="s">
         <v>24</v>
       </c>
       <c r="K140" t="s">
         <v>47</v>
       </c>
       <c r="L140" t="s">
         <v>26</v>
       </c>
       <c r="M140" t="s">
         <v>48</v>
       </c>
       <c r="N140" t="s">
         <v>28</v>
       </c>
       <c r="O140" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
         <v>3718</v>
       </c>
       <c r="B141" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="C141" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="D141" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="E141" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="F141" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="G141" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="H141" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="I141" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
         <v>170</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141" t="s">
         <v>171</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
         <v>3719</v>
       </c>
       <c r="B142" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="C142" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="D142" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="E142" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
       <c r="F142" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="G142" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="H142" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="I142" t="s">
-        <v>1328</v>
+        <v>1331</v>
       </c>
       <c r="J142" t="s">
         <v>24</v>
       </c>
       <c r="K142" t="s">
         <v>170</v>
       </c>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142" t="s">
         <v>171</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
         <v>3731</v>
       </c>
       <c r="B143" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="C143" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="D143" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="E143" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="F143" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="G143" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="H143" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="I143" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
         <v>25</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143" t="s">
         <v>27</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
         <v>3732</v>
       </c>
       <c r="B144" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
       <c r="C144" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="D144" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="E144" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
       <c r="F144" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="G144" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="H144" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="I144" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
         <v>170</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
         <v>171</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
         <v>3753</v>
       </c>
       <c r="B145" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="C145" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="D145" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="E145" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="F145" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="G145" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="H145" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="I145" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="J145" t="s">
         <v>24</v>
       </c>
       <c r="K145" t="s">
         <v>25</v>
       </c>
       <c r="L145" t="s">
         <v>26</v>
       </c>
       <c r="M145" t="s">
         <v>27</v>
       </c>
       <c r="N145" t="s">
         <v>28</v>
       </c>
       <c r="O145" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
         <v>3756</v>
       </c>
       <c r="B146" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="C146" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="D146" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="E146" t="s">
-        <v>1360</v>
+        <v>1363</v>
       </c>
       <c r="F146" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
       <c r="G146" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="H146" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
       <c r="I146" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="J146" t="s">
         <v>24</v>
       </c>
       <c r="K146" t="s">
         <v>25</v>
       </c>
       <c r="L146" t="s">
         <v>26</v>
       </c>
       <c r="M146" t="s">
         <v>27</v>
       </c>
       <c r="N146" t="s">
         <v>28</v>
       </c>
       <c r="O146" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
         <v>3791</v>
       </c>
       <c r="B147" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="C147" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="D147" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="E147" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
       <c r="F147" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="G147" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="H147" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="I147" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="J147" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="K147" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="L147" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
       <c r="M147" t="s">
-        <v>872</v>
+        <v>1379</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
-        <v>1376</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
         <v>3854</v>
       </c>
       <c r="B148" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="C148" t="s">
-        <v>1378</v>
+        <v>1382</v>
       </c>
       <c r="D148" t="s">
-        <v>1379</v>
+        <v>1383</v>
       </c>
       <c r="E148" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
       <c r="F148" t="s">
-        <v>1381</v>
+        <v>1385</v>
       </c>
       <c r="G148" t="s">
-        <v>1382</v>
+        <v>1386</v>
       </c>
       <c r="H148" t="s">
-        <v>1383</v>
+        <v>1387</v>
       </c>
       <c r="I148" t="s">
-        <v>1384</v>
+        <v>1388</v>
       </c>
       <c r="J148" t="s">
         <v>24</v>
       </c>
       <c r="K148" t="s">
         <v>47</v>
       </c>
       <c r="L148" t="s">
         <v>26</v>
       </c>
       <c r="M148" t="s">
         <v>48</v>
       </c>
       <c r="N148" t="s">
         <v>28</v>
       </c>
       <c r="O148" t="s">
-        <v>1385</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
         <v>4176</v>
       </c>
       <c r="B149" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="C149" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="D149" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="E149" t="s">
-        <v>1389</v>
+        <v>1393</v>
       </c>
       <c r="F149" t="s">
-        <v>1390</v>
+        <v>1394</v>
       </c>
       <c r="G149" t="s">
-        <v>1391</v>
+        <v>1395</v>
       </c>
       <c r="H149" t="s">
-        <v>1392</v>
+        <v>1396</v>
       </c>
       <c r="I149" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
         <v>170</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149" t="s">
         <v>171</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
         <v>4186</v>
       </c>
       <c r="B150" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="C150" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="D150" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="E150" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="F150" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="G150" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="H150" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="I150" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
       <c r="J150" t="s">
         <v>24</v>
       </c>
       <c r="K150" t="s">
         <v>59</v>
       </c>
       <c r="L150" t="s">
         <v>26</v>
       </c>
       <c r="M150" t="s">
         <v>61</v>
       </c>
       <c r="N150" t="s">
         <v>28</v>
       </c>
       <c r="O150" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
         <v>4191</v>
       </c>
       <c r="B151" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="C151" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="D151" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="E151" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="F151" t="s">
-        <v>1408</v>
+        <v>1412</v>
       </c>
       <c r="G151" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="H151" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="I151" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="J151" t="s">
         <v>441</v>
       </c>
       <c r="K151" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="L151" t="s">
-        <v>443</v>
+        <v>1416</v>
       </c>
       <c r="M151" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="N151" t="s">
         <v>28</v>
       </c>
       <c r="O151" t="s">
-        <v>1412</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
         <v>4196</v>
       </c>
       <c r="B152" t="s">
-        <v>1413</v>
+        <v>1418</v>
       </c>
       <c r="C152" t="s">
-        <v>1414</v>
+        <v>1419</v>
       </c>
       <c r="D152" t="s">
-        <v>1415</v>
+        <v>1420</v>
       </c>
       <c r="E152" t="s">
-        <v>1416</v>
+        <v>1421</v>
       </c>
       <c r="F152" t="s">
-        <v>1417</v>
+        <v>1422</v>
       </c>
       <c r="G152" t="s">
-        <v>1418</v>
+        <v>1423</v>
       </c>
       <c r="H152" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="I152" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="J152" t="s">
         <v>24</v>
       </c>
       <c r="K152" t="s">
         <v>25</v>
       </c>
       <c r="L152" t="s">
         <v>26</v>
       </c>
       <c r="M152" t="s">
         <v>27</v>
       </c>
       <c r="N152" t="s">
         <v>28</v>
       </c>
       <c r="O152" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
         <v>4198</v>
       </c>
       <c r="B153" t="s">
-        <v>1422</v>
+        <v>1427</v>
       </c>
       <c r="C153" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="D153" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="E153" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="F153" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="G153" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="H153" t="s">
-        <v>1428</v>
+        <v>1433</v>
       </c>
       <c r="I153" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
       <c r="J153" t="s">
         <v>24</v>
       </c>
       <c r="K153" t="s">
         <v>25</v>
       </c>
       <c r="L153" t="s">
         <v>26</v>
       </c>
       <c r="M153" t="s">
         <v>27</v>
       </c>
       <c r="N153" t="s">
         <v>28</v>
       </c>
       <c r="O153" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
         <v>4202</v>
       </c>
       <c r="B154" t="s">
-        <v>1431</v>
+        <v>1436</v>
       </c>
       <c r="C154" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
       <c r="D154" t="s">
-        <v>1433</v>
+        <v>1438</v>
       </c>
       <c r="E154" t="s">
-        <v>1434</v>
+        <v>1439</v>
       </c>
       <c r="F154" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="G154" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="H154" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="I154" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
       <c r="J154" t="s">
         <v>24</v>
       </c>
       <c r="K154" t="s">
         <v>25</v>
       </c>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154" t="s">
         <v>27</v>
       </c>
       <c r="N154" t="s">
         <v>28</v>
       </c>
       <c r="O154" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
         <v>4204</v>
       </c>
       <c r="B155" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="C155" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
       <c r="D155" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
       <c r="E155" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="F155" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="G155" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="H155" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
       <c r="I155" t="s">
-        <v>1447</v>
+        <v>1452</v>
       </c>
       <c r="J155" t="s">
         <v>24</v>
       </c>
       <c r="K155" t="s">
         <v>47</v>
       </c>
       <c r="L155" t="s">
         <v>26</v>
       </c>
       <c r="M155" t="s">
         <v>48</v>
       </c>
       <c r="N155" t="s">
         <v>28</v>
       </c>
       <c r="O155" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
         <v>4206</v>
       </c>
       <c r="B156" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
       <c r="C156" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
       <c r="D156" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
       <c r="E156" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="F156" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
       <c r="G156" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="H156" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="I156" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="J156" t="s">
         <v>24</v>
       </c>
       <c r="K156" t="s">
         <v>25</v>
       </c>
       <c r="L156" t="s">
         <v>26</v>
       </c>
       <c r="M156" t="s">
         <v>27</v>
       </c>
       <c r="N156" t="s">
         <v>28</v>
       </c>
       <c r="O156" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
         <v>4211</v>
       </c>
       <c r="B157" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="C157" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="D157" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="E157" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="F157" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="G157" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="H157" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="I157" t="s">
-        <v>1465</v>
+        <v>1470</v>
       </c>
       <c r="J157" t="s">
         <v>24</v>
       </c>
       <c r="K157" t="s">
         <v>25</v>
       </c>
       <c r="L157" t="s">
         <v>26</v>
       </c>
       <c r="M157" t="s">
         <v>27</v>
       </c>
       <c r="N157" t="s">
         <v>28</v>
       </c>
       <c r="O157" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
         <v>4216</v>
       </c>
       <c r="B158" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
       <c r="C158" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="D158" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="E158" t="s">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="F158" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="G158" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="H158" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="I158" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
       <c r="J158" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="K158" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
       <c r="L158" t="s">
-        <v>1477</v>
+        <v>1482</v>
       </c>
       <c r="M158" t="s">
-        <v>1478</v>
+        <v>1483</v>
       </c>
       <c r="N158" t="s">
         <v>28</v>
       </c>
       <c r="O158" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
         <v>4243</v>
       </c>
       <c r="B159" t="s">
-        <v>1480</v>
+        <v>1485</v>
       </c>
       <c r="C159" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
       <c r="D159" t="s">
-        <v>1482</v>
+        <v>1487</v>
       </c>
       <c r="E159" t="s">
-        <v>1483</v>
+        <v>1488</v>
       </c>
       <c r="F159" t="s">
-        <v>1484</v>
+        <v>1489</v>
       </c>
       <c r="G159" t="s">
-        <v>1485</v>
+        <v>1490</v>
       </c>
       <c r="H159" t="s">
-        <v>1486</v>
+        <v>1491</v>
       </c>
       <c r="I159" t="s">
-        <v>1487</v>
+        <v>1492</v>
       </c>
       <c r="J159" t="s">
         <v>24</v>
       </c>
       <c r="K159" t="s">
         <v>25</v>
       </c>
       <c r="L159" t="s">
         <v>26</v>
       </c>
       <c r="M159" t="s">
         <v>27</v>
       </c>
       <c r="N159" t="s">
         <v>28</v>
       </c>
       <c r="O159" t="s">
-        <v>1488</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
         <v>4292</v>
       </c>
       <c r="B160" t="s">
-        <v>1489</v>
+        <v>1494</v>
       </c>
       <c r="C160" t="s">
-        <v>1490</v>
+        <v>1495</v>
       </c>
       <c r="D160" t="s">
-        <v>1491</v>
+        <v>1496</v>
       </c>
       <c r="E160" t="s">
-        <v>1492</v>
+        <v>1497</v>
       </c>
       <c r="F160" t="s">
-        <v>1493</v>
+        <v>1498</v>
       </c>
       <c r="G160" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="H160" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="I160" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
       <c r="L160" t="s">
         <v>26</v>
       </c>
       <c r="M160" t="s">
-        <v>1498</v>
+        <v>1503</v>
       </c>
       <c r="N160" t="s">
         <v>28</v>
       </c>
       <c r="O160" t="s">
-        <v>1499</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
         <v>4295</v>
       </c>
       <c r="B161" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="C161" t="s">
-        <v>1501</v>
+        <v>1506</v>
       </c>
       <c r="D161" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
       <c r="E161" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="F161" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="G161" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="H161" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
       <c r="I161" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
       <c r="J161" t="s">
         <v>24</v>
       </c>
       <c r="K161" t="s">
         <v>25</v>
       </c>
       <c r="L161" t="s">
         <v>26</v>
       </c>
       <c r="M161" t="s">
         <v>27</v>
       </c>
       <c r="N161" t="s">
         <v>28</v>
       </c>
       <c r="O161" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
         <v>4302</v>
       </c>
       <c r="B162" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="C162" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
       <c r="D162" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="E162" t="s">
-        <v>1512</v>
+        <v>1517</v>
       </c>
       <c r="F162" t="s">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="G162" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
       <c r="H162" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="I162" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="J162" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="K162" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="L162" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="M162" t="s">
-        <v>872</v>
+        <v>1379</v>
       </c>
       <c r="N162" t="s">
         <v>28</v>
       </c>
       <c r="O162" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
         <v>4303</v>
       </c>
       <c r="B163" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="C163" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="D163" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="E163" t="s">
-        <v>1523</v>
+        <v>1528</v>
       </c>
       <c r="F163" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
       <c r="G163" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="H163" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="I163" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="J163" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="K163" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="L163" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="M163" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="N163" t="s">
         <v>28</v>
       </c>
       <c r="O163" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
         <v>4304</v>
       </c>
       <c r="B164" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="C164" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="D164" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="E164" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="F164" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="G164" t="s">
-        <v>1534</v>
+        <v>1539</v>
       </c>
       <c r="H164" t="s">
-        <v>1535</v>
+        <v>1540</v>
       </c>
       <c r="I164" t="s">
-        <v>1536</v>
+        <v>1541</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
         <v>25</v>
       </c>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164" t="s">
         <v>27</v>
       </c>
       <c r="N164" t="s">
         <v>28</v>
       </c>
       <c r="O164" t="s">
-        <v>1537</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
         <v>4307</v>
       </c>
       <c r="B165" t="s">
-        <v>1538</v>
+        <v>1543</v>
       </c>
       <c r="C165" t="s">
-        <v>1539</v>
+        <v>1544</v>
       </c>
       <c r="D165" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="E165" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="F165" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="G165" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="H165" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
       <c r="I165" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
       <c r="J165" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="K165" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
       <c r="L165" t="s">
-        <v>1477</v>
+        <v>1482</v>
       </c>
       <c r="M165" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="N165" t="s">
         <v>28</v>
       </c>
       <c r="O165" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
         <v>4308</v>
       </c>
       <c r="B166" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
       <c r="C166" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
       <c r="D166" t="s">
-        <v>1551</v>
+        <v>1556</v>
       </c>
       <c r="E166" t="s">
-        <v>1552</v>
+        <v>1557</v>
       </c>
       <c r="F166" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="G166" t="s">
-        <v>1554</v>
+        <v>1559</v>
       </c>
       <c r="H166" t="s">
-        <v>1555</v>
+        <v>1560</v>
       </c>
       <c r="I166" t="s">
-        <v>1556</v>
+        <v>1561</v>
       </c>
       <c r="J166" t="s">
         <v>24</v>
       </c>
       <c r="K166" t="s">
         <v>170</v>
       </c>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166" t="s">
         <v>171</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
-        <v>1557</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
         <v>4309</v>
       </c>
       <c r="B167" t="s">
-        <v>1558</v>
+        <v>1563</v>
       </c>
       <c r="C167" t="s">
-        <v>1559</v>
+        <v>1564</v>
       </c>
       <c r="D167" t="s">
-        <v>1560</v>
+        <v>1565</v>
       </c>
       <c r="E167" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="F167" t="s">
-        <v>1562</v>
+        <v>1567</v>
       </c>
       <c r="G167" t="s">
-        <v>1563</v>
+        <v>1568</v>
       </c>
       <c r="H167" t="s">
-        <v>1564</v>
+        <v>1569</v>
       </c>
       <c r="I167" t="s">
-        <v>1565</v>
+        <v>1570</v>
       </c>
       <c r="J167" t="s">
         <v>24</v>
       </c>
       <c r="K167" t="s">
         <v>170</v>
       </c>
       <c r="L167" t="s">
         <v>26</v>
       </c>
       <c r="M167" t="s">
         <v>171</v>
       </c>
       <c r="N167" t="s">
         <v>28</v>
       </c>
       <c r="O167" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
         <v>4311</v>
       </c>
       <c r="B168" t="s">
-        <v>1567</v>
+        <v>1572</v>
       </c>
       <c r="C168" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="D168" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
       <c r="E168" t="s">
-        <v>1570</v>
+        <v>1575</v>
       </c>
       <c r="F168" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="G168" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="H168" t="s">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="I168" t="s">
-        <v>1574</v>
+        <v>1579</v>
       </c>
       <c r="J168" t="s">
         <v>24</v>
       </c>
       <c r="K168" t="s">
         <v>25</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
         <v>27</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
-        <v>1575</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
         <v>4314</v>
       </c>
       <c r="B169" t="s">
-        <v>1576</v>
+        <v>1581</v>
       </c>
       <c r="C169" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="D169" t="s">
-        <v>1578</v>
+        <v>1583</v>
       </c>
       <c r="E169" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
       <c r="F169" t="s">
-        <v>1580</v>
+        <v>1585</v>
       </c>
       <c r="G169" t="s">
-        <v>1581</v>
+        <v>1586</v>
       </c>
       <c r="H169" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="I169" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
         <v>25</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
         <v>27</v>
       </c>
       <c r="N169" t="s">
         <v>28</v>
       </c>
       <c r="O169" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
         <v>4316</v>
       </c>
       <c r="B170" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="C170" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
       <c r="D170" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="E170" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="F170" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
       <c r="G170" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="H170" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="I170" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="J170" t="s">
         <v>24</v>
       </c>
       <c r="K170" t="s">
         <v>170</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170" t="s">
         <v>171</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
-        <v>1593</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
         <v>4318</v>
       </c>
       <c r="B171" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C171" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
       <c r="D171" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="E171" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="F171" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="G171" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="H171" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="I171" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="J171" t="s">
         <v>24</v>
       </c>
       <c r="K171" t="s">
         <v>170</v>
       </c>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171" t="s">
         <v>171</v>
       </c>
       <c r="N171" t="s">
         <v>28</v>
       </c>
       <c r="O171" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
         <v>4319</v>
       </c>
       <c r="B172" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="C172" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="D172" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="E172" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="F172" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
       <c r="G172" t="s">
-        <v>1608</v>
+        <v>1613</v>
       </c>
       <c r="H172" t="s">
-        <v>1609</v>
+        <v>1614</v>
       </c>
       <c r="I172" t="s">
-        <v>1610</v>
+        <v>1615</v>
       </c>
       <c r="J172" t="s">
         <v>24</v>
       </c>
       <c r="K172" t="s">
         <v>170</v>
       </c>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172" t="s">
         <v>171</v>
       </c>
       <c r="N172" t="s">
         <v>28</v>
       </c>
       <c r="O172" t="s">
-        <v>1611</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
         <v>4322</v>
       </c>
       <c r="B173" t="s">
-        <v>1612</v>
+        <v>1617</v>
       </c>
       <c r="C173" t="s">
-        <v>1613</v>
+        <v>1618</v>
       </c>
       <c r="D173" t="s">
-        <v>1614</v>
+        <v>1619</v>
       </c>
       <c r="E173" t="s">
-        <v>1615</v>
+        <v>1620</v>
       </c>
       <c r="F173" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="G173" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
       <c r="H173" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="I173" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
       <c r="J173" t="s">
         <v>24</v>
       </c>
       <c r="K173" t="s">
         <v>25</v>
       </c>
       <c r="L173" t="s">
         <v>26</v>
       </c>
       <c r="M173" t="s">
         <v>27</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
         <v>4538</v>
       </c>
       <c r="B174" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="C174" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="D174" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="E174" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="F174" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="G174" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="H174" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
       <c r="I174" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
         <v>25</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
         <v>27</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
         <v>4549</v>
       </c>
       <c r="B175" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C175" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
       <c r="D175" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="E175" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="F175" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="G175" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="H175" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="I175" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="J175" t="s">
         <v>24</v>
       </c>
       <c r="K175" t="s">
         <v>25</v>
       </c>
       <c r="L175" t="s">
         <v>26</v>
       </c>
       <c r="M175" t="s">
         <v>27</v>
       </c>
       <c r="N175" t="s">
         <v>28</v>
       </c>
       <c r="O175" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
         <v>4555</v>
       </c>
       <c r="B176" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="C176" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="D176" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="E176" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="F176" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="G176" t="s">
-        <v>1644</v>
+        <v>1649</v>
       </c>
       <c r="H176" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="I176" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="J176" t="s">
         <v>24</v>
       </c>
       <c r="K176" t="s">
         <v>170</v>
       </c>
       <c r="L176" t="s">
         <v>26</v>
       </c>
       <c r="M176" t="s">
         <v>171</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
         <v>4556</v>
       </c>
       <c r="B177" t="s">
-        <v>1648</v>
+        <v>1653</v>
       </c>
       <c r="C177" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="D177" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="E177" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="F177" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="G177" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="H177" t="s">
-        <v>1654</v>
+        <v>1659</v>
       </c>
       <c r="I177" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="J177" t="s">
         <v>24</v>
       </c>
       <c r="K177" t="s">
         <v>25</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
         <v>27</v>
       </c>
       <c r="N177" t="s">
         <v>28</v>
       </c>
       <c r="O177" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
         <v>4558</v>
       </c>
       <c r="B178" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="C178" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="D178" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="E178" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="F178" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="G178" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="H178" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="I178" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="J178" t="s">
         <v>24</v>
       </c>
       <c r="K178" t="s">
         <v>170</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178" t="s">
         <v>171</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
         <v>4559</v>
       </c>
       <c r="B179" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="C179" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="D179" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="E179" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="F179" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="G179" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="H179" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="I179" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="J179" t="s">
         <v>24</v>
       </c>
       <c r="K179" t="s">
         <v>47</v>
       </c>
       <c r="L179" t="s">
         <v>26</v>
       </c>
       <c r="M179" t="s">
         <v>48</v>
       </c>
       <c r="N179" t="s">
         <v>28</v>
       </c>
       <c r="O179" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
         <v>4560</v>
       </c>
       <c r="B180" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="C180" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="D180" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="E180" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="F180" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
       <c r="G180" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="H180" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="I180" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
         <v>25</v>
       </c>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180" t="s">
         <v>27</v>
       </c>
       <c r="N180" t="s">
         <v>28</v>
       </c>
       <c r="O180" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
         <v>4563</v>
       </c>
       <c r="B181" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="C181" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="D181" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="E181" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="F181" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="G181" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="H181" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="I181" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="J181" t="s">
         <v>24</v>
       </c>
       <c r="K181" t="s">
         <v>170</v>
       </c>
       <c r="L181" t="s">
         <v>26</v>
       </c>
       <c r="M181" t="s">
         <v>171</v>
       </c>
       <c r="N181" t="s">
         <v>28</v>
       </c>
       <c r="O181" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
         <v>4564</v>
       </c>
       <c r="B182" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="C182" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="D182" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="E182" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="F182" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="G182" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="H182" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="I182" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="J182" t="s">
         <v>24</v>
       </c>
       <c r="K182" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="L182" t="s">
         <v>26</v>
       </c>
       <c r="M182" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="N182" t="s">
         <v>28</v>
       </c>
       <c r="O182" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
         <v>4566</v>
       </c>
       <c r="B183" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
       <c r="C183" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="D183" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="E183" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
       <c r="F183" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="G183" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="H183" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="I183" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
         <v>25</v>
       </c>
       <c r="L183" t="s">
         <v>26</v>
       </c>
       <c r="M183" t="s">
         <v>27</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
         <v>4568</v>
       </c>
       <c r="B184" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
       <c r="C184" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
       <c r="D184" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="E184" t="s">
-        <v>1716</v>
+        <v>1721</v>
       </c>
       <c r="F184" t="s">
-        <v>1717</v>
+        <v>1722</v>
       </c>
       <c r="G184" t="s">
-        <v>1718</v>
+        <v>1723</v>
       </c>
       <c r="H184" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
       <c r="I184" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
         <v>25</v>
       </c>
       <c r="L184" t="s">
         <v>26</v>
       </c>
       <c r="M184" t="s">
         <v>27</v>
       </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
         <v>4704</v>
       </c>
       <c r="B185" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="C185" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="D185" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
       <c r="E185" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="F185" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="G185" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="H185" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="I185" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
       <c r="J185" t="s">
         <v>24</v>
       </c>
       <c r="K185" t="s">
         <v>47</v>
       </c>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185" t="s">
         <v>48</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
         <v>4706</v>
       </c>
       <c r="B186" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="C186" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
       <c r="D186" t="s">
-        <v>1733</v>
+        <v>1738</v>
       </c>
       <c r="E186" t="s">
-        <v>1734</v>
+        <v>1739</v>
       </c>
       <c r="F186" t="s">
-        <v>1735</v>
+        <v>1740</v>
       </c>
       <c r="G186" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="H186" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="I186" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
         <v>170</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
         <v>171</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
         <v>4709</v>
       </c>
       <c r="B187" t="s">
-        <v>1740</v>
+        <v>1745</v>
       </c>
       <c r="C187" t="s">
-        <v>1741</v>
+        <v>1746</v>
       </c>
       <c r="D187" t="s">
-        <v>1742</v>
+        <v>1747</v>
       </c>
       <c r="E187" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
       <c r="F187" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
       <c r="G187" t="s">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="H187" t="s">
-        <v>1746</v>
+        <v>1751</v>
       </c>
       <c r="I187" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="J187" t="s">
         <v>24</v>
       </c>
       <c r="K187" t="s">
         <v>47</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187" t="s">
         <v>48</v>
       </c>
       <c r="N187" t="s">
         <v>28</v>
       </c>
       <c r="O187" t="s">
-        <v>1748</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
         <v>4711</v>
       </c>
       <c r="B188" t="s">
-        <v>1749</v>
+        <v>1754</v>
       </c>
       <c r="C188" t="s">
-        <v>1750</v>
+        <v>1755</v>
       </c>
       <c r="D188" t="s">
-        <v>1751</v>
+        <v>1756</v>
       </c>
       <c r="E188" t="s">
-        <v>1752</v>
+        <v>1757</v>
       </c>
       <c r="F188" t="s">
-        <v>1753</v>
+        <v>1758</v>
       </c>
       <c r="G188" t="s">
-        <v>1754</v>
+        <v>1759</v>
       </c>
       <c r="H188" t="s">
-        <v>1755</v>
+        <v>1760</v>
       </c>
       <c r="I188" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="J188" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="K188" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="L188" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
       <c r="M188" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
         <v>4714</v>
       </c>
       <c r="B189" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
       <c r="C189" t="s">
-        <v>1763</v>
+        <v>1768</v>
       </c>
       <c r="D189" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
       <c r="E189" t="s">
-        <v>1765</v>
+        <v>1770</v>
       </c>
       <c r="F189" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
       <c r="G189" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="H189" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
       <c r="I189" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
         <v>25</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
         <v>27</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
         <v>4716</v>
       </c>
       <c r="B190" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="C190" t="s">
-        <v>1772</v>
+        <v>1777</v>
       </c>
       <c r="D190" t="s">
-        <v>1773</v>
+        <v>1778</v>
       </c>
       <c r="E190" t="s">
-        <v>1774</v>
+        <v>1779</v>
       </c>
       <c r="F190" t="s">
-        <v>1775</v>
+        <v>1780</v>
       </c>
       <c r="G190" t="s">
-        <v>1776</v>
+        <v>1781</v>
       </c>
       <c r="H190" t="s">
-        <v>1777</v>
+        <v>1782</v>
       </c>
       <c r="I190" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="J190" t="s">
         <v>24</v>
       </c>
       <c r="K190" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
-        <v>1779</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
         <v>4717</v>
       </c>
       <c r="B191" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="C191" t="s">
-        <v>1781</v>
+        <v>1786</v>
       </c>
       <c r="D191" t="s">
-        <v>1782</v>
+        <v>1787</v>
       </c>
       <c r="E191" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="F191" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="G191" t="s">
-        <v>1785</v>
+        <v>1790</v>
       </c>
       <c r="H191" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="I191" t="s">
-        <v>1787</v>
+        <v>1792</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
         <v>25</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
         <v>27</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
-        <v>1788</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
         <v>4721</v>
       </c>
       <c r="B192" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="C192" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
       <c r="D192" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="E192" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="F192" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
       <c r="G192" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="H192" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="I192" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
         <v>4722</v>
       </c>
       <c r="B193" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="C193" t="s">
-        <v>1799</v>
+        <v>1804</v>
       </c>
       <c r="D193" t="s">
-        <v>1800</v>
+        <v>1805</v>
       </c>
       <c r="E193" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
       <c r="F193" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="G193" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="H193" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="I193" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="J193" t="s">
         <v>24</v>
       </c>
       <c r="K193" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="L193" t="s">
         <v>26</v>
       </c>
       <c r="M193" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="N193" t="s">
         <v>28</v>
       </c>
       <c r="O193" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
         <v>4723</v>
       </c>
       <c r="B194" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="C194" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="D194" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="E194" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="F194" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="G194" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="H194" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="I194" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="J194" t="s">
         <v>24</v>
       </c>
       <c r="K194" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
       <c r="M194" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="N194" t="s">
         <v>28</v>
       </c>
       <c r="O194" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
         <v>4725</v>
       </c>
       <c r="B195" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
       <c r="C195" t="s">
-        <v>1821</v>
+        <v>1826</v>
       </c>
       <c r="D195" t="s">
-        <v>1822</v>
+        <v>1827</v>
       </c>
       <c r="E195" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="F195" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
       <c r="G195" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="H195" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="I195" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="J195" t="s">
         <v>24</v>
       </c>
       <c r="K195" t="s">
         <v>25</v>
       </c>
       <c r="L195" t="s">
-        <v>26</v>
+        <v>684</v>
       </c>
       <c r="M195" t="s">
-        <v>27</v>
+        <v>1833</v>
       </c>
       <c r="N195" t="s">
         <v>28</v>
       </c>
       <c r="O195" t="s">
-        <v>1828</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
         <v>4792</v>
       </c>
       <c r="B196" t="s">
-        <v>1829</v>
+        <v>1835</v>
       </c>
       <c r="C196" t="s">
-        <v>1830</v>
+        <v>1836</v>
       </c>
       <c r="D196" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="E196" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="F196" t="s">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="G196" t="s">
-        <v>1834</v>
+        <v>1840</v>
       </c>
       <c r="H196" t="s">
-        <v>1835</v>
+        <v>1841</v>
       </c>
       <c r="I196" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
         <v>25</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
         <v>27</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
-        <v>1837</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
         <v>4801</v>
       </c>
       <c r="B197" t="s">
-        <v>1838</v>
+        <v>1844</v>
       </c>
       <c r="C197" t="s">
-        <v>1839</v>
+        <v>1845</v>
       </c>
       <c r="D197" t="s">
-        <v>1840</v>
+        <v>1846</v>
       </c>
       <c r="E197" t="s">
-        <v>1841</v>
+        <v>1847</v>
       </c>
       <c r="F197" t="s">
-        <v>1842</v>
+        <v>1848</v>
       </c>
       <c r="G197" t="s">
-        <v>1843</v>
+        <v>1849</v>
       </c>
       <c r="H197" t="s">
-        <v>1844</v>
+        <v>1850</v>
       </c>
       <c r="I197" t="s">
-        <v>1845</v>
+        <v>1851</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
         <v>170</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
         <v>171</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
-        <v>1846</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
         <v>4810</v>
       </c>
       <c r="B198" t="s">
-        <v>1847</v>
+        <v>1853</v>
       </c>
       <c r="C198" t="s">
-        <v>1848</v>
+        <v>1854</v>
       </c>
       <c r="D198" t="s">
-        <v>1849</v>
+        <v>1855</v>
       </c>
       <c r="E198" t="s">
-        <v>1850</v>
+        <v>1856</v>
       </c>
       <c r="F198" t="s">
-        <v>1851</v>
+        <v>1857</v>
       </c>
       <c r="G198" t="s">
-        <v>1852</v>
+        <v>1858</v>
       </c>
       <c r="H198" t="s">
-        <v>1853</v>
+        <v>1859</v>
       </c>
       <c r="I198" t="s">
-        <v>1854</v>
+        <v>1860</v>
       </c>
       <c r="J198" t="s">
         <v>24</v>
       </c>
       <c r="K198" t="s">
         <v>170</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
         <v>171</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
-        <v>1855</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
         <v>4811</v>
       </c>
       <c r="B199" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="C199" t="s">
-        <v>1857</v>
+        <v>1863</v>
       </c>
       <c r="D199" t="s">
-        <v>1858</v>
+        <v>1864</v>
       </c>
       <c r="E199" t="s">
-        <v>1859</v>
+        <v>1865</v>
       </c>
       <c r="F199" t="s">
-        <v>1860</v>
+        <v>1866</v>
       </c>
       <c r="G199" t="s">
-        <v>1861</v>
+        <v>1867</v>
       </c>
       <c r="H199" t="s">
-        <v>1862</v>
+        <v>1868</v>
       </c>
       <c r="I199" t="s">
-        <v>1863</v>
+        <v>1869</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
-        <v>872</v>
+        <v>1379</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
-        <v>1864</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
         <v>4815</v>
       </c>
       <c r="B200" t="s">
-        <v>1865</v>
+        <v>1871</v>
       </c>
       <c r="C200" t="s">
-        <v>1866</v>
+        <v>1872</v>
       </c>
       <c r="D200" t="s">
-        <v>1867</v>
+        <v>1873</v>
       </c>
       <c r="E200" t="s">
-        <v>1868</v>
+        <v>1874</v>
       </c>
       <c r="F200" t="s">
-        <v>1869</v>
+        <v>1875</v>
       </c>
       <c r="G200" t="s">
-        <v>1870</v>
+        <v>1876</v>
       </c>
       <c r="H200" t="s">
-        <v>1871</v>
+        <v>1877</v>
       </c>
       <c r="I200" t="s">
-        <v>1872</v>
+        <v>1878</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
         <v>25</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
         <v>27</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
-        <v>1873</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
         <v>4817</v>
       </c>
       <c r="B201" t="s">
-        <v>1874</v>
+        <v>1880</v>
       </c>
       <c r="C201" t="s">
-        <v>1875</v>
+        <v>1881</v>
       </c>
       <c r="D201" t="s">
-        <v>1876</v>
+        <v>1882</v>
       </c>
       <c r="E201" t="s">
-        <v>1877</v>
+        <v>1883</v>
       </c>
       <c r="F201" t="s">
-        <v>1878</v>
+        <v>1884</v>
       </c>
       <c r="G201" t="s">
-        <v>1879</v>
+        <v>1885</v>
       </c>
       <c r="H201" t="s">
-        <v>1880</v>
+        <v>1886</v>
       </c>
       <c r="I201" t="s">
-        <v>1881</v>
+        <v>1887</v>
       </c>
       <c r="J201" t="s">
         <v>24</v>
       </c>
       <c r="K201" t="s">
         <v>25</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
         <v>27</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
-        <v>1882</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
         <v>4850</v>
       </c>
       <c r="B202" t="s">
-        <v>1883</v>
+        <v>1889</v>
       </c>
       <c r="C202" t="s">
-        <v>1884</v>
+        <v>1890</v>
       </c>
       <c r="D202" t="s">
-        <v>1885</v>
+        <v>1891</v>
       </c>
       <c r="E202" t="s">
-        <v>1886</v>
+        <v>1892</v>
       </c>
       <c r="F202" t="s">
-        <v>1887</v>
+        <v>1893</v>
       </c>
       <c r="G202" t="s">
-        <v>1888</v>
+        <v>1894</v>
       </c>
       <c r="H202" t="s">
-        <v>1889</v>
+        <v>1895</v>
       </c>
       <c r="I202" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
       <c r="J202" t="s">
         <v>24</v>
       </c>
       <c r="K202" t="s">
         <v>25</v>
       </c>
       <c r="L202" t="s">
         <v>26</v>
       </c>
       <c r="M202" t="s">
         <v>27</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
-        <v>1891</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
         <v>4935</v>
       </c>
       <c r="B203" t="s">
-        <v>1892</v>
+        <v>1898</v>
       </c>
       <c r="C203" t="s">
-        <v>1893</v>
+        <v>1899</v>
       </c>
       <c r="D203" t="s">
-        <v>1894</v>
+        <v>1900</v>
       </c>
       <c r="E203" t="s">
-        <v>1895</v>
+        <v>1901</v>
       </c>
       <c r="F203" t="s">
-        <v>1896</v>
+        <v>1902</v>
       </c>
       <c r="G203" t="s">
-        <v>1897</v>
+        <v>1903</v>
       </c>
       <c r="H203" t="s">
-        <v>1898</v>
+        <v>1904</v>
       </c>
       <c r="I203" t="s">
-        <v>1899</v>
+        <v>1905</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
         <v>170</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
         <v>171</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
-        <v>1900</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
         <v>4939</v>
       </c>
       <c r="B204" t="s">
-        <v>1901</v>
+        <v>1907</v>
       </c>
       <c r="C204" t="s">
-        <v>1902</v>
+        <v>1908</v>
       </c>
       <c r="D204" t="s">
-        <v>1903</v>
+        <v>1909</v>
       </c>
       <c r="E204" t="s">
-        <v>1904</v>
+        <v>1910</v>
       </c>
       <c r="F204" t="s">
-        <v>1905</v>
+        <v>1911</v>
       </c>
       <c r="G204" t="s">
-        <v>1906</v>
+        <v>1912</v>
       </c>
       <c r="H204" t="s">
-        <v>1907</v>
+        <v>1913</v>
       </c>
       <c r="I204" t="s">
-        <v>1908</v>
+        <v>1914</v>
       </c>
       <c r="J204" t="s">
         <v>24</v>
       </c>
       <c r="K204" t="s">
         <v>170</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
       <c r="M204" t="s">
         <v>171</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
-        <v>1909</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
         <v>4947</v>
       </c>
       <c r="B205" t="s">
-        <v>1910</v>
+        <v>1916</v>
       </c>
       <c r="C205" t="s">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="D205" t="s">
-        <v>1912</v>
+        <v>1918</v>
       </c>
       <c r="E205" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="F205" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="G205" t="s">
-        <v>1915</v>
+        <v>1921</v>
       </c>
       <c r="H205" t="s">
-        <v>1916</v>
+        <v>1922</v>
       </c>
       <c r="I205" t="s">
-        <v>1917</v>
+        <v>1923</v>
       </c>
       <c r="J205" t="s">
         <v>24</v>
       </c>
       <c r="K205" t="s">
         <v>47</v>
       </c>
       <c r="L205" t="s">
         <v>26</v>
       </c>
       <c r="M205" t="s">
         <v>48</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
-        <v>1918</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
         <v>4950</v>
       </c>
       <c r="B206" t="s">
-        <v>1919</v>
+        <v>1925</v>
       </c>
       <c r="C206" t="s">
-        <v>1920</v>
+        <v>1926</v>
       </c>
       <c r="D206" t="s">
-        <v>1921</v>
+        <v>1927</v>
       </c>
       <c r="E206" t="s">
-        <v>1922</v>
+        <v>1928</v>
       </c>
       <c r="F206" t="s">
-        <v>1923</v>
+        <v>1929</v>
       </c>
       <c r="G206" t="s">
-        <v>1924</v>
+        <v>1930</v>
       </c>
       <c r="H206" t="s">
-        <v>1925</v>
+        <v>1931</v>
       </c>
       <c r="I206" t="s">
-        <v>1926</v>
+        <v>1932</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
-        <v>872</v>
+        <v>1379</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
-        <v>1927</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
         <v>4958</v>
       </c>
       <c r="B207" t="s">
-        <v>1928</v>
+        <v>1934</v>
       </c>
       <c r="C207" t="s">
-        <v>1929</v>
+        <v>1935</v>
       </c>
       <c r="D207" t="s">
-        <v>1930</v>
+        <v>1936</v>
       </c>
       <c r="E207" t="s">
-        <v>1931</v>
+        <v>1937</v>
       </c>
       <c r="F207" t="s">
-        <v>1932</v>
+        <v>1938</v>
       </c>
       <c r="G207" t="s">
-        <v>1933</v>
+        <v>1939</v>
       </c>
       <c r="H207" t="s">
-        <v>1934</v>
+        <v>1940</v>
       </c>
       <c r="I207" t="s">
-        <v>1935</v>
+        <v>1941</v>
       </c>
       <c r="J207" t="s">
         <v>24</v>
       </c>
       <c r="K207" t="s">
         <v>170</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207" t="s">
         <v>171</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
-        <v>1936</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
         <v>4965</v>
       </c>
       <c r="B208" t="s">
-        <v>1937</v>
+        <v>1943</v>
       </c>
       <c r="C208" t="s">
-        <v>1938</v>
+        <v>1944</v>
       </c>
       <c r="D208" t="s">
-        <v>1939</v>
+        <v>1945</v>
       </c>
       <c r="E208" t="s">
-        <v>1940</v>
+        <v>1946</v>
       </c>
       <c r="F208" t="s">
-        <v>1941</v>
+        <v>1947</v>
       </c>
       <c r="G208" t="s">
-        <v>1942</v>
+        <v>1948</v>
       </c>
       <c r="H208" t="s">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="I208" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
         <v>25</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
         <v>27</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
         <v>4968</v>
       </c>
       <c r="B209" t="s">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="C209" t="s">
-        <v>1947</v>
+        <v>1953</v>
       </c>
       <c r="D209" t="s">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="E209" t="s">
-        <v>1949</v>
+        <v>1955</v>
       </c>
       <c r="F209" t="s">
-        <v>1950</v>
+        <v>1956</v>
       </c>
       <c r="G209" t="s">
-        <v>1951</v>
+        <v>1957</v>
       </c>
       <c r="H209" t="s">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="I209" t="s">
-        <v>1953</v>
+        <v>1959</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
         <v>25</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
         <v>27</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
-        <v>1954</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
         <v>4969</v>
       </c>
       <c r="B210" t="s">
-        <v>1955</v>
+        <v>1961</v>
       </c>
       <c r="C210" t="s">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="D210" t="s">
-        <v>1957</v>
+        <v>1963</v>
       </c>
       <c r="E210" t="s">
-        <v>1958</v>
+        <v>1964</v>
       </c>
       <c r="F210" t="s">
-        <v>1959</v>
+        <v>1965</v>
       </c>
       <c r="G210" t="s">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="H210" t="s">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="I210" t="s">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
         <v>25</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
         <v>27</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
-        <v>1963</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
         <v>5037</v>
       </c>
       <c r="B211" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="C211" t="s">
-        <v>1965</v>
+        <v>1971</v>
       </c>
       <c r="D211" t="s">
-        <v>1966</v>
+        <v>1972</v>
       </c>
       <c r="E211" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="F211" t="s">
-        <v>1968</v>
+        <v>1974</v>
       </c>
       <c r="G211" t="s">
-        <v>1969</v>
+        <v>1975</v>
       </c>
       <c r="H211" t="s">
-        <v>1970</v>
+        <v>1976</v>
       </c>
       <c r="I211" t="s">
-        <v>1971</v>
+        <v>1977</v>
       </c>
       <c r="J211" t="s">
         <v>24</v>
       </c>
       <c r="K211" t="s">
         <v>170</v>
       </c>
       <c r="L211" t="s">
         <v>26</v>
       </c>
       <c r="M211" t="s">
         <v>171</v>
       </c>
       <c r="N211" t="s">
         <v>28</v>
       </c>
       <c r="O211" t="s">
-        <v>1972</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
         <v>5272</v>
       </c>
       <c r="B212" t="s">
-        <v>1973</v>
+        <v>1979</v>
       </c>
       <c r="C212" t="s">
-        <v>1974</v>
+        <v>1980</v>
       </c>
       <c r="D212" t="s">
-        <v>1975</v>
+        <v>1981</v>
       </c>
       <c r="E212" t="s">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="F212" t="s">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="G212" t="s">
-        <v>1978</v>
+        <v>1984</v>
       </c>
       <c r="H212" t="s">
-        <v>1979</v>
+        <v>1985</v>
       </c>
       <c r="I212" t="s">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="J212" t="s">
         <v>441</v>
       </c>
       <c r="K212" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="L212" t="s">
         <v>443</v>
       </c>
       <c r="M212" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
-        <v>1981</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
         <v>5273</v>
       </c>
       <c r="B213" t="s">
-        <v>1982</v>
+        <v>1988</v>
       </c>
       <c r="C213" t="s">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="D213" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="E213" t="s">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="F213" t="s">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="G213" t="s">
-        <v>1987</v>
+        <v>1993</v>
       </c>
       <c r="H213" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="I213" t="s">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="J213" t="s">
         <v>24</v>
       </c>
       <c r="K213" t="s">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213" t="s">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="N213" t="s">
         <v>28</v>
       </c>
       <c r="O213" t="s">
-        <v>1992</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
         <v>5326</v>
       </c>
       <c r="B214" t="s">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="C214" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="D214" t="s">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="E214" t="s">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="F214" t="s">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="G214" t="s">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="H214" t="s">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="I214" t="s">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
         <v>170</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
         <v>171</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
-        <v>2001</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
         <v>5330</v>
       </c>
       <c r="B215" t="s">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="C215" t="s">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="D215" t="s">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="E215" t="s">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="F215" t="s">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="G215" t="s">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="H215" t="s">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="I215" t="s">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
         <v>170</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
         <v>171</v>
       </c>
       <c r="N215" t="s">
         <v>28</v>
       </c>
       <c r="O215" t="s">
-        <v>2010</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
         <v>5331</v>
       </c>
       <c r="B216" t="s">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="C216" t="s">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="D216" t="s">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="E216" t="s">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="F216" t="s">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="G216" t="s">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="H216" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="I216" t="s">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
         <v>47</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
         <v>48</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
-        <v>2019</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
         <v>5332</v>
       </c>
       <c r="B217" t="s">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C217" t="s">
-        <v>2021</v>
+        <v>2027</v>
       </c>
       <c r="D217" t="s">
-        <v>2022</v>
+        <v>2028</v>
       </c>
       <c r="E217" t="s">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="F217" t="s">
-        <v>2024</v>
+        <v>2030</v>
       </c>
       <c r="G217" t="s">
-        <v>2025</v>
+        <v>2031</v>
       </c>
       <c r="H217" t="s">
-        <v>2026</v>
+        <v>2032</v>
       </c>
       <c r="I217" t="s">
-        <v>2027</v>
+        <v>2033</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
         <v>25</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
         <v>27</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
-        <v>2028</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
         <v>5333</v>
       </c>
       <c r="B218" t="s">
-        <v>2029</v>
+        <v>2035</v>
       </c>
       <c r="C218" t="s">
-        <v>2030</v>
+        <v>2036</v>
       </c>
       <c r="D218" t="s">
-        <v>2031</v>
+        <v>2037</v>
       </c>
       <c r="E218" t="s">
-        <v>2032</v>
+        <v>2038</v>
       </c>
       <c r="F218" t="s">
-        <v>2033</v>
+        <v>2039</v>
       </c>
       <c r="G218" t="s">
-        <v>2034</v>
+        <v>2040</v>
       </c>
       <c r="H218" t="s">
-        <v>2035</v>
+        <v>2041</v>
       </c>
       <c r="I218" t="s">
-        <v>2036</v>
+        <v>2042</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
         <v>25</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
         <v>27</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
         <v>5335</v>
       </c>
       <c r="B219" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="C219" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="D219" t="s">
-        <v>2040</v>
+        <v>2046</v>
       </c>
       <c r="E219" t="s">
-        <v>2041</v>
+        <v>2047</v>
       </c>
       <c r="F219" t="s">
-        <v>2042</v>
+        <v>2048</v>
       </c>
       <c r="G219" t="s">
-        <v>2043</v>
+        <v>2049</v>
       </c>
       <c r="H219" t="s">
-        <v>2044</v>
+        <v>2050</v>
       </c>
       <c r="I219" t="s">
-        <v>2045</v>
+        <v>2051</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
         <v>25</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
         <v>27</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
-        <v>2046</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
         <v>5344</v>
       </c>
       <c r="B220" t="s">
-        <v>2047</v>
+        <v>2053</v>
       </c>
       <c r="C220" t="s">
-        <v>2048</v>
+        <v>2054</v>
       </c>
       <c r="D220" t="s">
-        <v>2049</v>
+        <v>2055</v>
       </c>
       <c r="E220" t="s">
-        <v>2050</v>
+        <v>2056</v>
       </c>
       <c r="F220" t="s">
-        <v>2051</v>
+        <v>2057</v>
       </c>
       <c r="G220" t="s">
-        <v>2052</v>
+        <v>2058</v>
       </c>
       <c r="H220" t="s">
-        <v>2053</v>
+        <v>2059</v>
       </c>
       <c r="I220" t="s">
-        <v>2054</v>
+        <v>2060</v>
       </c>
       <c r="J220" t="s">
         <v>441</v>
       </c>
       <c r="K220" t="s">
-        <v>2055</v>
+        <v>2061</v>
       </c>
       <c r="L220" t="s">
-        <v>443</v>
+        <v>1416</v>
       </c>
       <c r="M220" t="s">
-        <v>2056</v>
+        <v>2062</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
-        <v>2057</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
         <v>5346</v>
       </c>
       <c r="B221" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="C221" t="s">
-        <v>2059</v>
+        <v>2065</v>
       </c>
       <c r="D221" t="s">
-        <v>2060</v>
+        <v>2066</v>
       </c>
       <c r="E221" t="s">
-        <v>2061</v>
+        <v>2067</v>
       </c>
       <c r="F221" t="s">
-        <v>2062</v>
+        <v>2068</v>
       </c>
       <c r="G221" t="s">
-        <v>2063</v>
+        <v>2069</v>
       </c>
       <c r="H221" t="s">
-        <v>2064</v>
+        <v>2070</v>
       </c>
       <c r="I221" t="s">
-        <v>2065</v>
+        <v>2071</v>
       </c>
       <c r="J221" t="s">
         <v>24</v>
       </c>
       <c r="K221" t="s">
-        <v>2066</v>
+        <v>2072</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
       <c r="M221" t="s">
-        <v>2067</v>
+        <v>2073</v>
       </c>
       <c r="N221" t="s">
         <v>28</v>
       </c>
       <c r="O221" t="s">
-        <v>2068</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
         <v>5347</v>
       </c>
       <c r="B222" t="s">
-        <v>2069</v>
+        <v>2075</v>
       </c>
       <c r="C222" t="s">
-        <v>2070</v>
+        <v>2076</v>
       </c>
       <c r="D222" t="s">
-        <v>2071</v>
+        <v>2077</v>
       </c>
       <c r="E222" t="s">
-        <v>2072</v>
+        <v>2078</v>
       </c>
       <c r="F222" t="s">
-        <v>2073</v>
+        <v>2079</v>
       </c>
       <c r="G222" t="s">
-        <v>2074</v>
+        <v>2080</v>
       </c>
       <c r="H222" t="s">
-        <v>2075</v>
+        <v>2081</v>
       </c>
       <c r="I222" t="s">
-        <v>2076</v>
+        <v>2082</v>
       </c>
       <c r="J222" t="s">
         <v>24</v>
       </c>
       <c r="K222" t="s">
         <v>170</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
       <c r="M222" t="s">
         <v>171</v>
       </c>
       <c r="N222" t="s">
         <v>28</v>
       </c>
       <c r="O222" t="s">
-        <v>2077</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
         <v>5348</v>
       </c>
       <c r="B223" t="s">
-        <v>2078</v>
+        <v>2084</v>
       </c>
       <c r="C223" t="s">
-        <v>2079</v>
+        <v>2085</v>
       </c>
       <c r="D223" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="E223" t="s">
-        <v>2081</v>
+        <v>2087</v>
       </c>
       <c r="F223" t="s">
-        <v>2082</v>
+        <v>2088</v>
       </c>
       <c r="G223" t="s">
-        <v>2083</v>
+        <v>2089</v>
       </c>
       <c r="H223" t="s">
-        <v>2084</v>
+        <v>2090</v>
       </c>
       <c r="I223" t="s">
-        <v>2085</v>
+        <v>2091</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
         <v>170</v>
       </c>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223" t="s">
         <v>171</v>
       </c>
       <c r="N223" t="s">
         <v>28</v>
       </c>
       <c r="O223" t="s">
-        <v>2086</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
         <v>5351</v>
       </c>
       <c r="B224" t="s">
-        <v>2087</v>
+        <v>2093</v>
       </c>
       <c r="C224" t="s">
-        <v>2088</v>
+        <v>2094</v>
       </c>
       <c r="D224" t="s">
-        <v>2089</v>
+        <v>2095</v>
       </c>
       <c r="E224" t="s">
-        <v>2090</v>
+        <v>2096</v>
       </c>
       <c r="F224" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="G224" t="s">
-        <v>2092</v>
+        <v>2098</v>
       </c>
       <c r="H224" t="s">
-        <v>2093</v>
+        <v>2099</v>
       </c>
       <c r="I224" t="s">
-        <v>2094</v>
+        <v>2100</v>
       </c>
       <c r="J224" t="s">
         <v>24</v>
       </c>
       <c r="K224" t="s">
         <v>25</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224" t="s">
         <v>27</v>
       </c>
       <c r="N224" t="s">
         <v>28</v>
       </c>
       <c r="O224" t="s">
-        <v>2095</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
         <v>5353</v>
       </c>
       <c r="B225" t="s">
-        <v>2096</v>
+        <v>2102</v>
       </c>
       <c r="C225" t="s">
-        <v>2097</v>
+        <v>2103</v>
       </c>
       <c r="D225" t="s">
-        <v>2098</v>
+        <v>2104</v>
       </c>
       <c r="E225" t="s">
-        <v>2099</v>
+        <v>2105</v>
       </c>
       <c r="F225" t="s">
-        <v>2100</v>
+        <v>2106</v>
       </c>
       <c r="G225" t="s">
-        <v>2101</v>
+        <v>2107</v>
       </c>
       <c r="H225" t="s">
-        <v>2102</v>
+        <v>2108</v>
       </c>
       <c r="I225" t="s">
-        <v>2103</v>
+        <v>2109</v>
       </c>
       <c r="J225" t="s">
         <v>441</v>
       </c>
       <c r="K225" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="L225" t="s">
         <v>443</v>
       </c>
       <c r="M225" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="N225" t="s">
         <v>28</v>
       </c>
       <c r="O225" t="s">
-        <v>2104</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
         <v>5354</v>
       </c>
       <c r="B226" t="s">
-        <v>2105</v>
+        <v>2111</v>
       </c>
       <c r="C226" t="s">
-        <v>2106</v>
+        <v>2112</v>
       </c>
       <c r="D226" t="s">
-        <v>2107</v>
+        <v>2113</v>
       </c>
       <c r="E226" t="s">
-        <v>2108</v>
+        <v>2114</v>
       </c>
       <c r="F226" t="s">
-        <v>2109</v>
+        <v>2115</v>
       </c>
       <c r="G226" t="s">
-        <v>2110</v>
+        <v>2116</v>
       </c>
       <c r="H226" t="s">
-        <v>2111</v>
+        <v>2117</v>
       </c>
       <c r="I226" t="s">
-        <v>2112</v>
+        <v>2118</v>
       </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
         <v>170</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
         <v>171</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
-        <v>2113</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
         <v>5359</v>
       </c>
       <c r="B227" t="s">
-        <v>2114</v>
+        <v>2120</v>
       </c>
       <c r="C227" t="s">
-        <v>2115</v>
+        <v>2121</v>
       </c>
       <c r="D227" t="s">
-        <v>2116</v>
+        <v>2122</v>
       </c>
       <c r="E227" t="s">
-        <v>2117</v>
+        <v>2123</v>
       </c>
       <c r="F227" t="s">
-        <v>2118</v>
+        <v>2124</v>
       </c>
       <c r="G227" t="s">
-        <v>2119</v>
+        <v>2125</v>
       </c>
       <c r="H227" t="s">
-        <v>2120</v>
+        <v>2126</v>
       </c>
       <c r="I227" t="s">
-        <v>2121</v>
+        <v>2127</v>
       </c>
       <c r="J227" t="s">
         <v>24</v>
       </c>
       <c r="K227" t="s">
         <v>25</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
       <c r="M227" t="s">
         <v>27</v>
       </c>
       <c r="N227" t="s">
         <v>28</v>
       </c>
       <c r="O227" t="s">
-        <v>2122</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
         <v>5364</v>
       </c>
       <c r="B228" t="s">
-        <v>2123</v>
+        <v>2129</v>
       </c>
       <c r="C228" t="s">
-        <v>2124</v>
+        <v>2130</v>
       </c>
       <c r="D228" t="s">
-        <v>2125</v>
+        <v>2131</v>
       </c>
       <c r="E228" t="s">
-        <v>2126</v>
+        <v>2132</v>
       </c>
       <c r="F228" t="s">
-        <v>2127</v>
+        <v>2133</v>
       </c>
       <c r="G228" t="s">
-        <v>2128</v>
+        <v>2134</v>
       </c>
       <c r="H228" t="s">
-        <v>2129</v>
+        <v>2135</v>
       </c>
       <c r="I228" t="s">
-        <v>2130</v>
+        <v>2136</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
         <v>47</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
         <v>48</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
-        <v>2131</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
         <v>5365</v>
       </c>
       <c r="B229" t="s">
-        <v>2132</v>
+        <v>2138</v>
       </c>
       <c r="C229" t="s">
-        <v>2133</v>
+        <v>2139</v>
       </c>
       <c r="D229" t="s">
-        <v>2134</v>
+        <v>2140</v>
       </c>
       <c r="E229" t="s">
-        <v>2135</v>
+        <v>2141</v>
       </c>
       <c r="F229" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="G229" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="H229" t="s">
-        <v>2138</v>
+        <v>2144</v>
       </c>
       <c r="I229" t="s">
-        <v>2139</v>
+        <v>2145</v>
       </c>
       <c r="J229" t="s">
         <v>24</v>
       </c>
       <c r="K229" t="s">
         <v>25</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229" t="s">
         <v>27</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
-        <v>2140</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
         <v>5367</v>
       </c>
       <c r="B230" t="s">
-        <v>2141</v>
+        <v>2147</v>
       </c>
       <c r="C230" t="s">
-        <v>2142</v>
+        <v>2148</v>
       </c>
       <c r="D230" t="s">
-        <v>2143</v>
+        <v>2149</v>
       </c>
       <c r="E230" t="s">
-        <v>2144</v>
+        <v>2150</v>
       </c>
       <c r="F230" t="s">
-        <v>2145</v>
+        <v>2151</v>
       </c>
       <c r="G230" t="s">
-        <v>2146</v>
+        <v>2152</v>
       </c>
       <c r="H230" t="s">
-        <v>2147</v>
+        <v>2153</v>
       </c>
       <c r="I230" t="s">
-        <v>2148</v>
+        <v>2154</v>
       </c>
       <c r="J230" t="s">
         <v>24</v>
       </c>
       <c r="K230" t="s">
         <v>25</v>
       </c>
       <c r="L230" t="s">
         <v>26</v>
       </c>
       <c r="M230" t="s">
         <v>27</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
-        <v>2149</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
         <v>5368</v>
       </c>
       <c r="B231" t="s">
-        <v>2150</v>
+        <v>2156</v>
       </c>
       <c r="C231" t="s">
-        <v>2151</v>
+        <v>2157</v>
       </c>
       <c r="D231" t="s">
-        <v>2152</v>
+        <v>2158</v>
       </c>
       <c r="E231" t="s">
-        <v>2153</v>
+        <v>2159</v>
       </c>
       <c r="F231" t="s">
-        <v>2154</v>
+        <v>2160</v>
       </c>
       <c r="G231" t="s">
-        <v>2155</v>
+        <v>2161</v>
       </c>
       <c r="H231" t="s">
-        <v>2156</v>
+        <v>2162</v>
       </c>
       <c r="I231" t="s">
-        <v>2157</v>
+        <v>2163</v>
       </c>
       <c r="J231" t="s">
         <v>24</v>
       </c>
       <c r="K231" t="s">
         <v>25</v>
       </c>
       <c r="L231" t="s">
         <v>26</v>
       </c>
       <c r="M231" t="s">
         <v>27</v>
       </c>
       <c r="N231" t="s">
         <v>28</v>
       </c>
       <c r="O231" t="s">
-        <v>2158</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
         <v>5371</v>
       </c>
       <c r="B232" t="s">
-        <v>2159</v>
+        <v>2165</v>
       </c>
       <c r="C232" t="s">
-        <v>2160</v>
+        <v>2166</v>
       </c>
       <c r="D232" t="s">
-        <v>2161</v>
+        <v>2167</v>
       </c>
       <c r="E232" t="s">
-        <v>2162</v>
+        <v>2168</v>
       </c>
       <c r="F232" t="s">
-        <v>2163</v>
+        <v>2169</v>
       </c>
       <c r="G232" t="s">
-        <v>2164</v>
+        <v>2170</v>
       </c>
       <c r="H232" t="s">
-        <v>2165</v>
+        <v>2171</v>
       </c>
       <c r="I232" t="s">
-        <v>2166</v>
+        <v>2172</v>
       </c>
       <c r="J232" t="s">
         <v>24</v>
       </c>
       <c r="K232" t="s">
-        <v>2167</v>
+        <v>2173</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
-        <v>2168</v>
+        <v>2174</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
-        <v>2169</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
         <v>5372</v>
       </c>
       <c r="B233" t="s">
-        <v>2170</v>
+        <v>2176</v>
       </c>
       <c r="C233" t="s">
-        <v>2171</v>
+        <v>2177</v>
       </c>
       <c r="D233" t="s">
-        <v>2172</v>
+        <v>2178</v>
       </c>
       <c r="E233" t="s">
-        <v>2173</v>
+        <v>2179</v>
       </c>
       <c r="F233" t="s">
-        <v>2174</v>
+        <v>2180</v>
       </c>
       <c r="G233" t="s">
-        <v>2175</v>
+        <v>2181</v>
       </c>
       <c r="H233" t="s">
-        <v>2176</v>
+        <v>2182</v>
       </c>
       <c r="I233" t="s">
-        <v>2177</v>
+        <v>2183</v>
       </c>
       <c r="J233" t="s">
         <v>24</v>
       </c>
       <c r="K233" t="s">
         <v>25</v>
       </c>
       <c r="L233" t="s">
         <v>26</v>
       </c>
       <c r="M233" t="s">
         <v>27</v>
       </c>
       <c r="N233" t="s">
         <v>28</v>
       </c>
       <c r="O233" t="s">
-        <v>2178</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
         <v>5375</v>
       </c>
       <c r="B234" t="s">
-        <v>2179</v>
+        <v>2185</v>
       </c>
       <c r="C234" t="s">
-        <v>2180</v>
+        <v>2186</v>
       </c>
       <c r="D234" t="s">
-        <v>2181</v>
+        <v>2187</v>
       </c>
       <c r="E234" t="s">
-        <v>2182</v>
+        <v>2188</v>
       </c>
       <c r="F234" t="s">
-        <v>2183</v>
+        <v>2189</v>
       </c>
       <c r="G234" t="s">
-        <v>2184</v>
+        <v>2190</v>
       </c>
       <c r="H234" t="s">
-        <v>2185</v>
+        <v>2191</v>
       </c>
       <c r="I234" t="s">
-        <v>2186</v>
+        <v>2192</v>
       </c>
       <c r="J234" t="s">
         <v>441</v>
       </c>
       <c r="K234" t="s">
         <v>274</v>
       </c>
       <c r="L234" t="s">
         <v>443</v>
       </c>
       <c r="M234" t="s">
         <v>276</v>
       </c>
       <c r="N234" t="s">
         <v>28</v>
       </c>
       <c r="O234" t="s">
-        <v>2187</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
         <v>5377</v>
       </c>
       <c r="B235" t="s">
-        <v>2188</v>
+        <v>2194</v>
       </c>
       <c r="C235" t="s">
-        <v>2189</v>
+        <v>2195</v>
       </c>
       <c r="D235" t="s">
-        <v>2190</v>
+        <v>2196</v>
       </c>
       <c r="E235" t="s">
-        <v>2191</v>
+        <v>2197</v>
       </c>
       <c r="F235" t="s">
-        <v>2192</v>
+        <v>2198</v>
       </c>
       <c r="G235" t="s">
-        <v>2193</v>
+        <v>2199</v>
       </c>
       <c r="H235" t="s">
-        <v>2194</v>
+        <v>2200</v>
       </c>
       <c r="I235" t="s">
-        <v>2195</v>
+        <v>2201</v>
       </c>
       <c r="J235" t="s">
         <v>24</v>
       </c>
       <c r="K235" t="s">
         <v>25</v>
       </c>
       <c r="L235" t="s">
         <v>26</v>
       </c>
       <c r="M235" t="s">
         <v>27</v>
       </c>
       <c r="N235" t="s">
         <v>28</v>
       </c>
       <c r="O235" t="s">
-        <v>2196</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
         <v>5378</v>
       </c>
       <c r="B236" t="s">
-        <v>2197</v>
+        <v>2203</v>
       </c>
       <c r="C236" t="s">
-        <v>2198</v>
+        <v>2204</v>
       </c>
       <c r="D236" t="s">
-        <v>2199</v>
+        <v>2205</v>
       </c>
       <c r="E236" t="s">
-        <v>2200</v>
+        <v>2206</v>
       </c>
       <c r="F236" t="s">
-        <v>2201</v>
+        <v>2207</v>
       </c>
       <c r="G236" t="s">
-        <v>2202</v>
+        <v>2208</v>
       </c>
       <c r="H236" t="s">
-        <v>2203</v>
+        <v>2209</v>
       </c>
       <c r="I236" t="s">
-        <v>2204</v>
+        <v>2210</v>
       </c>
       <c r="J236" t="s">
         <v>24</v>
       </c>
       <c r="K236" t="s">
         <v>25</v>
       </c>
       <c r="L236" t="s">
         <v>26</v>
       </c>
       <c r="M236" t="s">
         <v>27</v>
       </c>
       <c r="N236" t="s">
         <v>28</v>
       </c>
       <c r="O236" t="s">
-        <v>2205</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
         <v>5380</v>
       </c>
       <c r="B237" t="s">
-        <v>2206</v>
+        <v>2212</v>
       </c>
       <c r="C237" t="s">
-        <v>2207</v>
+        <v>2213</v>
       </c>
       <c r="D237" t="s">
-        <v>2208</v>
+        <v>2214</v>
       </c>
       <c r="E237" t="s">
-        <v>2209</v>
+        <v>2215</v>
       </c>
       <c r="F237" t="s">
-        <v>2210</v>
+        <v>2216</v>
       </c>
       <c r="G237" t="s">
-        <v>2211</v>
+        <v>2217</v>
       </c>
       <c r="H237" t="s">
-        <v>2212</v>
+        <v>2218</v>
       </c>
       <c r="I237" t="s">
-        <v>2213</v>
+        <v>2219</v>
       </c>
       <c r="J237" t="s">
         <v>24</v>
       </c>
       <c r="K237" t="s">
         <v>25</v>
       </c>
       <c r="L237" t="s">
         <v>26</v>
       </c>
       <c r="M237" t="s">
         <v>27</v>
       </c>
       <c r="N237" t="s">
         <v>28</v>
       </c>
       <c r="O237" t="s">
-        <v>2214</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
         <v>5382</v>
       </c>
       <c r="B238" t="s">
-        <v>2215</v>
+        <v>2221</v>
       </c>
       <c r="C238" t="s">
-        <v>2216</v>
+        <v>2222</v>
       </c>
       <c r="D238" t="s">
-        <v>2217</v>
+        <v>2223</v>
       </c>
       <c r="E238" t="s">
-        <v>2218</v>
+        <v>2224</v>
       </c>
       <c r="F238" t="s">
-        <v>2219</v>
+        <v>2225</v>
       </c>
       <c r="G238" t="s">
-        <v>2220</v>
+        <v>2226</v>
       </c>
       <c r="H238" t="s">
-        <v>2221</v>
+        <v>2227</v>
       </c>
       <c r="I238" t="s">
-        <v>2222</v>
+        <v>2228</v>
       </c>
       <c r="J238" t="s">
         <v>24</v>
       </c>
       <c r="K238" t="s">
         <v>170</v>
       </c>
       <c r="L238" t="s">
         <v>26</v>
       </c>
       <c r="M238" t="s">
         <v>171</v>
       </c>
       <c r="N238" t="s">
         <v>28</v>
       </c>
       <c r="O238" t="s">
-        <v>2223</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
         <v>5393</v>
       </c>
       <c r="B239" t="s">
-        <v>2224</v>
+        <v>2230</v>
       </c>
       <c r="C239" t="s">
-        <v>2225</v>
+        <v>2231</v>
       </c>
       <c r="D239" t="s">
-        <v>2226</v>
+        <v>2232</v>
       </c>
       <c r="E239" t="s">
-        <v>2227</v>
+        <v>2233</v>
       </c>
       <c r="F239" t="s">
-        <v>2228</v>
+        <v>2234</v>
       </c>
       <c r="G239" t="s">
-        <v>2229</v>
+        <v>2235</v>
       </c>
       <c r="H239" t="s">
-        <v>2230</v>
+        <v>2236</v>
       </c>
       <c r="I239" t="s">
-        <v>2231</v>
+        <v>2237</v>
       </c>
       <c r="J239" t="s">
         <v>24</v>
       </c>
       <c r="K239" t="s">
         <v>25</v>
       </c>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239" t="s">
         <v>27</v>
       </c>
       <c r="N239" t="s">
         <v>28</v>
       </c>
       <c r="O239" t="s">
-        <v>2232</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
         <v>5394</v>
       </c>
       <c r="B240" t="s">
-        <v>2233</v>
+        <v>2239</v>
       </c>
       <c r="C240" t="s">
-        <v>2234</v>
+        <v>2240</v>
       </c>
       <c r="D240" t="s">
-        <v>2235</v>
+        <v>2241</v>
       </c>
       <c r="E240" t="s">
-        <v>2236</v>
+        <v>2242</v>
       </c>
       <c r="F240" t="s">
-        <v>2237</v>
+        <v>2243</v>
       </c>
       <c r="G240" t="s">
-        <v>2238</v>
+        <v>2244</v>
       </c>
       <c r="H240" t="s">
-        <v>2239</v>
+        <v>2245</v>
       </c>
       <c r="I240" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
       <c r="J240" t="s">
         <v>24</v>
       </c>
       <c r="K240" t="s">
         <v>25</v>
       </c>
       <c r="L240" t="s">
         <v>26</v>
       </c>
       <c r="M240" t="s">
         <v>27</v>
       </c>
       <c r="N240" t="s">
         <v>28</v>
       </c>
       <c r="O240" t="s">
-        <v>2241</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
         <v>5403</v>
       </c>
       <c r="B241" t="s">
-        <v>2242</v>
+        <v>2248</v>
       </c>
       <c r="C241" t="s">
-        <v>2243</v>
+        <v>2249</v>
       </c>
       <c r="D241" t="s">
-        <v>2244</v>
+        <v>2250</v>
       </c>
       <c r="E241" t="s">
-        <v>2245</v>
+        <v>2251</v>
       </c>
       <c r="F241" t="s">
-        <v>2246</v>
+        <v>2252</v>
       </c>
       <c r="G241" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="H241" t="s">
-        <v>2248</v>
+        <v>2254</v>
       </c>
       <c r="I241" t="s">
-        <v>2249</v>
+        <v>2255</v>
       </c>
       <c r="J241" t="s">
         <v>24</v>
       </c>
       <c r="K241" t="s">
-        <v>2250</v>
+        <v>2256</v>
       </c>
       <c r="L241" t="s">
         <v>26</v>
       </c>
       <c r="M241" t="s">
-        <v>2251</v>
+        <v>2257</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
-        <v>2252</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
         <v>5431</v>
       </c>
       <c r="B242" t="s">
-        <v>2253</v>
+        <v>2259</v>
       </c>
       <c r="C242" t="s">
-        <v>2254</v>
+        <v>2260</v>
       </c>
       <c r="D242" t="s">
-        <v>2255</v>
+        <v>2261</v>
       </c>
       <c r="E242" t="s">
-        <v>2256</v>
+        <v>2262</v>
       </c>
       <c r="F242" t="s">
-        <v>2257</v>
+        <v>2263</v>
       </c>
       <c r="G242" t="s">
-        <v>2258</v>
+        <v>2264</v>
       </c>
       <c r="H242" t="s">
-        <v>2259</v>
+        <v>2265</v>
       </c>
       <c r="I242" t="s">
-        <v>2260</v>
+        <v>2266</v>
       </c>
       <c r="J242" t="s">
         <v>441</v>
       </c>
       <c r="K242" t="s">
         <v>274</v>
       </c>
       <c r="L242" t="s">
         <v>443</v>
       </c>
       <c r="M242" t="s">
         <v>276</v>
       </c>
       <c r="N242" t="s">
         <v>28</v>
       </c>
       <c r="O242" t="s">
-        <v>2261</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
         <v>5433</v>
       </c>
       <c r="B243" t="s">
-        <v>2262</v>
+        <v>2268</v>
       </c>
       <c r="C243" t="s">
-        <v>2263</v>
+        <v>2269</v>
       </c>
       <c r="D243" t="s">
-        <v>2264</v>
+        <v>2270</v>
       </c>
       <c r="E243" t="s">
-        <v>2265</v>
+        <v>2271</v>
       </c>
       <c r="F243" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="G243" t="s">
-        <v>2267</v>
+        <v>2273</v>
       </c>
       <c r="H243" t="s">
-        <v>2268</v>
+        <v>2274</v>
       </c>
       <c r="I243" t="s">
-        <v>2269</v>
+        <v>2275</v>
       </c>
       <c r="J243" t="s">
         <v>24</v>
       </c>
       <c r="K243" t="s">
         <v>170</v>
       </c>
       <c r="L243" t="s">
         <v>26</v>
       </c>
       <c r="M243" t="s">
         <v>171</v>
       </c>
       <c r="N243" t="s">
         <v>28</v>
       </c>
       <c r="O243" t="s">
-        <v>2270</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
         <v>5435</v>
       </c>
       <c r="B244" t="s">
-        <v>2271</v>
+        <v>2277</v>
       </c>
       <c r="C244" t="s">
-        <v>2272</v>
+        <v>2278</v>
       </c>
       <c r="D244" t="s">
-        <v>2273</v>
+        <v>2279</v>
       </c>
       <c r="E244" t="s">
-        <v>2274</v>
+        <v>2280</v>
       </c>
       <c r="F244" t="s">
-        <v>2275</v>
+        <v>2281</v>
       </c>
       <c r="G244" t="s">
-        <v>2276</v>
+        <v>2282</v>
       </c>
       <c r="H244" t="s">
-        <v>2277</v>
+        <v>2283</v>
       </c>
       <c r="I244" t="s">
-        <v>2278</v>
+        <v>2284</v>
       </c>
       <c r="J244" t="s">
         <v>24</v>
       </c>
       <c r="K244" t="s">
         <v>170</v>
       </c>
       <c r="L244" t="s">
         <v>26</v>
       </c>
       <c r="M244" t="s">
         <v>171</v>
       </c>
       <c r="N244" t="s">
         <v>28</v>
       </c>
       <c r="O244" t="s">
-        <v>2279</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
         <v>5436</v>
       </c>
       <c r="B245" t="s">
-        <v>2280</v>
+        <v>2286</v>
       </c>
       <c r="C245" t="s">
-        <v>2281</v>
+        <v>2287</v>
       </c>
       <c r="D245" t="s">
-        <v>2282</v>
+        <v>2288</v>
       </c>
       <c r="E245" t="s">
-        <v>2283</v>
+        <v>2289</v>
       </c>
       <c r="F245" t="s">
-        <v>2284</v>
+        <v>2290</v>
       </c>
       <c r="G245" t="s">
-        <v>2285</v>
+        <v>2291</v>
       </c>
       <c r="H245" t="s">
-        <v>2286</v>
+        <v>2292</v>
       </c>
       <c r="I245" t="s">
-        <v>2287</v>
+        <v>2293</v>
       </c>
       <c r="J245" t="s">
         <v>24</v>
       </c>
       <c r="K245" t="s">
         <v>25</v>
       </c>
       <c r="L245" t="s">
         <v>26</v>
       </c>
       <c r="M245" t="s">
         <v>27</v>
       </c>
       <c r="N245" t="s">
         <v>28</v>
       </c>
       <c r="O245" t="s">
-        <v>2288</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
         <v>5437</v>
       </c>
       <c r="B246" t="s">
-        <v>2289</v>
+        <v>2295</v>
       </c>
       <c r="C246" t="s">
-        <v>2290</v>
+        <v>2296</v>
       </c>
       <c r="D246" t="s">
-        <v>2291</v>
+        <v>2297</v>
       </c>
       <c r="E246" t="s">
-        <v>2292</v>
+        <v>2298</v>
       </c>
       <c r="F246" t="s">
-        <v>2293</v>
+        <v>2299</v>
       </c>
       <c r="G246" t="s">
-        <v>2294</v>
+        <v>2300</v>
       </c>
       <c r="H246" t="s">
-        <v>2295</v>
+        <v>2301</v>
       </c>
       <c r="I246" t="s">
-        <v>2296</v>
+        <v>2302</v>
       </c>
       <c r="J246" t="s">
         <v>24</v>
       </c>
       <c r="K246" t="s">
         <v>25</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
         <v>27</v>
       </c>
       <c r="N246" t="s">
         <v>28</v>
       </c>
       <c r="O246" t="s">
-        <v>2297</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
         <v>5439</v>
       </c>
       <c r="B247" t="s">
-        <v>2298</v>
+        <v>2304</v>
       </c>
       <c r="C247" t="s">
-        <v>2299</v>
+        <v>2305</v>
       </c>
       <c r="D247" t="s">
-        <v>2300</v>
+        <v>2306</v>
       </c>
       <c r="E247" t="s">
-        <v>2301</v>
+        <v>2307</v>
       </c>
       <c r="F247" t="s">
-        <v>2302</v>
+        <v>2308</v>
       </c>
       <c r="G247" t="s">
-        <v>2303</v>
+        <v>2309</v>
       </c>
       <c r="H247" t="s">
-        <v>2304</v>
+        <v>2310</v>
       </c>
       <c r="I247" t="s">
-        <v>2305</v>
+        <v>2311</v>
       </c>
       <c r="J247" t="s">
         <v>24</v>
       </c>
       <c r="K247" t="s">
         <v>25</v>
       </c>
       <c r="L247" t="s">
         <v>26</v>
       </c>
       <c r="M247" t="s">
         <v>27</v>
       </c>
       <c r="N247" t="s">
         <v>28</v>
       </c>
       <c r="O247" t="s">
-        <v>2306</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
         <v>5456</v>
       </c>
       <c r="B248" t="s">
-        <v>2307</v>
+        <v>2313</v>
       </c>
       <c r="C248" t="s">
-        <v>2308</v>
+        <v>2314</v>
       </c>
       <c r="D248" t="s">
-        <v>2309</v>
+        <v>2315</v>
       </c>
       <c r="E248" t="s">
-        <v>2310</v>
+        <v>2316</v>
       </c>
       <c r="F248" t="s">
-        <v>2311</v>
+        <v>2317</v>
       </c>
       <c r="G248" t="s">
-        <v>2312</v>
+        <v>2318</v>
       </c>
       <c r="H248" t="s">
-        <v>2313</v>
+        <v>2319</v>
       </c>
       <c r="I248" t="s">
-        <v>2314</v>
+        <v>2320</v>
       </c>
       <c r="J248" t="s">
         <v>441</v>
       </c>
       <c r="K248" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="L248" t="s">
         <v>443</v>
       </c>
       <c r="M248" t="s">
-        <v>872</v>
+        <v>1379</v>
       </c>
       <c r="N248" t="s">
         <v>28</v>
       </c>
       <c r="O248" t="s">
-        <v>2315</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
         <v>5474</v>
       </c>
       <c r="B249" t="s">
-        <v>2316</v>
+        <v>2322</v>
       </c>
       <c r="C249" t="s">
-        <v>2317</v>
+        <v>2323</v>
       </c>
       <c r="D249" t="s">
-        <v>2318</v>
+        <v>2324</v>
       </c>
       <c r="E249" t="s">
-        <v>2319</v>
+        <v>2325</v>
       </c>
       <c r="F249" t="s">
-        <v>2320</v>
+        <v>2326</v>
       </c>
       <c r="G249" t="s">
-        <v>2321</v>
+        <v>2327</v>
       </c>
       <c r="H249" t="s">
-        <v>2322</v>
+        <v>2328</v>
       </c>
       <c r="I249" t="s">
-        <v>2323</v>
+        <v>2329</v>
       </c>
       <c r="J249" t="s">
         <v>24</v>
       </c>
       <c r="K249" t="s">
         <v>25</v>
       </c>
       <c r="L249" t="s">
         <v>26</v>
       </c>
       <c r="M249" t="s">
         <v>27</v>
       </c>
       <c r="N249" t="s">
         <v>28</v>
       </c>
       <c r="O249" t="s">
-        <v>2324</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
         <v>5475</v>
       </c>
       <c r="B250" t="s">
-        <v>2325</v>
+        <v>2331</v>
       </c>
       <c r="C250" t="s">
-        <v>2326</v>
+        <v>2332</v>
       </c>
       <c r="D250" t="s">
-        <v>2327</v>
+        <v>2333</v>
       </c>
       <c r="E250" t="s">
-        <v>2328</v>
+        <v>2334</v>
       </c>
       <c r="F250" t="s">
-        <v>2329</v>
+        <v>2335</v>
       </c>
       <c r="G250" t="s">
-        <v>2330</v>
+        <v>2336</v>
       </c>
       <c r="H250" t="s">
-        <v>2331</v>
+        <v>2337</v>
       </c>
       <c r="I250" t="s">
-        <v>2332</v>
+        <v>2338</v>
       </c>
       <c r="J250" t="s">
         <v>24</v>
       </c>
       <c r="K250" t="s">
         <v>170</v>
       </c>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250" t="s">
         <v>171</v>
       </c>
       <c r="N250" t="s">
         <v>28</v>
       </c>
       <c r="O250" t="s">
-        <v>2333</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
         <v>5476</v>
       </c>
       <c r="B251" t="s">
-        <v>2334</v>
+        <v>2340</v>
       </c>
       <c r="C251" t="s">
-        <v>2335</v>
+        <v>2341</v>
       </c>
       <c r="D251" t="s">
-        <v>2336</v>
+        <v>2342</v>
       </c>
       <c r="E251" t="s">
-        <v>2337</v>
+        <v>2343</v>
       </c>
       <c r="F251" t="s">
-        <v>2338</v>
+        <v>2344</v>
       </c>
       <c r="G251" t="s">
-        <v>2339</v>
+        <v>2345</v>
       </c>
       <c r="H251" t="s">
-        <v>2340</v>
+        <v>2346</v>
       </c>
       <c r="I251" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="J251" t="s">
-        <v>2342</v>
+        <v>2348</v>
       </c>
       <c r="K251" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="L251" t="s">
-        <v>2343</v>
+        <v>2349</v>
       </c>
       <c r="M251" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="N251" t="s">
         <v>28</v>
       </c>
       <c r="O251" t="s">
-        <v>2344</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
         <v>5478</v>
       </c>
       <c r="B252" t="s">
-        <v>2345</v>
+        <v>2351</v>
       </c>
       <c r="C252" t="s">
-        <v>2346</v>
+        <v>2352</v>
       </c>
       <c r="D252" t="s">
-        <v>2347</v>
+        <v>2353</v>
       </c>
       <c r="E252" t="s">
-        <v>2348</v>
+        <v>2354</v>
       </c>
       <c r="F252" t="s">
-        <v>2349</v>
+        <v>2355</v>
       </c>
       <c r="G252" t="s">
-        <v>2350</v>
+        <v>2356</v>
       </c>
       <c r="H252" t="s">
-        <v>2351</v>
+        <v>2357</v>
       </c>
       <c r="I252" t="s">
-        <v>2352</v>
+        <v>2358</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
         <v>25</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
         <v>27</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
-        <v>2353</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
         <v>5479</v>
       </c>
       <c r="B253" t="s">
-        <v>2354</v>
+        <v>2360</v>
       </c>
       <c r="C253" t="s">
-        <v>2355</v>
+        <v>2361</v>
       </c>
       <c r="D253" t="s">
-        <v>2356</v>
+        <v>2362</v>
       </c>
       <c r="E253" t="s">
-        <v>2357</v>
+        <v>2363</v>
       </c>
       <c r="F253" t="s">
-        <v>2358</v>
+        <v>2364</v>
       </c>
       <c r="G253" t="s">
-        <v>2359</v>
+        <v>2365</v>
       </c>
       <c r="H253" t="s">
-        <v>2360</v>
+        <v>2366</v>
       </c>
       <c r="I253" t="s">
-        <v>2361</v>
+        <v>2367</v>
       </c>
       <c r="J253" t="s">
         <v>24</v>
       </c>
       <c r="K253" t="s">
         <v>571</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253" t="s">
         <v>572</v>
       </c>
       <c r="N253" t="s">
         <v>28</v>
       </c>
       <c r="O253" t="s">
-        <v>2362</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
         <v>5482</v>
       </c>
       <c r="B254" t="s">
-        <v>2363</v>
+        <v>2369</v>
       </c>
       <c r="C254" t="s">
-        <v>2364</v>
+        <v>2370</v>
       </c>
       <c r="D254" t="s">
-        <v>2365</v>
+        <v>2371</v>
       </c>
       <c r="E254" t="s">
-        <v>2366</v>
+        <v>2372</v>
       </c>
       <c r="F254" t="s">
-        <v>2367</v>
+        <v>2373</v>
       </c>
       <c r="G254" t="s">
-        <v>2368</v>
+        <v>2374</v>
       </c>
       <c r="H254" t="s">
-        <v>2369</v>
+        <v>2375</v>
       </c>
       <c r="I254" t="s">
-        <v>2370</v>
+        <v>2376</v>
       </c>
       <c r="J254" t="s">
         <v>24</v>
       </c>
       <c r="K254" t="s">
         <v>170</v>
       </c>
       <c r="L254" t="s">
         <v>26</v>
       </c>
       <c r="M254" t="s">
         <v>171</v>
       </c>
       <c r="N254" t="s">
         <v>28</v>
       </c>
       <c r="O254" t="s">
-        <v>2371</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
         <v>5483</v>
       </c>
       <c r="B255" t="s">
-        <v>2372</v>
+        <v>2378</v>
       </c>
       <c r="C255" t="s">
-        <v>2373</v>
+        <v>2379</v>
       </c>
       <c r="D255" t="s">
-        <v>2374</v>
+        <v>2380</v>
       </c>
       <c r="E255" t="s">
-        <v>2375</v>
+        <v>2381</v>
       </c>
       <c r="F255" t="s">
-        <v>2376</v>
+        <v>2382</v>
       </c>
       <c r="G255" t="s">
-        <v>2377</v>
+        <v>2383</v>
       </c>
       <c r="H255" t="s">
-        <v>2378</v>
+        <v>2384</v>
       </c>
       <c r="I255" t="s">
-        <v>2379</v>
+        <v>2385</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
         <v>25</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255" t="s">
         <v>27</v>
       </c>
       <c r="N255" t="s">
         <v>28</v>
       </c>
       <c r="O255" t="s">
-        <v>2380</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
         <v>5485</v>
       </c>
       <c r="B256" t="s">
-        <v>2381</v>
+        <v>2387</v>
       </c>
       <c r="C256" t="s">
-        <v>2382</v>
+        <v>2388</v>
       </c>
       <c r="D256" t="s">
-        <v>2383</v>
+        <v>2389</v>
       </c>
       <c r="E256" t="s">
-        <v>2384</v>
+        <v>2390</v>
       </c>
       <c r="F256" t="s">
-        <v>2385</v>
+        <v>2391</v>
       </c>
       <c r="G256" t="s">
-        <v>2386</v>
+        <v>2392</v>
       </c>
       <c r="H256" t="s">
-        <v>2387</v>
+        <v>2393</v>
       </c>
       <c r="I256" t="s">
-        <v>2388</v>
+        <v>2394</v>
       </c>
       <c r="J256" t="s">
         <v>24</v>
       </c>
       <c r="K256" t="s">
-        <v>2389</v>
+        <v>2395</v>
       </c>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256" t="s">
-        <v>2390</v>
+        <v>2396</v>
       </c>
       <c r="N256" t="s">
         <v>28</v>
       </c>
       <c r="O256" t="s">
-        <v>2391</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
         <v>5487</v>
       </c>
       <c r="B257" t="s">
-        <v>2392</v>
+        <v>2398</v>
       </c>
       <c r="C257" t="s">
-        <v>2393</v>
+        <v>2399</v>
       </c>
       <c r="D257" t="s">
-        <v>2394</v>
+        <v>2400</v>
       </c>
       <c r="E257" t="s">
-        <v>2395</v>
+        <v>2401</v>
       </c>
       <c r="F257" t="s">
-        <v>2396</v>
+        <v>2402</v>
       </c>
       <c r="G257" t="s">
-        <v>2397</v>
+        <v>2403</v>
       </c>
       <c r="H257" t="s">
-        <v>2398</v>
+        <v>2404</v>
       </c>
       <c r="I257" t="s">
-        <v>2399</v>
+        <v>2405</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
-        <v>2400</v>
+        <v>2406</v>
       </c>
       <c r="L257" t="s">
         <v>26</v>
       </c>
       <c r="M257" t="s">
-        <v>2401</v>
+        <v>2407</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
-        <v>2402</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
         <v>5488</v>
       </c>
       <c r="B258" t="s">
-        <v>2403</v>
+        <v>2409</v>
       </c>
       <c r="C258" t="s">
-        <v>2404</v>
+        <v>2410</v>
       </c>
       <c r="D258" t="s">
-        <v>2405</v>
+        <v>2411</v>
       </c>
       <c r="E258" t="s">
-        <v>2406</v>
+        <v>2412</v>
       </c>
       <c r="F258" t="s">
-        <v>2407</v>
+        <v>2413</v>
       </c>
       <c r="G258" t="s">
-        <v>2408</v>
+        <v>2414</v>
       </c>
       <c r="H258" t="s">
-        <v>2409</v>
+        <v>2415</v>
       </c>
       <c r="I258" t="s">
-        <v>2410</v>
+        <v>2416</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
         <v>170</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
         <v>171</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
-        <v>2411</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
         <v>5489</v>
       </c>
       <c r="B259" t="s">
-        <v>2412</v>
+        <v>2418</v>
       </c>
       <c r="C259" t="s">
-        <v>2413</v>
+        <v>2419</v>
       </c>
       <c r="D259" t="s">
-        <v>2414</v>
+        <v>2420</v>
       </c>
       <c r="E259" t="s">
-        <v>2415</v>
+        <v>2421</v>
       </c>
       <c r="F259" t="s">
-        <v>2416</v>
+        <v>2422</v>
       </c>
       <c r="G259" t="s">
-        <v>2417</v>
+        <v>2423</v>
       </c>
       <c r="H259" t="s">
-        <v>2418</v>
+        <v>2424</v>
       </c>
       <c r="I259" t="s">
-        <v>2419</v>
+        <v>2425</v>
       </c>
       <c r="J259" t="s">
         <v>24</v>
       </c>
       <c r="K259" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="L259" t="s">
         <v>26</v>
       </c>
       <c r="M259" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
-        <v>2420</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
         <v>5490</v>
       </c>
       <c r="B260" t="s">
-        <v>2421</v>
+        <v>2427</v>
       </c>
       <c r="C260" t="s">
-        <v>2422</v>
+        <v>2428</v>
       </c>
       <c r="D260" t="s">
-        <v>2423</v>
+        <v>2429</v>
       </c>
       <c r="E260" t="s">
-        <v>2424</v>
+        <v>2430</v>
       </c>
       <c r="F260" t="s">
-        <v>2425</v>
+        <v>2431</v>
       </c>
       <c r="G260" t="s">
-        <v>2426</v>
+        <v>2432</v>
       </c>
       <c r="H260" t="s">
-        <v>2427</v>
+        <v>2433</v>
       </c>
       <c r="I260" t="s">
-        <v>2428</v>
+        <v>2434</v>
       </c>
       <c r="J260" t="s">
         <v>441</v>
       </c>
       <c r="K260" t="s">
-        <v>2429</v>
+        <v>2435</v>
       </c>
       <c r="L260" t="s">
         <v>443</v>
       </c>
       <c r="M260" t="s">
-        <v>2430</v>
+        <v>2436</v>
       </c>
       <c r="N260" t="s">
         <v>28</v>
       </c>
       <c r="O260" t="s">
-        <v>2431</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
         <v>5493</v>
       </c>
       <c r="B261" t="s">
-        <v>2432</v>
+        <v>2438</v>
       </c>
       <c r="C261" t="s">
-        <v>2433</v>
+        <v>2439</v>
       </c>
       <c r="D261" t="s">
-        <v>2434</v>
+        <v>2440</v>
       </c>
       <c r="E261" t="s">
-        <v>2435</v>
+        <v>2441</v>
       </c>
       <c r="F261" t="s">
-        <v>2436</v>
+        <v>2442</v>
       </c>
       <c r="G261" t="s">
-        <v>2437</v>
+        <v>2443</v>
       </c>
       <c r="H261" t="s">
-        <v>2438</v>
+        <v>2444</v>
       </c>
       <c r="I261" t="s">
-        <v>2439</v>
+        <v>2445</v>
       </c>
       <c r="J261" t="s">
         <v>24</v>
       </c>
       <c r="K261" t="s">
         <v>170</v>
       </c>
       <c r="L261" t="s">
         <v>26</v>
       </c>
       <c r="M261" t="s">
         <v>171</v>
       </c>
       <c r="N261" t="s">
         <v>28</v>
       </c>
       <c r="O261" t="s">
-        <v>2440</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
         <v>5496</v>
       </c>
       <c r="B262" t="s">
-        <v>2441</v>
+        <v>2447</v>
       </c>
       <c r="C262" t="s">
-        <v>2442</v>
+        <v>2448</v>
       </c>
       <c r="D262" t="s">
-        <v>2443</v>
+        <v>2449</v>
       </c>
       <c r="E262" t="s">
-        <v>2444</v>
+        <v>2450</v>
       </c>
       <c r="F262" t="s">
-        <v>2445</v>
+        <v>2451</v>
       </c>
       <c r="G262" t="s">
-        <v>2446</v>
+        <v>2452</v>
       </c>
       <c r="H262" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="I262" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="J262" t="s">
         <v>24</v>
       </c>
       <c r="K262" t="s">
         <v>274</v>
       </c>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
         <v>276</v>
       </c>
       <c r="N262" t="s">
         <v>28</v>
       </c>
       <c r="O262" t="s">
-        <v>2449</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
         <v>5502</v>
       </c>
       <c r="B263" t="s">
-        <v>2450</v>
+        <v>2456</v>
       </c>
       <c r="C263" t="s">
-        <v>2451</v>
+        <v>2457</v>
       </c>
       <c r="D263" t="s">
-        <v>2452</v>
+        <v>2458</v>
       </c>
       <c r="E263" t="s">
-        <v>2453</v>
+        <v>2459</v>
       </c>
       <c r="F263" t="s">
-        <v>2454</v>
+        <v>2460</v>
       </c>
       <c r="G263" t="s">
-        <v>2455</v>
+        <v>2461</v>
       </c>
       <c r="H263" t="s">
-        <v>2456</v>
+        <v>2462</v>
       </c>
       <c r="I263" t="s">
-        <v>2457</v>
+        <v>2463</v>
       </c>
       <c r="J263" t="s">
         <v>24</v>
       </c>
       <c r="K263" t="s">
         <v>25</v>
       </c>
       <c r="L263" t="s">
         <v>26</v>
       </c>
       <c r="M263" t="s">
         <v>27</v>
       </c>
       <c r="N263" t="s">
         <v>28</v>
       </c>
       <c r="O263" t="s">
-        <v>2458</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
         <v>5503</v>
       </c>
       <c r="B264" t="s">
-        <v>2459</v>
+        <v>2465</v>
       </c>
       <c r="C264" t="s">
-        <v>2460</v>
+        <v>2466</v>
       </c>
       <c r="D264" t="s">
-        <v>2461</v>
+        <v>2467</v>
       </c>
       <c r="E264" t="s">
-        <v>2462</v>
+        <v>2468</v>
       </c>
       <c r="F264" t="s">
-        <v>2463</v>
+        <v>2469</v>
       </c>
       <c r="G264" t="s">
-        <v>2464</v>
+        <v>2470</v>
       </c>
       <c r="H264" t="s">
-        <v>2465</v>
+        <v>2471</v>
       </c>
       <c r="I264" t="s">
-        <v>2466</v>
+        <v>2472</v>
       </c>
       <c r="J264" t="s">
         <v>24</v>
       </c>
       <c r="K264" t="s">
         <v>47</v>
       </c>
       <c r="L264" t="s">
         <v>26</v>
       </c>
       <c r="M264" t="s">
         <v>48</v>
       </c>
       <c r="N264" t="s">
         <v>28</v>
       </c>
       <c r="O264" t="s">
-        <v>2467</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
         <v>5504</v>
       </c>
       <c r="B265" t="s">
-        <v>2468</v>
+        <v>2474</v>
       </c>
       <c r="C265" t="s">
-        <v>2469</v>
+        <v>2475</v>
       </c>
       <c r="D265" t="s">
-        <v>2470</v>
+        <v>2476</v>
       </c>
       <c r="E265" t="s">
-        <v>2471</v>
+        <v>2477</v>
       </c>
       <c r="F265" t="s">
-        <v>2472</v>
+        <v>2478</v>
       </c>
       <c r="G265" t="s">
-        <v>2473</v>
+        <v>2479</v>
       </c>
       <c r="H265" t="s">
-        <v>2474</v>
+        <v>2480</v>
       </c>
       <c r="I265" t="s">
-        <v>2475</v>
+        <v>2481</v>
       </c>
       <c r="J265" t="s">
         <v>24</v>
       </c>
       <c r="K265" t="s">
         <v>25</v>
       </c>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
         <v>27</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
-        <v>2476</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
         <v>5507</v>
       </c>
       <c r="B266" t="s">
-        <v>2477</v>
+        <v>2483</v>
       </c>
       <c r="C266" t="s">
-        <v>2478</v>
+        <v>2484</v>
       </c>
       <c r="D266" t="s">
-        <v>2479</v>
+        <v>2485</v>
       </c>
       <c r="E266" t="s">
-        <v>2480</v>
+        <v>2486</v>
       </c>
       <c r="F266" t="s">
-        <v>2481</v>
+        <v>2487</v>
       </c>
       <c r="G266" t="s">
-        <v>2482</v>
+        <v>2488</v>
       </c>
       <c r="H266" t="s">
-        <v>2483</v>
+        <v>2489</v>
       </c>
       <c r="I266" t="s">
-        <v>2484</v>
+        <v>2490</v>
       </c>
       <c r="J266" t="s">
         <v>24</v>
       </c>
       <c r="K266" t="s">
         <v>25</v>
       </c>
       <c r="L266" t="s">
         <v>26</v>
       </c>
       <c r="M266" t="s">
         <v>27</v>
       </c>
       <c r="N266" t="s">
         <v>28</v>
       </c>
       <c r="O266" t="s">
-        <v>2485</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
         <v>5509</v>
       </c>
       <c r="B267" t="s">
-        <v>2486</v>
+        <v>2492</v>
       </c>
       <c r="C267" t="s">
-        <v>2487</v>
+        <v>2493</v>
       </c>
       <c r="D267" t="s">
-        <v>2488</v>
+        <v>2494</v>
       </c>
       <c r="E267" t="s">
-        <v>2489</v>
+        <v>2495</v>
       </c>
       <c r="F267" t="s">
-        <v>2490</v>
+        <v>2496</v>
       </c>
       <c r="G267" t="s">
-        <v>2491</v>
+        <v>2497</v>
       </c>
       <c r="H267" t="s">
-        <v>2492</v>
+        <v>2498</v>
       </c>
       <c r="I267" t="s">
-        <v>2493</v>
+        <v>2499</v>
       </c>
       <c r="J267" t="s">
         <v>441</v>
       </c>
       <c r="K267" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="L267" t="s">
         <v>443</v>
       </c>
       <c r="M267" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="N267" t="s">
         <v>28</v>
       </c>
       <c r="O267" t="s">
-        <v>2494</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
         <v>5512</v>
       </c>
       <c r="B268" t="s">
-        <v>2495</v>
+        <v>2501</v>
       </c>
       <c r="C268" t="s">
-        <v>2496</v>
+        <v>2502</v>
       </c>
       <c r="D268" t="s">
-        <v>2497</v>
+        <v>2503</v>
       </c>
       <c r="E268" t="s">
-        <v>2498</v>
+        <v>2504</v>
       </c>
       <c r="F268" t="s">
-        <v>2499</v>
+        <v>2505</v>
       </c>
       <c r="G268" t="s">
-        <v>2500</v>
+        <v>2506</v>
       </c>
       <c r="H268" t="s">
-        <v>2501</v>
+        <v>2507</v>
       </c>
       <c r="I268" t="s">
-        <v>2502</v>
+        <v>2508</v>
       </c>
       <c r="J268" t="s">
         <v>24</v>
       </c>
       <c r="K268" t="s">
         <v>170</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
         <v>171</v>
       </c>
       <c r="N268" t="s">
         <v>28</v>
       </c>
       <c r="O268" t="s">
-        <v>2503</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
         <v>5514</v>
       </c>
       <c r="B269" t="s">
-        <v>2504</v>
+        <v>2510</v>
       </c>
       <c r="C269" t="s">
-        <v>2505</v>
+        <v>2511</v>
       </c>
       <c r="D269" t="s">
-        <v>2506</v>
+        <v>2512</v>
       </c>
       <c r="E269" t="s">
-        <v>2507</v>
+        <v>2513</v>
       </c>
       <c r="F269" t="s">
-        <v>2508</v>
+        <v>2514</v>
       </c>
       <c r="G269" t="s">
-        <v>2509</v>
+        <v>2515</v>
       </c>
       <c r="H269" t="s">
-        <v>2510</v>
+        <v>2516</v>
       </c>
       <c r="I269" t="s">
-        <v>2511</v>
+        <v>2517</v>
       </c>
       <c r="J269" t="s">
         <v>24</v>
       </c>
       <c r="K269" t="s">
         <v>59</v>
       </c>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269" t="s">
         <v>61</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
-        <v>2512</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
         <v>5516</v>
       </c>
       <c r="B270" t="s">
-        <v>2513</v>
+        <v>2519</v>
       </c>
       <c r="C270" t="s">
-        <v>2514</v>
+        <v>2520</v>
       </c>
       <c r="D270" t="s">
-        <v>2515</v>
+        <v>2521</v>
       </c>
       <c r="E270" t="s">
-        <v>2516</v>
+        <v>2522</v>
       </c>
       <c r="F270" t="s">
-        <v>2517</v>
+        <v>2523</v>
       </c>
       <c r="G270" t="s">
-        <v>2518</v>
+        <v>2524</v>
       </c>
       <c r="H270" t="s">
-        <v>2519</v>
+        <v>2525</v>
       </c>
       <c r="I270" t="s">
-        <v>2520</v>
+        <v>2526</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
         <v>25</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
         <v>27</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
         <v>5517</v>
       </c>
       <c r="B271" t="s">
-        <v>2522</v>
+        <v>2528</v>
       </c>
       <c r="C271" t="s">
-        <v>2523</v>
+        <v>2529</v>
       </c>
       <c r="D271" t="s">
-        <v>2524</v>
+        <v>2530</v>
       </c>
       <c r="E271" t="s">
-        <v>2525</v>
+        <v>2531</v>
       </c>
       <c r="F271" t="s">
-        <v>2526</v>
+        <v>2532</v>
       </c>
       <c r="G271" t="s">
-        <v>2527</v>
+        <v>2533</v>
       </c>
       <c r="H271" t="s">
-        <v>2528</v>
+        <v>2534</v>
       </c>
       <c r="I271" t="s">
-        <v>2529</v>
+        <v>2535</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
         <v>25</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
         <v>27</v>
       </c>
       <c r="N271" t="s">
         <v>28</v>
       </c>
       <c r="O271" t="s">
-        <v>2530</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
         <v>5518</v>
       </c>
       <c r="B272" t="s">
-        <v>2531</v>
+        <v>2537</v>
       </c>
       <c r="C272" t="s">
-        <v>2532</v>
+        <v>2538</v>
       </c>
       <c r="D272" t="s">
-        <v>2533</v>
+        <v>2539</v>
       </c>
       <c r="E272" t="s">
-        <v>2534</v>
+        <v>2540</v>
       </c>
       <c r="F272" t="s">
-        <v>2535</v>
+        <v>2541</v>
       </c>
       <c r="G272" t="s">
-        <v>2536</v>
+        <v>2542</v>
       </c>
       <c r="H272" t="s">
-        <v>2537</v>
+        <v>2543</v>
       </c>
       <c r="I272" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="J272" t="s">
         <v>24</v>
       </c>
       <c r="K272" t="s">
         <v>25</v>
       </c>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
         <v>27</v>
       </c>
       <c r="N272" t="s">
         <v>28</v>
       </c>
       <c r="O272" t="s">
-        <v>2539</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
         <v>5520</v>
       </c>
       <c r="B273" t="s">
-        <v>2540</v>
+        <v>2546</v>
       </c>
       <c r="C273" t="s">
-        <v>2541</v>
+        <v>2547</v>
       </c>
       <c r="D273" t="s">
-        <v>2542</v>
+        <v>2548</v>
       </c>
       <c r="E273" t="s">
-        <v>2543</v>
+        <v>2549</v>
       </c>
       <c r="F273" t="s">
-        <v>2544</v>
+        <v>2550</v>
       </c>
       <c r="G273" t="s">
-        <v>2545</v>
+        <v>2551</v>
       </c>
       <c r="H273" t="s">
-        <v>2546</v>
+        <v>2552</v>
       </c>
       <c r="I273" t="s">
-        <v>2547</v>
+        <v>2553</v>
       </c>
       <c r="J273" t="s">
         <v>24</v>
       </c>
       <c r="K273" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="L273" t="s">
         <v>26</v>
       </c>
       <c r="M273" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="N273" t="s">
         <v>28</v>
       </c>
       <c r="O273" t="s">
-        <v>2548</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
         <v>5545</v>
       </c>
       <c r="B274" t="s">
-        <v>2549</v>
+        <v>2555</v>
       </c>
       <c r="C274" t="s">
-        <v>2550</v>
+        <v>2556</v>
       </c>
       <c r="D274" t="s">
-        <v>2551</v>
+        <v>2557</v>
       </c>
       <c r="E274" t="s">
-        <v>2552</v>
+        <v>2558</v>
       </c>
       <c r="F274" t="s">
-        <v>2553</v>
+        <v>2559</v>
       </c>
       <c r="G274" t="s">
-        <v>2554</v>
+        <v>2560</v>
       </c>
       <c r="H274" t="s">
-        <v>2555</v>
+        <v>2561</v>
       </c>
       <c r="I274" t="s">
-        <v>2556</v>
+        <v>2562</v>
       </c>
       <c r="J274" t="s">
         <v>24</v>
       </c>
       <c r="K274" t="s">
         <v>170</v>
       </c>
       <c r="L274" t="s">
         <v>26</v>
       </c>
       <c r="M274" t="s">
         <v>171</v>
       </c>
       <c r="N274" t="s">
         <v>28</v>
       </c>
       <c r="O274" t="s">
-        <v>2557</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
         <v>5657</v>
       </c>
       <c r="B275" t="s">
-        <v>2558</v>
+        <v>2564</v>
       </c>
       <c r="C275" t="s">
-        <v>2559</v>
+        <v>2565</v>
       </c>
       <c r="D275" t="s">
-        <v>2560</v>
+        <v>2566</v>
       </c>
       <c r="E275" t="s">
-        <v>2561</v>
+        <v>2567</v>
       </c>
       <c r="F275" t="s">
-        <v>2562</v>
+        <v>2568</v>
       </c>
       <c r="G275" t="s">
-        <v>2563</v>
+        <v>2569</v>
       </c>
       <c r="H275" t="s">
-        <v>2564</v>
+        <v>2570</v>
       </c>
       <c r="I275" t="s">
-        <v>2565</v>
+        <v>2571</v>
       </c>
       <c r="J275" t="s">
         <v>24</v>
       </c>
       <c r="K275" t="s">
         <v>25</v>
       </c>
       <c r="L275" t="s">
         <v>26</v>
       </c>
       <c r="M275" t="s">
         <v>27</v>
       </c>
       <c r="N275" t="s">
         <v>28</v>
       </c>
       <c r="O275" t="s">
-        <v>2566</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
         <v>5733</v>
       </c>
       <c r="B276" t="s">
-        <v>2567</v>
+        <v>2573</v>
       </c>
       <c r="C276" t="s">
-        <v>2568</v>
+        <v>2574</v>
       </c>
       <c r="D276" t="s">
-        <v>2569</v>
+        <v>2575</v>
       </c>
       <c r="E276" t="s">
-        <v>2570</v>
+        <v>2576</v>
       </c>
       <c r="F276" t="s">
-        <v>2571</v>
+        <v>2577</v>
       </c>
       <c r="G276" t="s">
-        <v>2572</v>
+        <v>2578</v>
       </c>
       <c r="H276" t="s">
-        <v>2573</v>
+        <v>2579</v>
       </c>
       <c r="I276" t="s">
-        <v>2574</v>
+        <v>2580</v>
       </c>
       <c r="J276" t="s">
         <v>24</v>
       </c>
       <c r="K276" t="s">
         <v>47</v>
       </c>
       <c r="L276" t="s">
         <v>26</v>
       </c>
       <c r="M276" t="s">
         <v>48</v>
       </c>
       <c r="N276" t="s">
         <v>28</v>
       </c>
       <c r="O276" t="s">
-        <v>2575</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
         <v>5787</v>
       </c>
       <c r="B277" t="s">
-        <v>2576</v>
+        <v>2582</v>
       </c>
       <c r="C277" t="s">
-        <v>2577</v>
+        <v>2583</v>
       </c>
       <c r="D277" t="s">
-        <v>2578</v>
+        <v>2584</v>
       </c>
       <c r="E277" t="s">
-        <v>2579</v>
+        <v>2585</v>
       </c>
       <c r="F277" t="s">
-        <v>2580</v>
+        <v>2586</v>
       </c>
       <c r="G277" t="s">
-        <v>2581</v>
+        <v>2587</v>
       </c>
       <c r="H277" t="s">
-        <v>2582</v>
+        <v>2588</v>
       </c>
       <c r="I277" t="s">
-        <v>2583</v>
+        <v>2589</v>
       </c>
       <c r="J277" t="s">
         <v>24</v>
       </c>
       <c r="K277" t="s">
         <v>170</v>
       </c>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277" t="s">
         <v>171</v>
       </c>
       <c r="N277" t="s">
         <v>28</v>
       </c>
       <c r="O277" t="s">
-        <v>2584</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
         <v>5792</v>
       </c>
       <c r="B278" t="s">
-        <v>2585</v>
+        <v>2591</v>
       </c>
       <c r="C278" t="s">
-        <v>2586</v>
+        <v>2592</v>
       </c>
       <c r="D278" t="s">
-        <v>2587</v>
+        <v>2593</v>
       </c>
       <c r="E278" t="s">
-        <v>2588</v>
+        <v>2594</v>
       </c>
       <c r="F278" t="s">
-        <v>2589</v>
+        <v>2595</v>
       </c>
       <c r="G278" t="s">
-        <v>2590</v>
+        <v>2596</v>
       </c>
       <c r="H278" t="s">
-        <v>2591</v>
+        <v>2597</v>
       </c>
       <c r="I278" t="s">
-        <v>2592</v>
+        <v>2598</v>
       </c>
       <c r="J278" t="s">
         <v>441</v>
       </c>
       <c r="K278" t="s">
         <v>442</v>
       </c>
       <c r="L278" t="s">
         <v>443</v>
       </c>
       <c r="M278" t="s">
         <v>444</v>
       </c>
       <c r="N278" t="s">
         <v>28</v>
       </c>
       <c r="O278" t="s">
-        <v>2593</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
         <v>5794</v>
       </c>
       <c r="B279" t="s">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="C279" t="s">
-        <v>2595</v>
+        <v>2601</v>
       </c>
       <c r="D279" t="s">
-        <v>2596</v>
+        <v>2602</v>
       </c>
       <c r="E279" t="s">
-        <v>2597</v>
+        <v>2603</v>
       </c>
       <c r="F279" t="s">
-        <v>2598</v>
+        <v>2604</v>
       </c>
       <c r="G279" t="s">
-        <v>2599</v>
+        <v>2605</v>
       </c>
       <c r="H279" t="s">
-        <v>2600</v>
+        <v>2606</v>
       </c>
       <c r="I279" t="s">
-        <v>2601</v>
+        <v>2607</v>
       </c>
       <c r="J279" t="s">
         <v>24</v>
       </c>
       <c r="K279" t="s">
         <v>170</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
         <v>171</v>
       </c>
       <c r="N279" t="s">
         <v>28</v>
       </c>
       <c r="O279" t="s">
-        <v>2602</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
         <v>5795</v>
       </c>
       <c r="B280" t="s">
-        <v>2603</v>
+        <v>2609</v>
       </c>
       <c r="C280" t="s">
-        <v>2604</v>
+        <v>2610</v>
       </c>
       <c r="D280" t="s">
-        <v>2605</v>
+        <v>2611</v>
       </c>
       <c r="E280" t="s">
-        <v>2606</v>
+        <v>2612</v>
       </c>
       <c r="F280" t="s">
-        <v>2607</v>
+        <v>2613</v>
       </c>
       <c r="G280" t="s">
-        <v>2608</v>
+        <v>2614</v>
       </c>
       <c r="H280" t="s">
-        <v>2609</v>
+        <v>2615</v>
       </c>
       <c r="I280" t="s">
-        <v>2610</v>
+        <v>2616</v>
       </c>
       <c r="J280" t="s">
         <v>24</v>
       </c>
       <c r="K280" t="s">
         <v>47</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
         <v>48</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
-        <v>2611</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
         <v>5796</v>
       </c>
       <c r="B281" t="s">
-        <v>2612</v>
+        <v>2618</v>
       </c>
       <c r="C281" t="s">
-        <v>2613</v>
+        <v>2619</v>
       </c>
       <c r="D281" t="s">
-        <v>2614</v>
+        <v>2620</v>
       </c>
       <c r="E281" t="s">
-        <v>2615</v>
+        <v>2621</v>
       </c>
       <c r="F281" t="s">
-        <v>2616</v>
+        <v>2622</v>
       </c>
       <c r="G281" t="s">
-        <v>2617</v>
+        <v>2623</v>
       </c>
       <c r="H281" t="s">
-        <v>2618</v>
+        <v>2624</v>
       </c>
       <c r="I281" t="s">
-        <v>2619</v>
+        <v>2625</v>
       </c>
       <c r="J281" t="s">
         <v>24</v>
       </c>
       <c r="K281" t="s">
         <v>170</v>
       </c>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281" t="s">
         <v>171</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
-        <v>2620</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
         <v>5798</v>
       </c>
       <c r="B282" t="s">
-        <v>2621</v>
+        <v>2627</v>
       </c>
       <c r="C282" t="s">
-        <v>2622</v>
+        <v>2628</v>
       </c>
       <c r="D282" t="s">
-        <v>2623</v>
+        <v>2629</v>
       </c>
       <c r="E282" t="s">
-        <v>2624</v>
+        <v>2630</v>
       </c>
       <c r="F282" t="s">
-        <v>2625</v>
+        <v>2631</v>
       </c>
       <c r="G282" t="s">
-        <v>2626</v>
+        <v>2632</v>
       </c>
       <c r="H282" t="s">
-        <v>2627</v>
+        <v>2633</v>
       </c>
       <c r="I282" t="s">
-        <v>2628</v>
+        <v>2634</v>
       </c>
       <c r="J282" t="s">
         <v>24</v>
       </c>
       <c r="K282" t="s">
         <v>170</v>
       </c>
       <c r="L282" t="s">
         <v>26</v>
       </c>
       <c r="M282" t="s">
         <v>171</v>
       </c>
       <c r="N282" t="s">
         <v>28</v>
       </c>
       <c r="O282" t="s">
-        <v>2629</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
         <v>5799</v>
       </c>
       <c r="B283" t="s">
-        <v>2630</v>
+        <v>2636</v>
       </c>
       <c r="C283" t="s">
-        <v>2631</v>
+        <v>2637</v>
       </c>
       <c r="D283" t="s">
-        <v>2632</v>
+        <v>2638</v>
       </c>
       <c r="E283" t="s">
-        <v>2633</v>
+        <v>2639</v>
       </c>
       <c r="F283" t="s">
-        <v>2634</v>
+        <v>2640</v>
       </c>
       <c r="G283" t="s">
-        <v>2635</v>
+        <v>2641</v>
       </c>
       <c r="H283" t="s">
-        <v>2636</v>
+        <v>2642</v>
       </c>
       <c r="I283" t="s">
-        <v>2637</v>
+        <v>2643</v>
       </c>
       <c r="J283" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="K283" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="L283" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
       <c r="M283" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="N283" t="s">
         <v>28</v>
       </c>
       <c r="O283" t="s">
-        <v>2638</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
         <v>5803</v>
       </c>
       <c r="B284" t="s">
-        <v>2639</v>
+        <v>2645</v>
       </c>
       <c r="C284" t="s">
-        <v>2640</v>
+        <v>2646</v>
       </c>
       <c r="D284" t="s">
-        <v>2641</v>
+        <v>2647</v>
       </c>
       <c r="E284" t="s">
-        <v>2642</v>
+        <v>2648</v>
       </c>
       <c r="F284" t="s">
-        <v>2643</v>
+        <v>2649</v>
       </c>
       <c r="G284" t="s">
-        <v>2644</v>
+        <v>2650</v>
       </c>
       <c r="H284" t="s">
-        <v>2645</v>
+        <v>2651</v>
       </c>
       <c r="I284" t="s">
-        <v>2646</v>
+        <v>2652</v>
       </c>
       <c r="J284" t="s">
         <v>24</v>
       </c>
       <c r="K284" t="s">
         <v>25</v>
       </c>
       <c r="L284" t="s">
         <v>26</v>
       </c>
       <c r="M284" t="s">
         <v>27</v>
       </c>
       <c r="N284" t="s">
         <v>28</v>
       </c>
       <c r="O284" t="s">
-        <v>2647</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
         <v>5805</v>
       </c>
       <c r="B285" t="s">
-        <v>2648</v>
+        <v>2654</v>
       </c>
       <c r="C285" t="s">
-        <v>2649</v>
+        <v>2655</v>
       </c>
       <c r="D285" t="s">
-        <v>2650</v>
+        <v>2656</v>
       </c>
       <c r="E285" t="s">
-        <v>2651</v>
+        <v>2657</v>
       </c>
       <c r="F285" t="s">
-        <v>2652</v>
+        <v>2658</v>
       </c>
       <c r="G285" t="s">
-        <v>2653</v>
+        <v>2659</v>
       </c>
       <c r="H285" t="s">
-        <v>2654</v>
+        <v>2660</v>
       </c>
       <c r="I285" t="s">
-        <v>2655</v>
+        <v>2661</v>
       </c>
       <c r="J285" t="s">
         <v>24</v>
       </c>
       <c r="K285" t="s">
         <v>25</v>
       </c>
       <c r="L285" t="s">
         <v>26</v>
       </c>
       <c r="M285" t="s">
         <v>27</v>
       </c>
       <c r="N285" t="s">
         <v>28</v>
       </c>
       <c r="O285" t="s">
-        <v>2656</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
         <v>5808</v>
       </c>
       <c r="B286" t="s">
-        <v>2657</v>
+        <v>2663</v>
       </c>
       <c r="C286" t="s">
-        <v>2658</v>
+        <v>2664</v>
       </c>
       <c r="D286" t="s">
-        <v>2659</v>
+        <v>2665</v>
       </c>
       <c r="E286" t="s">
-        <v>2660</v>
+        <v>2666</v>
       </c>
       <c r="F286" t="s">
-        <v>2661</v>
+        <v>2667</v>
       </c>
       <c r="G286" t="s">
-        <v>2662</v>
+        <v>2668</v>
       </c>
       <c r="H286" t="s">
-        <v>2663</v>
+        <v>2669</v>
       </c>
       <c r="I286" t="s">
-        <v>2664</v>
+        <v>2670</v>
       </c>
       <c r="J286" t="s">
         <v>24</v>
       </c>
       <c r="K286" t="s">
         <v>25</v>
       </c>
       <c r="L286" t="s">
         <v>26</v>
       </c>
       <c r="M286" t="s">
         <v>27</v>
       </c>
       <c r="N286" t="s">
         <v>28</v>
       </c>
       <c r="O286" t="s">
-        <v>2665</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
         <v>5811</v>
       </c>
       <c r="B287" t="s">
-        <v>2666</v>
+        <v>2672</v>
       </c>
       <c r="C287" t="s">
-        <v>2667</v>
+        <v>2673</v>
       </c>
       <c r="D287" t="s">
-        <v>2668</v>
+        <v>2674</v>
       </c>
       <c r="E287" t="s">
-        <v>2669</v>
+        <v>2675</v>
       </c>
       <c r="F287" t="s">
-        <v>2670</v>
+        <v>2676</v>
       </c>
       <c r="G287" t="s">
-        <v>2671</v>
+        <v>2677</v>
       </c>
       <c r="H287" t="s">
-        <v>2672</v>
+        <v>2678</v>
       </c>
       <c r="I287" t="s">
-        <v>2673</v>
+        <v>2679</v>
       </c>
       <c r="J287" t="s">
         <v>24</v>
       </c>
       <c r="K287" t="s">
         <v>25</v>
       </c>
       <c r="L287" t="s">
         <v>26</v>
       </c>
       <c r="M287" t="s">
         <v>27</v>
       </c>
       <c r="N287" t="s">
         <v>28</v>
       </c>
       <c r="O287" t="s">
-        <v>2674</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
         <v>5819</v>
       </c>
       <c r="B288" t="s">
-        <v>2675</v>
+        <v>2681</v>
       </c>
       <c r="C288" t="s">
-        <v>2676</v>
+        <v>2682</v>
       </c>
       <c r="D288" t="s">
-        <v>2677</v>
+        <v>2683</v>
       </c>
       <c r="E288" t="s">
-        <v>2678</v>
+        <v>2684</v>
       </c>
       <c r="F288" t="s">
-        <v>2679</v>
+        <v>2685</v>
       </c>
       <c r="G288" t="s">
-        <v>2680</v>
+        <v>2686</v>
       </c>
       <c r="H288" t="s">
-        <v>2681</v>
+        <v>2687</v>
       </c>
       <c r="I288" t="s">
-        <v>2682</v>
+        <v>2688</v>
       </c>
       <c r="J288" t="s">
         <v>24</v>
       </c>
       <c r="K288" t="s">
         <v>25</v>
       </c>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288" t="s">
         <v>27</v>
       </c>
       <c r="N288" t="s">
         <v>28</v>
       </c>
       <c r="O288" t="s">
-        <v>2683</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
         <v>5830</v>
       </c>
       <c r="B289" t="s">
-        <v>2684</v>
+        <v>2690</v>
       </c>
       <c r="C289" t="s">
-        <v>2685</v>
+        <v>2691</v>
       </c>
       <c r="D289" t="s">
-        <v>2686</v>
+        <v>2692</v>
       </c>
       <c r="E289" t="s">
-        <v>2687</v>
+        <v>2693</v>
       </c>
       <c r="F289" t="s">
-        <v>2688</v>
+        <v>2694</v>
       </c>
       <c r="G289" t="s">
-        <v>2689</v>
+        <v>2695</v>
       </c>
       <c r="H289" t="s">
-        <v>2690</v>
+        <v>2696</v>
       </c>
       <c r="I289" t="s">
-        <v>2691</v>
+        <v>2697</v>
       </c>
       <c r="J289" t="s">
         <v>24</v>
       </c>
       <c r="K289" t="s">
         <v>25</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289" t="s">
         <v>27</v>
       </c>
       <c r="N289" t="s">
         <v>28</v>
       </c>
       <c r="O289" t="s">
-        <v>2692</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
         <v>5863</v>
       </c>
       <c r="B290" t="s">
-        <v>2693</v>
+        <v>2699</v>
       </c>
       <c r="C290" t="s">
-        <v>2694</v>
+        <v>2700</v>
       </c>
       <c r="D290" t="s">
-        <v>2695</v>
+        <v>2701</v>
       </c>
       <c r="E290" t="s">
-        <v>2696</v>
+        <v>2702</v>
       </c>
       <c r="F290" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="G290" t="s">
-        <v>2698</v>
+        <v>2704</v>
       </c>
       <c r="H290" t="s">
-        <v>2699</v>
+        <v>2705</v>
       </c>
       <c r="I290" t="s">
-        <v>2700</v>
+        <v>2706</v>
       </c>
       <c r="J290" t="s">
         <v>24</v>
       </c>
       <c r="K290" t="s">
         <v>25</v>
       </c>
       <c r="L290" t="s">
         <v>26</v>
       </c>
       <c r="M290" t="s">
         <v>27</v>
       </c>
       <c r="N290" t="s">
         <v>28</v>
       </c>
       <c r="O290" t="s">
-        <v>2701</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
         <v>5866</v>
       </c>
       <c r="B291" t="s">
-        <v>2702</v>
+        <v>2708</v>
       </c>
       <c r="C291" t="s">
-        <v>2703</v>
+        <v>2709</v>
       </c>
       <c r="D291" t="s">
-        <v>2704</v>
+        <v>2710</v>
       </c>
       <c r="E291" t="s">
-        <v>2705</v>
+        <v>2711</v>
       </c>
       <c r="F291" t="s">
-        <v>2706</v>
+        <v>2712</v>
       </c>
       <c r="G291" t="s">
-        <v>2707</v>
+        <v>2713</v>
       </c>
       <c r="H291" t="s">
-        <v>2708</v>
+        <v>2714</v>
       </c>
       <c r="I291" t="s">
-        <v>2709</v>
+        <v>2715</v>
       </c>
       <c r="J291" t="s">
         <v>24</v>
       </c>
       <c r="K291" t="s">
         <v>25</v>
       </c>
       <c r="L291" t="s">
         <v>26</v>
       </c>
       <c r="M291" t="s">
         <v>27</v>
       </c>
       <c r="N291" t="s">
         <v>28</v>
       </c>
       <c r="O291" t="s">
-        <v>2710</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
         <v>5887</v>
       </c>
       <c r="B292" t="s">
-        <v>2711</v>
+        <v>2717</v>
       </c>
       <c r="C292" t="s">
-        <v>2712</v>
+        <v>2718</v>
       </c>
       <c r="D292" t="s">
-        <v>2713</v>
+        <v>2719</v>
       </c>
       <c r="E292" t="s">
-        <v>2714</v>
+        <v>2720</v>
       </c>
       <c r="F292" t="s">
-        <v>2715</v>
+        <v>2721</v>
       </c>
       <c r="G292" t="s">
-        <v>2716</v>
+        <v>2722</v>
       </c>
       <c r="H292" t="s">
-        <v>2717</v>
+        <v>2723</v>
       </c>
       <c r="I292" t="s">
-        <v>2718</v>
+        <v>2724</v>
       </c>
       <c r="J292" t="s">
         <v>24</v>
       </c>
       <c r="K292" t="s">
         <v>25</v>
       </c>
       <c r="L292" t="s">
         <v>26</v>
       </c>
       <c r="M292" t="s">
         <v>27</v>
       </c>
       <c r="N292" t="s">
         <v>28</v>
       </c>
       <c r="O292" t="s">
-        <v>2719</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
         <v>5888</v>
       </c>
       <c r="B293" t="s">
-        <v>2720</v>
+        <v>2726</v>
       </c>
       <c r="C293" t="s">
-        <v>2721</v>
+        <v>2727</v>
       </c>
       <c r="D293" t="s">
-        <v>2722</v>
+        <v>2728</v>
       </c>
       <c r="E293" t="s">
-        <v>2723</v>
+        <v>2729</v>
       </c>
       <c r="F293" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="G293" t="s">
-        <v>2725</v>
+        <v>2731</v>
       </c>
       <c r="H293" t="s">
-        <v>2726</v>
+        <v>2732</v>
       </c>
       <c r="I293" t="s">
-        <v>2727</v>
+        <v>2733</v>
       </c>
       <c r="J293" t="s">
         <v>24</v>
       </c>
       <c r="K293" t="s">
         <v>25</v>
       </c>
       <c r="L293" t="s">
         <v>26</v>
       </c>
       <c r="M293" t="s">
         <v>27</v>
       </c>
       <c r="N293" t="s">
         <v>28</v>
       </c>
       <c r="O293" t="s">
-        <v>2728</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
         <v>5889</v>
       </c>
       <c r="B294" t="s">
-        <v>2729</v>
+        <v>2735</v>
       </c>
       <c r="C294" t="s">
-        <v>2730</v>
+        <v>2736</v>
       </c>
       <c r="D294" t="s">
-        <v>2731</v>
+        <v>2737</v>
       </c>
       <c r="E294" t="s">
-        <v>2732</v>
+        <v>2738</v>
       </c>
       <c r="F294" t="s">
-        <v>2733</v>
+        <v>2739</v>
       </c>
       <c r="G294" t="s">
-        <v>2734</v>
+        <v>2740</v>
       </c>
       <c r="H294" t="s">
-        <v>2735</v>
+        <v>2741</v>
       </c>
       <c r="I294" t="s">
-        <v>2736</v>
+        <v>2742</v>
       </c>
       <c r="J294" t="s">
         <v>24</v>
       </c>
       <c r="K294" t="s">
         <v>25</v>
       </c>
       <c r="L294" t="s">
         <v>26</v>
       </c>
       <c r="M294" t="s">
         <v>27</v>
       </c>
       <c r="N294" t="s">
         <v>28</v>
       </c>
       <c r="O294" t="s">
-        <v>2737</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
         <v>5907</v>
       </c>
       <c r="B295" t="s">
-        <v>2738</v>
+        <v>2744</v>
       </c>
       <c r="C295" t="s">
-        <v>2739</v>
+        <v>2745</v>
       </c>
       <c r="D295" t="s">
-        <v>2740</v>
+        <v>2746</v>
       </c>
       <c r="E295" t="s">
-        <v>2741</v>
+        <v>2747</v>
       </c>
       <c r="F295" t="s">
-        <v>2742</v>
+        <v>2748</v>
       </c>
       <c r="G295" t="s">
-        <v>2743</v>
+        <v>2749</v>
       </c>
       <c r="H295" t="s">
-        <v>2744</v>
+        <v>2750</v>
       </c>
       <c r="I295" t="s">
-        <v>2745</v>
+        <v>2751</v>
       </c>
       <c r="J295" t="s">
         <v>24</v>
       </c>
       <c r="K295" t="s">
         <v>25</v>
       </c>
       <c r="L295" t="s">
         <v>26</v>
       </c>
       <c r="M295" t="s">
         <v>27</v>
       </c>
       <c r="N295" t="s">
         <v>28</v>
       </c>
       <c r="O295" t="s">
-        <v>2746</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
         <v>5913</v>
       </c>
       <c r="B296" t="s">
-        <v>2747</v>
+        <v>2753</v>
       </c>
       <c r="C296" t="s">
-        <v>2748</v>
+        <v>2754</v>
       </c>
       <c r="D296" t="s">
-        <v>2749</v>
+        <v>2755</v>
       </c>
       <c r="E296" t="s">
-        <v>2750</v>
+        <v>2756</v>
       </c>
       <c r="F296" t="s">
-        <v>2751</v>
+        <v>2757</v>
       </c>
       <c r="G296" t="s">
-        <v>2752</v>
+        <v>2758</v>
       </c>
       <c r="H296" t="s">
-        <v>2753</v>
+        <v>2759</v>
       </c>
       <c r="I296" t="s">
-        <v>2754</v>
+        <v>2760</v>
       </c>
       <c r="J296" t="s">
         <v>24</v>
       </c>
       <c r="K296" t="s">
         <v>47</v>
       </c>
       <c r="L296" t="s">
         <v>26</v>
       </c>
       <c r="M296" t="s">
         <v>48</v>
       </c>
       <c r="N296" t="s">
         <v>28</v>
       </c>
       <c r="O296" t="s">
-        <v>2755</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
         <v>5915</v>
       </c>
       <c r="B297" t="s">
-        <v>2756</v>
+        <v>2762</v>
       </c>
       <c r="C297" t="s">
-        <v>2757</v>
+        <v>2763</v>
       </c>
       <c r="D297" t="s">
-        <v>2758</v>
+        <v>2764</v>
       </c>
       <c r="E297" t="s">
-        <v>2759</v>
+        <v>2765</v>
       </c>
       <c r="F297" t="s">
-        <v>2760</v>
+        <v>2766</v>
       </c>
       <c r="G297" t="s">
-        <v>2761</v>
+        <v>2767</v>
       </c>
       <c r="H297" t="s">
-        <v>2762</v>
+        <v>2768</v>
       </c>
       <c r="I297" t="s">
-        <v>2763</v>
+        <v>2769</v>
       </c>
       <c r="J297" t="s">
         <v>24</v>
       </c>
       <c r="K297" t="s">
         <v>170</v>
       </c>
       <c r="L297" t="s">
         <v>26</v>
       </c>
       <c r="M297" t="s">
         <v>171</v>
       </c>
       <c r="N297" t="s">
         <v>28</v>
       </c>
       <c r="O297" t="s">
-        <v>2764</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
         <v>5927</v>
       </c>
       <c r="B298" t="s">
-        <v>2765</v>
+        <v>2771</v>
       </c>
       <c r="C298" t="s">
-        <v>2766</v>
+        <v>2772</v>
       </c>
       <c r="D298" t="s">
-        <v>2767</v>
+        <v>2773</v>
       </c>
       <c r="E298" t="s">
-        <v>2768</v>
+        <v>2774</v>
       </c>
       <c r="F298" t="s">
-        <v>2769</v>
+        <v>2775</v>
       </c>
       <c r="G298" t="s">
-        <v>2770</v>
+        <v>2776</v>
       </c>
       <c r="H298" t="s">
-        <v>2771</v>
+        <v>2777</v>
       </c>
       <c r="I298" t="s">
-        <v>2772</v>
+        <v>2778</v>
       </c>
       <c r="J298" t="s">
         <v>24</v>
       </c>
       <c r="K298" t="s">
         <v>59</v>
       </c>
       <c r="L298" t="s">
         <v>26</v>
       </c>
       <c r="M298" t="s">
         <v>61</v>
       </c>
       <c r="N298" t="s">
         <v>28</v>
       </c>
       <c r="O298" t="s">
-        <v>2773</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
         <v>5928</v>
       </c>
       <c r="B299" t="s">
-        <v>2774</v>
+        <v>2780</v>
       </c>
       <c r="C299" t="s">
-        <v>2775</v>
+        <v>2781</v>
       </c>
       <c r="D299" t="s">
-        <v>2776</v>
+        <v>2782</v>
       </c>
       <c r="E299" t="s">
-        <v>2777</v>
+        <v>2783</v>
       </c>
       <c r="F299" t="s">
-        <v>2778</v>
+        <v>2784</v>
       </c>
       <c r="G299" t="s">
-        <v>2779</v>
+        <v>2785</v>
       </c>
       <c r="H299" t="s">
-        <v>2780</v>
+        <v>2786</v>
       </c>
       <c r="I299" t="s">
-        <v>2781</v>
+        <v>2787</v>
       </c>
       <c r="J299" t="s">
-        <v>2782</v>
+        <v>2788</v>
       </c>
       <c r="K299" t="s">
-        <v>2783</v>
+        <v>2789</v>
       </c>
       <c r="L299" t="s">
-        <v>2784</v>
+        <v>2790</v>
       </c>
       <c r="M299" t="s">
-        <v>2785</v>
+        <v>2791</v>
       </c>
       <c r="N299" t="s">
         <v>28</v>
       </c>
       <c r="O299" t="s">
-        <v>2786</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
         <v>5931</v>
       </c>
       <c r="B300" t="s">
-        <v>2787</v>
+        <v>2793</v>
       </c>
       <c r="C300" t="s">
-        <v>2788</v>
+        <v>2794</v>
       </c>
       <c r="D300" t="s">
-        <v>2789</v>
+        <v>2795</v>
       </c>
       <c r="E300" t="s">
-        <v>2790</v>
+        <v>2796</v>
       </c>
       <c r="F300" t="s">
-        <v>2791</v>
+        <v>2797</v>
       </c>
       <c r="G300" t="s">
-        <v>2792</v>
+        <v>2798</v>
       </c>
       <c r="H300" t="s">
-        <v>2793</v>
+        <v>2799</v>
       </c>
       <c r="I300" t="s">
-        <v>2794</v>
+        <v>2800</v>
       </c>
       <c r="J300" t="s">
         <v>24</v>
       </c>
       <c r="K300" t="s">
         <v>25</v>
       </c>
       <c r="L300" t="s">
         <v>26</v>
       </c>
       <c r="M300" t="s">
         <v>27</v>
       </c>
       <c r="N300" t="s">
         <v>28</v>
       </c>
       <c r="O300" t="s">
-        <v>2795</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
         <v>5932</v>
       </c>
       <c r="B301" t="s">
-        <v>2796</v>
+        <v>2802</v>
       </c>
       <c r="C301" t="s">
-        <v>2797</v>
+        <v>2803</v>
       </c>
       <c r="D301" t="s">
-        <v>2798</v>
+        <v>2804</v>
       </c>
       <c r="E301" t="s">
-        <v>2799</v>
+        <v>2805</v>
       </c>
       <c r="F301" t="s">
-        <v>2800</v>
+        <v>2806</v>
       </c>
       <c r="G301" t="s">
-        <v>2801</v>
+        <v>2807</v>
       </c>
       <c r="H301" t="s">
-        <v>2802</v>
+        <v>2808</v>
       </c>
       <c r="I301" t="s">
-        <v>2803</v>
+        <v>2809</v>
       </c>
       <c r="J301" t="s">
         <v>24</v>
       </c>
       <c r="K301" t="s">
         <v>170</v>
       </c>
       <c r="L301" t="s">
         <v>26</v>
       </c>
       <c r="M301" t="s">
         <v>171</v>
       </c>
       <c r="N301" t="s">
         <v>28</v>
       </c>
       <c r="O301" t="s">
-        <v>2804</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
         <v>5934</v>
       </c>
       <c r="B302" t="s">
-        <v>2805</v>
+        <v>2811</v>
       </c>
       <c r="C302" t="s">
-        <v>2806</v>
+        <v>2812</v>
       </c>
       <c r="D302" t="s">
-        <v>2807</v>
+        <v>2813</v>
       </c>
       <c r="E302" t="s">
-        <v>2808</v>
+        <v>2814</v>
       </c>
       <c r="F302" t="s">
-        <v>2809</v>
+        <v>2815</v>
       </c>
       <c r="G302" t="s">
-        <v>2810</v>
+        <v>2816</v>
       </c>
       <c r="H302" t="s">
-        <v>2811</v>
+        <v>2817</v>
       </c>
       <c r="I302" t="s">
-        <v>2812</v>
+        <v>2818</v>
       </c>
       <c r="J302" t="s">
         <v>24</v>
       </c>
       <c r="K302" t="s">
         <v>170</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302" t="s">
         <v>171</v>
       </c>
       <c r="N302" t="s">
         <v>28</v>
       </c>
       <c r="O302" t="s">
-        <v>2813</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
         <v>5953</v>
       </c>
       <c r="B303" t="s">
-        <v>2814</v>
+        <v>2820</v>
       </c>
       <c r="C303" t="s">
-        <v>2815</v>
+        <v>2821</v>
       </c>
       <c r="D303" t="s">
-        <v>2816</v>
+        <v>2822</v>
       </c>
       <c r="E303" t="s">
-        <v>2817</v>
+        <v>2823</v>
       </c>
       <c r="F303" t="s">
-        <v>2818</v>
+        <v>2824</v>
       </c>
       <c r="G303" t="s">
-        <v>2819</v>
+        <v>2825</v>
       </c>
       <c r="H303" t="s">
-        <v>2820</v>
+        <v>2826</v>
       </c>
       <c r="I303" t="s">
-        <v>2821</v>
+        <v>2827</v>
       </c>
       <c r="J303" t="s">
         <v>24</v>
       </c>
       <c r="K303" t="s">
         <v>25</v>
       </c>
       <c r="L303" t="s">
         <v>26</v>
       </c>
       <c r="M303" t="s">
         <v>27</v>
       </c>
       <c r="N303" t="s">
         <v>28</v>
       </c>
       <c r="O303" t="s">
-        <v>2822</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
         <v>5981</v>
       </c>
       <c r="B304" t="s">
-        <v>2823</v>
+        <v>2829</v>
       </c>
       <c r="C304" t="s">
-        <v>2824</v>
+        <v>2830</v>
       </c>
       <c r="D304" t="s">
-        <v>2825</v>
+        <v>2831</v>
       </c>
       <c r="E304" t="s">
-        <v>2826</v>
+        <v>2832</v>
       </c>
       <c r="F304" t="s">
-        <v>2827</v>
+        <v>2833</v>
       </c>
       <c r="G304" t="s">
-        <v>2828</v>
+        <v>2834</v>
       </c>
       <c r="H304" t="s">
-        <v>2829</v>
+        <v>2835</v>
       </c>
       <c r="I304" t="s">
-        <v>2830</v>
+        <v>2836</v>
       </c>
       <c r="J304" t="s">
         <v>441</v>
       </c>
       <c r="K304" t="s">
-        <v>2831</v>
+        <v>2837</v>
       </c>
       <c r="L304" t="s">
         <v>443</v>
       </c>
       <c r="M304" t="s">
-        <v>2832</v>
+        <v>2838</v>
       </c>
       <c r="N304" t="s">
         <v>28</v>
       </c>
       <c r="O304" t="s">
-        <v>2833</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
         <v>5986</v>
       </c>
       <c r="B305" t="s">
-        <v>2834</v>
+        <v>2840</v>
       </c>
       <c r="C305" t="s">
-        <v>2835</v>
+        <v>2841</v>
       </c>
       <c r="D305" t="s">
-        <v>2836</v>
+        <v>2842</v>
       </c>
       <c r="E305" t="s">
-        <v>2837</v>
+        <v>2843</v>
       </c>
       <c r="F305" t="s">
-        <v>2838</v>
+        <v>2844</v>
       </c>
       <c r="G305" t="s">
-        <v>2839</v>
+        <v>2845</v>
       </c>
       <c r="H305" t="s">
-        <v>2840</v>
+        <v>2846</v>
       </c>
       <c r="I305" t="s">
-        <v>2841</v>
+        <v>2847</v>
       </c>
       <c r="J305" t="s">
         <v>24</v>
       </c>
       <c r="K305" t="s">
         <v>170</v>
       </c>
       <c r="L305" t="s">
         <v>26</v>
       </c>
       <c r="M305" t="s">
         <v>171</v>
       </c>
       <c r="N305" t="s">
         <v>28</v>
       </c>
       <c r="O305" t="s">
-        <v>2842</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
         <v>5989</v>
       </c>
       <c r="B306" t="s">
-        <v>2843</v>
+        <v>2849</v>
       </c>
       <c r="C306" t="s">
-        <v>2844</v>
+        <v>2850</v>
       </c>
       <c r="D306" t="s">
-        <v>2845</v>
+        <v>2851</v>
       </c>
       <c r="E306" t="s">
-        <v>2846</v>
+        <v>2852</v>
       </c>
       <c r="F306" t="s">
-        <v>2847</v>
+        <v>2853</v>
       </c>
       <c r="G306" t="s">
-        <v>2848</v>
+        <v>2854</v>
       </c>
       <c r="H306" t="s">
-        <v>2849</v>
+        <v>2855</v>
       </c>
       <c r="I306" t="s">
-        <v>2850</v>
+        <v>2856</v>
       </c>
       <c r="J306" t="s">
         <v>24</v>
       </c>
       <c r="K306" t="s">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="L306" t="s">
         <v>26</v>
       </c>
       <c r="M306" t="s">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="N306" t="s">
         <v>28</v>
       </c>
       <c r="O306" t="s">
-        <v>2851</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
         <v>6018</v>
       </c>
       <c r="B307" t="s">
-        <v>2852</v>
+        <v>2858</v>
       </c>
       <c r="C307" t="s">
-        <v>2853</v>
+        <v>2859</v>
       </c>
       <c r="D307" t="s">
-        <v>2854</v>
+        <v>2860</v>
       </c>
       <c r="E307" t="s">
-        <v>2855</v>
+        <v>2861</v>
       </c>
       <c r="F307" t="s">
-        <v>2856</v>
+        <v>2862</v>
       </c>
       <c r="G307" t="s">
-        <v>2857</v>
+        <v>2863</v>
       </c>
       <c r="H307" t="s">
-        <v>2858</v>
+        <v>2864</v>
       </c>
       <c r="I307" t="s">
-        <v>2859</v>
+        <v>2865</v>
       </c>
       <c r="J307" t="s">
         <v>24</v>
       </c>
       <c r="K307" t="s">
         <v>170</v>
       </c>
       <c r="L307" t="s">
         <v>26</v>
       </c>
       <c r="M307" t="s">
         <v>171</v>
       </c>
       <c r="N307" t="s">
         <v>28</v>
       </c>
       <c r="O307" t="s">
-        <v>2860</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
         <v>6021</v>
       </c>
       <c r="B308" t="s">
-        <v>2861</v>
+        <v>2867</v>
       </c>
       <c r="C308" t="s">
-        <v>2862</v>
+        <v>2868</v>
       </c>
       <c r="D308" t="s">
-        <v>2863</v>
+        <v>2869</v>
       </c>
       <c r="E308" t="s">
-        <v>2864</v>
+        <v>2870</v>
       </c>
       <c r="F308" t="s">
-        <v>2865</v>
+        <v>2871</v>
       </c>
       <c r="G308" t="s">
-        <v>2866</v>
+        <v>2872</v>
       </c>
       <c r="H308" t="s">
-        <v>2867</v>
+        <v>2873</v>
       </c>
       <c r="I308" t="s">
-        <v>2868</v>
+        <v>2874</v>
       </c>
       <c r="J308" t="s">
         <v>24</v>
       </c>
       <c r="K308" t="s">
         <v>25</v>
       </c>
       <c r="L308" t="s">
         <v>26</v>
       </c>
       <c r="M308" t="s">
         <v>27</v>
       </c>
       <c r="N308" t="s">
         <v>28</v>
       </c>
       <c r="O308" t="s">
-        <v>2869</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
         <v>6049</v>
       </c>
       <c r="B309" t="s">
-        <v>2870</v>
+        <v>2876</v>
       </c>
       <c r="C309" t="s">
-        <v>2871</v>
+        <v>2877</v>
       </c>
       <c r="D309" t="s">
-        <v>2872</v>
+        <v>2878</v>
       </c>
       <c r="E309" t="s">
-        <v>2873</v>
+        <v>2879</v>
       </c>
       <c r="F309" t="s">
-        <v>2874</v>
+        <v>2880</v>
       </c>
       <c r="G309" t="s">
-        <v>2875</v>
+        <v>2881</v>
       </c>
       <c r="H309" t="s">
-        <v>2876</v>
+        <v>2882</v>
       </c>
       <c r="I309" t="s">
-        <v>2877</v>
+        <v>2883</v>
       </c>
       <c r="J309" t="s">
-        <v>2878</v>
+        <v>2884</v>
       </c>
       <c r="K309" t="s">
-        <v>2879</v>
+        <v>2885</v>
       </c>
       <c r="L309" t="s">
-        <v>2880</v>
+        <v>2886</v>
       </c>
       <c r="M309" t="s">
-        <v>2881</v>
+        <v>2887</v>
       </c>
       <c r="N309" t="s">
         <v>28</v>
       </c>
       <c r="O309" t="s">
-        <v>2882</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
         <v>6076</v>
       </c>
       <c r="B310" t="s">
-        <v>2883</v>
+        <v>2889</v>
       </c>
       <c r="C310" t="s">
-        <v>2884</v>
+        <v>2890</v>
       </c>
       <c r="D310" t="s">
-        <v>2885</v>
+        <v>2891</v>
       </c>
       <c r="E310" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F310" t="s">
-        <v>2887</v>
+        <v>2893</v>
       </c>
       <c r="G310" t="s">
-        <v>2888</v>
+        <v>2894</v>
       </c>
       <c r="H310" t="s">
-        <v>2889</v>
+        <v>2895</v>
       </c>
       <c r="I310" t="s">
-        <v>2890</v>
+        <v>2896</v>
       </c>
       <c r="J310" t="s">
         <v>24</v>
       </c>
       <c r="K310" t="s">
         <v>25</v>
       </c>
       <c r="L310" t="s">
         <v>26</v>
       </c>
       <c r="M310" t="s">
         <v>27</v>
       </c>
       <c r="N310" t="s">
         <v>28</v>
       </c>
       <c r="O310" t="s">
-        <v>2891</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
         <v>6082</v>
       </c>
       <c r="B311" t="s">
-        <v>2892</v>
+        <v>2898</v>
       </c>
       <c r="C311" t="s">
-        <v>2893</v>
+        <v>2899</v>
       </c>
       <c r="D311" t="s">
-        <v>2894</v>
+        <v>2900</v>
       </c>
       <c r="E311" t="s">
-        <v>2895</v>
+        <v>2901</v>
       </c>
       <c r="F311" t="s">
-        <v>2896</v>
+        <v>2902</v>
       </c>
       <c r="G311" t="s">
-        <v>2897</v>
+        <v>2903</v>
       </c>
       <c r="H311" t="s">
-        <v>2898</v>
+        <v>2904</v>
       </c>
       <c r="I311" t="s">
-        <v>2899</v>
+        <v>2905</v>
       </c>
       <c r="J311" t="s">
         <v>24</v>
       </c>
       <c r="K311" t="s">
         <v>571</v>
       </c>
       <c r="L311" t="s">
         <v>26</v>
       </c>
       <c r="M311" t="s">
         <v>572</v>
       </c>
       <c r="N311" t="s">
         <v>28</v>
       </c>
       <c r="O311" t="s">
-        <v>2900</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
         <v>6093</v>
       </c>
       <c r="B312" t="s">
-        <v>2901</v>
+        <v>2907</v>
       </c>
       <c r="C312" t="s">
-        <v>2902</v>
+        <v>2908</v>
       </c>
       <c r="D312" t="s">
-        <v>2903</v>
+        <v>2909</v>
       </c>
       <c r="E312" t="s">
-        <v>2904</v>
+        <v>2910</v>
       </c>
       <c r="F312" t="s">
-        <v>2905</v>
+        <v>2911</v>
       </c>
       <c r="G312" t="s">
-        <v>2906</v>
+        <v>2912</v>
       </c>
       <c r="H312" t="s">
-        <v>2907</v>
+        <v>2913</v>
       </c>
       <c r="I312" t="s">
-        <v>2908</v>
+        <v>2914</v>
       </c>
       <c r="J312" t="s">
         <v>24</v>
       </c>
       <c r="K312" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="L312" t="s">
         <v>26</v>
       </c>
       <c r="M312" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="N312" t="s">
         <v>28</v>
       </c>
       <c r="O312" t="s">
-        <v>2909</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
         <v>6112</v>
       </c>
       <c r="B313" t="s">
-        <v>2910</v>
+        <v>2916</v>
       </c>
       <c r="C313" t="s">
-        <v>2911</v>
+        <v>2917</v>
       </c>
       <c r="D313" t="s">
-        <v>2912</v>
+        <v>2918</v>
       </c>
       <c r="E313" t="s">
-        <v>2913</v>
+        <v>2919</v>
       </c>
       <c r="F313" t="s">
-        <v>2914</v>
+        <v>2920</v>
       </c>
       <c r="G313" t="s">
-        <v>2915</v>
+        <v>2921</v>
       </c>
       <c r="H313" t="s">
-        <v>2916</v>
+        <v>2922</v>
       </c>
       <c r="I313" t="s">
-        <v>2917</v>
+        <v>2923</v>
       </c>
       <c r="J313" t="s">
         <v>24</v>
       </c>
       <c r="K313" t="s">
         <v>170</v>
       </c>
       <c r="L313" t="s">
         <v>26</v>
       </c>
       <c r="M313" t="s">
         <v>171</v>
       </c>
       <c r="N313" t="s">
         <v>28</v>
       </c>
       <c r="O313" t="s">
-        <v>2918</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
         <v>6179</v>
       </c>
       <c r="B314" t="s">
-        <v>2919</v>
+        <v>2925</v>
       </c>
       <c r="C314" t="s">
-        <v>2920</v>
+        <v>2926</v>
       </c>
       <c r="D314" t="s">
-        <v>2921</v>
+        <v>2927</v>
       </c>
       <c r="E314" t="s">
-        <v>2922</v>
+        <v>2928</v>
       </c>
       <c r="F314" t="s">
-        <v>2923</v>
+        <v>2929</v>
       </c>
       <c r="G314" t="s">
-        <v>2924</v>
+        <v>2930</v>
       </c>
       <c r="H314" t="s">
-        <v>2925</v>
+        <v>2931</v>
       </c>
       <c r="I314" t="s">
-        <v>2926</v>
+        <v>2932</v>
       </c>
       <c r="J314" t="s">
         <v>24</v>
       </c>
       <c r="K314" t="s">
         <v>25</v>
       </c>
       <c r="L314" t="s">
         <v>26</v>
       </c>
       <c r="M314" t="s">
         <v>27</v>
       </c>
       <c r="N314" t="s">
         <v>28</v>
       </c>
       <c r="O314" t="s">
-        <v>2927</v>
+        <v>2933</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
         <v>6180</v>
       </c>
       <c r="B315" t="s">
-        <v>2928</v>
+        <v>2934</v>
       </c>
       <c r="C315" t="s">
-        <v>2929</v>
+        <v>2935</v>
       </c>
       <c r="D315" t="s">
-        <v>2930</v>
+        <v>2936</v>
       </c>
       <c r="E315" t="s">
-        <v>2931</v>
+        <v>2937</v>
       </c>
       <c r="F315" t="s">
-        <v>2932</v>
+        <v>2938</v>
       </c>
       <c r="G315" t="s">
-        <v>2933</v>
+        <v>2939</v>
       </c>
       <c r="H315" t="s">
-        <v>2934</v>
+        <v>2940</v>
       </c>
       <c r="I315" t="s">
-        <v>2935</v>
+        <v>2941</v>
       </c>
       <c r="J315" t="s">
         <v>24</v>
       </c>
       <c r="K315" t="s">
         <v>25</v>
       </c>
       <c r="L315" t="s">
         <v>26</v>
       </c>
       <c r="M315" t="s">
         <v>27</v>
       </c>
       <c r="N315" t="s">
         <v>28</v>
       </c>
       <c r="O315" t="s">
-        <v>2936</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
         <v>6203</v>
       </c>
       <c r="B316" t="s">
-        <v>2937</v>
+        <v>2943</v>
       </c>
       <c r="C316" t="s">
-        <v>2938</v>
+        <v>2944</v>
       </c>
       <c r="D316" t="s">
-        <v>2939</v>
+        <v>2945</v>
       </c>
       <c r="E316" t="s">
-        <v>2940</v>
+        <v>2946</v>
       </c>
       <c r="F316" t="s">
-        <v>2941</v>
+        <v>2947</v>
       </c>
       <c r="G316" t="s">
-        <v>2942</v>
+        <v>2948</v>
       </c>
       <c r="H316" t="s">
-        <v>2943</v>
+        <v>2949</v>
       </c>
       <c r="I316" t="s">
-        <v>2944</v>
+        <v>2950</v>
       </c>
       <c r="J316" t="s">
         <v>24</v>
       </c>
       <c r="K316" t="s">
         <v>170</v>
       </c>
       <c r="L316" t="s">
         <v>26</v>
       </c>
       <c r="M316" t="s">
         <v>171</v>
       </c>
       <c r="N316" t="s">
         <v>28</v>
       </c>
       <c r="O316" t="s">
-        <v>2945</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
         <v>6208</v>
       </c>
       <c r="B317" t="s">
-        <v>2946</v>
+        <v>2952</v>
       </c>
       <c r="C317" t="s">
-        <v>2947</v>
+        <v>2953</v>
       </c>
       <c r="D317" t="s">
-        <v>2948</v>
+        <v>2954</v>
       </c>
       <c r="E317" t="s">
-        <v>2949</v>
+        <v>2955</v>
       </c>
       <c r="F317" t="s">
-        <v>2950</v>
+        <v>2956</v>
       </c>
       <c r="G317" t="s">
-        <v>2951</v>
+        <v>2957</v>
       </c>
       <c r="H317" t="s">
-        <v>2952</v>
+        <v>2958</v>
       </c>
       <c r="I317" t="s">
-        <v>2953</v>
+        <v>2959</v>
       </c>
       <c r="J317" t="s">
         <v>24</v>
       </c>
       <c r="K317" t="s">
         <v>170</v>
       </c>
       <c r="L317" t="s">
         <v>26</v>
       </c>
       <c r="M317" t="s">
         <v>171</v>
       </c>
       <c r="N317" t="s">
         <v>28</v>
       </c>
       <c r="O317" t="s">
-        <v>2954</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
         <v>6211</v>
       </c>
       <c r="B318" t="s">
-        <v>2955</v>
+        <v>2961</v>
       </c>
       <c r="C318" t="s">
-        <v>2956</v>
+        <v>2962</v>
       </c>
       <c r="D318" t="s">
-        <v>2957</v>
+        <v>2963</v>
       </c>
       <c r="E318" t="s">
-        <v>2958</v>
+        <v>2964</v>
       </c>
       <c r="F318" t="s">
-        <v>2959</v>
+        <v>2965</v>
       </c>
       <c r="G318" t="s">
-        <v>2960</v>
+        <v>2966</v>
       </c>
       <c r="H318" t="s">
-        <v>2961</v>
+        <v>2967</v>
       </c>
       <c r="I318" t="s">
-        <v>2962</v>
+        <v>2968</v>
       </c>
       <c r="J318" t="s">
         <v>24</v>
       </c>
       <c r="K318" t="s">
         <v>170</v>
       </c>
       <c r="L318" t="s">
         <v>26</v>
       </c>
       <c r="M318" t="s">
         <v>171</v>
       </c>
       <c r="N318" t="s">
         <v>28</v>
       </c>
       <c r="O318" t="s">
-        <v>2963</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
         <v>6215</v>
       </c>
       <c r="B319" t="s">
-        <v>2964</v>
+        <v>2970</v>
       </c>
       <c r="C319" t="s">
-        <v>2965</v>
+        <v>2971</v>
       </c>
       <c r="D319" t="s">
-        <v>2966</v>
+        <v>2972</v>
       </c>
       <c r="E319" t="s">
-        <v>2967</v>
+        <v>2973</v>
       </c>
       <c r="F319" t="s">
-        <v>2968</v>
+        <v>2974</v>
       </c>
       <c r="G319" t="s">
-        <v>2969</v>
+        <v>2975</v>
       </c>
       <c r="H319" t="s">
-        <v>2970</v>
+        <v>2976</v>
       </c>
       <c r="I319" t="s">
-        <v>2971</v>
+        <v>2977</v>
       </c>
       <c r="J319" t="s">
         <v>24</v>
       </c>
       <c r="K319" t="s">
         <v>170</v>
       </c>
       <c r="L319" t="s">
         <v>26</v>
       </c>
       <c r="M319" t="s">
         <v>171</v>
       </c>
       <c r="N319" t="s">
         <v>28</v>
       </c>
       <c r="O319" t="s">
-        <v>2972</v>
+        <v>2978</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
         <v>6222</v>
       </c>
       <c r="B320" t="s">
-        <v>2973</v>
+        <v>2979</v>
       </c>
       <c r="C320" t="s">
-        <v>2974</v>
+        <v>2980</v>
       </c>
       <c r="D320" t="s">
-        <v>2975</v>
+        <v>2981</v>
       </c>
       <c r="E320" t="s">
-        <v>2976</v>
+        <v>2982</v>
       </c>
       <c r="F320" t="s">
-        <v>2977</v>
+        <v>2983</v>
       </c>
       <c r="G320" t="s">
-        <v>2978</v>
+        <v>2984</v>
       </c>
       <c r="H320" t="s">
-        <v>2979</v>
+        <v>2985</v>
       </c>
       <c r="I320" t="s">
-        <v>2980</v>
+        <v>2986</v>
       </c>
       <c r="J320" t="s">
-        <v>2782</v>
+        <v>2788</v>
       </c>
       <c r="K320" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="L320" t="s">
-        <v>2784</v>
+        <v>2790</v>
       </c>
       <c r="M320" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="N320" t="s">
         <v>28</v>
       </c>
       <c r="O320" t="s">
-        <v>2981</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
         <v>6254</v>
       </c>
       <c r="B321" t="s">
-        <v>2982</v>
+        <v>2988</v>
       </c>
       <c r="C321" t="s">
-        <v>2983</v>
+        <v>2989</v>
       </c>
       <c r="D321" t="s">
-        <v>2984</v>
+        <v>2990</v>
       </c>
       <c r="E321" t="s">
-        <v>2985</v>
+        <v>2991</v>
       </c>
       <c r="F321" t="s">
-        <v>2986</v>
+        <v>2992</v>
       </c>
       <c r="G321" t="s">
-        <v>2987</v>
+        <v>2993</v>
       </c>
       <c r="H321" t="s">
-        <v>2988</v>
+        <v>2994</v>
       </c>
       <c r="I321" t="s">
-        <v>2989</v>
+        <v>2995</v>
       </c>
       <c r="J321" t="s">
         <v>24</v>
       </c>
       <c r="K321" t="s">
         <v>170</v>
       </c>
       <c r="L321" t="s">
         <v>26</v>
       </c>
       <c r="M321" t="s">
         <v>171</v>
       </c>
       <c r="N321" t="s">
         <v>28</v>
       </c>
       <c r="O321" t="s">
-        <v>2990</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
         <v>6255</v>
       </c>
       <c r="B322" t="s">
-        <v>2991</v>
+        <v>2997</v>
       </c>
       <c r="C322" t="s">
-        <v>2992</v>
+        <v>2998</v>
       </c>
       <c r="D322" t="s">
-        <v>2993</v>
+        <v>2999</v>
       </c>
       <c r="E322" t="s">
-        <v>2994</v>
+        <v>3000</v>
       </c>
       <c r="F322" t="s">
-        <v>2995</v>
+        <v>3001</v>
       </c>
       <c r="G322" t="s">
-        <v>2996</v>
+        <v>3002</v>
       </c>
       <c r="H322" t="s">
-        <v>2997</v>
+        <v>3003</v>
       </c>
       <c r="I322" t="s">
-        <v>2998</v>
+        <v>3004</v>
       </c>
       <c r="J322" t="s">
         <v>24</v>
       </c>
       <c r="K322" t="s">
-        <v>2999</v>
+        <v>3005</v>
       </c>
       <c r="L322" t="s">
         <v>26</v>
       </c>
       <c r="M322" t="s">
-        <v>3000</v>
+        <v>3006</v>
       </c>
       <c r="N322" t="s">
         <v>28</v>
       </c>
       <c r="O322" t="s">
-        <v>3001</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
         <v>6258</v>
       </c>
       <c r="B323" t="s">
-        <v>3002</v>
+        <v>3008</v>
       </c>
       <c r="C323" t="s">
-        <v>3003</v>
+        <v>3009</v>
       </c>
       <c r="D323" t="s">
-        <v>3004</v>
+        <v>3010</v>
       </c>
       <c r="E323" t="s">
-        <v>3005</v>
+        <v>3011</v>
       </c>
       <c r="F323" t="s">
-        <v>3006</v>
+        <v>3012</v>
       </c>
       <c r="G323" t="s">
-        <v>3007</v>
+        <v>3013</v>
       </c>
       <c r="H323" t="s">
-        <v>3008</v>
+        <v>3014</v>
       </c>
       <c r="I323" t="s">
-        <v>3009</v>
+        <v>3015</v>
       </c>
       <c r="J323" t="s">
         <v>24</v>
       </c>
       <c r="K323" t="s">
         <v>25</v>
       </c>
       <c r="L323" t="s">
         <v>26</v>
       </c>
       <c r="M323" t="s">
         <v>27</v>
       </c>
       <c r="N323" t="s">
         <v>28</v>
       </c>
       <c r="O323" t="s">
-        <v>3010</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
         <v>6259</v>
       </c>
       <c r="B324" t="s">
-        <v>3011</v>
+        <v>3017</v>
       </c>
       <c r="C324" t="s">
-        <v>3012</v>
+        <v>3018</v>
       </c>
       <c r="D324" t="s">
-        <v>3013</v>
+        <v>3019</v>
       </c>
       <c r="E324" t="s">
-        <v>3014</v>
+        <v>3020</v>
       </c>
       <c r="F324" t="s">
-        <v>3015</v>
+        <v>3021</v>
       </c>
       <c r="G324" t="s">
-        <v>3016</v>
+        <v>3022</v>
       </c>
       <c r="H324" t="s">
-        <v>3017</v>
+        <v>3023</v>
       </c>
       <c r="I324" t="s">
-        <v>3018</v>
+        <v>3024</v>
       </c>
       <c r="J324" t="s">
         <v>24</v>
       </c>
       <c r="K324" t="s">
         <v>170</v>
       </c>
       <c r="L324" t="s">
         <v>26</v>
       </c>
       <c r="M324" t="s">
         <v>171</v>
       </c>
       <c r="N324" t="s">
         <v>28</v>
       </c>
       <c r="O324" t="s">
-        <v>3019</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
         <v>6261</v>
       </c>
       <c r="B325" t="s">
-        <v>3020</v>
+        <v>3026</v>
       </c>
       <c r="C325" t="s">
-        <v>3021</v>
+        <v>3027</v>
       </c>
       <c r="D325" t="s">
-        <v>3022</v>
+        <v>3028</v>
       </c>
       <c r="E325" t="s">
-        <v>3023</v>
+        <v>3029</v>
       </c>
       <c r="F325" t="s">
-        <v>3024</v>
+        <v>3030</v>
       </c>
       <c r="G325" t="s">
-        <v>3025</v>
+        <v>3031</v>
       </c>
       <c r="H325" t="s">
-        <v>3026</v>
+        <v>3032</v>
       </c>
       <c r="I325" t="s">
-        <v>3027</v>
+        <v>3033</v>
       </c>
       <c r="J325" t="s">
         <v>24</v>
       </c>
       <c r="K325" t="s">
         <v>47</v>
       </c>
       <c r="L325" t="s">
         <v>26</v>
       </c>
       <c r="M325" t="s">
         <v>48</v>
       </c>
       <c r="N325" t="s">
         <v>28</v>
       </c>
       <c r="O325" t="s">
-        <v>3028</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
         <v>6263</v>
       </c>
       <c r="B326" t="s">
-        <v>3029</v>
+        <v>3035</v>
       </c>
       <c r="C326" t="s">
-        <v>3030</v>
+        <v>3036</v>
       </c>
       <c r="D326" t="s">
-        <v>3031</v>
+        <v>3037</v>
       </c>
       <c r="E326" t="s">
-        <v>3032</v>
+        <v>3038</v>
       </c>
       <c r="F326" t="s">
-        <v>3033</v>
+        <v>3039</v>
       </c>
       <c r="G326" t="s">
-        <v>3034</v>
+        <v>3040</v>
       </c>
       <c r="H326" t="s">
-        <v>3035</v>
+        <v>3041</v>
       </c>
       <c r="I326" t="s">
-        <v>3036</v>
+        <v>3042</v>
       </c>
       <c r="J326" t="s">
         <v>24</v>
       </c>
       <c r="K326" t="s">
         <v>170</v>
       </c>
       <c r="L326" t="s">
         <v>26</v>
       </c>
       <c r="M326" t="s">
         <v>171</v>
       </c>
       <c r="N326" t="s">
         <v>28</v>
       </c>
       <c r="O326" t="s">
-        <v>3037</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
         <v>6272</v>
       </c>
       <c r="B327" t="s">
-        <v>3038</v>
+        <v>3044</v>
       </c>
       <c r="C327" t="s">
-        <v>3039</v>
+        <v>3045</v>
       </c>
       <c r="D327" t="s">
-        <v>3040</v>
+        <v>3046</v>
       </c>
       <c r="E327" t="s">
-        <v>3041</v>
+        <v>3047</v>
       </c>
       <c r="F327" t="s">
-        <v>3042</v>
+        <v>3048</v>
       </c>
       <c r="G327" t="s">
-        <v>3043</v>
+        <v>3049</v>
       </c>
       <c r="H327" t="s">
-        <v>3044</v>
+        <v>3050</v>
       </c>
       <c r="I327" t="s">
-        <v>3045</v>
+        <v>3051</v>
       </c>
       <c r="J327" t="s">
         <v>24</v>
       </c>
       <c r="K327" t="s">
         <v>170</v>
       </c>
       <c r="L327" t="s">
         <v>26</v>
       </c>
       <c r="M327" t="s">
         <v>171</v>
       </c>
       <c r="N327" t="s">
         <v>28</v>
       </c>
       <c r="O327" t="s">
-        <v>3046</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
         <v>6274</v>
       </c>
       <c r="B328" t="s">
-        <v>3047</v>
+        <v>3053</v>
       </c>
       <c r="C328" t="s">
-        <v>3048</v>
+        <v>3054</v>
       </c>
       <c r="D328" t="s">
-        <v>3049</v>
+        <v>3055</v>
       </c>
       <c r="E328" t="s">
-        <v>3050</v>
+        <v>3056</v>
       </c>
       <c r="F328" t="s">
-        <v>3051</v>
+        <v>3057</v>
       </c>
       <c r="G328" t="s">
-        <v>3052</v>
+        <v>3058</v>
       </c>
       <c r="H328" t="s">
-        <v>3053</v>
+        <v>3059</v>
       </c>
       <c r="I328" t="s">
-        <v>3054</v>
+        <v>3060</v>
       </c>
       <c r="J328" t="s">
         <v>24</v>
       </c>
       <c r="K328" t="s">
         <v>25</v>
       </c>
       <c r="L328" t="s">
         <v>26</v>
       </c>
       <c r="M328" t="s">
         <v>27</v>
       </c>
       <c r="N328" t="s">
         <v>28</v>
       </c>
       <c r="O328" t="s">
-        <v>3055</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
         <v>6275</v>
       </c>
       <c r="B329" t="s">
-        <v>3056</v>
+        <v>3062</v>
       </c>
       <c r="C329" t="s">
-        <v>3057</v>
+        <v>3063</v>
       </c>
       <c r="D329" t="s">
-        <v>3058</v>
+        <v>3064</v>
       </c>
       <c r="E329" t="s">
-        <v>3059</v>
+        <v>3065</v>
       </c>
       <c r="F329" t="s">
-        <v>3060</v>
+        <v>3066</v>
       </c>
       <c r="G329" t="s">
-        <v>3061</v>
+        <v>3067</v>
       </c>
       <c r="H329" t="s">
-        <v>3062</v>
+        <v>3068</v>
       </c>
       <c r="I329" t="s">
-        <v>3063</v>
+        <v>3069</v>
       </c>
       <c r="J329" t="s">
         <v>441</v>
       </c>
       <c r="K329" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="L329" t="s">
         <v>443</v>
       </c>
       <c r="M329" t="s">
-        <v>872</v>
+        <v>1379</v>
       </c>
       <c r="N329" t="s">
         <v>28</v>
       </c>
       <c r="O329" t="s">
-        <v>3064</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
         <v>6327</v>
       </c>
       <c r="B330" t="s">
-        <v>3065</v>
+        <v>3071</v>
       </c>
       <c r="C330" t="s">
-        <v>3066</v>
+        <v>3072</v>
       </c>
       <c r="D330" t="s">
-        <v>3067</v>
+        <v>3073</v>
       </c>
       <c r="E330" t="s">
-        <v>3068</v>
+        <v>3074</v>
       </c>
       <c r="F330" t="s">
-        <v>3069</v>
+        <v>3075</v>
       </c>
       <c r="G330" t="s">
-        <v>3070</v>
+        <v>3076</v>
       </c>
       <c r="H330" t="s">
-        <v>3071</v>
+        <v>3077</v>
       </c>
       <c r="I330" t="s">
-        <v>3072</v>
+        <v>3078</v>
       </c>
       <c r="J330" t="s">
         <v>24</v>
       </c>
       <c r="K330" t="s">
         <v>47</v>
       </c>
       <c r="L330" t="s">
         <v>26</v>
       </c>
       <c r="M330" t="s">
         <v>48</v>
       </c>
       <c r="N330" t="s">
         <v>28</v>
       </c>
       <c r="O330" t="s">
-        <v>3073</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
         <v>6337</v>
       </c>
       <c r="B331" t="s">
-        <v>3074</v>
+        <v>3080</v>
       </c>
       <c r="C331" t="s">
-        <v>3075</v>
+        <v>3081</v>
       </c>
       <c r="D331" t="s">
-        <v>3076</v>
+        <v>3082</v>
       </c>
       <c r="E331" t="s">
-        <v>3077</v>
+        <v>3083</v>
       </c>
       <c r="F331" t="s">
-        <v>3078</v>
+        <v>3084</v>
       </c>
       <c r="G331" t="s">
-        <v>3079</v>
+        <v>3085</v>
       </c>
       <c r="H331" t="s">
-        <v>3080</v>
+        <v>3086</v>
       </c>
       <c r="I331" t="s">
-        <v>3081</v>
+        <v>3087</v>
       </c>
       <c r="J331" t="s">
         <v>24</v>
       </c>
       <c r="K331" t="s">
         <v>47</v>
       </c>
       <c r="L331" t="s">
         <v>26</v>
       </c>
       <c r="M331" t="s">
         <v>48</v>
       </c>
       <c r="N331" t="s">
         <v>28</v>
       </c>
       <c r="O331" t="s">
-        <v>3082</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
         <v>6361</v>
       </c>
       <c r="B332" t="s">
-        <v>3083</v>
+        <v>3089</v>
       </c>
       <c r="C332" t="s">
-        <v>3084</v>
+        <v>3090</v>
       </c>
       <c r="D332" t="s">
-        <v>3085</v>
+        <v>3091</v>
       </c>
       <c r="E332" t="s">
-        <v>3086</v>
+        <v>3092</v>
       </c>
       <c r="F332" t="s">
-        <v>3087</v>
+        <v>3093</v>
       </c>
       <c r="G332" t="s">
-        <v>3088</v>
+        <v>3094</v>
       </c>
       <c r="H332" t="s">
-        <v>3089</v>
+        <v>3095</v>
       </c>
       <c r="I332" t="s">
-        <v>3090</v>
+        <v>3096</v>
       </c>
       <c r="J332" t="s">
         <v>24</v>
       </c>
       <c r="K332" t="s">
         <v>170</v>
       </c>
       <c r="L332" t="s">
         <v>26</v>
       </c>
       <c r="M332" t="s">
         <v>171</v>
       </c>
       <c r="N332" t="s">
         <v>28</v>
       </c>
       <c r="O332" t="s">
-        <v>3091</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
         <v>6379</v>
       </c>
       <c r="B333" t="s">
-        <v>3092</v>
+        <v>3098</v>
       </c>
       <c r="C333" t="s">
-        <v>3093</v>
+        <v>3099</v>
       </c>
       <c r="D333" t="s">
-        <v>3094</v>
+        <v>3100</v>
       </c>
       <c r="E333" t="s">
-        <v>3095</v>
+        <v>3101</v>
       </c>
       <c r="F333" t="s">
-        <v>3096</v>
+        <v>3102</v>
       </c>
       <c r="G333" t="s">
-        <v>3097</v>
+        <v>3103</v>
       </c>
       <c r="H333" t="s">
-        <v>3098</v>
+        <v>3104</v>
       </c>
       <c r="I333" t="s">
-        <v>3099</v>
+        <v>3105</v>
       </c>
       <c r="J333" t="s">
         <v>24</v>
       </c>
       <c r="K333" t="s">
         <v>25</v>
       </c>
       <c r="L333" t="s">
         <v>26</v>
       </c>
       <c r="M333" t="s">
         <v>27</v>
       </c>
       <c r="N333" t="s">
         <v>28</v>
       </c>
       <c r="O333" t="s">
-        <v>3100</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
         <v>6454</v>
       </c>
       <c r="B334" t="s">
-        <v>3101</v>
+        <v>3107</v>
       </c>
       <c r="C334" t="s">
-        <v>3102</v>
+        <v>3108</v>
       </c>
       <c r="D334" t="s">
-        <v>3103</v>
+        <v>3109</v>
       </c>
       <c r="E334" t="s">
-        <v>3104</v>
+        <v>3110</v>
       </c>
       <c r="F334" t="s">
-        <v>3105</v>
+        <v>3111</v>
       </c>
       <c r="G334" t="s">
-        <v>3106</v>
+        <v>3112</v>
       </c>
       <c r="H334" t="s">
-        <v>3107</v>
+        <v>3113</v>
       </c>
       <c r="I334" t="s">
-        <v>3108</v>
+        <v>3114</v>
       </c>
       <c r="J334" t="s">
         <v>24</v>
       </c>
       <c r="K334" t="s">
         <v>170</v>
       </c>
       <c r="L334" t="s">
         <v>26</v>
       </c>
       <c r="M334" t="s">
         <v>171</v>
       </c>
       <c r="N334" t="s">
         <v>28</v>
       </c>
       <c r="O334" t="s">
-        <v>3109</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
         <v>6460</v>
       </c>
       <c r="B335" t="s">
-        <v>3110</v>
+        <v>3116</v>
       </c>
       <c r="C335" t="s">
-        <v>3111</v>
+        <v>3117</v>
       </c>
       <c r="D335" t="s">
-        <v>3112</v>
+        <v>3118</v>
       </c>
       <c r="E335" t="s">
-        <v>3113</v>
+        <v>3119</v>
       </c>
       <c r="F335" t="s">
-        <v>3114</v>
+        <v>3120</v>
       </c>
       <c r="G335" t="s">
-        <v>3115</v>
+        <v>3121</v>
       </c>
       <c r="H335" t="s">
-        <v>3116</v>
+        <v>3122</v>
       </c>
       <c r="I335" t="s">
-        <v>3117</v>
+        <v>3123</v>
       </c>
       <c r="J335" t="s">
         <v>24</v>
       </c>
       <c r="K335" t="s">
         <v>25</v>
       </c>
       <c r="L335" t="s">
         <v>26</v>
       </c>
       <c r="M335" t="s">
         <v>27</v>
       </c>
       <c r="N335" t="s">
         <v>28</v>
       </c>
       <c r="O335" t="s">
-        <v>3118</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
         <v>6468</v>
       </c>
       <c r="B336" t="s">
-        <v>3119</v>
+        <v>3125</v>
       </c>
       <c r="C336" t="s">
-        <v>3120</v>
+        <v>3126</v>
       </c>
       <c r="D336" t="s">
-        <v>3121</v>
+        <v>3127</v>
       </c>
       <c r="E336" t="s">
-        <v>3122</v>
+        <v>3128</v>
       </c>
       <c r="F336" t="s">
-        <v>3123</v>
+        <v>3129</v>
       </c>
       <c r="G336" t="s">
-        <v>3124</v>
+        <v>3130</v>
       </c>
       <c r="H336" t="s">
-        <v>3125</v>
+        <v>3131</v>
       </c>
       <c r="I336" t="s">
-        <v>3126</v>
+        <v>3132</v>
       </c>
       <c r="J336" t="s">
         <v>24</v>
       </c>
       <c r="K336" t="s">
         <v>25</v>
       </c>
       <c r="L336" t="s">
         <v>26</v>
       </c>
       <c r="M336" t="s">
         <v>27</v>
       </c>
       <c r="N336" t="s">
         <v>28</v>
       </c>
       <c r="O336" t="s">
-        <v>3127</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
         <v>6611</v>
       </c>
       <c r="B337" t="s">
-        <v>3128</v>
+        <v>3134</v>
       </c>
       <c r="C337" t="s">
-        <v>3129</v>
+        <v>3135</v>
       </c>
       <c r="D337" t="s">
-        <v>3130</v>
+        <v>3136</v>
       </c>
       <c r="E337" t="s">
-        <v>3131</v>
+        <v>3137</v>
       </c>
       <c r="F337" t="s">
-        <v>3132</v>
+        <v>3138</v>
       </c>
       <c r="G337" t="s">
-        <v>3133</v>
+        <v>3139</v>
       </c>
       <c r="H337" t="s">
-        <v>3134</v>
+        <v>3140</v>
       </c>
       <c r="I337" t="s">
-        <v>3135</v>
+        <v>3141</v>
       </c>
       <c r="J337" t="s">
         <v>24</v>
       </c>
       <c r="K337" t="s">
         <v>25</v>
       </c>
       <c r="L337" t="s">
         <v>26</v>
       </c>
       <c r="M337" t="s">
         <v>27</v>
       </c>
       <c r="N337" t="s">
         <v>28</v>
       </c>
       <c r="O337" t="s">
-        <v>3136</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
         <v>6615</v>
       </c>
       <c r="B338" t="s">
-        <v>3137</v>
+        <v>3143</v>
       </c>
       <c r="C338" t="s">
-        <v>3138</v>
+        <v>3144</v>
       </c>
       <c r="D338" t="s">
-        <v>3139</v>
+        <v>3145</v>
       </c>
       <c r="E338" t="s">
-        <v>3140</v>
+        <v>3146</v>
       </c>
       <c r="F338" t="s">
-        <v>3141</v>
+        <v>3147</v>
       </c>
       <c r="G338" t="s">
-        <v>3142</v>
+        <v>3148</v>
       </c>
       <c r="H338" t="s">
-        <v>3143</v>
+        <v>3149</v>
       </c>
       <c r="I338" t="s">
-        <v>3144</v>
+        <v>3150</v>
       </c>
       <c r="J338" t="s">
         <v>24</v>
       </c>
       <c r="K338" t="s">
         <v>25</v>
       </c>
       <c r="L338" t="s">
         <v>26</v>
       </c>
       <c r="M338" t="s">
         <v>27</v>
       </c>
       <c r="N338" t="s">
         <v>28</v>
       </c>
       <c r="O338" t="s">
-        <v>3145</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
         <v>6761</v>
       </c>
       <c r="B339" t="s">
-        <v>3146</v>
+        <v>3152</v>
       </c>
       <c r="C339" t="s">
-        <v>3147</v>
+        <v>3153</v>
       </c>
       <c r="D339" t="s">
-        <v>3148</v>
+        <v>3154</v>
       </c>
       <c r="E339" t="s">
-        <v>3149</v>
+        <v>3155</v>
       </c>
       <c r="F339" t="s">
-        <v>3150</v>
+        <v>3156</v>
       </c>
       <c r="G339" t="s">
-        <v>3151</v>
+        <v>3157</v>
       </c>
       <c r="H339" t="s">
-        <v>3152</v>
+        <v>3158</v>
       </c>
       <c r="I339" t="s">
-        <v>3153</v>
+        <v>3159</v>
       </c>
       <c r="J339" t="s">
         <v>24</v>
       </c>
       <c r="K339" t="s">
         <v>25</v>
       </c>
       <c r="L339" t="s">
         <v>26</v>
       </c>
       <c r="M339" t="s">
         <v>27</v>
       </c>
       <c r="N339" t="s">
         <v>28</v>
       </c>
       <c r="O339" t="s">
-        <v>3154</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
         <v>6762</v>
       </c>
       <c r="B340" t="s">
-        <v>3155</v>
+        <v>3161</v>
       </c>
       <c r="C340" t="s">
-        <v>3156</v>
+        <v>3162</v>
       </c>
       <c r="D340" t="s">
-        <v>3157</v>
+        <v>3163</v>
       </c>
       <c r="E340" t="s">
-        <v>3158</v>
+        <v>3164</v>
       </c>
       <c r="F340" t="s">
-        <v>3159</v>
+        <v>3165</v>
       </c>
       <c r="G340" t="s">
-        <v>3160</v>
+        <v>3166</v>
       </c>
       <c r="H340" t="s">
-        <v>3161</v>
+        <v>3167</v>
       </c>
       <c r="I340" t="s">
-        <v>3162</v>
+        <v>3168</v>
       </c>
       <c r="J340" t="s">
         <v>441</v>
       </c>
       <c r="K340" t="s">
         <v>672</v>
       </c>
       <c r="L340" t="s">
         <v>443</v>
       </c>
       <c r="M340" t="s">
         <v>673</v>
       </c>
       <c r="N340" t="s">
         <v>28</v>
       </c>
       <c r="O340" t="s">
-        <v>3163</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
         <v>6763</v>
       </c>
       <c r="B341" t="s">
-        <v>3164</v>
+        <v>3170</v>
       </c>
       <c r="C341" t="s">
-        <v>3165</v>
+        <v>3171</v>
       </c>
       <c r="D341" t="s">
-        <v>3166</v>
+        <v>3172</v>
       </c>
       <c r="E341" t="s">
-        <v>3167</v>
+        <v>3173</v>
       </c>
       <c r="F341" t="s">
-        <v>3168</v>
+        <v>3174</v>
       </c>
       <c r="G341" t="s">
-        <v>3169</v>
+        <v>3175</v>
       </c>
       <c r="H341" t="s">
-        <v>3170</v>
+        <v>3176</v>
       </c>
       <c r="I341" t="s">
-        <v>3171</v>
+        <v>3177</v>
       </c>
       <c r="J341" t="s">
         <v>441</v>
       </c>
       <c r="K341" t="s">
-        <v>3172</v>
+        <v>3178</v>
       </c>
       <c r="L341" t="s">
-        <v>443</v>
+        <v>1416</v>
       </c>
       <c r="M341" t="s">
-        <v>3173</v>
+        <v>3179</v>
       </c>
       <c r="N341" t="s">
         <v>28</v>
       </c>
       <c r="O341" t="s">
-        <v>3174</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
         <v>6765</v>
       </c>
       <c r="B342" t="s">
-        <v>3175</v>
+        <v>3181</v>
       </c>
       <c r="C342" t="s">
-        <v>3176</v>
+        <v>3182</v>
       </c>
       <c r="D342" t="s">
-        <v>3177</v>
+        <v>3183</v>
       </c>
       <c r="E342" t="s">
-        <v>3178</v>
+        <v>3184</v>
       </c>
       <c r="F342" t="s">
-        <v>3179</v>
+        <v>3185</v>
       </c>
       <c r="G342" t="s">
-        <v>3180</v>
+        <v>3186</v>
       </c>
       <c r="H342" t="s">
-        <v>3181</v>
+        <v>3187</v>
       </c>
       <c r="I342" t="s">
-        <v>3182</v>
+        <v>3188</v>
       </c>
       <c r="J342" t="s">
         <v>24</v>
       </c>
       <c r="K342" t="s">
         <v>170</v>
       </c>
       <c r="L342" t="s">
         <v>26</v>
       </c>
       <c r="M342" t="s">
         <v>171</v>
       </c>
       <c r="N342" t="s">
         <v>28</v>
       </c>
       <c r="O342" t="s">
-        <v>3183</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>6820</v>
+        <v>6982</v>
       </c>
       <c r="B343" t="s">
-        <v>3184</v>
+        <v>3190</v>
       </c>
       <c r="C343" t="s">
-        <v>3185</v>
+        <v>3191</v>
       </c>
       <c r="D343" t="s">
-        <v>3186</v>
+        <v>3192</v>
       </c>
       <c r="E343" t="s">
-        <v>3187</v>
+        <v>3193</v>
       </c>
       <c r="F343" t="s">
-        <v>3188</v>
+        <v>3194</v>
       </c>
       <c r="G343" t="s">
-        <v>3189</v>
+        <v>3195</v>
       </c>
       <c r="H343" t="s">
-        <v>3190</v>
+        <v>3196</v>
       </c>
       <c r="I343" t="s">
-        <v>3191</v>
+        <v>3197</v>
       </c>
       <c r="J343" t="s">
         <v>24</v>
       </c>
       <c r="K343" t="s">
-        <v>1208</v>
+        <v>3198</v>
       </c>
       <c r="L343" t="s">
         <v>26</v>
       </c>
       <c r="M343" t="s">
-        <v>1209</v>
+        <v>3199</v>
       </c>
       <c r="N343" t="s">
         <v>28</v>
       </c>
       <c r="O343" t="s">
-        <v>3192</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>6982</v>
+        <v>8265</v>
       </c>
       <c r="B344" t="s">
-        <v>3193</v>
+        <v>3201</v>
       </c>
       <c r="C344" t="s">
-        <v>3194</v>
+        <v>3202</v>
       </c>
       <c r="D344" t="s">
-        <v>3195</v>
+        <v>3203</v>
       </c>
       <c r="E344" t="s">
-        <v>3196</v>
+        <v>3204</v>
       </c>
       <c r="F344" t="s">
-        <v>3197</v>
+        <v>3205</v>
       </c>
       <c r="G344" t="s">
-        <v>3198</v>
+        <v>3206</v>
       </c>
       <c r="H344" t="s">
-        <v>3199</v>
+        <v>3207</v>
       </c>
       <c r="I344" t="s">
-        <v>3200</v>
+        <v>3208</v>
       </c>
       <c r="J344" t="s">
         <v>24</v>
       </c>
       <c r="K344" t="s">
-        <v>3201</v>
+        <v>3209</v>
       </c>
       <c r="L344" t="s">
         <v>26</v>
       </c>
       <c r="M344" t="s">
-        <v>3202</v>
+        <v>3210</v>
       </c>
       <c r="N344" t="s">
         <v>28</v>
       </c>
       <c r="O344" t="s">
-        <v>3203</v>
+        <v>3211</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>8265</v>
+        <v>8289</v>
       </c>
       <c r="B345" t="s">
-        <v>3204</v>
+        <v>3212</v>
       </c>
       <c r="C345" t="s">
-        <v>3205</v>
+        <v>3213</v>
       </c>
       <c r="D345" t="s">
-        <v>3206</v>
+        <v>3214</v>
       </c>
       <c r="E345" t="s">
-        <v>3207</v>
+        <v>3215</v>
       </c>
       <c r="F345" t="s">
-        <v>3208</v>
+        <v>3216</v>
       </c>
       <c r="G345" t="s">
-        <v>3209</v>
+        <v>3217</v>
       </c>
       <c r="H345" t="s">
-        <v>3210</v>
+        <v>3218</v>
       </c>
       <c r="I345" t="s">
-        <v>3211</v>
+        <v>3219</v>
       </c>
       <c r="J345" t="s">
         <v>24</v>
       </c>
       <c r="K345" t="s">
-        <v>3212</v>
+        <v>442</v>
       </c>
       <c r="L345" t="s">
         <v>26</v>
       </c>
       <c r="M345" t="s">
-        <v>3213</v>
+        <v>444</v>
       </c>
       <c r="N345" t="s">
         <v>28</v>
       </c>
       <c r="O345" t="s">
-        <v>3214</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
-        <v>8289</v>
+        <v>8294</v>
       </c>
       <c r="B346" t="s">
-        <v>3215</v>
+        <v>3221</v>
       </c>
       <c r="C346" t="s">
-        <v>3216</v>
+        <v>3222</v>
       </c>
       <c r="D346" t="s">
-        <v>3217</v>
+        <v>3223</v>
       </c>
       <c r="E346" t="s">
-        <v>3218</v>
+        <v>3224</v>
       </c>
       <c r="F346" t="s">
-        <v>3219</v>
+        <v>3225</v>
       </c>
       <c r="G346" t="s">
-        <v>3220</v>
+        <v>3226</v>
       </c>
       <c r="H346" t="s">
-        <v>3221</v>
+        <v>3227</v>
       </c>
       <c r="I346" t="s">
-        <v>3222</v>
+        <v>3228</v>
       </c>
       <c r="J346" t="s">
-        <v>24</v>
+        <v>441</v>
       </c>
       <c r="K346" t="s">
-        <v>442</v>
+        <v>740</v>
       </c>
       <c r="L346" t="s">
-        <v>26</v>
+        <v>443</v>
       </c>
       <c r="M346" t="s">
-        <v>444</v>
+        <v>741</v>
       </c>
       <c r="N346" t="s">
         <v>28</v>
       </c>
       <c r="O346" t="s">
-        <v>3223</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
-        <v>8294</v>
+        <v>8315</v>
       </c>
       <c r="B347" t="s">
-        <v>3224</v>
+        <v>3230</v>
       </c>
       <c r="C347" t="s">
-        <v>3225</v>
+        <v>3231</v>
       </c>
       <c r="D347" t="s">
-        <v>3226</v>
+        <v>3232</v>
       </c>
       <c r="E347" t="s">
-        <v>3227</v>
+        <v>3233</v>
       </c>
       <c r="F347" t="s">
-        <v>3228</v>
+        <v>3234</v>
       </c>
       <c r="G347" t="s">
-        <v>3229</v>
+        <v>3235</v>
       </c>
       <c r="H347" t="s">
-        <v>3230</v>
+        <v>3236</v>
       </c>
       <c r="I347" t="s">
-        <v>3231</v>
+        <v>3237</v>
       </c>
       <c r="J347" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K347" t="s">
-        <v>739</v>
+        <v>25</v>
       </c>
       <c r="L347" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M347" t="s">
-        <v>740</v>
+        <v>27</v>
       </c>
       <c r="N347" t="s">
         <v>28</v>
       </c>
       <c r="O347" t="s">
-        <v>3232</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
-        <v>8315</v>
+        <v>8341</v>
       </c>
       <c r="B348" t="s">
-        <v>3233</v>
+        <v>3239</v>
       </c>
       <c r="C348" t="s">
-        <v>3234</v>
+        <v>3240</v>
       </c>
       <c r="D348" t="s">
-        <v>3235</v>
+        <v>3241</v>
       </c>
       <c r="E348" t="s">
-        <v>3236</v>
+        <v>3242</v>
       </c>
       <c r="F348" t="s">
-        <v>3237</v>
+        <v>3243</v>
       </c>
       <c r="G348" t="s">
-        <v>3238</v>
+        <v>3244</v>
       </c>
       <c r="H348" t="s">
-        <v>3239</v>
+        <v>3245</v>
       </c>
       <c r="I348" t="s">
-        <v>3240</v>
+        <v>3246</v>
       </c>
       <c r="J348" t="s">
         <v>24</v>
       </c>
       <c r="K348" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L348" t="s">
         <v>26</v>
       </c>
       <c r="M348" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N348" t="s">
         <v>28</v>
       </c>
       <c r="O348" t="s">
-        <v>3241</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
-        <v>8341</v>
+        <v>8343</v>
       </c>
       <c r="B349" t="s">
-        <v>3242</v>
+        <v>3248</v>
       </c>
       <c r="C349" t="s">
-        <v>3243</v>
+        <v>3249</v>
       </c>
       <c r="D349" t="s">
-        <v>3244</v>
+        <v>3250</v>
       </c>
       <c r="E349" t="s">
-        <v>3245</v>
+        <v>3251</v>
       </c>
       <c r="F349" t="s">
-        <v>3246</v>
+        <v>3252</v>
       </c>
       <c r="G349" t="s">
-        <v>3247</v>
+        <v>3253</v>
       </c>
       <c r="H349" t="s">
-        <v>3248</v>
+        <v>3254</v>
       </c>
       <c r="I349" t="s">
-        <v>3249</v>
+        <v>3255</v>
       </c>
       <c r="J349" t="s">
         <v>24</v>
       </c>
       <c r="K349" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L349" t="s">
         <v>26</v>
       </c>
       <c r="M349" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N349" t="s">
         <v>28</v>
       </c>
       <c r="O349" t="s">
-        <v>3250</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
-        <v>8343</v>
+        <v>8344</v>
       </c>
       <c r="B350" t="s">
-        <v>3251</v>
+        <v>3257</v>
       </c>
       <c r="C350" t="s">
-        <v>3252</v>
+        <v>3258</v>
       </c>
       <c r="D350" t="s">
-        <v>3253</v>
+        <v>3259</v>
       </c>
       <c r="E350" t="s">
-        <v>3254</v>
+        <v>3260</v>
       </c>
       <c r="F350" t="s">
-        <v>3255</v>
+        <v>3261</v>
       </c>
       <c r="G350" t="s">
-        <v>3256</v>
+        <v>3262</v>
       </c>
       <c r="H350" t="s">
-        <v>3257</v>
+        <v>3263</v>
       </c>
       <c r="I350" t="s">
-        <v>3258</v>
+        <v>3264</v>
       </c>
       <c r="J350" t="s">
         <v>24</v>
       </c>
       <c r="K350" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L350" t="s">
         <v>26</v>
       </c>
       <c r="M350" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N350" t="s">
         <v>28</v>
       </c>
       <c r="O350" t="s">
-        <v>3259</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
-        <v>8344</v>
+        <v>8355</v>
       </c>
       <c r="B351" t="s">
-        <v>3260</v>
+        <v>3266</v>
       </c>
       <c r="C351" t="s">
-        <v>3261</v>
+        <v>3267</v>
       </c>
       <c r="D351" t="s">
-        <v>3262</v>
+        <v>3268</v>
       </c>
       <c r="E351" t="s">
-        <v>3263</v>
+        <v>3269</v>
       </c>
       <c r="F351" t="s">
-        <v>3264</v>
+        <v>3270</v>
       </c>
       <c r="G351" t="s">
-        <v>3265</v>
+        <v>3271</v>
       </c>
       <c r="H351" t="s">
-        <v>3266</v>
+        <v>3272</v>
       </c>
       <c r="I351" t="s">
-        <v>3267</v>
+        <v>3273</v>
       </c>
       <c r="J351" t="s">
         <v>24</v>
       </c>
       <c r="K351" t="s">
-        <v>170</v>
+        <v>3274</v>
       </c>
       <c r="L351" t="s">
         <v>26</v>
       </c>
       <c r="M351" t="s">
-        <v>171</v>
+        <v>3275</v>
       </c>
       <c r="N351" t="s">
         <v>28</v>
       </c>
       <c r="O351" t="s">
-        <v>3268</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
-        <v>8355</v>
+        <v>8357</v>
       </c>
       <c r="B352" t="s">
-        <v>3269</v>
+        <v>3277</v>
       </c>
       <c r="C352" t="s">
-        <v>3270</v>
+        <v>3278</v>
       </c>
       <c r="D352" t="s">
-        <v>3271</v>
+        <v>3279</v>
       </c>
       <c r="E352" t="s">
-        <v>3272</v>
+        <v>3280</v>
       </c>
       <c r="F352" t="s">
-        <v>3273</v>
+        <v>3281</v>
       </c>
       <c r="G352" t="s">
+        <v>3282</v>
+      </c>
+      <c r="H352" t="s">
+        <v>3283</v>
+      </c>
+      <c r="I352" t="s">
+        <v>3284</v>
+      </c>
+      <c r="J352" t="s">
+        <v>24</v>
+      </c>
+      <c r="K352" t="s">
         <v>3274</v>
       </c>
-      <c r="H352" t="s">
+      <c r="L352" t="s">
+        <v>26</v>
+      </c>
+      <c r="M352" t="s">
         <v>3275</v>
       </c>
-      <c r="I352" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N352" t="s">
         <v>28</v>
       </c>
       <c r="O352" t="s">
-        <v>3279</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
-        <v>8357</v>
+        <v>8377</v>
       </c>
       <c r="B353" t="s">
-        <v>3280</v>
+        <v>3286</v>
       </c>
       <c r="C353" t="s">
-        <v>3281</v>
+        <v>3287</v>
       </c>
       <c r="D353" t="s">
-        <v>3282</v>
+        <v>3288</v>
       </c>
       <c r="E353" t="s">
-        <v>3283</v>
+        <v>3289</v>
       </c>
       <c r="F353" t="s">
-        <v>3284</v>
+        <v>3290</v>
       </c>
       <c r="G353" t="s">
-        <v>3285</v>
+        <v>3291</v>
       </c>
       <c r="H353" t="s">
-        <v>3286</v>
+        <v>3292</v>
       </c>
       <c r="I353" t="s">
-        <v>3287</v>
+        <v>3293</v>
       </c>
       <c r="J353" t="s">
         <v>24</v>
       </c>
       <c r="K353" t="s">
-        <v>3277</v>
+        <v>25</v>
       </c>
       <c r="L353" t="s">
         <v>26</v>
       </c>
       <c r="M353" t="s">
-        <v>3278</v>
+        <v>27</v>
       </c>
       <c r="N353" t="s">
         <v>28</v>
       </c>
       <c r="O353" t="s">
-        <v>3288</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
-        <v>8377</v>
+        <v>8386</v>
       </c>
       <c r="B354" t="s">
-        <v>3289</v>
+        <v>3295</v>
       </c>
       <c r="C354" t="s">
-        <v>3290</v>
+        <v>3296</v>
       </c>
       <c r="D354" t="s">
-        <v>3291</v>
+        <v>3297</v>
       </c>
       <c r="E354" t="s">
-        <v>3292</v>
+        <v>3298</v>
       </c>
       <c r="F354" t="s">
-        <v>3293</v>
+        <v>3299</v>
       </c>
       <c r="G354" t="s">
-        <v>3294</v>
+        <v>3300</v>
       </c>
       <c r="H354" t="s">
-        <v>3295</v>
+        <v>3301</v>
       </c>
       <c r="I354" t="s">
-        <v>3296</v>
+        <v>3302</v>
       </c>
       <c r="J354" t="s">
-        <v>24</v>
+        <v>1762</v>
       </c>
       <c r="K354" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L354" t="s">
-        <v>26</v>
+        <v>1764</v>
       </c>
       <c r="M354" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N354" t="s">
         <v>28</v>
       </c>
       <c r="O354" t="s">
-        <v>3297</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
-        <v>8386</v>
+        <v>8387</v>
       </c>
       <c r="B355" t="s">
-        <v>3298</v>
+        <v>3304</v>
       </c>
       <c r="C355" t="s">
-        <v>3299</v>
+        <v>3305</v>
       </c>
       <c r="D355" t="s">
-        <v>3300</v>
+        <v>3306</v>
       </c>
       <c r="E355" t="s">
-        <v>3301</v>
+        <v>3307</v>
       </c>
       <c r="F355" t="s">
-        <v>3302</v>
+        <v>3308</v>
       </c>
       <c r="G355" t="s">
-        <v>3303</v>
+        <v>3309</v>
       </c>
       <c r="H355" t="s">
-        <v>3304</v>
+        <v>3310</v>
       </c>
       <c r="I355" t="s">
-        <v>3305</v>
+        <v>3311</v>
       </c>
       <c r="J355" t="s">
-        <v>1757</v>
+        <v>24</v>
       </c>
       <c r="K355" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L355" t="s">
-        <v>1759</v>
+        <v>26</v>
       </c>
       <c r="M355" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N355" t="s">
         <v>28</v>
       </c>
       <c r="O355" t="s">
-        <v>3306</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356">
-        <v>8387</v>
+        <v>8388</v>
       </c>
       <c r="B356" t="s">
-        <v>3307</v>
+        <v>3313</v>
       </c>
       <c r="C356" t="s">
-        <v>3308</v>
+        <v>3314</v>
       </c>
       <c r="D356" t="s">
-        <v>3309</v>
+        <v>3315</v>
       </c>
       <c r="E356" t="s">
-        <v>3310</v>
+        <v>3316</v>
       </c>
       <c r="F356" t="s">
-        <v>3311</v>
+        <v>3317</v>
       </c>
       <c r="G356" t="s">
-        <v>3312</v>
+        <v>3318</v>
       </c>
       <c r="H356" t="s">
-        <v>3313</v>
+        <v>3319</v>
       </c>
       <c r="I356" t="s">
-        <v>3314</v>
+        <v>3320</v>
       </c>
       <c r="J356" t="s">
         <v>24</v>
       </c>
       <c r="K356" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L356" t="s">
         <v>26</v>
       </c>
       <c r="M356" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N356" t="s">
         <v>28</v>
       </c>
       <c r="O356" t="s">
-        <v>3315</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357">
-        <v>8388</v>
+        <v>8392</v>
       </c>
       <c r="B357" t="s">
-        <v>3316</v>
+        <v>3322</v>
       </c>
       <c r="C357" t="s">
-        <v>3317</v>
+        <v>3323</v>
       </c>
       <c r="D357" t="s">
-        <v>3318</v>
+        <v>3324</v>
       </c>
       <c r="E357" t="s">
-        <v>3319</v>
+        <v>3325</v>
       </c>
       <c r="F357" t="s">
-        <v>3320</v>
+        <v>3326</v>
       </c>
       <c r="G357" t="s">
-        <v>3321</v>
+        <v>3327</v>
       </c>
       <c r="H357" t="s">
-        <v>3322</v>
+        <v>3328</v>
       </c>
       <c r="I357" t="s">
-        <v>3323</v>
+        <v>3329</v>
       </c>
       <c r="J357" t="s">
         <v>24</v>
       </c>
       <c r="K357" t="s">
-        <v>170</v>
+        <v>1763</v>
       </c>
       <c r="L357" t="s">
         <v>26</v>
       </c>
       <c r="M357" t="s">
-        <v>171</v>
+        <v>1765</v>
       </c>
       <c r="N357" t="s">
         <v>28</v>
       </c>
       <c r="O357" t="s">
-        <v>3324</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358">
-        <v>8392</v>
+        <v>8402</v>
       </c>
       <c r="B358" t="s">
-        <v>3325</v>
+        <v>3331</v>
       </c>
       <c r="C358" t="s">
-        <v>3326</v>
+        <v>3332</v>
       </c>
       <c r="D358" t="s">
-        <v>3327</v>
+        <v>3333</v>
       </c>
       <c r="E358" t="s">
-        <v>3328</v>
+        <v>3334</v>
       </c>
       <c r="F358" t="s">
-        <v>3329</v>
+        <v>3335</v>
       </c>
       <c r="G358" t="s">
-        <v>3330</v>
+        <v>3336</v>
       </c>
       <c r="H358" t="s">
-        <v>3331</v>
+        <v>3337</v>
       </c>
       <c r="I358" t="s">
-        <v>3332</v>
+        <v>3338</v>
       </c>
       <c r="J358" t="s">
         <v>24</v>
       </c>
       <c r="K358" t="s">
-        <v>1758</v>
+        <v>170</v>
       </c>
       <c r="L358" t="s">
         <v>26</v>
       </c>
       <c r="M358" t="s">
-        <v>1760</v>
+        <v>171</v>
       </c>
       <c r="N358" t="s">
         <v>28</v>
       </c>
       <c r="O358" t="s">
-        <v>3333</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359">
-        <v>8402</v>
+        <v>8902</v>
       </c>
       <c r="B359" t="s">
-        <v>3334</v>
+        <v>3340</v>
       </c>
       <c r="C359" t="s">
-        <v>3335</v>
+        <v>3341</v>
       </c>
       <c r="D359" t="s">
-        <v>3336</v>
+        <v>3342</v>
       </c>
       <c r="E359" t="s">
-        <v>3337</v>
+        <v>3343</v>
       </c>
       <c r="F359" t="s">
-        <v>3338</v>
+        <v>3344</v>
       </c>
       <c r="G359" t="s">
-        <v>3339</v>
+        <v>3345</v>
       </c>
       <c r="H359" t="s">
-        <v>3340</v>
+        <v>3346</v>
       </c>
       <c r="I359" t="s">
-        <v>3341</v>
+        <v>3347</v>
       </c>
       <c r="J359" t="s">
         <v>24</v>
       </c>
       <c r="K359" t="s">
         <v>170</v>
       </c>
       <c r="L359" t="s">
         <v>26</v>
       </c>
       <c r="M359" t="s">
         <v>171</v>
       </c>
       <c r="N359" t="s">
         <v>28</v>
       </c>
       <c r="O359" t="s">
-        <v>3342</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360">
-        <v>8902</v>
+        <v>8903</v>
       </c>
       <c r="B360" t="s">
-        <v>3343</v>
+        <v>3349</v>
       </c>
       <c r="C360" t="s">
-        <v>3344</v>
+        <v>3350</v>
       </c>
       <c r="D360" t="s">
-        <v>3345</v>
+        <v>3351</v>
       </c>
       <c r="E360" t="s">
-        <v>3346</v>
+        <v>3352</v>
       </c>
       <c r="F360" t="s">
-        <v>3347</v>
+        <v>3353</v>
       </c>
       <c r="G360" t="s">
-        <v>3348</v>
+        <v>3354</v>
       </c>
       <c r="H360" t="s">
-        <v>3349</v>
+        <v>3355</v>
       </c>
       <c r="I360" t="s">
-        <v>3350</v>
+        <v>3356</v>
       </c>
       <c r="J360" t="s">
         <v>24</v>
       </c>
       <c r="K360" t="s">
         <v>170</v>
       </c>
       <c r="L360" t="s">
         <v>26</v>
       </c>
       <c r="M360" t="s">
         <v>171</v>
       </c>
       <c r="N360" t="s">
         <v>28</v>
       </c>
       <c r="O360" t="s">
-        <v>3351</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361">
-        <v>8903</v>
+        <v>8904</v>
       </c>
       <c r="B361" t="s">
-        <v>3352</v>
+        <v>3358</v>
       </c>
       <c r="C361" t="s">
-        <v>3353</v>
+        <v>3359</v>
       </c>
       <c r="D361" t="s">
-        <v>3354</v>
+        <v>3360</v>
       </c>
       <c r="E361" t="s">
-        <v>3355</v>
+        <v>3361</v>
       </c>
       <c r="F361" t="s">
-        <v>3356</v>
+        <v>3362</v>
       </c>
       <c r="G361" t="s">
-        <v>3357</v>
+        <v>3363</v>
       </c>
       <c r="H361" t="s">
-        <v>3358</v>
+        <v>3364</v>
       </c>
       <c r="I361" t="s">
-        <v>3359</v>
+        <v>3365</v>
       </c>
       <c r="J361" t="s">
         <v>24</v>
       </c>
       <c r="K361" t="s">
         <v>170</v>
       </c>
       <c r="L361" t="s">
         <v>26</v>
       </c>
       <c r="M361" t="s">
         <v>171</v>
       </c>
       <c r="N361" t="s">
         <v>28</v>
       </c>
       <c r="O361" t="s">
-        <v>3360</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362">
-        <v>8904</v>
+        <v>8914</v>
       </c>
       <c r="B362" t="s">
-        <v>3361</v>
+        <v>3367</v>
       </c>
       <c r="C362" t="s">
-        <v>3362</v>
+        <v>3368</v>
       </c>
       <c r="D362" t="s">
-        <v>3363</v>
+        <v>3369</v>
       </c>
       <c r="E362" t="s">
-        <v>3364</v>
+        <v>3370</v>
       </c>
       <c r="F362" t="s">
-        <v>3365</v>
+        <v>3371</v>
       </c>
       <c r="G362" t="s">
-        <v>3366</v>
+        <v>3372</v>
       </c>
       <c r="H362" t="s">
-        <v>3367</v>
+        <v>3373</v>
       </c>
       <c r="I362" t="s">
-        <v>3368</v>
+        <v>3374</v>
       </c>
       <c r="J362" t="s">
         <v>24</v>
       </c>
       <c r="K362" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L362" t="s">
         <v>26</v>
       </c>
       <c r="M362" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N362" t="s">
         <v>28</v>
       </c>
       <c r="O362" t="s">
-        <v>3369</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363">
-        <v>8914</v>
+        <v>8918</v>
       </c>
       <c r="B363" t="s">
-        <v>3370</v>
+        <v>3376</v>
       </c>
       <c r="C363" t="s">
-        <v>3371</v>
+        <v>3377</v>
       </c>
       <c r="D363" t="s">
-        <v>3372</v>
+        <v>3378</v>
       </c>
       <c r="E363" t="s">
-        <v>3373</v>
+        <v>3379</v>
       </c>
       <c r="F363" t="s">
-        <v>3374</v>
+        <v>3380</v>
       </c>
       <c r="G363" t="s">
-        <v>3375</v>
+        <v>3381</v>
       </c>
       <c r="H363" t="s">
-        <v>3376</v>
+        <v>3382</v>
       </c>
       <c r="I363" t="s">
-        <v>3377</v>
+        <v>3383</v>
       </c>
       <c r="J363" t="s">
         <v>24</v>
       </c>
       <c r="K363" t="s">
         <v>25</v>
       </c>
       <c r="L363" t="s">
         <v>26</v>
       </c>
       <c r="M363" t="s">
         <v>27</v>
       </c>
       <c r="N363" t="s">
         <v>28</v>
       </c>
       <c r="O363" t="s">
-        <v>3378</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364">
-        <v>8918</v>
+        <v>8945</v>
       </c>
       <c r="B364" t="s">
-        <v>3379</v>
+        <v>3385</v>
       </c>
       <c r="C364" t="s">
-        <v>3380</v>
+        <v>3386</v>
       </c>
       <c r="D364" t="s">
-        <v>3381</v>
+        <v>3387</v>
       </c>
       <c r="E364" t="s">
-        <v>3382</v>
+        <v>3388</v>
       </c>
       <c r="F364" t="s">
-        <v>3383</v>
+        <v>3389</v>
       </c>
       <c r="G364" t="s">
-        <v>3384</v>
+        <v>3390</v>
       </c>
       <c r="H364" t="s">
-        <v>3385</v>
+        <v>3391</v>
       </c>
       <c r="I364" t="s">
-        <v>3386</v>
+        <v>3392</v>
       </c>
       <c r="J364" t="s">
         <v>24</v>
       </c>
       <c r="K364" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L364" t="s">
         <v>26</v>
       </c>
       <c r="M364" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N364" t="s">
         <v>28</v>
       </c>
       <c r="O364" t="s">
-        <v>3387</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365">
-        <v>8945</v>
+        <v>8950</v>
       </c>
       <c r="B365" t="s">
-        <v>3388</v>
+        <v>3394</v>
       </c>
       <c r="C365" t="s">
-        <v>3389</v>
+        <v>3395</v>
       </c>
       <c r="D365" t="s">
-        <v>3390</v>
+        <v>3396</v>
       </c>
       <c r="E365" t="s">
-        <v>3391</v>
+        <v>3397</v>
       </c>
       <c r="F365" t="s">
-        <v>3392</v>
+        <v>3398</v>
       </c>
       <c r="G365" t="s">
-        <v>3393</v>
+        <v>3399</v>
       </c>
       <c r="H365" t="s">
-        <v>3394</v>
+        <v>3400</v>
       </c>
       <c r="I365" t="s">
-        <v>3395</v>
+        <v>3401</v>
       </c>
       <c r="J365" t="s">
         <v>24</v>
       </c>
       <c r="K365" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L365" t="s">
         <v>26</v>
       </c>
       <c r="M365" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N365" t="s">
         <v>28</v>
       </c>
       <c r="O365" t="s">
-        <v>3396</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366">
-        <v>8950</v>
+        <v>8951</v>
       </c>
       <c r="B366" t="s">
-        <v>3397</v>
+        <v>3403</v>
       </c>
       <c r="C366" t="s">
-        <v>3398</v>
+        <v>3404</v>
       </c>
       <c r="D366" t="s">
-        <v>3399</v>
+        <v>3405</v>
       </c>
       <c r="E366" t="s">
-        <v>3400</v>
+        <v>3406</v>
       </c>
       <c r="F366" t="s">
-        <v>3401</v>
+        <v>3407</v>
       </c>
       <c r="G366" t="s">
-        <v>3402</v>
+        <v>3408</v>
       </c>
       <c r="H366" t="s">
-        <v>3403</v>
+        <v>3409</v>
       </c>
       <c r="I366" t="s">
-        <v>3404</v>
+        <v>3410</v>
       </c>
       <c r="J366" t="s">
         <v>24</v>
       </c>
       <c r="K366" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L366" t="s">
         <v>26</v>
       </c>
       <c r="M366" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N366" t="s">
         <v>28</v>
       </c>
       <c r="O366" t="s">
-        <v>3405</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367">
-        <v>8951</v>
+        <v>8959</v>
       </c>
       <c r="B367" t="s">
-        <v>3406</v>
+        <v>3412</v>
       </c>
       <c r="C367" t="s">
-        <v>3407</v>
+        <v>3413</v>
       </c>
       <c r="D367" t="s">
-        <v>3408</v>
+        <v>3414</v>
       </c>
       <c r="E367" t="s">
-        <v>3409</v>
+        <v>3415</v>
       </c>
       <c r="F367" t="s">
-        <v>3410</v>
+        <v>3416</v>
       </c>
       <c r="G367" t="s">
-        <v>3411</v>
+        <v>3417</v>
       </c>
       <c r="H367" t="s">
-        <v>3412</v>
+        <v>3418</v>
       </c>
       <c r="I367" t="s">
-        <v>3413</v>
+        <v>3419</v>
       </c>
       <c r="J367" t="s">
         <v>24</v>
       </c>
       <c r="K367" t="s">
         <v>170</v>
       </c>
       <c r="L367" t="s">
         <v>26</v>
       </c>
       <c r="M367" t="s">
         <v>171</v>
       </c>
       <c r="N367" t="s">
         <v>28</v>
       </c>
       <c r="O367" t="s">
-        <v>3414</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368">
-        <v>8959</v>
+        <v>10014</v>
       </c>
       <c r="B368" t="s">
-        <v>3415</v>
+        <v>3421</v>
       </c>
       <c r="C368" t="s">
-        <v>3416</v>
+        <v>3422</v>
       </c>
       <c r="D368" t="s">
-        <v>3417</v>
+        <v>3423</v>
       </c>
       <c r="E368" t="s">
-        <v>3418</v>
+        <v>3424</v>
       </c>
       <c r="F368" t="s">
-        <v>3419</v>
+        <v>3425</v>
       </c>
       <c r="G368" t="s">
-        <v>3420</v>
+        <v>3426</v>
       </c>
       <c r="H368" t="s">
-        <v>3421</v>
+        <v>3427</v>
       </c>
       <c r="I368" t="s">
-        <v>3422</v>
+        <v>3428</v>
       </c>
       <c r="J368" t="s">
         <v>24</v>
       </c>
       <c r="K368" t="s">
-        <v>170</v>
+        <v>3429</v>
       </c>
       <c r="L368" t="s">
         <v>26</v>
       </c>
       <c r="M368" t="s">
-        <v>171</v>
+        <v>3430</v>
       </c>
       <c r="N368" t="s">
         <v>28</v>
       </c>
       <c r="O368" t="s">
-        <v>3423</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369">
-        <v>10014</v>
+        <v>10015</v>
       </c>
       <c r="B369" t="s">
-        <v>3424</v>
+        <v>3432</v>
       </c>
       <c r="C369" t="s">
-        <v>3425</v>
+        <v>3433</v>
       </c>
       <c r="D369" t="s">
-        <v>3426</v>
+        <v>3434</v>
       </c>
       <c r="E369" t="s">
-        <v>3427</v>
+        <v>3435</v>
       </c>
       <c r="F369" t="s">
-        <v>3428</v>
+        <v>3436</v>
       </c>
       <c r="G369" t="s">
-        <v>3429</v>
+        <v>3437</v>
       </c>
       <c r="H369" t="s">
-        <v>3430</v>
+        <v>3438</v>
       </c>
       <c r="I369" t="s">
-        <v>3431</v>
+        <v>3439</v>
       </c>
       <c r="J369" t="s">
         <v>24</v>
       </c>
       <c r="K369" t="s">
-        <v>3432</v>
+        <v>170</v>
       </c>
       <c r="L369" t="s">
         <v>26</v>
       </c>
       <c r="M369" t="s">
-        <v>3433</v>
+        <v>171</v>
       </c>
       <c r="N369" t="s">
         <v>28</v>
       </c>
       <c r="O369" t="s">
-        <v>3434</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370">
-        <v>10015</v>
+        <v>10036</v>
       </c>
       <c r="B370" t="s">
-        <v>3435</v>
+        <v>3441</v>
       </c>
       <c r="C370" t="s">
-        <v>3436</v>
+        <v>3442</v>
       </c>
       <c r="D370" t="s">
-        <v>3437</v>
+        <v>3443</v>
       </c>
       <c r="E370" t="s">
-        <v>3438</v>
+        <v>3444</v>
       </c>
       <c r="F370" t="s">
-        <v>3439</v>
+        <v>3445</v>
       </c>
       <c r="G370" t="s">
-        <v>3440</v>
+        <v>3446</v>
       </c>
       <c r="H370" t="s">
-        <v>3441</v>
+        <v>3447</v>
       </c>
       <c r="I370" t="s">
-        <v>3442</v>
+        <v>3448</v>
       </c>
       <c r="J370" t="s">
         <v>24</v>
       </c>
       <c r="K370" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L370" t="s">
         <v>26</v>
       </c>
       <c r="M370" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N370" t="s">
         <v>28</v>
       </c>
       <c r="O370" t="s">
-        <v>3443</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371">
-        <v>10036</v>
+        <v>10046</v>
       </c>
       <c r="B371" t="s">
-        <v>3444</v>
+        <v>3450</v>
       </c>
       <c r="C371" t="s">
-        <v>3445</v>
+        <v>3451</v>
       </c>
       <c r="D371" t="s">
-        <v>3446</v>
+        <v>3452</v>
       </c>
       <c r="E371" t="s">
-        <v>3447</v>
+        <v>3453</v>
       </c>
       <c r="F371" t="s">
-        <v>3448</v>
+        <v>3454</v>
       </c>
       <c r="G371" t="s">
-        <v>3449</v>
+        <v>3455</v>
       </c>
       <c r="H371" t="s">
-        <v>3450</v>
+        <v>3456</v>
       </c>
       <c r="I371" t="s">
-        <v>3451</v>
+        <v>3457</v>
       </c>
       <c r="J371" t="s">
         <v>24</v>
       </c>
       <c r="K371" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L371" t="s">
         <v>26</v>
       </c>
       <c r="M371" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N371" t="s">
         <v>28</v>
       </c>
       <c r="O371" t="s">
-        <v>3452</v>
+        <v>3458</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372">
-        <v>10046</v>
+        <v>10098</v>
       </c>
       <c r="B372" t="s">
-        <v>3453</v>
+        <v>3459</v>
       </c>
       <c r="C372" t="s">
-        <v>3454</v>
+        <v>3460</v>
       </c>
       <c r="D372" t="s">
-        <v>3455</v>
+        <v>3461</v>
       </c>
       <c r="E372" t="s">
-        <v>3456</v>
+        <v>3462</v>
       </c>
       <c r="F372" t="s">
-        <v>3457</v>
+        <v>3463</v>
       </c>
       <c r="G372" t="s">
-        <v>3458</v>
+        <v>3464</v>
       </c>
       <c r="H372" t="s">
-        <v>3459</v>
+        <v>3465</v>
       </c>
       <c r="I372" t="s">
-        <v>3460</v>
+        <v>3466</v>
       </c>
       <c r="J372" t="s">
         <v>24</v>
       </c>
       <c r="K372" t="s">
-        <v>274</v>
+        <v>25</v>
       </c>
       <c r="L372" t="s">
         <v>26</v>
       </c>
       <c r="M372" t="s">
-        <v>276</v>
+        <v>27</v>
       </c>
       <c r="N372" t="s">
         <v>28</v>
       </c>
       <c r="O372" t="s">
-        <v>3461</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373">
-        <v>10098</v>
+        <v>10101</v>
       </c>
       <c r="B373" t="s">
-        <v>3462</v>
+        <v>3468</v>
       </c>
       <c r="C373" t="s">
-        <v>3463</v>
+        <v>3469</v>
       </c>
       <c r="D373" t="s">
-        <v>3464</v>
+        <v>3470</v>
       </c>
       <c r="E373" t="s">
-        <v>3465</v>
+        <v>3471</v>
       </c>
       <c r="F373" t="s">
-        <v>3466</v>
+        <v>3472</v>
       </c>
       <c r="G373" t="s">
-        <v>3467</v>
+        <v>3473</v>
       </c>
       <c r="H373" t="s">
-        <v>3468</v>
+        <v>3474</v>
       </c>
       <c r="I373" t="s">
-        <v>3469</v>
+        <v>3475</v>
       </c>
       <c r="J373" t="s">
         <v>24</v>
       </c>
       <c r="K373" t="s">
         <v>25</v>
       </c>
       <c r="L373" t="s">
         <v>26</v>
       </c>
       <c r="M373" t="s">
         <v>27</v>
       </c>
       <c r="N373" t="s">
         <v>28</v>
       </c>
       <c r="O373" t="s">
-        <v>3470</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374">
-        <v>10101</v>
+        <v>10412</v>
       </c>
       <c r="B374" t="s">
-        <v>3471</v>
+        <v>3477</v>
       </c>
       <c r="C374" t="s">
-        <v>3472</v>
+        <v>3478</v>
       </c>
       <c r="D374" t="s">
-        <v>3473</v>
+        <v>3479</v>
       </c>
       <c r="E374" t="s">
-        <v>3474</v>
+        <v>3480</v>
       </c>
       <c r="F374" t="s">
-        <v>3475</v>
+        <v>3481</v>
       </c>
       <c r="G374" t="s">
-        <v>3476</v>
+        <v>3482</v>
       </c>
       <c r="H374" t="s">
-        <v>3477</v>
+        <v>3483</v>
       </c>
       <c r="I374" t="s">
-        <v>3478</v>
+        <v>3484</v>
       </c>
       <c r="J374" t="s">
         <v>24</v>
       </c>
       <c r="K374" t="s">
         <v>25</v>
       </c>
       <c r="L374" t="s">
         <v>26</v>
       </c>
       <c r="M374" t="s">
         <v>27</v>
       </c>
       <c r="N374" t="s">
         <v>28</v>
       </c>
       <c r="O374" t="s">
-        <v>3479</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375">
-        <v>10412</v>
+        <v>10603</v>
       </c>
       <c r="B375" t="s">
-        <v>3480</v>
+        <v>3486</v>
       </c>
       <c r="C375" t="s">
-        <v>3481</v>
+        <v>3487</v>
       </c>
       <c r="D375" t="s">
-        <v>3482</v>
+        <v>3488</v>
       </c>
       <c r="E375" t="s">
-        <v>3483</v>
+        <v>3489</v>
       </c>
       <c r="F375" t="s">
-        <v>3484</v>
+        <v>3490</v>
       </c>
       <c r="G375" t="s">
-        <v>3485</v>
+        <v>3491</v>
       </c>
       <c r="H375" t="s">
-        <v>3486</v>
+        <v>3492</v>
       </c>
       <c r="I375" t="s">
-        <v>3487</v>
+        <v>3493</v>
       </c>
       <c r="J375" t="s">
         <v>24</v>
       </c>
       <c r="K375" t="s">
         <v>25</v>
       </c>
       <c r="L375" t="s">
         <v>26</v>
       </c>
       <c r="M375" t="s">
         <v>27</v>
       </c>
       <c r="N375" t="s">
         <v>28</v>
       </c>
       <c r="O375" t="s">
-        <v>3488</v>
+        <v>3494</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376">
-        <v>10603</v>
+        <v>10647</v>
       </c>
       <c r="B376" t="s">
-        <v>3489</v>
+        <v>3495</v>
       </c>
       <c r="C376" t="s">
-        <v>3490</v>
+        <v>3496</v>
       </c>
       <c r="D376" t="s">
-        <v>3491</v>
+        <v>3497</v>
       </c>
       <c r="E376" t="s">
-        <v>3492</v>
+        <v>3498</v>
       </c>
       <c r="F376" t="s">
-        <v>3493</v>
+        <v>3499</v>
       </c>
       <c r="G376" t="s">
-        <v>3494</v>
+        <v>3500</v>
       </c>
       <c r="H376" t="s">
-        <v>3495</v>
+        <v>3501</v>
       </c>
       <c r="I376" t="s">
-        <v>3496</v>
+        <v>3502</v>
       </c>
       <c r="J376" t="s">
         <v>24</v>
       </c>
       <c r="K376" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L376" t="s">
         <v>26</v>
       </c>
       <c r="M376" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N376" t="s">
         <v>28</v>
       </c>
       <c r="O376" t="s">
-        <v>3497</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377">
-        <v>10647</v>
+        <v>10887</v>
       </c>
       <c r="B377" t="s">
-        <v>3498</v>
+        <v>3504</v>
       </c>
       <c r="C377" t="s">
-        <v>3499</v>
+        <v>3505</v>
       </c>
       <c r="D377" t="s">
-        <v>3500</v>
+        <v>3506</v>
       </c>
       <c r="E377" t="s">
-        <v>3501</v>
+        <v>3507</v>
       </c>
       <c r="F377" t="s">
-        <v>3502</v>
+        <v>3508</v>
       </c>
       <c r="G377" t="s">
-        <v>3503</v>
+        <v>3509</v>
       </c>
       <c r="H377" t="s">
-        <v>3504</v>
+        <v>3510</v>
       </c>
       <c r="I377" t="s">
-        <v>3505</v>
+        <v>3511</v>
       </c>
       <c r="J377" t="s">
         <v>24</v>
       </c>
       <c r="K377" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L377" t="s">
         <v>26</v>
       </c>
       <c r="M377" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N377" t="s">
         <v>28</v>
       </c>
       <c r="O377" t="s">
-        <v>3506</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378">
-        <v>10887</v>
+        <v>10925</v>
       </c>
       <c r="B378" t="s">
-        <v>3507</v>
+        <v>3513</v>
       </c>
       <c r="C378" t="s">
-        <v>3508</v>
+        <v>3514</v>
       </c>
       <c r="D378" t="s">
-        <v>3509</v>
+        <v>3515</v>
       </c>
       <c r="E378" t="s">
-        <v>3510</v>
+        <v>3516</v>
       </c>
       <c r="F378" t="s">
-        <v>3511</v>
+        <v>3517</v>
       </c>
       <c r="G378" t="s">
-        <v>3512</v>
+        <v>3518</v>
       </c>
       <c r="H378" t="s">
-        <v>3513</v>
+        <v>3519</v>
       </c>
       <c r="I378" t="s">
-        <v>3514</v>
+        <v>3520</v>
       </c>
       <c r="J378" t="s">
         <v>24</v>
       </c>
       <c r="K378" t="s">
         <v>25</v>
       </c>
       <c r="L378" t="s">
         <v>26</v>
       </c>
       <c r="M378" t="s">
         <v>27</v>
       </c>
       <c r="N378" t="s">
         <v>28</v>
       </c>
       <c r="O378" t="s">
-        <v>3515</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379">
-        <v>10925</v>
+        <v>10930</v>
       </c>
       <c r="B379" t="s">
-        <v>3516</v>
+        <v>3522</v>
       </c>
       <c r="C379" t="s">
-        <v>3517</v>
+        <v>3523</v>
       </c>
       <c r="D379" t="s">
-        <v>3518</v>
+        <v>3524</v>
       </c>
       <c r="E379" t="s">
-        <v>3519</v>
+        <v>3525</v>
       </c>
       <c r="F379" t="s">
-        <v>3520</v>
+        <v>3526</v>
       </c>
       <c r="G379" t="s">
-        <v>3521</v>
+        <v>3527</v>
       </c>
       <c r="H379" t="s">
-        <v>3522</v>
+        <v>3528</v>
       </c>
       <c r="I379" t="s">
-        <v>3523</v>
+        <v>3529</v>
       </c>
       <c r="J379" t="s">
-        <v>24</v>
+        <v>1377</v>
       </c>
       <c r="K379" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L379" t="s">
-        <v>26</v>
+        <v>1378</v>
       </c>
       <c r="M379" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N379" t="s">
         <v>28</v>
       </c>
       <c r="O379" t="s">
-        <v>3524</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380">
-        <v>10930</v>
+        <v>10947</v>
       </c>
       <c r="B380" t="s">
-        <v>3525</v>
+        <v>3531</v>
       </c>
       <c r="C380" t="s">
-        <v>3526</v>
+        <v>3532</v>
       </c>
       <c r="D380" t="s">
-        <v>3527</v>
+        <v>3533</v>
       </c>
       <c r="E380" t="s">
-        <v>3528</v>
+        <v>3534</v>
       </c>
       <c r="F380" t="s">
-        <v>3529</v>
+        <v>3535</v>
       </c>
       <c r="G380" t="s">
-        <v>3530</v>
+        <v>3536</v>
       </c>
       <c r="H380" t="s">
-        <v>3531</v>
+        <v>3537</v>
       </c>
       <c r="I380" t="s">
-        <v>3532</v>
+        <v>3538</v>
       </c>
       <c r="J380" t="s">
-        <v>1374</v>
+        <v>24</v>
       </c>
       <c r="K380" t="s">
-        <v>274</v>
+        <v>170</v>
       </c>
       <c r="L380" t="s">
-        <v>1375</v>
+        <v>26</v>
       </c>
       <c r="M380" t="s">
-        <v>276</v>
+        <v>171</v>
       </c>
       <c r="N380" t="s">
         <v>28</v>
       </c>
       <c r="O380" t="s">
-        <v>3533</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381">
-        <v>10947</v>
+        <v>10948</v>
       </c>
       <c r="B381" t="s">
-        <v>3534</v>
+        <v>3540</v>
       </c>
       <c r="C381" t="s">
-        <v>3535</v>
+        <v>3541</v>
       </c>
       <c r="D381" t="s">
-        <v>3536</v>
+        <v>3542</v>
       </c>
       <c r="E381" t="s">
-        <v>3537</v>
+        <v>3543</v>
       </c>
       <c r="F381" t="s">
-        <v>3538</v>
+        <v>3544</v>
       </c>
       <c r="G381" t="s">
-        <v>3539</v>
+        <v>3545</v>
       </c>
       <c r="H381" t="s">
-        <v>3540</v>
+        <v>3546</v>
       </c>
       <c r="I381" t="s">
-        <v>3541</v>
+        <v>3547</v>
       </c>
       <c r="J381" t="s">
         <v>24</v>
       </c>
       <c r="K381" t="s">
         <v>170</v>
       </c>
       <c r="L381" t="s">
         <v>26</v>
       </c>
       <c r="M381" t="s">
         <v>171</v>
       </c>
       <c r="N381" t="s">
         <v>28</v>
       </c>
       <c r="O381" t="s">
-        <v>3542</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382">
-        <v>10948</v>
+        <v>10950</v>
       </c>
       <c r="B382" t="s">
-        <v>3543</v>
+        <v>3549</v>
       </c>
       <c r="C382" t="s">
-        <v>3544</v>
+        <v>3550</v>
       </c>
       <c r="D382" t="s">
-        <v>3545</v>
+        <v>3551</v>
       </c>
       <c r="E382" t="s">
-        <v>3546</v>
+        <v>3552</v>
       </c>
       <c r="F382" t="s">
-        <v>3547</v>
+        <v>3553</v>
       </c>
       <c r="G382" t="s">
-        <v>3548</v>
+        <v>3554</v>
       </c>
       <c r="H382" t="s">
-        <v>3549</v>
+        <v>3555</v>
       </c>
       <c r="I382" t="s">
-        <v>3550</v>
+        <v>3556</v>
       </c>
       <c r="J382" t="s">
         <v>24</v>
       </c>
       <c r="K382" t="s">
-        <v>170</v>
+        <v>3557</v>
       </c>
       <c r="L382" t="s">
         <v>26</v>
       </c>
       <c r="M382" t="s">
-        <v>171</v>
+        <v>3558</v>
       </c>
       <c r="N382" t="s">
         <v>28</v>
       </c>
       <c r="O382" t="s">
-        <v>3551</v>
+        <v>3559</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383">
-        <v>10950</v>
+        <v>10951</v>
       </c>
       <c r="B383" t="s">
-        <v>3552</v>
+        <v>3560</v>
       </c>
       <c r="C383" t="s">
-        <v>3553</v>
+        <v>3561</v>
       </c>
       <c r="D383" t="s">
-        <v>3554</v>
+        <v>3562</v>
       </c>
       <c r="E383" t="s">
-        <v>3555</v>
+        <v>3563</v>
       </c>
       <c r="F383" t="s">
-        <v>3556</v>
+        <v>3564</v>
       </c>
       <c r="G383" t="s">
-        <v>3557</v>
+        <v>3565</v>
       </c>
       <c r="H383" t="s">
-        <v>3558</v>
+        <v>3566</v>
       </c>
       <c r="I383" t="s">
-        <v>3559</v>
+        <v>3567</v>
       </c>
       <c r="J383" t="s">
         <v>24</v>
       </c>
       <c r="K383" t="s">
-        <v>3560</v>
+        <v>47</v>
       </c>
       <c r="L383" t="s">
         <v>26</v>
       </c>
       <c r="M383" t="s">
-        <v>3561</v>
+        <v>48</v>
       </c>
       <c r="N383" t="s">
         <v>28</v>
       </c>
       <c r="O383" t="s">
-        <v>3562</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384">
-        <v>10951</v>
+        <v>11000</v>
       </c>
       <c r="B384" t="s">
-        <v>3563</v>
+        <v>3569</v>
       </c>
       <c r="C384" t="s">
-        <v>3564</v>
+        <v>3570</v>
       </c>
       <c r="D384" t="s">
-        <v>3565</v>
+        <v>3571</v>
       </c>
       <c r="E384" t="s">
-        <v>3566</v>
+        <v>3572</v>
       </c>
       <c r="F384" t="s">
-        <v>3567</v>
+        <v>3573</v>
       </c>
       <c r="G384" t="s">
-        <v>3568</v>
+        <v>3574</v>
       </c>
       <c r="H384" t="s">
-        <v>3569</v>
+        <v>3575</v>
       </c>
       <c r="I384" t="s">
-        <v>3570</v>
+        <v>3576</v>
       </c>
       <c r="J384" t="s">
         <v>24</v>
       </c>
       <c r="K384" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L384" t="s">
         <v>26</v>
       </c>
       <c r="M384" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N384" t="s">
         <v>28</v>
       </c>
       <c r="O384" t="s">
-        <v>3571</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385">
-        <v>11000</v>
+        <v>11220</v>
       </c>
       <c r="B385" t="s">
-        <v>3572</v>
+        <v>3578</v>
       </c>
       <c r="C385" t="s">
-        <v>3573</v>
+        <v>3579</v>
       </c>
       <c r="D385" t="s">
-        <v>3574</v>
+        <v>3580</v>
       </c>
       <c r="E385" t="s">
-        <v>3575</v>
+        <v>3581</v>
       </c>
       <c r="F385" t="s">
-        <v>3576</v>
+        <v>3582</v>
       </c>
       <c r="G385" t="s">
-        <v>3577</v>
+        <v>3583</v>
       </c>
       <c r="H385" t="s">
-        <v>3578</v>
+        <v>3584</v>
       </c>
       <c r="I385" t="s">
-        <v>3579</v>
+        <v>3585</v>
       </c>
       <c r="J385" t="s">
         <v>24</v>
       </c>
       <c r="K385" t="s">
-        <v>25</v>
+        <v>672</v>
       </c>
       <c r="L385" t="s">
         <v>26</v>
       </c>
       <c r="M385" t="s">
-        <v>27</v>
+        <v>673</v>
       </c>
       <c r="N385" t="s">
         <v>28</v>
       </c>
       <c r="O385" t="s">
-        <v>3580</v>
+        <v>3586</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386">
-        <v>11220</v>
+        <v>11231</v>
       </c>
       <c r="B386" t="s">
-        <v>3581</v>
+        <v>3587</v>
       </c>
       <c r="C386" t="s">
-        <v>3582</v>
+        <v>3588</v>
       </c>
       <c r="D386" t="s">
-        <v>3583</v>
+        <v>3589</v>
       </c>
       <c r="E386" t="s">
-        <v>3584</v>
+        <v>3590</v>
       </c>
       <c r="F386" t="s">
-        <v>3585</v>
+        <v>3591</v>
       </c>
       <c r="G386" t="s">
-        <v>3586</v>
+        <v>3592</v>
       </c>
       <c r="H386" t="s">
-        <v>3587</v>
+        <v>3593</v>
       </c>
       <c r="I386" t="s">
-        <v>3588</v>
+        <v>3594</v>
       </c>
       <c r="J386" t="s">
         <v>24</v>
       </c>
       <c r="K386" t="s">
-        <v>672</v>
+        <v>170</v>
       </c>
       <c r="L386" t="s">
         <v>26</v>
       </c>
       <c r="M386" t="s">
-        <v>673</v>
+        <v>171</v>
       </c>
       <c r="N386" t="s">
         <v>28</v>
       </c>
       <c r="O386" t="s">
-        <v>3589</v>
+        <v>3595</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387">
-        <v>11231</v>
+        <v>11287</v>
       </c>
       <c r="B387" t="s">
-        <v>3590</v>
+        <v>3596</v>
       </c>
       <c r="C387" t="s">
-        <v>3591</v>
+        <v>3597</v>
       </c>
       <c r="D387" t="s">
-        <v>3592</v>
+        <v>3598</v>
       </c>
       <c r="E387" t="s">
-        <v>3593</v>
+        <v>3599</v>
       </c>
       <c r="F387" t="s">
-        <v>3594</v>
+        <v>3600</v>
       </c>
       <c r="G387" t="s">
-        <v>3595</v>
+        <v>3601</v>
       </c>
       <c r="H387" t="s">
-        <v>3596</v>
+        <v>3602</v>
       </c>
       <c r="I387" t="s">
-        <v>3597</v>
+        <v>3603</v>
       </c>
       <c r="J387" t="s">
         <v>24</v>
       </c>
       <c r="K387" t="s">
         <v>170</v>
       </c>
       <c r="L387" t="s">
         <v>26</v>
       </c>
       <c r="M387" t="s">
         <v>171</v>
       </c>
       <c r="N387" t="s">
         <v>28</v>
       </c>
       <c r="O387" t="s">
-        <v>3598</v>
+        <v>3604</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388">
-        <v>11287</v>
+        <v>11299</v>
       </c>
       <c r="B388" t="s">
-        <v>3599</v>
+        <v>3605</v>
       </c>
       <c r="C388" t="s">
-        <v>3600</v>
+        <v>3606</v>
       </c>
       <c r="D388" t="s">
-        <v>3601</v>
+        <v>3607</v>
       </c>
       <c r="E388" t="s">
-        <v>3602</v>
+        <v>3608</v>
       </c>
       <c r="F388" t="s">
-        <v>3603</v>
+        <v>3609</v>
       </c>
       <c r="G388" t="s">
-        <v>3604</v>
+        <v>3610</v>
       </c>
       <c r="H388" t="s">
-        <v>3605</v>
+        <v>3611</v>
       </c>
       <c r="I388" t="s">
-        <v>3606</v>
+        <v>3612</v>
       </c>
       <c r="J388" t="s">
         <v>24</v>
       </c>
       <c r="K388" t="s">
         <v>170</v>
       </c>
       <c r="L388" t="s">
         <v>26</v>
       </c>
       <c r="M388" t="s">
         <v>171</v>
       </c>
       <c r="N388" t="s">
         <v>28</v>
       </c>
       <c r="O388" t="s">
-        <v>3607</v>
+        <v>3613</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389">
-        <v>11299</v>
+        <v>11306</v>
       </c>
       <c r="B389" t="s">
-        <v>3608</v>
+        <v>3614</v>
       </c>
       <c r="C389" t="s">
-        <v>3609</v>
+        <v>3615</v>
       </c>
       <c r="D389" t="s">
-        <v>3610</v>
+        <v>3616</v>
       </c>
       <c r="E389" t="s">
-        <v>3611</v>
+        <v>3617</v>
       </c>
       <c r="F389" t="s">
-        <v>3612</v>
+        <v>3618</v>
       </c>
       <c r="G389" t="s">
-        <v>3613</v>
+        <v>3619</v>
       </c>
       <c r="H389" t="s">
-        <v>3614</v>
+        <v>3620</v>
       </c>
       <c r="I389" t="s">
-        <v>3615</v>
+        <v>3621</v>
       </c>
       <c r="J389" t="s">
         <v>24</v>
       </c>
       <c r="K389" t="s">
-        <v>170</v>
+        <v>1135</v>
       </c>
       <c r="L389" t="s">
         <v>26</v>
       </c>
       <c r="M389" t="s">
-        <v>171</v>
+        <v>1136</v>
       </c>
       <c r="N389" t="s">
         <v>28</v>
       </c>
       <c r="O389" t="s">
-        <v>3616</v>
+        <v>3622</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390">
-        <v>11306</v>
+        <v>58060</v>
       </c>
       <c r="B390" t="s">
-        <v>3617</v>
+        <v>3623</v>
       </c>
       <c r="C390" t="s">
-        <v>3618</v>
+        <v>3624</v>
       </c>
       <c r="D390" t="s">
-        <v>3619</v>
+        <v>3625</v>
       </c>
       <c r="E390" t="s">
-        <v>3620</v>
+        <v>3626</v>
       </c>
       <c r="F390" t="s">
-        <v>3621</v>
+        <v>3627</v>
       </c>
       <c r="G390" t="s">
-        <v>3622</v>
+        <v>3628</v>
       </c>
       <c r="H390" t="s">
-        <v>3623</v>
+        <v>3629</v>
       </c>
       <c r="I390" t="s">
-        <v>3624</v>
+        <v>3630</v>
       </c>
       <c r="J390" t="s">
         <v>24</v>
       </c>
       <c r="K390" t="s">
-        <v>1132</v>
+        <v>3274</v>
       </c>
       <c r="L390" t="s">
         <v>26</v>
       </c>
       <c r="M390" t="s">
-        <v>1133</v>
+        <v>3275</v>
       </c>
       <c r="N390" t="s">
         <v>28</v>
       </c>
       <c r="O390" t="s">
-        <v>3625</v>
+        <v>3631</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391">
-        <v>58060</v>
+        <v>58066</v>
       </c>
       <c r="B391" t="s">
-        <v>3626</v>
+        <v>3632</v>
       </c>
       <c r="C391" t="s">
-        <v>3627</v>
+        <v>3633</v>
       </c>
       <c r="D391" t="s">
-        <v>3628</v>
+        <v>3634</v>
       </c>
       <c r="E391" t="s">
-        <v>3629</v>
+        <v>3635</v>
       </c>
       <c r="F391" t="s">
-        <v>3630</v>
+        <v>3636</v>
       </c>
       <c r="G391" t="s">
-        <v>3631</v>
+        <v>3637</v>
       </c>
       <c r="H391" t="s">
-        <v>3632</v>
+        <v>3638</v>
       </c>
       <c r="I391" t="s">
-        <v>3633</v>
+        <v>3639</v>
       </c>
       <c r="J391" t="s">
         <v>24</v>
       </c>
       <c r="K391" t="s">
-        <v>3277</v>
+        <v>274</v>
       </c>
       <c r="L391" t="s">
         <v>26</v>
       </c>
       <c r="M391" t="s">
-        <v>3278</v>
+        <v>276</v>
       </c>
       <c r="N391" t="s">
         <v>28</v>
       </c>
       <c r="O391" t="s">
-        <v>3634</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392">
-        <v>58066</v>
+        <v>58120</v>
       </c>
       <c r="B392" t="s">
-        <v>3635</v>
+        <v>3641</v>
       </c>
       <c r="C392" t="s">
-        <v>3636</v>
+        <v>3642</v>
       </c>
       <c r="D392" t="s">
-        <v>3637</v>
+        <v>3643</v>
       </c>
       <c r="E392" t="s">
-        <v>3638</v>
+        <v>3644</v>
       </c>
       <c r="F392" t="s">
-        <v>3639</v>
+        <v>3645</v>
       </c>
       <c r="G392" t="s">
-        <v>3640</v>
+        <v>3646</v>
       </c>
       <c r="H392" t="s">
-        <v>3641</v>
+        <v>3647</v>
       </c>
       <c r="I392" t="s">
-        <v>3642</v>
+        <v>3648</v>
       </c>
       <c r="J392" t="s">
         <v>24</v>
       </c>
       <c r="K392" t="s">
-        <v>274</v>
+        <v>25</v>
       </c>
       <c r="L392" t="s">
         <v>26</v>
       </c>
       <c r="M392" t="s">
-        <v>276</v>
+        <v>27</v>
       </c>
       <c r="N392" t="s">
         <v>28</v>
       </c>
       <c r="O392" t="s">
-        <v>3643</v>
+        <v>3649</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393">
-        <v>58120</v>
+        <v>58122</v>
       </c>
       <c r="B393" t="s">
-        <v>3644</v>
+        <v>3650</v>
       </c>
       <c r="C393" t="s">
-        <v>3645</v>
+        <v>3651</v>
       </c>
       <c r="D393" t="s">
-        <v>3646</v>
+        <v>3652</v>
       </c>
       <c r="E393" t="s">
-        <v>3647</v>
+        <v>3653</v>
       </c>
       <c r="F393" t="s">
-        <v>3648</v>
+        <v>3654</v>
       </c>
       <c r="G393" t="s">
-        <v>3649</v>
+        <v>3655</v>
       </c>
       <c r="H393" t="s">
-        <v>3650</v>
+        <v>3656</v>
       </c>
       <c r="I393" t="s">
-        <v>3651</v>
+        <v>3657</v>
       </c>
       <c r="J393" t="s">
         <v>24</v>
       </c>
       <c r="K393" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L393" t="s">
         <v>26</v>
       </c>
       <c r="M393" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N393" t="s">
         <v>28</v>
       </c>
       <c r="O393" t="s">
-        <v>3652</v>
+        <v>3658</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394">
-        <v>58122</v>
+        <v>58144</v>
       </c>
       <c r="B394" t="s">
-        <v>3653</v>
+        <v>3659</v>
       </c>
       <c r="C394" t="s">
-        <v>3654</v>
+        <v>3660</v>
       </c>
       <c r="D394" t="s">
-        <v>3655</v>
+        <v>3661</v>
       </c>
       <c r="E394" t="s">
-        <v>3656</v>
+        <v>3662</v>
       </c>
       <c r="F394" t="s">
-        <v>3657</v>
+        <v>3663</v>
       </c>
       <c r="G394" t="s">
-        <v>3658</v>
+        <v>3664</v>
       </c>
       <c r="H394" t="s">
-        <v>3659</v>
+        <v>3665</v>
       </c>
       <c r="I394" t="s">
-        <v>3660</v>
+        <v>3666</v>
       </c>
       <c r="J394" t="s">
         <v>24</v>
       </c>
       <c r="K394" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L394" t="s">
         <v>26</v>
       </c>
       <c r="M394" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N394" t="s">
         <v>28</v>
       </c>
       <c r="O394" t="s">
-        <v>3661</v>
+        <v>3667</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
-        <v>58144</v>
+        <v>58148</v>
       </c>
       <c r="B395" t="s">
-        <v>3662</v>
+        <v>3668</v>
       </c>
       <c r="C395" t="s">
-        <v>3663</v>
+        <v>3669</v>
       </c>
       <c r="D395" t="s">
-        <v>3664</v>
+        <v>3670</v>
       </c>
       <c r="E395" t="s">
-        <v>3665</v>
+        <v>3671</v>
       </c>
       <c r="F395" t="s">
-        <v>3666</v>
+        <v>3672</v>
       </c>
       <c r="G395" t="s">
-        <v>3667</v>
+        <v>3673</v>
       </c>
       <c r="H395" t="s">
-        <v>3668</v>
+        <v>3674</v>
       </c>
       <c r="I395" t="s">
-        <v>3669</v>
+        <v>3675</v>
       </c>
       <c r="J395" t="s">
         <v>24</v>
       </c>
       <c r="K395" t="s">
-        <v>25</v>
+        <v>1070</v>
       </c>
       <c r="L395" t="s">
         <v>26</v>
       </c>
       <c r="M395" t="s">
-        <v>27</v>
+        <v>1071</v>
       </c>
       <c r="N395" t="s">
         <v>28</v>
       </c>
       <c r="O395" t="s">
-        <v>3670</v>
+        <v>3676</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
-        <v>58148</v>
+        <v>58218</v>
       </c>
       <c r="B396" t="s">
-        <v>3671</v>
+        <v>3677</v>
       </c>
       <c r="C396" t="s">
-        <v>3672</v>
+        <v>3678</v>
       </c>
       <c r="D396" t="s">
-        <v>3673</v>
+        <v>3679</v>
       </c>
       <c r="E396" t="s">
-        <v>3674</v>
+        <v>3680</v>
       </c>
       <c r="F396" t="s">
-        <v>3675</v>
+        <v>3681</v>
       </c>
       <c r="G396" t="s">
-        <v>3676</v>
+        <v>3682</v>
       </c>
       <c r="H396" t="s">
-        <v>3677</v>
+        <v>3683</v>
       </c>
       <c r="I396" t="s">
-        <v>3678</v>
+        <v>3684</v>
       </c>
       <c r="J396" t="s">
         <v>24</v>
       </c>
       <c r="K396" t="s">
-        <v>1067</v>
+        <v>170</v>
       </c>
       <c r="L396" t="s">
         <v>26</v>
       </c>
       <c r="M396" t="s">
-        <v>1068</v>
+        <v>171</v>
       </c>
       <c r="N396" t="s">
         <v>28</v>
       </c>
       <c r="O396" t="s">
-        <v>3679</v>
+        <v>3685</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
-        <v>58218</v>
+        <v>58223</v>
       </c>
       <c r="B397" t="s">
-        <v>3680</v>
+        <v>3686</v>
       </c>
       <c r="C397" t="s">
-        <v>3681</v>
+        <v>3687</v>
       </c>
       <c r="D397" t="s">
-        <v>3682</v>
+        <v>3688</v>
       </c>
       <c r="E397" t="s">
-        <v>3683</v>
+        <v>3689</v>
       </c>
       <c r="F397" t="s">
-        <v>3684</v>
+        <v>3690</v>
       </c>
       <c r="G397" t="s">
-        <v>3685</v>
+        <v>3691</v>
       </c>
       <c r="H397" t="s">
-        <v>3686</v>
+        <v>3692</v>
       </c>
       <c r="I397" t="s">
-        <v>3687</v>
+        <v>3693</v>
       </c>
       <c r="J397" t="s">
         <v>24</v>
       </c>
       <c r="K397" t="s">
         <v>170</v>
       </c>
       <c r="L397" t="s">
         <v>26</v>
       </c>
       <c r="M397" t="s">
         <v>171</v>
       </c>
       <c r="N397" t="s">
         <v>28</v>
       </c>
       <c r="O397" t="s">
-        <v>3688</v>
+        <v>3694</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
-        <v>58223</v>
+        <v>58240</v>
       </c>
       <c r="B398" t="s">
-        <v>3689</v>
+        <v>3695</v>
       </c>
       <c r="C398" t="s">
-        <v>3690</v>
+        <v>3696</v>
       </c>
       <c r="D398" t="s">
-        <v>3691</v>
+        <v>3697</v>
       </c>
       <c r="E398" t="s">
-        <v>3692</v>
+        <v>3698</v>
       </c>
       <c r="F398" t="s">
-        <v>3693</v>
+        <v>3699</v>
       </c>
       <c r="G398" t="s">
-        <v>3694</v>
+        <v>3700</v>
       </c>
       <c r="H398" t="s">
-        <v>3695</v>
+        <v>3701</v>
       </c>
       <c r="I398" t="s">
-        <v>3696</v>
+        <v>3702</v>
       </c>
       <c r="J398" t="s">
         <v>24</v>
       </c>
       <c r="K398" t="s">
-        <v>170</v>
+        <v>3703</v>
       </c>
       <c r="L398" t="s">
         <v>26</v>
       </c>
       <c r="M398" t="s">
-        <v>171</v>
+        <v>3704</v>
       </c>
       <c r="N398" t="s">
         <v>28</v>
       </c>
       <c r="O398" t="s">
-        <v>3697</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
-        <v>58240</v>
+        <v>58259</v>
       </c>
       <c r="B399" t="s">
-        <v>3698</v>
+        <v>3706</v>
       </c>
       <c r="C399" t="s">
-        <v>3699</v>
+        <v>3707</v>
       </c>
       <c r="D399" t="s">
-        <v>3700</v>
+        <v>3708</v>
       </c>
       <c r="E399" t="s">
-        <v>3701</v>
+        <v>3709</v>
       </c>
       <c r="F399" t="s">
-        <v>3702</v>
+        <v>3710</v>
       </c>
       <c r="G399" t="s">
-        <v>3703</v>
+        <v>3711</v>
       </c>
       <c r="H399" t="s">
-        <v>3704</v>
+        <v>3712</v>
       </c>
       <c r="I399" t="s">
-        <v>3705</v>
+        <v>3713</v>
       </c>
       <c r="J399" t="s">
         <v>24</v>
       </c>
       <c r="K399" t="s">
-        <v>3706</v>
+        <v>3714</v>
       </c>
       <c r="L399" t="s">
         <v>26</v>
       </c>
       <c r="M399" t="s">
-        <v>3707</v>
+        <v>3715</v>
       </c>
       <c r="N399" t="s">
         <v>28</v>
       </c>
       <c r="O399" t="s">
-        <v>3708</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400">
-        <v>58259</v>
+        <v>64637</v>
       </c>
       <c r="B400" t="s">
-        <v>3709</v>
+        <v>3717</v>
       </c>
       <c r="C400" t="s">
-        <v>3710</v>
+        <v>3718</v>
       </c>
       <c r="D400" t="s">
-        <v>3711</v>
+        <v>3719</v>
       </c>
       <c r="E400" t="s">
-        <v>3712</v>
+        <v>3720</v>
       </c>
       <c r="F400" t="s">
-        <v>3713</v>
+        <v>3721</v>
       </c>
       <c r="G400" t="s">
-        <v>3714</v>
+        <v>3722</v>
       </c>
       <c r="H400" t="s">
-        <v>3715</v>
+        <v>3723</v>
       </c>
       <c r="I400" t="s">
-        <v>3716</v>
+        <v>3724</v>
       </c>
       <c r="J400" t="s">
         <v>24</v>
       </c>
       <c r="K400" t="s">
-        <v>3717</v>
+        <v>47</v>
       </c>
       <c r="L400" t="s">
         <v>26</v>
       </c>
       <c r="M400" t="s">
-        <v>3718</v>
+        <v>48</v>
       </c>
       <c r="N400" t="s">
         <v>28</v>
       </c>
       <c r="O400" t="s">
-        <v>3719</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401">
-        <v>64637</v>
+        <v>64643</v>
       </c>
       <c r="B401" t="s">
-        <v>3720</v>
+        <v>3726</v>
       </c>
       <c r="C401" t="s">
-        <v>3721</v>
+        <v>3727</v>
       </c>
       <c r="D401" t="s">
-        <v>3722</v>
+        <v>3728</v>
       </c>
       <c r="E401" t="s">
-        <v>3723</v>
+        <v>3729</v>
       </c>
       <c r="F401" t="s">
-        <v>3724</v>
+        <v>3730</v>
       </c>
       <c r="G401" t="s">
-        <v>3725</v>
+        <v>3731</v>
       </c>
       <c r="H401" t="s">
-        <v>3726</v>
+        <v>3732</v>
       </c>
       <c r="I401" t="s">
-        <v>3727</v>
+        <v>3733</v>
       </c>
       <c r="J401" t="s">
         <v>24</v>
       </c>
       <c r="K401" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L401" t="s">
         <v>26</v>
       </c>
       <c r="M401" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="N401" t="s">
         <v>28</v>
       </c>
       <c r="O401" t="s">
-        <v>3728</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402">
-        <v>64643</v>
+        <v>64689</v>
       </c>
       <c r="B402" t="s">
-        <v>3729</v>
+        <v>3735</v>
       </c>
       <c r="C402" t="s">
-        <v>3730</v>
+        <v>3736</v>
       </c>
       <c r="D402" t="s">
-        <v>3731</v>
+        <v>3737</v>
       </c>
       <c r="E402" t="s">
-        <v>3732</v>
+        <v>3738</v>
       </c>
       <c r="F402" t="s">
-        <v>3733</v>
+        <v>3739</v>
       </c>
       <c r="G402" t="s">
-        <v>3734</v>
+        <v>3740</v>
       </c>
       <c r="H402" t="s">
-        <v>3735</v>
+        <v>3741</v>
       </c>
       <c r="I402" t="s">
-        <v>3736</v>
+        <v>3742</v>
       </c>
       <c r="J402" t="s">
         <v>24</v>
       </c>
       <c r="K402" t="s">
-        <v>170</v>
+        <v>59</v>
       </c>
       <c r="L402" t="s">
         <v>26</v>
       </c>
       <c r="M402" t="s">
-        <v>171</v>
+        <v>61</v>
       </c>
       <c r="N402" t="s">
         <v>28</v>
       </c>
       <c r="O402" t="s">
-        <v>3737</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403">
-        <v>64689</v>
+        <v>65000</v>
       </c>
       <c r="B403" t="s">
-        <v>3738</v>
+        <v>3744</v>
       </c>
       <c r="C403" t="s">
-        <v>3739</v>
+        <v>3745</v>
       </c>
       <c r="D403" t="s">
-        <v>3740</v>
+        <v>3746</v>
       </c>
       <c r="E403" t="s">
-        <v>3741</v>
+        <v>3747</v>
       </c>
       <c r="F403" t="s">
-        <v>3742</v>
+        <v>3748</v>
       </c>
       <c r="G403" t="s">
-        <v>3743</v>
+        <v>3749</v>
       </c>
       <c r="H403" t="s">
-        <v>3744</v>
+        <v>3750</v>
       </c>
       <c r="I403" t="s">
-        <v>3745</v>
+        <v>3751</v>
       </c>
       <c r="J403" t="s">
         <v>24</v>
       </c>
       <c r="K403" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="L403" t="s">
         <v>26</v>
       </c>
       <c r="M403" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="N403" t="s">
         <v>28</v>
       </c>
       <c r="O403" t="s">
-        <v>3746</v>
+        <v>3752</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404">
-        <v>65000</v>
+        <v>65001</v>
       </c>
       <c r="B404" t="s">
-        <v>3747</v>
+        <v>3753</v>
       </c>
       <c r="C404" t="s">
-        <v>3748</v>
+        <v>3754</v>
       </c>
       <c r="D404" t="s">
-        <v>3749</v>
+        <v>3755</v>
       </c>
       <c r="E404" t="s">
-        <v>3750</v>
+        <v>3756</v>
       </c>
       <c r="F404" t="s">
-        <v>3751</v>
+        <v>3757</v>
       </c>
       <c r="G404" t="s">
-        <v>3752</v>
+        <v>3758</v>
       </c>
       <c r="H404" t="s">
-        <v>3753</v>
+        <v>3759</v>
       </c>
       <c r="I404" t="s">
-        <v>3754</v>
+        <v>3760</v>
       </c>
       <c r="J404" t="s">
         <v>24</v>
       </c>
       <c r="K404" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L404" t="s">
         <v>26</v>
       </c>
       <c r="M404" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N404" t="s">
         <v>28</v>
       </c>
       <c r="O404" t="s">
-        <v>3755</v>
+        <v>3761</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405">
-        <v>65001</v>
+        <v>65002</v>
       </c>
       <c r="B405" t="s">
-        <v>3756</v>
+        <v>3762</v>
       </c>
       <c r="C405" t="s">
-        <v>3757</v>
+        <v>3763</v>
       </c>
       <c r="D405" t="s">
-        <v>3758</v>
+        <v>3764</v>
       </c>
       <c r="E405" t="s">
-        <v>3759</v>
+        <v>3765</v>
       </c>
       <c r="F405" t="s">
-        <v>3760</v>
+        <v>3766</v>
       </c>
       <c r="G405" t="s">
-        <v>3761</v>
+        <v>3767</v>
       </c>
       <c r="H405" t="s">
-        <v>3762</v>
+        <v>3768</v>
       </c>
       <c r="I405" t="s">
-        <v>3763</v>
+        <v>3769</v>
       </c>
       <c r="J405" t="s">
         <v>24</v>
       </c>
       <c r="K405" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L405" t="s">
         <v>26</v>
       </c>
       <c r="M405" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N405" t="s">
         <v>28</v>
       </c>
       <c r="O405" t="s">
-        <v>3764</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406">
-        <v>65002</v>
+        <v>65003</v>
       </c>
       <c r="B406" t="s">
-        <v>3765</v>
+        <v>3771</v>
       </c>
       <c r="C406" t="s">
-        <v>3766</v>
+        <v>3772</v>
       </c>
       <c r="D406" t="s">
-        <v>3767</v>
+        <v>3773</v>
       </c>
       <c r="E406" t="s">
-        <v>3768</v>
+        <v>3774</v>
       </c>
       <c r="F406" t="s">
-        <v>3769</v>
+        <v>3775</v>
       </c>
       <c r="G406" t="s">
-        <v>3770</v>
+        <v>3776</v>
       </c>
       <c r="H406" t="s">
-        <v>3771</v>
+        <v>3777</v>
       </c>
       <c r="I406" t="s">
-        <v>3772</v>
+        <v>3778</v>
       </c>
       <c r="J406" t="s">
         <v>24</v>
       </c>
       <c r="K406" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L406" t="s">
         <v>26</v>
       </c>
       <c r="M406" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N406" t="s">
         <v>28</v>
       </c>
       <c r="O406" t="s">
-        <v>3773</v>
+        <v>3779</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407">
-        <v>65003</v>
+        <v>65004</v>
       </c>
       <c r="B407" t="s">
-        <v>3774</v>
+        <v>3780</v>
       </c>
       <c r="C407" t="s">
-        <v>3775</v>
+        <v>3781</v>
       </c>
       <c r="D407" t="s">
-        <v>3776</v>
+        <v>3782</v>
       </c>
       <c r="E407" t="s">
-        <v>3777</v>
+        <v>3783</v>
       </c>
       <c r="F407" t="s">
-        <v>3778</v>
+        <v>3784</v>
       </c>
       <c r="G407" t="s">
-        <v>3779</v>
+        <v>3785</v>
       </c>
       <c r="H407" t="s">
-        <v>3780</v>
+        <v>3786</v>
       </c>
       <c r="I407" t="s">
-        <v>3781</v>
+        <v>3787</v>
       </c>
       <c r="J407" t="s">
         <v>24</v>
       </c>
       <c r="K407" t="s">
         <v>170</v>
       </c>
       <c r="L407" t="s">
         <v>26</v>
       </c>
       <c r="M407" t="s">
         <v>171</v>
       </c>
       <c r="N407" t="s">
         <v>28</v>
       </c>
       <c r="O407" t="s">
-        <v>3782</v>
+        <v>3788</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408">
-        <v>65004</v>
+        <v>65005</v>
       </c>
       <c r="B408" t="s">
-        <v>3783</v>
+        <v>3789</v>
       </c>
       <c r="C408" t="s">
-        <v>3784</v>
+        <v>3790</v>
       </c>
       <c r="D408" t="s">
-        <v>3785</v>
+        <v>3791</v>
       </c>
       <c r="E408" t="s">
-        <v>3786</v>
+        <v>3792</v>
       </c>
       <c r="F408" t="s">
-        <v>3787</v>
+        <v>3793</v>
       </c>
       <c r="G408" t="s">
-        <v>3788</v>
+        <v>3794</v>
       </c>
       <c r="H408" t="s">
-        <v>3789</v>
+        <v>3795</v>
       </c>
       <c r="I408" t="s">
-        <v>3790</v>
+        <v>3796</v>
       </c>
       <c r="J408" t="s">
         <v>24</v>
       </c>
       <c r="K408" t="s">
-        <v>170</v>
+        <v>3797</v>
       </c>
       <c r="L408" t="s">
         <v>26</v>
       </c>
       <c r="M408" t="s">
-        <v>171</v>
+        <v>3798</v>
       </c>
       <c r="N408" t="s">
         <v>28</v>
       </c>
       <c r="O408" t="s">
-        <v>3791</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409">
-        <v>65005</v>
+        <v>65006</v>
       </c>
       <c r="B409" t="s">
-        <v>3792</v>
+        <v>3800</v>
       </c>
       <c r="C409" t="s">
-        <v>3793</v>
+        <v>3801</v>
       </c>
       <c r="D409" t="s">
-        <v>3794</v>
+        <v>3802</v>
       </c>
       <c r="E409" t="s">
-        <v>3795</v>
+        <v>3803</v>
       </c>
       <c r="F409" t="s">
-        <v>3796</v>
+        <v>3804</v>
       </c>
       <c r="G409" t="s">
-        <v>3797</v>
+        <v>3805</v>
       </c>
       <c r="H409" t="s">
-        <v>3798</v>
+        <v>3806</v>
       </c>
       <c r="I409" t="s">
-        <v>3799</v>
+        <v>3807</v>
       </c>
       <c r="J409" t="s">
         <v>24</v>
       </c>
       <c r="K409" t="s">
-        <v>3800</v>
+        <v>3808</v>
       </c>
       <c r="L409" t="s">
         <v>26</v>
       </c>
       <c r="M409" t="s">
-        <v>3801</v>
+        <v>3809</v>
       </c>
       <c r="N409" t="s">
         <v>28</v>
       </c>
       <c r="O409" t="s">
-        <v>3802</v>
+        <v>3810</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410">
-        <v>65006</v>
+        <v>65007</v>
       </c>
       <c r="B410" t="s">
-        <v>3803</v>
+        <v>3811</v>
       </c>
       <c r="C410" t="s">
-        <v>3804</v>
+        <v>3812</v>
       </c>
       <c r="D410" t="s">
-        <v>3805</v>
+        <v>3813</v>
       </c>
       <c r="E410" t="s">
-        <v>3806</v>
+        <v>3814</v>
       </c>
       <c r="F410" t="s">
-        <v>3807</v>
+        <v>3815</v>
       </c>
       <c r="G410" t="s">
-        <v>3808</v>
+        <v>3816</v>
       </c>
       <c r="H410" t="s">
-        <v>3809</v>
+        <v>3817</v>
       </c>
       <c r="I410" t="s">
-        <v>3810</v>
+        <v>3818</v>
       </c>
       <c r="J410" t="s">
         <v>24</v>
       </c>
       <c r="K410" t="s">
-        <v>3811</v>
+        <v>25</v>
       </c>
       <c r="L410" t="s">
         <v>26</v>
       </c>
       <c r="M410" t="s">
-        <v>3812</v>
+        <v>27</v>
       </c>
       <c r="N410" t="s">
         <v>28</v>
       </c>
       <c r="O410" t="s">
-        <v>3813</v>
+        <v>3819</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411">
-        <v>65007</v>
+        <v>65008</v>
       </c>
       <c r="B411" t="s">
-        <v>3814</v>
+        <v>3820</v>
       </c>
       <c r="C411" t="s">
-        <v>3815</v>
+        <v>3821</v>
       </c>
       <c r="D411" t="s">
-        <v>3816</v>
+        <v>3822</v>
       </c>
       <c r="E411" t="s">
-        <v>3817</v>
+        <v>3823</v>
       </c>
       <c r="F411" t="s">
-        <v>3818</v>
+        <v>3824</v>
       </c>
       <c r="G411" t="s">
-        <v>3819</v>
+        <v>3825</v>
       </c>
       <c r="H411" t="s">
-        <v>3820</v>
+        <v>3826</v>
       </c>
       <c r="I411" t="s">
-        <v>3821</v>
+        <v>3827</v>
       </c>
       <c r="J411" t="s">
         <v>24</v>
       </c>
       <c r="K411" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L411" t="s">
         <v>26</v>
       </c>
       <c r="M411" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N411" t="s">
         <v>28</v>
       </c>
       <c r="O411" t="s">
-        <v>3822</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412">
-        <v>65008</v>
+        <v>65009</v>
       </c>
       <c r="B412" t="s">
-        <v>3823</v>
+        <v>3829</v>
       </c>
       <c r="C412" t="s">
-        <v>3824</v>
+        <v>3830</v>
       </c>
       <c r="D412" t="s">
-        <v>3825</v>
+        <v>3831</v>
       </c>
       <c r="E412" t="s">
-        <v>3826</v>
+        <v>3832</v>
       </c>
       <c r="F412" t="s">
-        <v>3827</v>
+        <v>3833</v>
       </c>
       <c r="G412" t="s">
-        <v>3828</v>
+        <v>3834</v>
       </c>
       <c r="H412" t="s">
-        <v>3829</v>
+        <v>3835</v>
       </c>
       <c r="I412" t="s">
-        <v>3830</v>
+        <v>3836</v>
       </c>
       <c r="J412" t="s">
         <v>24</v>
       </c>
       <c r="K412" t="s">
         <v>170</v>
       </c>
       <c r="L412" t="s">
         <v>26</v>
       </c>
       <c r="M412" t="s">
         <v>171</v>
       </c>
       <c r="N412" t="s">
         <v>28</v>
       </c>
       <c r="O412" t="s">
-        <v>3831</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413">
-        <v>65009</v>
+        <v>65010</v>
       </c>
       <c r="B413" t="s">
-        <v>3832</v>
+        <v>3838</v>
       </c>
       <c r="C413" t="s">
-        <v>3833</v>
+        <v>3839</v>
       </c>
       <c r="D413" t="s">
-        <v>3834</v>
+        <v>3840</v>
       </c>
       <c r="E413" t="s">
-        <v>3835</v>
+        <v>3841</v>
       </c>
       <c r="F413" t="s">
-        <v>3836</v>
+        <v>3842</v>
       </c>
       <c r="G413" t="s">
-        <v>3837</v>
+        <v>3843</v>
       </c>
       <c r="H413" t="s">
-        <v>3838</v>
+        <v>3844</v>
       </c>
       <c r="I413" t="s">
-        <v>3839</v>
+        <v>3845</v>
       </c>
       <c r="J413" t="s">
         <v>24</v>
       </c>
       <c r="K413" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L413" t="s">
         <v>26</v>
       </c>
       <c r="M413" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N413" t="s">
         <v>28</v>
       </c>
       <c r="O413" t="s">
-        <v>3840</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414">
-        <v>65010</v>
+        <v>65011</v>
       </c>
       <c r="B414" t="s">
-        <v>3841</v>
+        <v>3847</v>
       </c>
       <c r="C414" t="s">
-        <v>3842</v>
+        <v>3848</v>
       </c>
       <c r="D414" t="s">
-        <v>3843</v>
+        <v>3849</v>
       </c>
       <c r="E414" t="s">
-        <v>3844</v>
+        <v>3850</v>
       </c>
       <c r="F414" t="s">
-        <v>3845</v>
+        <v>3851</v>
       </c>
       <c r="G414" t="s">
-        <v>3846</v>
+        <v>3852</v>
       </c>
       <c r="H414" t="s">
-        <v>3847</v>
+        <v>3853</v>
       </c>
       <c r="I414" t="s">
-        <v>3848</v>
+        <v>3854</v>
       </c>
       <c r="J414" t="s">
         <v>24</v>
       </c>
       <c r="K414" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L414" t="s">
         <v>26</v>
       </c>
       <c r="M414" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N414" t="s">
         <v>28</v>
       </c>
       <c r="O414" t="s">
-        <v>3849</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415">
-        <v>65011</v>
+        <v>65012</v>
       </c>
       <c r="B415" t="s">
-        <v>3850</v>
+        <v>3856</v>
       </c>
       <c r="C415" t="s">
-        <v>3851</v>
+        <v>3857</v>
       </c>
       <c r="D415" t="s">
-        <v>3852</v>
+        <v>3858</v>
       </c>
       <c r="E415" t="s">
-        <v>3853</v>
+        <v>3859</v>
       </c>
       <c r="F415" t="s">
-        <v>3854</v>
+        <v>3860</v>
       </c>
       <c r="G415" t="s">
-        <v>3855</v>
+        <v>3861</v>
       </c>
       <c r="H415" t="s">
-        <v>3856</v>
+        <v>3862</v>
       </c>
       <c r="I415" t="s">
-        <v>3857</v>
+        <v>3863</v>
       </c>
       <c r="J415" t="s">
         <v>24</v>
       </c>
       <c r="K415" t="s">
-        <v>170</v>
+        <v>3864</v>
       </c>
       <c r="L415" t="s">
         <v>26</v>
       </c>
       <c r="M415" t="s">
-        <v>171</v>
+        <v>3865</v>
       </c>
       <c r="N415" t="s">
         <v>28</v>
       </c>
       <c r="O415" t="s">
-        <v>3858</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416">
-        <v>65012</v>
+        <v>65013</v>
       </c>
       <c r="B416" t="s">
-        <v>3859</v>
+        <v>3867</v>
       </c>
       <c r="C416" t="s">
-        <v>3860</v>
+        <v>3868</v>
       </c>
       <c r="D416" t="s">
-        <v>3861</v>
+        <v>3869</v>
       </c>
       <c r="E416" t="s">
-        <v>3862</v>
+        <v>3870</v>
       </c>
       <c r="F416" t="s">
-        <v>3863</v>
+        <v>3871</v>
       </c>
       <c r="G416" t="s">
-        <v>3864</v>
+        <v>3872</v>
       </c>
       <c r="H416" t="s">
-        <v>3865</v>
+        <v>3873</v>
       </c>
       <c r="I416" t="s">
-        <v>3866</v>
+        <v>3874</v>
       </c>
       <c r="J416" t="s">
         <v>24</v>
       </c>
       <c r="K416" t="s">
-        <v>3867</v>
+        <v>25</v>
       </c>
       <c r="L416" t="s">
         <v>26</v>
       </c>
       <c r="M416" t="s">
-        <v>3868</v>
+        <v>27</v>
       </c>
       <c r="N416" t="s">
         <v>28</v>
       </c>
       <c r="O416" t="s">
-        <v>3869</v>
+        <v>3875</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417">
-        <v>65013</v>
+        <v>65014</v>
       </c>
       <c r="B417" t="s">
-        <v>3870</v>
+        <v>3876</v>
       </c>
       <c r="C417" t="s">
-        <v>3871</v>
+        <v>3877</v>
       </c>
       <c r="D417" t="s">
-        <v>3872</v>
+        <v>3878</v>
       </c>
       <c r="E417" t="s">
-        <v>3873</v>
+        <v>3879</v>
       </c>
       <c r="F417" t="s">
-        <v>3874</v>
+        <v>3880</v>
       </c>
       <c r="G417" t="s">
-        <v>3875</v>
+        <v>3881</v>
       </c>
       <c r="H417" t="s">
-        <v>3876</v>
+        <v>3882</v>
       </c>
       <c r="I417" t="s">
-        <v>3877</v>
+        <v>3883</v>
       </c>
       <c r="J417" t="s">
-        <v>24</v>
+        <v>441</v>
       </c>
       <c r="K417" t="s">
-        <v>25</v>
+        <v>672</v>
       </c>
       <c r="L417" t="s">
-        <v>26</v>
+        <v>443</v>
       </c>
       <c r="M417" t="s">
-        <v>27</v>
+        <v>673</v>
       </c>
       <c r="N417" t="s">
         <v>28</v>
       </c>
       <c r="O417" t="s">
-        <v>3878</v>
+        <v>3884</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418">
-        <v>65014</v>
+        <v>65015</v>
       </c>
       <c r="B418" t="s">
-        <v>3879</v>
+        <v>3885</v>
       </c>
       <c r="C418" t="s">
-        <v>3880</v>
+        <v>3886</v>
       </c>
       <c r="D418" t="s">
-        <v>3881</v>
+        <v>3887</v>
       </c>
       <c r="E418" t="s">
-        <v>3882</v>
+        <v>3888</v>
       </c>
       <c r="F418" t="s">
-        <v>3883</v>
+        <v>3889</v>
       </c>
       <c r="G418" t="s">
-        <v>3884</v>
+        <v>3890</v>
       </c>
       <c r="H418" t="s">
-        <v>3885</v>
+        <v>3891</v>
       </c>
       <c r="I418" t="s">
-        <v>3886</v>
+        <v>3892</v>
       </c>
       <c r="J418" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K418" t="s">
-        <v>672</v>
+        <v>170</v>
       </c>
       <c r="L418" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M418" t="s">
-        <v>673</v>
+        <v>171</v>
       </c>
       <c r="N418" t="s">
         <v>28</v>
       </c>
       <c r="O418" t="s">
-        <v>3887</v>
+        <v>3893</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419">
-        <v>65015</v>
+        <v>65016</v>
       </c>
       <c r="B419" t="s">
-        <v>3888</v>
+        <v>3894</v>
       </c>
       <c r="C419" t="s">
-        <v>3889</v>
+        <v>3895</v>
       </c>
       <c r="D419" t="s">
-        <v>3890</v>
+        <v>3896</v>
       </c>
       <c r="E419" t="s">
-        <v>3891</v>
+        <v>3897</v>
       </c>
       <c r="F419" t="s">
-        <v>3892</v>
+        <v>3898</v>
       </c>
       <c r="G419" t="s">
-        <v>3893</v>
+        <v>3899</v>
       </c>
       <c r="H419" t="s">
-        <v>3894</v>
+        <v>3900</v>
       </c>
       <c r="I419" t="s">
-        <v>3895</v>
+        <v>3901</v>
       </c>
       <c r="J419" t="s">
         <v>24</v>
       </c>
       <c r="K419" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L419" t="s">
         <v>26</v>
       </c>
       <c r="M419" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N419" t="s">
         <v>28</v>
       </c>
       <c r="O419" t="s">
-        <v>3896</v>
+        <v>3902</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420">
-        <v>65016</v>
+        <v>65017</v>
       </c>
       <c r="B420" t="s">
-        <v>3897</v>
+        <v>3903</v>
       </c>
       <c r="C420" t="s">
-        <v>3898</v>
+        <v>3904</v>
       </c>
       <c r="D420" t="s">
-        <v>3899</v>
+        <v>3905</v>
       </c>
       <c r="E420" t="s">
-        <v>3900</v>
+        <v>3906</v>
       </c>
       <c r="F420" t="s">
-        <v>3901</v>
+        <v>3907</v>
       </c>
       <c r="G420" t="s">
-        <v>3902</v>
+        <v>3908</v>
       </c>
       <c r="H420" t="s">
-        <v>3903</v>
+        <v>3909</v>
       </c>
       <c r="I420" t="s">
-        <v>3904</v>
+        <v>3910</v>
       </c>
       <c r="J420" t="s">
         <v>24</v>
       </c>
       <c r="K420" t="s">
-        <v>25</v>
+        <v>3911</v>
       </c>
       <c r="L420" t="s">
         <v>26</v>
       </c>
       <c r="M420" t="s">
-        <v>27</v>
+        <v>3912</v>
       </c>
       <c r="N420" t="s">
         <v>28</v>
       </c>
       <c r="O420" t="s">
-        <v>3905</v>
+        <v>3913</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421">
-        <v>65017</v>
+        <v>65018</v>
       </c>
       <c r="B421" t="s">
-        <v>3906</v>
+        <v>3914</v>
       </c>
       <c r="C421" t="s">
-        <v>3907</v>
+        <v>3915</v>
       </c>
       <c r="D421" t="s">
-        <v>3908</v>
+        <v>3916</v>
       </c>
       <c r="E421" t="s">
-        <v>3909</v>
+        <v>3917</v>
       </c>
       <c r="F421" t="s">
-        <v>3910</v>
+        <v>3918</v>
       </c>
       <c r="G421" t="s">
-        <v>3911</v>
+        <v>3919</v>
       </c>
       <c r="H421" t="s">
-        <v>3912</v>
+        <v>3920</v>
       </c>
       <c r="I421" t="s">
-        <v>3913</v>
+        <v>3921</v>
       </c>
       <c r="J421" t="s">
         <v>24</v>
       </c>
       <c r="K421" t="s">
-        <v>3914</v>
+        <v>3922</v>
       </c>
       <c r="L421" t="s">
         <v>26</v>
       </c>
       <c r="M421" t="s">
-        <v>3915</v>
+        <v>3923</v>
       </c>
       <c r="N421" t="s">
         <v>28</v>
       </c>
       <c r="O421" t="s">
-        <v>3916</v>
+        <v>3924</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422">
-        <v>65018</v>
+        <v>65019</v>
       </c>
       <c r="B422" t="s">
-        <v>3917</v>
+        <v>3925</v>
       </c>
       <c r="C422" t="s">
-        <v>3918</v>
+        <v>3926</v>
       </c>
       <c r="D422" t="s">
-        <v>3919</v>
+        <v>3927</v>
       </c>
       <c r="E422" t="s">
-        <v>3920</v>
+        <v>3928</v>
       </c>
       <c r="F422" t="s">
-        <v>3921</v>
+        <v>3929</v>
       </c>
       <c r="G422" t="s">
-        <v>3922</v>
+        <v>3930</v>
       </c>
       <c r="H422" t="s">
-        <v>3923</v>
+        <v>3931</v>
       </c>
       <c r="I422" t="s">
-        <v>3924</v>
+        <v>3932</v>
       </c>
       <c r="J422" t="s">
         <v>24</v>
       </c>
       <c r="K422" t="s">
-        <v>3925</v>
+        <v>170</v>
       </c>
       <c r="L422" t="s">
         <v>26</v>
       </c>
       <c r="M422" t="s">
-        <v>3926</v>
+        <v>171</v>
       </c>
       <c r="N422" t="s">
         <v>28</v>
       </c>
       <c r="O422" t="s">
-        <v>3927</v>
+        <v>3933</v>
       </c>
     </row>
     <row r="423" spans="1:15">
       <c r="A423">
-        <v>65019</v>
+        <v>65020</v>
       </c>
       <c r="B423" t="s">
-        <v>3928</v>
+        <v>3934</v>
       </c>
       <c r="C423" t="s">
-        <v>3929</v>
+        <v>3935</v>
       </c>
       <c r="D423" t="s">
-        <v>3930</v>
+        <v>3936</v>
       </c>
       <c r="E423" t="s">
-        <v>3931</v>
+        <v>3937</v>
       </c>
       <c r="F423" t="s">
-        <v>3932</v>
+        <v>3938</v>
       </c>
       <c r="G423" t="s">
-        <v>3933</v>
+        <v>3939</v>
       </c>
       <c r="H423" t="s">
-        <v>3934</v>
+        <v>3940</v>
       </c>
       <c r="I423" t="s">
-        <v>3935</v>
+        <v>3941</v>
       </c>
       <c r="J423" t="s">
         <v>24</v>
       </c>
       <c r="K423" t="s">
-        <v>170</v>
+        <v>3942</v>
       </c>
       <c r="L423" t="s">
         <v>26</v>
       </c>
       <c r="M423" t="s">
-        <v>171</v>
+        <v>3943</v>
       </c>
       <c r="N423" t="s">
         <v>28</v>
       </c>
       <c r="O423" t="s">
-        <v>3936</v>
+        <v>3944</v>
       </c>
     </row>
     <row r="424" spans="1:15">
       <c r="A424">
-        <v>65020</v>
+        <v>65021</v>
       </c>
       <c r="B424" t="s">
-        <v>3937</v>
+        <v>3945</v>
       </c>
       <c r="C424" t="s">
-        <v>3938</v>
+        <v>3946</v>
       </c>
       <c r="D424" t="s">
-        <v>3939</v>
+        <v>3947</v>
       </c>
       <c r="E424" t="s">
-        <v>3940</v>
+        <v>3948</v>
       </c>
       <c r="F424" t="s">
-        <v>3941</v>
+        <v>3949</v>
       </c>
       <c r="G424" t="s">
-        <v>3942</v>
+        <v>3950</v>
       </c>
       <c r="H424" t="s">
-        <v>3943</v>
+        <v>3951</v>
       </c>
       <c r="I424" t="s">
-        <v>3944</v>
+        <v>3952</v>
       </c>
       <c r="J424" t="s">
         <v>24</v>
       </c>
       <c r="K424" t="s">
-        <v>3945</v>
+        <v>25</v>
       </c>
       <c r="L424" t="s">
         <v>26</v>
       </c>
       <c r="M424" t="s">
-        <v>3946</v>
+        <v>27</v>
       </c>
       <c r="N424" t="s">
         <v>28</v>
       </c>
       <c r="O424" t="s">
-        <v>3947</v>
+        <v>3953</v>
       </c>
     </row>
     <row r="425" spans="1:15">
       <c r="A425">
-        <v>65021</v>
+        <v>65022</v>
       </c>
       <c r="B425" t="s">
-        <v>3948</v>
+        <v>3954</v>
       </c>
       <c r="C425" t="s">
-        <v>3949</v>
+        <v>3955</v>
       </c>
       <c r="D425" t="s">
-        <v>3950</v>
+        <v>3956</v>
       </c>
       <c r="E425" t="s">
-        <v>3951</v>
+        <v>3957</v>
       </c>
       <c r="F425" t="s">
-        <v>3952</v>
+        <v>3958</v>
       </c>
       <c r="G425" t="s">
-        <v>3953</v>
+        <v>3959</v>
       </c>
       <c r="H425" t="s">
-        <v>3954</v>
+        <v>3960</v>
       </c>
       <c r="I425" t="s">
-        <v>3955</v>
+        <v>3961</v>
       </c>
       <c r="J425" t="s">
         <v>24</v>
       </c>
       <c r="K425" t="s">
         <v>25</v>
       </c>
       <c r="L425" t="s">
         <v>26</v>
       </c>
       <c r="M425" t="s">
         <v>27</v>
       </c>
       <c r="N425" t="s">
         <v>28</v>
       </c>
       <c r="O425" t="s">
-        <v>3956</v>
+        <v>3962</v>
       </c>
     </row>
     <row r="426" spans="1:15">
       <c r="A426">
-        <v>65022</v>
+        <v>65023</v>
       </c>
       <c r="B426" t="s">
-        <v>3957</v>
+        <v>3963</v>
       </c>
       <c r="C426" t="s">
-        <v>3958</v>
+        <v>3964</v>
       </c>
       <c r="D426" t="s">
-        <v>3959</v>
+        <v>3965</v>
       </c>
       <c r="E426" t="s">
-        <v>3960</v>
+        <v>3966</v>
       </c>
       <c r="F426" t="s">
-        <v>3961</v>
+        <v>3967</v>
       </c>
       <c r="G426" t="s">
-        <v>3962</v>
+        <v>3968</v>
       </c>
       <c r="H426" t="s">
-        <v>3963</v>
+        <v>3969</v>
       </c>
       <c r="I426" t="s">
-        <v>3964</v>
+        <v>3970</v>
       </c>
       <c r="J426" t="s">
         <v>24</v>
       </c>
       <c r="K426" t="s">
         <v>25</v>
       </c>
       <c r="L426" t="s">
         <v>26</v>
       </c>
       <c r="M426" t="s">
         <v>27</v>
       </c>
       <c r="N426" t="s">
         <v>28</v>
       </c>
       <c r="O426" t="s">
-        <v>3965</v>
+        <v>3971</v>
       </c>
     </row>
     <row r="427" spans="1:15">
       <c r="A427">
-        <v>65023</v>
+        <v>65025</v>
       </c>
       <c r="B427" t="s">
-        <v>3966</v>
+        <v>3972</v>
       </c>
       <c r="C427" t="s">
-        <v>3967</v>
+        <v>3973</v>
       </c>
       <c r="D427" t="s">
-        <v>3968</v>
+        <v>3974</v>
       </c>
       <c r="E427" t="s">
-        <v>3969</v>
+        <v>3975</v>
       </c>
       <c r="F427" t="s">
-        <v>3970</v>
+        <v>3976</v>
       </c>
       <c r="G427" t="s">
-        <v>3971</v>
+        <v>3977</v>
       </c>
       <c r="H427" t="s">
-        <v>3972</v>
+        <v>3978</v>
       </c>
       <c r="I427" t="s">
-        <v>3973</v>
+        <v>3979</v>
       </c>
       <c r="J427" t="s">
         <v>24</v>
       </c>
       <c r="K427" t="s">
         <v>25</v>
       </c>
       <c r="L427" t="s">
         <v>26</v>
       </c>
       <c r="M427" t="s">
         <v>27</v>
       </c>
       <c r="N427" t="s">
         <v>28</v>
       </c>
       <c r="O427" t="s">
-        <v>3974</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="428" spans="1:15">
       <c r="A428">
-        <v>65025</v>
+        <v>65026</v>
       </c>
       <c r="B428" t="s">
-        <v>3975</v>
+        <v>3981</v>
       </c>
       <c r="C428" t="s">
-        <v>3976</v>
+        <v>3982</v>
       </c>
       <c r="D428" t="s">
-        <v>3977</v>
+        <v>3983</v>
       </c>
       <c r="E428" t="s">
-        <v>3978</v>
+        <v>3984</v>
       </c>
       <c r="F428" t="s">
-        <v>3979</v>
+        <v>3985</v>
       </c>
       <c r="G428" t="s">
-        <v>3980</v>
+        <v>3986</v>
       </c>
       <c r="H428" t="s">
-        <v>3981</v>
+        <v>3987</v>
       </c>
       <c r="I428" t="s">
-        <v>3982</v>
+        <v>3988</v>
       </c>
       <c r="J428" t="s">
         <v>24</v>
       </c>
       <c r="K428" t="s">
         <v>25</v>
       </c>
       <c r="L428" t="s">
         <v>26</v>
       </c>
       <c r="M428" t="s">
         <v>27</v>
       </c>
       <c r="N428" t="s">
         <v>28</v>
       </c>
       <c r="O428" t="s">
-        <v>3983</v>
+        <v>3989</v>
       </c>
     </row>
     <row r="429" spans="1:15">
       <c r="A429">
-        <v>65026</v>
+        <v>65027</v>
       </c>
       <c r="B429" t="s">
-        <v>3984</v>
+        <v>3990</v>
       </c>
       <c r="C429" t="s">
-        <v>3985</v>
+        <v>3991</v>
       </c>
       <c r="D429" t="s">
-        <v>3986</v>
+        <v>3992</v>
       </c>
       <c r="E429" t="s">
-        <v>3987</v>
+        <v>3993</v>
       </c>
       <c r="F429" t="s">
-        <v>3988</v>
+        <v>3994</v>
       </c>
       <c r="G429" t="s">
-        <v>3989</v>
+        <v>3995</v>
       </c>
       <c r="H429" t="s">
-        <v>3990</v>
+        <v>3996</v>
       </c>
       <c r="I429" t="s">
-        <v>3991</v>
+        <v>3997</v>
       </c>
       <c r="J429" t="s">
         <v>24</v>
       </c>
       <c r="K429" t="s">
-        <v>25</v>
+        <v>672</v>
       </c>
       <c r="L429" t="s">
         <v>26</v>
       </c>
       <c r="M429" t="s">
-        <v>27</v>
+        <v>673</v>
       </c>
       <c r="N429" t="s">
         <v>28</v>
       </c>
       <c r="O429" t="s">
-        <v>3992</v>
+        <v>3998</v>
       </c>
     </row>
     <row r="430" spans="1:15">
       <c r="A430">
-        <v>65027</v>
+        <v>65028</v>
       </c>
       <c r="B430" t="s">
-        <v>3993</v>
+        <v>3999</v>
       </c>
       <c r="C430" t="s">
-        <v>3994</v>
+        <v>4000</v>
       </c>
       <c r="D430" t="s">
-        <v>3995</v>
+        <v>4001</v>
       </c>
       <c r="E430" t="s">
-        <v>3996</v>
+        <v>4002</v>
       </c>
       <c r="F430" t="s">
-        <v>3997</v>
+        <v>4003</v>
       </c>
       <c r="G430" t="s">
-        <v>3998</v>
+        <v>4004</v>
       </c>
       <c r="H430" t="s">
-        <v>3999</v>
+        <v>4005</v>
       </c>
       <c r="I430" t="s">
-        <v>4000</v>
+        <v>4006</v>
       </c>
       <c r="J430" t="s">
         <v>24</v>
       </c>
       <c r="K430" t="s">
-        <v>672</v>
+        <v>25</v>
       </c>
       <c r="L430" t="s">
         <v>26</v>
       </c>
       <c r="M430" t="s">
-        <v>673</v>
+        <v>27</v>
       </c>
       <c r="N430" t="s">
         <v>28</v>
       </c>
       <c r="O430" t="s">
-        <v>4001</v>
+        <v>4007</v>
       </c>
     </row>
     <row r="431" spans="1:15">
       <c r="A431">
-        <v>65028</v>
+        <v>65030</v>
       </c>
       <c r="B431" t="s">
-        <v>4002</v>
+        <v>4008</v>
       </c>
       <c r="C431" t="s">
-        <v>4003</v>
+        <v>4009</v>
       </c>
       <c r="D431" t="s">
-        <v>4004</v>
+        <v>4010</v>
       </c>
       <c r="E431" t="s">
-        <v>4005</v>
+        <v>4011</v>
       </c>
       <c r="F431" t="s">
-        <v>4006</v>
+        <v>4012</v>
       </c>
       <c r="G431" t="s">
-        <v>4007</v>
+        <v>4013</v>
       </c>
       <c r="H431" t="s">
-        <v>4008</v>
+        <v>4014</v>
       </c>
       <c r="I431" t="s">
-        <v>4009</v>
+        <v>4015</v>
       </c>
       <c r="J431" t="s">
         <v>24</v>
       </c>
       <c r="K431" t="s">
         <v>25</v>
       </c>
       <c r="L431" t="s">
         <v>26</v>
       </c>
       <c r="M431" t="s">
         <v>27</v>
       </c>
       <c r="N431" t="s">
         <v>28</v>
       </c>
       <c r="O431" t="s">
-        <v>4010</v>
+        <v>4016</v>
       </c>
     </row>
     <row r="432" spans="1:15">
       <c r="A432">
-        <v>65030</v>
+        <v>65031</v>
       </c>
       <c r="B432" t="s">
-        <v>4011</v>
+        <v>4017</v>
       </c>
       <c r="C432" t="s">
-        <v>4012</v>
+        <v>4018</v>
       </c>
       <c r="D432" t="s">
-        <v>4013</v>
+        <v>4019</v>
       </c>
       <c r="E432" t="s">
-        <v>4014</v>
+        <v>4020</v>
       </c>
       <c r="F432" t="s">
-        <v>4015</v>
+        <v>4021</v>
       </c>
       <c r="G432" t="s">
-        <v>4016</v>
+        <v>4022</v>
       </c>
       <c r="H432" t="s">
-        <v>4017</v>
+        <v>4023</v>
       </c>
       <c r="I432" t="s">
-        <v>4018</v>
+        <v>4024</v>
       </c>
       <c r="J432" t="s">
         <v>24</v>
       </c>
       <c r="K432" t="s">
         <v>25</v>
       </c>
       <c r="L432" t="s">
         <v>26</v>
       </c>
       <c r="M432" t="s">
         <v>27</v>
       </c>
       <c r="N432" t="s">
         <v>28</v>
       </c>
       <c r="O432" t="s">
-        <v>4019</v>
+        <v>4025</v>
       </c>
     </row>
     <row r="433" spans="1:15">
       <c r="A433">
-        <v>65031</v>
+        <v>65032</v>
       </c>
       <c r="B433" t="s">
-        <v>4020</v>
+        <v>4026</v>
       </c>
       <c r="C433" t="s">
-        <v>4021</v>
+        <v>4027</v>
       </c>
       <c r="D433" t="s">
-        <v>4022</v>
+        <v>4028</v>
       </c>
       <c r="E433" t="s">
-        <v>4023</v>
+        <v>4029</v>
       </c>
       <c r="F433" t="s">
-        <v>4024</v>
+        <v>4030</v>
       </c>
       <c r="G433" t="s">
-        <v>4025</v>
+        <v>4031</v>
       </c>
       <c r="H433" t="s">
-        <v>4026</v>
+        <v>4032</v>
       </c>
       <c r="I433" t="s">
-        <v>4027</v>
+        <v>4033</v>
       </c>
       <c r="J433" t="s">
         <v>24</v>
       </c>
       <c r="K433" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L433" t="s">
         <v>26</v>
       </c>
       <c r="M433" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N433" t="s">
         <v>28</v>
       </c>
       <c r="O433" t="s">
-        <v>4028</v>
+        <v>4034</v>
       </c>
     </row>
     <row r="434" spans="1:15">
       <c r="A434">
-        <v>65032</v>
+        <v>65033</v>
       </c>
       <c r="B434" t="s">
-        <v>4029</v>
+        <v>4035</v>
       </c>
       <c r="C434" t="s">
-        <v>4030</v>
+        <v>4036</v>
       </c>
       <c r="D434" t="s">
-        <v>4031</v>
+        <v>4037</v>
       </c>
       <c r="E434" t="s">
-        <v>4032</v>
+        <v>4038</v>
       </c>
       <c r="F434" t="s">
-        <v>4033</v>
+        <v>4039</v>
       </c>
       <c r="G434" t="s">
-        <v>4034</v>
+        <v>4040</v>
       </c>
       <c r="H434" t="s">
-        <v>4035</v>
+        <v>4041</v>
       </c>
       <c r="I434" t="s">
-        <v>4036</v>
+        <v>4042</v>
       </c>
       <c r="J434" t="s">
         <v>24</v>
       </c>
       <c r="K434" t="s">
-        <v>170</v>
+        <v>683</v>
       </c>
       <c r="L434" t="s">
         <v>26</v>
       </c>
       <c r="M434" t="s">
-        <v>171</v>
+        <v>4043</v>
       </c>
       <c r="N434" t="s">
         <v>28</v>
       </c>
       <c r="O434" t="s">
-        <v>4037</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="435" spans="1:15">
       <c r="A435">
-        <v>65033</v>
+        <v>65034</v>
       </c>
       <c r="B435" t="s">
-        <v>4038</v>
+        <v>4045</v>
       </c>
       <c r="C435" t="s">
-        <v>4039</v>
+        <v>4046</v>
       </c>
       <c r="D435" t="s">
-        <v>4040</v>
+        <v>4047</v>
       </c>
       <c r="E435" t="s">
-        <v>4041</v>
+        <v>4048</v>
       </c>
       <c r="F435" t="s">
-        <v>4042</v>
+        <v>4049</v>
       </c>
       <c r="G435" t="s">
-        <v>4043</v>
+        <v>4050</v>
       </c>
       <c r="H435" t="s">
-        <v>4044</v>
+        <v>4051</v>
       </c>
       <c r="I435" t="s">
-        <v>4045</v>
+        <v>4052</v>
       </c>
       <c r="J435" t="s">
-        <v>24</v>
+        <v>441</v>
       </c>
       <c r="K435" t="s">
-        <v>683</v>
+        <v>571</v>
       </c>
       <c r="L435" t="s">
-        <v>26</v>
+        <v>443</v>
       </c>
       <c r="M435" t="s">
-        <v>4046</v>
+        <v>572</v>
       </c>
       <c r="N435" t="s">
         <v>28</v>
       </c>
       <c r="O435" t="s">
-        <v>4047</v>
+        <v>4053</v>
       </c>
     </row>
     <row r="436" spans="1:15">
       <c r="A436">
-        <v>65034</v>
+        <v>65035</v>
       </c>
       <c r="B436" t="s">
-        <v>4048</v>
+        <v>4054</v>
       </c>
       <c r="C436" t="s">
-        <v>4049</v>
+        <v>4055</v>
       </c>
       <c r="D436" t="s">
-        <v>4050</v>
+        <v>4056</v>
       </c>
       <c r="E436" t="s">
-        <v>4051</v>
+        <v>4057</v>
       </c>
       <c r="F436" t="s">
-        <v>4052</v>
+        <v>4058</v>
       </c>
       <c r="G436" t="s">
-        <v>4053</v>
+        <v>4059</v>
       </c>
       <c r="H436" t="s">
-        <v>4054</v>
+        <v>4060</v>
       </c>
       <c r="I436" t="s">
-        <v>4055</v>
+        <v>4061</v>
       </c>
       <c r="J436" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K436" t="s">
-        <v>571</v>
+        <v>25</v>
       </c>
       <c r="L436" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M436" t="s">
-        <v>572</v>
+        <v>27</v>
       </c>
       <c r="N436" t="s">
         <v>28</v>
       </c>
       <c r="O436" t="s">
-        <v>4056</v>
+        <v>4062</v>
       </c>
     </row>
     <row r="437" spans="1:15">
       <c r="A437">
-        <v>65035</v>
+        <v>65036</v>
       </c>
       <c r="B437" t="s">
-        <v>4057</v>
+        <v>4063</v>
       </c>
       <c r="C437" t="s">
-        <v>4058</v>
+        <v>4064</v>
       </c>
       <c r="D437" t="s">
-        <v>4059</v>
+        <v>4065</v>
       </c>
       <c r="E437" t="s">
-        <v>4060</v>
+        <v>4066</v>
       </c>
       <c r="F437" t="s">
-        <v>4061</v>
+        <v>4067</v>
       </c>
       <c r="G437" t="s">
-        <v>4062</v>
+        <v>4068</v>
       </c>
       <c r="H437" t="s">
-        <v>4063</v>
+        <v>4069</v>
       </c>
       <c r="I437" t="s">
-        <v>4064</v>
+        <v>4070</v>
       </c>
       <c r="J437" t="s">
         <v>24</v>
       </c>
       <c r="K437" t="s">
         <v>25</v>
       </c>
       <c r="L437" t="s">
         <v>26</v>
       </c>
       <c r="M437" t="s">
         <v>27</v>
       </c>
       <c r="N437" t="s">
         <v>28</v>
       </c>
       <c r="O437" t="s">
-        <v>4065</v>
+        <v>4071</v>
       </c>
     </row>
     <row r="438" spans="1:15">
       <c r="A438">
-        <v>65036</v>
+        <v>65037</v>
       </c>
       <c r="B438" t="s">
-        <v>4066</v>
+        <v>4072</v>
       </c>
       <c r="C438" t="s">
-        <v>4067</v>
+        <v>4073</v>
       </c>
       <c r="D438" t="s">
-        <v>4068</v>
+        <v>4074</v>
       </c>
       <c r="E438" t="s">
-        <v>4069</v>
+        <v>4075</v>
       </c>
       <c r="F438" t="s">
-        <v>4070</v>
+        <v>4076</v>
       </c>
       <c r="G438" t="s">
-        <v>4071</v>
+        <v>4077</v>
       </c>
       <c r="H438" t="s">
-        <v>4072</v>
+        <v>4078</v>
       </c>
       <c r="I438" t="s">
-        <v>4073</v>
+        <v>4079</v>
       </c>
       <c r="J438" t="s">
         <v>24</v>
       </c>
       <c r="K438" t="s">
         <v>25</v>
       </c>
       <c r="L438" t="s">
         <v>26</v>
       </c>
       <c r="M438" t="s">
         <v>27</v>
       </c>
       <c r="N438" t="s">
         <v>28</v>
       </c>
       <c r="O438" t="s">
-        <v>4074</v>
+        <v>4080</v>
       </c>
     </row>
     <row r="439" spans="1:15">
       <c r="A439">
-        <v>65037</v>
+        <v>65038</v>
       </c>
       <c r="B439" t="s">
-        <v>4075</v>
+        <v>4081</v>
       </c>
       <c r="C439" t="s">
-        <v>4076</v>
+        <v>4082</v>
       </c>
       <c r="D439" t="s">
-        <v>4077</v>
+        <v>4083</v>
       </c>
       <c r="E439" t="s">
-        <v>4078</v>
+        <v>4084</v>
       </c>
       <c r="F439" t="s">
-        <v>4079</v>
+        <v>4085</v>
       </c>
       <c r="G439" t="s">
-        <v>4080</v>
+        <v>4086</v>
       </c>
       <c r="H439" t="s">
-        <v>4081</v>
+        <v>4087</v>
       </c>
       <c r="I439" t="s">
-        <v>4082</v>
+        <v>4088</v>
       </c>
       <c r="J439" t="s">
         <v>24</v>
       </c>
       <c r="K439" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L439" t="s">
         <v>26</v>
       </c>
       <c r="M439" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N439" t="s">
         <v>28</v>
       </c>
       <c r="O439" t="s">
-        <v>4083</v>
+        <v>4089</v>
       </c>
     </row>
     <row r="440" spans="1:15">
       <c r="A440">
-        <v>65038</v>
+        <v>65039</v>
       </c>
       <c r="B440" t="s">
-        <v>4084</v>
+        <v>4090</v>
       </c>
       <c r="C440" t="s">
-        <v>4085</v>
+        <v>4091</v>
       </c>
       <c r="D440" t="s">
-        <v>4086</v>
+        <v>4092</v>
       </c>
       <c r="E440" t="s">
-        <v>4087</v>
+        <v>4093</v>
       </c>
       <c r="F440" t="s">
-        <v>4088</v>
+        <v>4094</v>
       </c>
       <c r="G440" t="s">
-        <v>4089</v>
+        <v>4095</v>
       </c>
       <c r="H440" t="s">
-        <v>4090</v>
+        <v>4096</v>
       </c>
       <c r="I440" t="s">
-        <v>4091</v>
+        <v>4097</v>
       </c>
       <c r="J440" t="s">
         <v>24</v>
       </c>
       <c r="K440" t="s">
         <v>170</v>
       </c>
       <c r="L440" t="s">
         <v>26</v>
       </c>
       <c r="M440" t="s">
         <v>171</v>
       </c>
       <c r="N440" t="s">
         <v>28</v>
       </c>
       <c r="O440" t="s">
-        <v>4092</v>
+        <v>4098</v>
       </c>
     </row>
     <row r="441" spans="1:15">
       <c r="A441">
-        <v>65039</v>
+        <v>65040</v>
       </c>
       <c r="B441" t="s">
-        <v>4093</v>
+        <v>4099</v>
       </c>
       <c r="C441" t="s">
-        <v>4094</v>
+        <v>4100</v>
       </c>
       <c r="D441" t="s">
-        <v>4095</v>
+        <v>4101</v>
       </c>
       <c r="E441" t="s">
-        <v>4096</v>
+        <v>4102</v>
       </c>
       <c r="F441" t="s">
-        <v>4097</v>
+        <v>4103</v>
       </c>
       <c r="G441" t="s">
-        <v>4098</v>
+        <v>4104</v>
       </c>
       <c r="H441" t="s">
-        <v>4099</v>
+        <v>4105</v>
       </c>
       <c r="I441" t="s">
-        <v>4100</v>
+        <v>4106</v>
       </c>
       <c r="J441" t="s">
         <v>24</v>
       </c>
       <c r="K441" t="s">
-        <v>170</v>
+        <v>872</v>
       </c>
       <c r="L441" t="s">
         <v>26</v>
       </c>
       <c r="M441" t="s">
-        <v>171</v>
+        <v>1379</v>
       </c>
       <c r="N441" t="s">
         <v>28</v>
       </c>
       <c r="O441" t="s">
-        <v>4101</v>
+        <v>4107</v>
       </c>
     </row>
     <row r="442" spans="1:15">
       <c r="A442">
-        <v>65040</v>
+        <v>65043</v>
       </c>
       <c r="B442" t="s">
-        <v>4102</v>
+        <v>4108</v>
       </c>
       <c r="C442" t="s">
-        <v>4103</v>
+        <v>4109</v>
       </c>
       <c r="D442" t="s">
-        <v>4104</v>
+        <v>4110</v>
       </c>
       <c r="E442" t="s">
-        <v>4105</v>
+        <v>4111</v>
       </c>
       <c r="F442" t="s">
-        <v>4106</v>
+        <v>4112</v>
       </c>
       <c r="G442" t="s">
-        <v>4107</v>
+        <v>4113</v>
       </c>
       <c r="H442" t="s">
-        <v>4108</v>
+        <v>4114</v>
       </c>
       <c r="I442" t="s">
-        <v>4109</v>
+        <v>4115</v>
       </c>
       <c r="J442" t="s">
         <v>24</v>
       </c>
       <c r="K442" t="s">
-        <v>871</v>
+        <v>25</v>
       </c>
       <c r="L442" t="s">
         <v>26</v>
       </c>
       <c r="M442" t="s">
-        <v>872</v>
+        <v>27</v>
       </c>
       <c r="N442" t="s">
         <v>28</v>
       </c>
       <c r="O442" t="s">
-        <v>4110</v>
+        <v>4116</v>
       </c>
     </row>
     <row r="443" spans="1:15">
       <c r="A443">
-        <v>65043</v>
+        <v>65044</v>
       </c>
       <c r="B443" t="s">
-        <v>4111</v>
+        <v>4117</v>
       </c>
       <c r="C443" t="s">
-        <v>4112</v>
+        <v>4118</v>
       </c>
       <c r="D443" t="s">
-        <v>4113</v>
+        <v>4119</v>
       </c>
       <c r="E443" t="s">
-        <v>4114</v>
+        <v>4120</v>
       </c>
       <c r="F443" t="s">
-        <v>4115</v>
+        <v>4121</v>
       </c>
       <c r="G443" t="s">
-        <v>4116</v>
+        <v>4122</v>
       </c>
       <c r="H443" t="s">
-        <v>4117</v>
+        <v>4123</v>
       </c>
       <c r="I443" t="s">
-        <v>4118</v>
+        <v>4124</v>
       </c>
       <c r="J443" t="s">
         <v>24</v>
       </c>
       <c r="K443" t="s">
         <v>25</v>
       </c>
       <c r="L443" t="s">
         <v>26</v>
       </c>
       <c r="M443" t="s">
         <v>27</v>
       </c>
       <c r="N443" t="s">
         <v>28</v>
       </c>
       <c r="O443" t="s">
-        <v>4119</v>
+        <v>4125</v>
       </c>
     </row>
     <row r="444" spans="1:15">
       <c r="A444">
-        <v>65044</v>
+        <v>65045</v>
       </c>
       <c r="B444" t="s">
-        <v>4120</v>
+        <v>4126</v>
       </c>
       <c r="C444" t="s">
-        <v>4121</v>
+        <v>4127</v>
       </c>
       <c r="D444" t="s">
-        <v>4122</v>
+        <v>4128</v>
       </c>
       <c r="E444" t="s">
-        <v>4123</v>
+        <v>4129</v>
       </c>
       <c r="F444" t="s">
-        <v>4124</v>
+        <v>4130</v>
       </c>
       <c r="G444" t="s">
-        <v>4125</v>
+        <v>4131</v>
       </c>
       <c r="H444" t="s">
-        <v>4126</v>
+        <v>4132</v>
       </c>
       <c r="I444" t="s">
-        <v>4127</v>
+        <v>4133</v>
       </c>
       <c r="J444" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="K444" t="s">
-        <v>25</v>
+        <v>4134</v>
       </c>
       <c r="L444" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="M444" t="s">
-        <v>27</v>
+        <v>4135</v>
       </c>
       <c r="N444" t="s">
         <v>28</v>
       </c>
       <c r="O444" t="s">
-        <v>4128</v>
+        <v>4136</v>
       </c>
     </row>
     <row r="445" spans="1:15">
       <c r="A445">
-        <v>65045</v>
+        <v>65046</v>
       </c>
       <c r="B445" t="s">
-        <v>4129</v>
+        <v>4137</v>
       </c>
       <c r="C445" t="s">
-        <v>4130</v>
+        <v>4138</v>
       </c>
       <c r="D445" t="s">
-        <v>4131</v>
+        <v>4139</v>
       </c>
       <c r="E445" t="s">
-        <v>4132</v>
+        <v>4140</v>
       </c>
       <c r="F445" t="s">
-        <v>4133</v>
+        <v>4141</v>
       </c>
       <c r="G445" t="s">
-        <v>4134</v>
+        <v>4142</v>
       </c>
       <c r="H445" t="s">
-        <v>4135</v>
+        <v>4143</v>
       </c>
       <c r="I445" t="s">
-        <v>4136</v>
+        <v>4144</v>
       </c>
       <c r="J445" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="K445" t="s">
-        <v>4137</v>
+        <v>47</v>
       </c>
       <c r="L445" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="M445" t="s">
-        <v>4138</v>
+        <v>48</v>
       </c>
       <c r="N445" t="s">
         <v>28</v>
       </c>
       <c r="O445" t="s">
-        <v>4139</v>
+        <v>4145</v>
       </c>
     </row>
     <row r="446" spans="1:15">
       <c r="A446">
-        <v>65046</v>
+        <v>65047</v>
       </c>
       <c r="B446" t="s">
-        <v>4140</v>
+        <v>4146</v>
       </c>
       <c r="C446" t="s">
-        <v>4141</v>
+        <v>4147</v>
       </c>
       <c r="D446" t="s">
-        <v>4142</v>
+        <v>4148</v>
       </c>
       <c r="E446" t="s">
-        <v>4143</v>
+        <v>4149</v>
       </c>
       <c r="F446" t="s">
-        <v>4144</v>
+        <v>4150</v>
       </c>
       <c r="G446" t="s">
-        <v>4145</v>
+        <v>4151</v>
       </c>
       <c r="H446" t="s">
-        <v>4146</v>
+        <v>4152</v>
       </c>
       <c r="I446" t="s">
-        <v>4147</v>
+        <v>4153</v>
       </c>
       <c r="J446" t="s">
         <v>24</v>
       </c>
       <c r="K446" t="s">
-        <v>47</v>
+        <v>4134</v>
       </c>
       <c r="L446" t="s">
         <v>26</v>
       </c>
       <c r="M446" t="s">
-        <v>48</v>
+        <v>4135</v>
       </c>
       <c r="N446" t="s">
         <v>28</v>
       </c>
       <c r="O446" t="s">
-        <v>4148</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="447" spans="1:15">
       <c r="A447">
-        <v>65047</v>
+        <v>65049</v>
       </c>
       <c r="B447" t="s">
-        <v>4149</v>
+        <v>4155</v>
       </c>
       <c r="C447" t="s">
-        <v>4150</v>
+        <v>4156</v>
       </c>
       <c r="D447" t="s">
-        <v>4151</v>
+        <v>4157</v>
       </c>
       <c r="E447" t="s">
-        <v>4152</v>
+        <v>4158</v>
       </c>
       <c r="F447" t="s">
-        <v>4153</v>
+        <v>4159</v>
       </c>
       <c r="G447" t="s">
-        <v>4154</v>
+        <v>4160</v>
       </c>
       <c r="H447" t="s">
-        <v>4155</v>
+        <v>4161</v>
       </c>
       <c r="I447" t="s">
-        <v>4156</v>
+        <v>4162</v>
       </c>
       <c r="J447" t="s">
         <v>24</v>
       </c>
       <c r="K447" t="s">
-        <v>4137</v>
+        <v>59</v>
       </c>
       <c r="L447" t="s">
         <v>26</v>
       </c>
       <c r="M447" t="s">
-        <v>4138</v>
+        <v>61</v>
       </c>
       <c r="N447" t="s">
         <v>28</v>
       </c>
       <c r="O447" t="s">
-        <v>4157</v>
+        <v>4163</v>
       </c>
     </row>
     <row r="448" spans="1:15">
       <c r="A448">
-        <v>65049</v>
+        <v>65050</v>
       </c>
       <c r="B448" t="s">
-        <v>4158</v>
+        <v>4164</v>
       </c>
       <c r="C448" t="s">
-        <v>4159</v>
+        <v>4165</v>
       </c>
       <c r="D448" t="s">
-        <v>4160</v>
+        <v>4166</v>
       </c>
       <c r="E448" t="s">
-        <v>4161</v>
+        <v>4167</v>
       </c>
       <c r="F448" t="s">
-        <v>4162</v>
+        <v>4168</v>
       </c>
       <c r="G448" t="s">
-        <v>4163</v>
+        <v>4169</v>
       </c>
       <c r="H448" t="s">
-        <v>4164</v>
+        <v>4170</v>
       </c>
       <c r="I448" t="s">
-        <v>4165</v>
+        <v>4171</v>
       </c>
       <c r="J448" t="s">
         <v>24</v>
       </c>
       <c r="K448" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="L448" t="s">
         <v>26</v>
       </c>
       <c r="M448" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="N448" t="s">
         <v>28</v>
       </c>
       <c r="O448" t="s">
-        <v>4166</v>
+        <v>4172</v>
       </c>
     </row>
     <row r="449" spans="1:15">
       <c r="A449">
-        <v>65050</v>
+        <v>65051</v>
       </c>
       <c r="B449" t="s">
-        <v>4167</v>
+        <v>4173</v>
       </c>
       <c r="C449" t="s">
-        <v>4168</v>
+        <v>4174</v>
       </c>
       <c r="D449" t="s">
-        <v>4169</v>
+        <v>4175</v>
       </c>
       <c r="E449" t="s">
-        <v>4170</v>
+        <v>4176</v>
       </c>
       <c r="F449" t="s">
-        <v>4171</v>
+        <v>4177</v>
       </c>
       <c r="G449" t="s">
-        <v>4172</v>
+        <v>4178</v>
       </c>
       <c r="H449" t="s">
-        <v>4173</v>
+        <v>4179</v>
       </c>
       <c r="I449" t="s">
-        <v>4174</v>
+        <v>4180</v>
       </c>
       <c r="J449" t="s">
         <v>24</v>
       </c>
       <c r="K449" t="s">
-        <v>25</v>
+        <v>740</v>
       </c>
       <c r="L449" t="s">
         <v>26</v>
       </c>
       <c r="M449" t="s">
-        <v>27</v>
+        <v>741</v>
       </c>
       <c r="N449" t="s">
         <v>28</v>
       </c>
       <c r="O449" t="s">
-        <v>4175</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="450" spans="1:15">
       <c r="A450">
-        <v>65051</v>
+        <v>65053</v>
       </c>
       <c r="B450" t="s">
-        <v>4176</v>
+        <v>4182</v>
       </c>
       <c r="C450" t="s">
-        <v>4177</v>
+        <v>4183</v>
       </c>
       <c r="D450" t="s">
-        <v>4178</v>
+        <v>4184</v>
       </c>
       <c r="E450" t="s">
-        <v>4179</v>
+        <v>4185</v>
       </c>
       <c r="F450" t="s">
-        <v>4180</v>
+        <v>4186</v>
       </c>
       <c r="G450" t="s">
-        <v>4181</v>
+        <v>4187</v>
       </c>
       <c r="H450" t="s">
-        <v>4182</v>
+        <v>4188</v>
       </c>
       <c r="I450" t="s">
-        <v>4183</v>
+        <v>4189</v>
       </c>
       <c r="J450" t="s">
         <v>24</v>
       </c>
       <c r="K450" t="s">
-        <v>739</v>
+        <v>170</v>
       </c>
       <c r="L450" t="s">
         <v>26</v>
       </c>
       <c r="M450" t="s">
-        <v>740</v>
+        <v>171</v>
       </c>
       <c r="N450" t="s">
         <v>28</v>
       </c>
       <c r="O450" t="s">
-        <v>4184</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="451" spans="1:15">
       <c r="A451">
-        <v>65053</v>
+        <v>65054</v>
       </c>
       <c r="B451" t="s">
-        <v>4185</v>
+        <v>4191</v>
       </c>
       <c r="C451" t="s">
-        <v>4186</v>
+        <v>4192</v>
       </c>
       <c r="D451" t="s">
-        <v>4187</v>
+        <v>4193</v>
       </c>
       <c r="E451" t="s">
-        <v>4188</v>
+        <v>4194</v>
       </c>
       <c r="F451" t="s">
-        <v>4189</v>
+        <v>4195</v>
       </c>
       <c r="G451" t="s">
-        <v>4190</v>
+        <v>4196</v>
       </c>
       <c r="H451" t="s">
-        <v>4191</v>
+        <v>4197</v>
       </c>
       <c r="I451" t="s">
-        <v>4192</v>
+        <v>4198</v>
       </c>
       <c r="J451" t="s">
-        <v>24</v>
+        <v>441</v>
       </c>
       <c r="K451" t="s">
-        <v>170</v>
+        <v>208</v>
       </c>
       <c r="L451" t="s">
-        <v>26</v>
+        <v>443</v>
       </c>
       <c r="M451" t="s">
-        <v>171</v>
+        <v>209</v>
       </c>
       <c r="N451" t="s">
         <v>28</v>
       </c>
       <c r="O451" t="s">
-        <v>4193</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="452" spans="1:15">
       <c r="A452">
-        <v>65054</v>
+        <v>65055</v>
       </c>
       <c r="B452" t="s">
-        <v>4194</v>
+        <v>4200</v>
       </c>
       <c r="C452" t="s">
-        <v>4195</v>
+        <v>4201</v>
       </c>
       <c r="D452" t="s">
-        <v>4196</v>
+        <v>4202</v>
       </c>
       <c r="E452" t="s">
-        <v>4197</v>
+        <v>4203</v>
       </c>
       <c r="F452" t="s">
-        <v>4198</v>
+        <v>4204</v>
       </c>
       <c r="G452" t="s">
-        <v>4199</v>
+        <v>4205</v>
       </c>
       <c r="H452" t="s">
-        <v>4200</v>
+        <v>4206</v>
       </c>
       <c r="I452" t="s">
-        <v>4201</v>
+        <v>4207</v>
       </c>
       <c r="J452" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K452" t="s">
-        <v>208</v>
+        <v>571</v>
       </c>
       <c r="L452" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M452" t="s">
-        <v>209</v>
+        <v>572</v>
       </c>
       <c r="N452" t="s">
         <v>28</v>
       </c>
       <c r="O452" t="s">
-        <v>4202</v>
+        <v>4208</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453">
-        <v>65055</v>
+        <v>65057</v>
       </c>
       <c r="B453" t="s">
-        <v>4203</v>
+        <v>4209</v>
       </c>
       <c r="C453" t="s">
-        <v>4204</v>
+        <v>4210</v>
       </c>
       <c r="D453" t="s">
-        <v>4205</v>
+        <v>4211</v>
       </c>
       <c r="E453" t="s">
-        <v>4206</v>
+        <v>4212</v>
       </c>
       <c r="F453" t="s">
-        <v>4207</v>
+        <v>4213</v>
       </c>
       <c r="G453" t="s">
-        <v>4208</v>
+        <v>4214</v>
       </c>
       <c r="H453" t="s">
-        <v>4209</v>
+        <v>4215</v>
       </c>
       <c r="I453" t="s">
-        <v>4210</v>
+        <v>4216</v>
       </c>
       <c r="J453" t="s">
         <v>24</v>
       </c>
       <c r="K453" t="s">
-        <v>571</v>
+        <v>274</v>
       </c>
       <c r="L453" t="s">
         <v>26</v>
       </c>
       <c r="M453" t="s">
-        <v>572</v>
+        <v>276</v>
       </c>
       <c r="N453" t="s">
         <v>28</v>
       </c>
       <c r="O453" t="s">
-        <v>4211</v>
+        <v>4217</v>
       </c>
     </row>
     <row r="454" spans="1:15">
       <c r="A454">
-        <v>65057</v>
+        <v>65058</v>
       </c>
       <c r="B454" t="s">
-        <v>4212</v>
+        <v>4218</v>
       </c>
       <c r="C454" t="s">
-        <v>4213</v>
+        <v>4219</v>
       </c>
       <c r="D454" t="s">
-        <v>4214</v>
+        <v>4220</v>
       </c>
       <c r="E454" t="s">
-        <v>4215</v>
+        <v>4221</v>
       </c>
       <c r="F454" t="s">
-        <v>4216</v>
+        <v>4222</v>
       </c>
       <c r="G454" t="s">
-        <v>4217</v>
+        <v>4223</v>
       </c>
       <c r="H454" t="s">
-        <v>4218</v>
+        <v>4224</v>
       </c>
       <c r="I454" t="s">
-        <v>4219</v>
+        <v>4225</v>
       </c>
       <c r="J454" t="s">
-        <v>24</v>
+        <v>441</v>
       </c>
       <c r="K454" t="s">
-        <v>274</v>
+        <v>672</v>
       </c>
       <c r="L454" t="s">
-        <v>26</v>
+        <v>443</v>
       </c>
       <c r="M454" t="s">
-        <v>276</v>
+        <v>673</v>
       </c>
       <c r="N454" t="s">
         <v>28</v>
       </c>
       <c r="O454" t="s">
-        <v>4220</v>
+        <v>4226</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455">
-        <v>65058</v>
+        <v>65059</v>
       </c>
       <c r="B455" t="s">
-        <v>4221</v>
+        <v>4227</v>
       </c>
       <c r="C455" t="s">
-        <v>4222</v>
+        <v>4228</v>
       </c>
       <c r="D455" t="s">
-        <v>4223</v>
+        <v>4229</v>
       </c>
       <c r="E455" t="s">
-        <v>4224</v>
+        <v>4230</v>
       </c>
       <c r="F455" t="s">
-        <v>4225</v>
+        <v>4231</v>
       </c>
       <c r="G455" t="s">
-        <v>4226</v>
+        <v>4232</v>
       </c>
       <c r="H455" t="s">
-        <v>4227</v>
+        <v>4233</v>
       </c>
       <c r="I455" t="s">
-        <v>4228</v>
+        <v>4234</v>
       </c>
       <c r="J455" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K455" t="s">
-        <v>672</v>
+        <v>170</v>
       </c>
       <c r="L455" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M455" t="s">
-        <v>673</v>
+        <v>171</v>
       </c>
       <c r="N455" t="s">
         <v>28</v>
       </c>
       <c r="O455" t="s">
-        <v>4229</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456">
-        <v>65059</v>
+        <v>65060</v>
       </c>
       <c r="B456" t="s">
-        <v>4230</v>
+        <v>4236</v>
       </c>
       <c r="C456" t="s">
-        <v>4231</v>
+        <v>4237</v>
       </c>
       <c r="D456" t="s">
-        <v>4232</v>
+        <v>4238</v>
       </c>
       <c r="E456" t="s">
-        <v>4233</v>
+        <v>4239</v>
       </c>
       <c r="F456" t="s">
-        <v>4234</v>
+        <v>4240</v>
       </c>
       <c r="G456" t="s">
-        <v>4235</v>
+        <v>4241</v>
       </c>
       <c r="H456" t="s">
-        <v>4236</v>
+        <v>4242</v>
       </c>
       <c r="I456" t="s">
-        <v>4237</v>
+        <v>4243</v>
       </c>
       <c r="J456" t="s">
         <v>24</v>
       </c>
       <c r="K456" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L456" t="s">
         <v>26</v>
       </c>
       <c r="M456" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N456" t="s">
         <v>28</v>
       </c>
       <c r="O456" t="s">
-        <v>4238</v>
+        <v>4244</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457">
-        <v>65060</v>
+        <v>65061</v>
       </c>
       <c r="B457" t="s">
-        <v>4239</v>
+        <v>4245</v>
       </c>
       <c r="C457" t="s">
-        <v>4240</v>
+        <v>4246</v>
       </c>
       <c r="D457" t="s">
-        <v>4241</v>
+        <v>4247</v>
       </c>
       <c r="E457" t="s">
-        <v>4242</v>
+        <v>4248</v>
       </c>
       <c r="F457" t="s">
-        <v>4243</v>
+        <v>4249</v>
       </c>
       <c r="G457" t="s">
-        <v>4244</v>
+        <v>4250</v>
       </c>
       <c r="H457" t="s">
-        <v>4245</v>
+        <v>4251</v>
       </c>
       <c r="I457" t="s">
-        <v>4246</v>
+        <v>4252</v>
       </c>
       <c r="J457" t="s">
         <v>24</v>
       </c>
       <c r="K457" t="s">
-        <v>47</v>
+        <v>872</v>
       </c>
       <c r="L457" t="s">
         <v>26</v>
       </c>
       <c r="M457" t="s">
-        <v>48</v>
+        <v>1379</v>
       </c>
       <c r="N457" t="s">
         <v>28</v>
       </c>
       <c r="O457" t="s">
-        <v>4247</v>
+        <v>4253</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458">
-        <v>65061</v>
+        <v>65062</v>
       </c>
       <c r="B458" t="s">
-        <v>4248</v>
+        <v>4254</v>
       </c>
       <c r="C458" t="s">
-        <v>4249</v>
+        <v>4255</v>
       </c>
       <c r="D458" t="s">
-        <v>4250</v>
+        <v>4256</v>
       </c>
       <c r="E458" t="s">
-        <v>4251</v>
+        <v>4257</v>
       </c>
       <c r="F458" t="s">
-        <v>4252</v>
+        <v>4258</v>
       </c>
       <c r="G458" t="s">
-        <v>4253</v>
+        <v>4259</v>
       </c>
       <c r="H458" t="s">
-        <v>4254</v>
+        <v>4260</v>
       </c>
       <c r="I458" t="s">
-        <v>4255</v>
+        <v>4261</v>
       </c>
       <c r="J458" t="s">
         <v>24</v>
       </c>
       <c r="K458" t="s">
-        <v>871</v>
+        <v>25</v>
       </c>
       <c r="L458" t="s">
         <v>26</v>
       </c>
       <c r="M458" t="s">
-        <v>872</v>
+        <v>27</v>
       </c>
       <c r="N458" t="s">
         <v>28</v>
       </c>
       <c r="O458" t="s">
-        <v>4256</v>
+        <v>4262</v>
       </c>
     </row>
     <row r="459" spans="1:15">
       <c r="A459">
-        <v>65062</v>
+        <v>65063</v>
       </c>
       <c r="B459" t="s">
-        <v>4257</v>
+        <v>4263</v>
       </c>
       <c r="C459" t="s">
-        <v>4258</v>
+        <v>4264</v>
       </c>
       <c r="D459" t="s">
-        <v>4259</v>
+        <v>4265</v>
       </c>
       <c r="E459" t="s">
-        <v>4260</v>
+        <v>4266</v>
       </c>
       <c r="F459" t="s">
-        <v>4261</v>
+        <v>4267</v>
       </c>
       <c r="G459" t="s">
-        <v>4262</v>
+        <v>4268</v>
       </c>
       <c r="H459" t="s">
-        <v>4263</v>
+        <v>4269</v>
       </c>
       <c r="I459" t="s">
-        <v>4264</v>
+        <v>4270</v>
       </c>
       <c r="J459" t="s">
         <v>24</v>
       </c>
       <c r="K459" t="s">
-        <v>25</v>
+        <v>1070</v>
       </c>
       <c r="L459" t="s">
         <v>26</v>
       </c>
       <c r="M459" t="s">
-        <v>27</v>
+        <v>1071</v>
       </c>
       <c r="N459" t="s">
         <v>28</v>
       </c>
       <c r="O459" t="s">
-        <v>4265</v>
+        <v>4271</v>
       </c>
     </row>
     <row r="460" spans="1:15">
       <c r="A460">
-        <v>65063</v>
+        <v>65068</v>
       </c>
       <c r="B460" t="s">
-        <v>4266</v>
+        <v>4272</v>
       </c>
       <c r="C460" t="s">
-        <v>4267</v>
+        <v>4273</v>
       </c>
       <c r="D460" t="s">
-        <v>4268</v>
+        <v>4274</v>
       </c>
       <c r="E460" t="s">
-        <v>4269</v>
+        <v>4275</v>
       </c>
       <c r="F460" t="s">
-        <v>4270</v>
+        <v>4276</v>
       </c>
       <c r="G460" t="s">
-        <v>4271</v>
+        <v>4277</v>
       </c>
       <c r="H460" t="s">
-        <v>4272</v>
+        <v>4278</v>
       </c>
       <c r="I460" t="s">
-        <v>4273</v>
+        <v>4279</v>
       </c>
       <c r="J460" t="s">
         <v>24</v>
       </c>
       <c r="K460" t="s">
-        <v>1067</v>
+        <v>25</v>
       </c>
       <c r="L460" t="s">
         <v>26</v>
       </c>
       <c r="M460" t="s">
-        <v>1068</v>
+        <v>27</v>
       </c>
       <c r="N460" t="s">
         <v>28</v>
       </c>
       <c r="O460" t="s">
-        <v>4274</v>
+        <v>4280</v>
       </c>
     </row>
     <row r="461" spans="1:15">
       <c r="A461">
-        <v>65068</v>
+        <v>65069</v>
       </c>
       <c r="B461" t="s">
-        <v>4275</v>
+        <v>4281</v>
       </c>
       <c r="C461" t="s">
-        <v>4276</v>
+        <v>4282</v>
       </c>
       <c r="D461" t="s">
-        <v>4277</v>
+        <v>4283</v>
       </c>
       <c r="E461" t="s">
-        <v>4278</v>
+        <v>4284</v>
       </c>
       <c r="F461" t="s">
-        <v>4279</v>
+        <v>4285</v>
       </c>
       <c r="G461" t="s">
-        <v>4280</v>
+        <v>4286</v>
       </c>
       <c r="H461" t="s">
-        <v>4281</v>
+        <v>4287</v>
       </c>
       <c r="I461" t="s">
-        <v>4282</v>
+        <v>4288</v>
       </c>
       <c r="J461" t="s">
         <v>24</v>
       </c>
       <c r="K461" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L461" t="s">
         <v>26</v>
       </c>
       <c r="M461" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N461" t="s">
         <v>28</v>
       </c>
       <c r="O461" t="s">
-        <v>4283</v>
+        <v>4289</v>
       </c>
     </row>
     <row r="462" spans="1:15">
       <c r="A462">
-        <v>65069</v>
+        <v>65071</v>
       </c>
       <c r="B462" t="s">
-        <v>4284</v>
+        <v>4290</v>
       </c>
       <c r="C462" t="s">
-        <v>4285</v>
+        <v>4291</v>
       </c>
       <c r="D462" t="s">
-        <v>4286</v>
+        <v>4292</v>
       </c>
       <c r="E462" t="s">
-        <v>4287</v>
+        <v>4293</v>
       </c>
       <c r="F462" t="s">
-        <v>4288</v>
+        <v>4294</v>
       </c>
       <c r="G462" t="s">
-        <v>4289</v>
+        <v>4295</v>
       </c>
       <c r="H462" t="s">
-        <v>4290</v>
+        <v>4296</v>
       </c>
       <c r="I462" t="s">
-        <v>4291</v>
+        <v>4297</v>
       </c>
       <c r="J462" t="s">
         <v>24</v>
       </c>
       <c r="K462" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L462" t="s">
         <v>26</v>
       </c>
       <c r="M462" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N462" t="s">
         <v>28</v>
       </c>
       <c r="O462" t="s">
-        <v>4292</v>
+        <v>4298</v>
       </c>
     </row>
     <row r="463" spans="1:15">
       <c r="A463">
-        <v>65071</v>
+        <v>65073</v>
       </c>
       <c r="B463" t="s">
-        <v>4293</v>
+        <v>4299</v>
       </c>
       <c r="C463" t="s">
-        <v>4294</v>
+        <v>4300</v>
       </c>
       <c r="D463" t="s">
-        <v>4295</v>
+        <v>4301</v>
       </c>
       <c r="E463" t="s">
-        <v>4296</v>
+        <v>4302</v>
       </c>
       <c r="F463" t="s">
-        <v>4297</v>
+        <v>4303</v>
       </c>
       <c r="G463" t="s">
-        <v>4298</v>
+        <v>4304</v>
       </c>
       <c r="H463" t="s">
-        <v>4299</v>
+        <v>4305</v>
       </c>
       <c r="I463" t="s">
-        <v>4300</v>
+        <v>4306</v>
       </c>
       <c r="J463" t="s">
         <v>24</v>
       </c>
       <c r="K463" t="s">
         <v>25</v>
       </c>
       <c r="L463" t="s">
         <v>26</v>
       </c>
       <c r="M463" t="s">
         <v>27</v>
       </c>
       <c r="N463" t="s">
         <v>28</v>
       </c>
       <c r="O463" t="s">
-        <v>4301</v>
+        <v>4307</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464">
-        <v>65073</v>
+        <v>65074</v>
       </c>
       <c r="B464" t="s">
-        <v>4302</v>
+        <v>4308</v>
       </c>
       <c r="C464" t="s">
-        <v>4303</v>
+        <v>4309</v>
       </c>
       <c r="D464" t="s">
-        <v>4304</v>
+        <v>4310</v>
       </c>
       <c r="E464" t="s">
-        <v>4305</v>
+        <v>4311</v>
       </c>
       <c r="F464" t="s">
-        <v>4306</v>
+        <v>4312</v>
       </c>
       <c r="G464" t="s">
-        <v>4307</v>
+        <v>4313</v>
       </c>
       <c r="H464" t="s">
-        <v>4308</v>
+        <v>4314</v>
       </c>
       <c r="I464" t="s">
-        <v>4309</v>
+        <v>4315</v>
       </c>
       <c r="J464" t="s">
         <v>24</v>
       </c>
       <c r="K464" t="s">
-        <v>25</v>
+        <v>4316</v>
       </c>
       <c r="L464" t="s">
         <v>26</v>
       </c>
       <c r="M464" t="s">
-        <v>27</v>
+        <v>4043</v>
       </c>
       <c r="N464" t="s">
         <v>28</v>
       </c>
       <c r="O464" t="s">
-        <v>4310</v>
+        <v>4317</v>
       </c>
     </row>
     <row r="465" spans="1:15">
       <c r="A465">
-        <v>65074</v>
+        <v>65075</v>
       </c>
       <c r="B465" t="s">
-        <v>4311</v>
+        <v>4318</v>
       </c>
       <c r="C465" t="s">
-        <v>4312</v>
+        <v>4319</v>
       </c>
       <c r="D465" t="s">
-        <v>4313</v>
+        <v>4320</v>
       </c>
       <c r="E465" t="s">
-        <v>4314</v>
+        <v>4321</v>
       </c>
       <c r="F465" t="s">
-        <v>4315</v>
+        <v>4322</v>
       </c>
       <c r="G465" t="s">
-        <v>4316</v>
+        <v>4323</v>
       </c>
       <c r="H465" t="s">
-        <v>4317</v>
+        <v>4324</v>
       </c>
       <c r="I465" t="s">
-        <v>4318</v>
+        <v>4325</v>
       </c>
       <c r="J465" t="s">
-        <v>24</v>
+        <v>441</v>
       </c>
       <c r="K465" t="s">
-        <v>4319</v>
+        <v>683</v>
       </c>
       <c r="L465" t="s">
-        <v>26</v>
+        <v>443</v>
       </c>
       <c r="M465" t="s">
-        <v>4320</v>
+        <v>4043</v>
       </c>
       <c r="N465" t="s">
         <v>28</v>
       </c>
       <c r="O465" t="s">
-        <v>4321</v>
+        <v>4326</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466">
-        <v>65075</v>
+        <v>65076</v>
       </c>
       <c r="B466" t="s">
-        <v>4322</v>
+        <v>4327</v>
       </c>
       <c r="C466" t="s">
-        <v>4323</v>
+        <v>4328</v>
       </c>
       <c r="D466" t="s">
-        <v>4324</v>
+        <v>4329</v>
       </c>
       <c r="E466" t="s">
-        <v>4325</v>
+        <v>4330</v>
       </c>
       <c r="F466" t="s">
-        <v>4326</v>
+        <v>4331</v>
       </c>
       <c r="G466" t="s">
-        <v>4327</v>
+        <v>4332</v>
       </c>
       <c r="H466" t="s">
-        <v>4328</v>
+        <v>4333</v>
       </c>
       <c r="I466" t="s">
-        <v>4329</v>
+        <v>4334</v>
       </c>
       <c r="J466" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K466" t="s">
-        <v>683</v>
+        <v>170</v>
       </c>
       <c r="L466" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M466" t="s">
-        <v>4046</v>
+        <v>171</v>
       </c>
       <c r="N466" t="s">
         <v>28</v>
       </c>
       <c r="O466" t="s">
-        <v>4330</v>
+        <v>4335</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467">
-        <v>65076</v>
+        <v>65077</v>
       </c>
       <c r="B467" t="s">
-        <v>4331</v>
+        <v>4336</v>
       </c>
       <c r="C467" t="s">
-        <v>4332</v>
+        <v>4337</v>
       </c>
       <c r="D467" t="s">
-        <v>4333</v>
+        <v>4338</v>
       </c>
       <c r="E467" t="s">
-        <v>4334</v>
+        <v>4339</v>
       </c>
       <c r="F467" t="s">
-        <v>4335</v>
+        <v>4340</v>
       </c>
       <c r="G467" t="s">
-        <v>4336</v>
+        <v>4341</v>
       </c>
       <c r="H467" t="s">
-        <v>4337</v>
+        <v>4342</v>
       </c>
       <c r="I467" t="s">
-        <v>4338</v>
+        <v>4343</v>
       </c>
       <c r="J467" t="s">
         <v>24</v>
       </c>
       <c r="K467" t="s">
-        <v>170</v>
+        <v>740</v>
       </c>
       <c r="L467" t="s">
         <v>26</v>
       </c>
       <c r="M467" t="s">
-        <v>171</v>
+        <v>741</v>
       </c>
       <c r="N467" t="s">
         <v>28</v>
       </c>
       <c r="O467" t="s">
-        <v>4339</v>
+        <v>4344</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468">
-        <v>65077</v>
+        <v>65080</v>
       </c>
       <c r="B468" t="s">
-        <v>4340</v>
+        <v>4345</v>
       </c>
       <c r="C468" t="s">
-        <v>4341</v>
+        <v>4346</v>
       </c>
       <c r="D468" t="s">
-        <v>4342</v>
+        <v>4347</v>
       </c>
       <c r="E468" t="s">
-        <v>4343</v>
+        <v>4348</v>
       </c>
       <c r="F468" t="s">
-        <v>4344</v>
+        <v>4349</v>
       </c>
       <c r="G468" t="s">
-        <v>4345</v>
+        <v>4350</v>
       </c>
       <c r="H468" t="s">
-        <v>4346</v>
+        <v>4351</v>
       </c>
       <c r="I468" t="s">
-        <v>4347</v>
+        <v>4352</v>
       </c>
       <c r="J468" t="s">
         <v>24</v>
       </c>
       <c r="K468" t="s">
-        <v>739</v>
+        <v>47</v>
       </c>
       <c r="L468" t="s">
         <v>26</v>
       </c>
       <c r="M468" t="s">
-        <v>740</v>
+        <v>48</v>
       </c>
       <c r="N468" t="s">
         <v>28</v>
       </c>
       <c r="O468" t="s">
-        <v>4348</v>
+        <v>4353</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469">
-        <v>65080</v>
+        <v>65081</v>
       </c>
       <c r="B469" t="s">
-        <v>4349</v>
+        <v>4354</v>
       </c>
       <c r="C469" t="s">
-        <v>4350</v>
+        <v>4355</v>
       </c>
       <c r="D469" t="s">
-        <v>4351</v>
+        <v>4356</v>
       </c>
       <c r="E469" t="s">
-        <v>4352</v>
+        <v>4357</v>
       </c>
       <c r="F469" t="s">
-        <v>4353</v>
+        <v>4358</v>
       </c>
       <c r="G469" t="s">
-        <v>4354</v>
+        <v>4359</v>
       </c>
       <c r="H469" t="s">
-        <v>4355</v>
+        <v>4360</v>
       </c>
       <c r="I469" t="s">
-        <v>4356</v>
+        <v>4361</v>
       </c>
       <c r="J469" t="s">
         <v>24</v>
       </c>
       <c r="K469" t="s">
         <v>47</v>
       </c>
       <c r="L469" t="s">
         <v>26</v>
       </c>
       <c r="M469" t="s">
         <v>48</v>
       </c>
       <c r="N469" t="s">
         <v>28</v>
       </c>
       <c r="O469" t="s">
-        <v>4357</v>
+        <v>4362</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470">
-        <v>65081</v>
+        <v>65082</v>
       </c>
       <c r="B470" t="s">
-        <v>4358</v>
+        <v>4363</v>
       </c>
       <c r="C470" t="s">
-        <v>4359</v>
+        <v>4364</v>
       </c>
       <c r="D470" t="s">
-        <v>4360</v>
+        <v>4365</v>
       </c>
       <c r="E470" t="s">
-        <v>4361</v>
+        <v>4366</v>
       </c>
       <c r="F470" t="s">
-        <v>4362</v>
+        <v>4367</v>
       </c>
       <c r="G470" t="s">
-        <v>4363</v>
+        <v>4368</v>
       </c>
       <c r="H470" t="s">
-        <v>4364</v>
+        <v>4369</v>
       </c>
       <c r="I470" t="s">
-        <v>4365</v>
+        <v>4370</v>
       </c>
       <c r="J470" t="s">
         <v>24</v>
       </c>
       <c r="K470" t="s">
         <v>47</v>
       </c>
       <c r="L470" t="s">
         <v>26</v>
       </c>
       <c r="M470" t="s">
         <v>48</v>
       </c>
       <c r="N470" t="s">
         <v>28</v>
       </c>
       <c r="O470" t="s">
-        <v>4366</v>
+        <v>4371</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471">
-        <v>65082</v>
+        <v>65083</v>
       </c>
       <c r="B471" t="s">
-        <v>4367</v>
+        <v>4372</v>
       </c>
       <c r="C471" t="s">
-        <v>4368</v>
+        <v>4373</v>
       </c>
       <c r="D471" t="s">
-        <v>4369</v>
+        <v>4374</v>
       </c>
       <c r="E471" t="s">
-        <v>4370</v>
+        <v>4375</v>
       </c>
       <c r="F471" t="s">
-        <v>4371</v>
+        <v>4376</v>
       </c>
       <c r="G471" t="s">
-        <v>4372</v>
+        <v>4377</v>
       </c>
       <c r="H471" t="s">
-        <v>4373</v>
+        <v>4378</v>
       </c>
       <c r="I471" t="s">
-        <v>4374</v>
+        <v>4379</v>
       </c>
       <c r="J471" t="s">
         <v>24</v>
       </c>
       <c r="K471" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L471" t="s">
         <v>26</v>
       </c>
       <c r="M471" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="N471" t="s">
         <v>28</v>
       </c>
       <c r="O471" t="s">
-        <v>4375</v>
+        <v>4380</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472">
-        <v>65083</v>
+        <v>65084</v>
       </c>
       <c r="B472" t="s">
-        <v>4376</v>
+        <v>4381</v>
       </c>
       <c r="C472" t="s">
-        <v>4377</v>
+        <v>4382</v>
       </c>
       <c r="D472" t="s">
-        <v>4378</v>
+        <v>4383</v>
       </c>
       <c r="E472" t="s">
-        <v>4379</v>
+        <v>4384</v>
       </c>
       <c r="F472" t="s">
-        <v>4380</v>
+        <v>4385</v>
       </c>
       <c r="G472" t="s">
-        <v>4381</v>
+        <v>4386</v>
       </c>
       <c r="H472" t="s">
-        <v>4382</v>
+        <v>4387</v>
       </c>
       <c r="I472" t="s">
-        <v>4383</v>
+        <v>4388</v>
       </c>
       <c r="J472" t="s">
         <v>24</v>
       </c>
       <c r="K472" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L472" t="s">
         <v>26</v>
       </c>
       <c r="M472" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N472" t="s">
         <v>28</v>
       </c>
       <c r="O472" t="s">
-        <v>4384</v>
+        <v>4389</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473">
-        <v>65084</v>
+        <v>65085</v>
       </c>
       <c r="B473" t="s">
-        <v>4385</v>
+        <v>4390</v>
       </c>
       <c r="C473" t="s">
-        <v>4386</v>
+        <v>4391</v>
       </c>
       <c r="D473" t="s">
-        <v>4387</v>
+        <v>4392</v>
       </c>
       <c r="E473" t="s">
-        <v>4388</v>
+        <v>4393</v>
       </c>
       <c r="F473" t="s">
-        <v>4389</v>
+        <v>4394</v>
       </c>
       <c r="G473" t="s">
-        <v>4390</v>
+        <v>4395</v>
       </c>
       <c r="H473" t="s">
-        <v>4391</v>
+        <v>4396</v>
       </c>
       <c r="I473" t="s">
-        <v>4392</v>
+        <v>4397</v>
       </c>
       <c r="J473" t="s">
         <v>24</v>
       </c>
       <c r="K473" t="s">
-        <v>25</v>
+        <v>571</v>
       </c>
       <c r="L473" t="s">
         <v>26</v>
       </c>
       <c r="M473" t="s">
-        <v>27</v>
+        <v>572</v>
       </c>
       <c r="N473" t="s">
         <v>28</v>
       </c>
       <c r="O473" t="s">
-        <v>4393</v>
+        <v>4398</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474">
-        <v>65085</v>
+        <v>65086</v>
       </c>
       <c r="B474" t="s">
-        <v>4394</v>
+        <v>4399</v>
       </c>
       <c r="C474" t="s">
-        <v>4395</v>
+        <v>4400</v>
       </c>
       <c r="D474" t="s">
-        <v>4396</v>
+        <v>4401</v>
       </c>
       <c r="E474" t="s">
-        <v>4397</v>
+        <v>4402</v>
       </c>
       <c r="F474" t="s">
-        <v>4398</v>
+        <v>4403</v>
       </c>
       <c r="G474" t="s">
-        <v>4399</v>
+        <v>4404</v>
       </c>
       <c r="H474" t="s">
-        <v>4400</v>
+        <v>4405</v>
       </c>
       <c r="I474" t="s">
-        <v>4401</v>
+        <v>4406</v>
       </c>
       <c r="J474" t="s">
         <v>24</v>
       </c>
       <c r="K474" t="s">
-        <v>571</v>
+        <v>170</v>
       </c>
       <c r="L474" t="s">
         <v>26</v>
       </c>
       <c r="M474" t="s">
-        <v>572</v>
+        <v>171</v>
       </c>
       <c r="N474" t="s">
         <v>28</v>
       </c>
       <c r="O474" t="s">
-        <v>4402</v>
+        <v>4407</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475">
-        <v>65086</v>
+        <v>65087</v>
       </c>
       <c r="B475" t="s">
-        <v>4403</v>
+        <v>4408</v>
       </c>
       <c r="C475" t="s">
-        <v>4404</v>
+        <v>4409</v>
       </c>
       <c r="D475" t="s">
-        <v>4405</v>
+        <v>4410</v>
       </c>
       <c r="E475" t="s">
-        <v>4406</v>
+        <v>4411</v>
       </c>
       <c r="F475" t="s">
-        <v>4407</v>
+        <v>4412</v>
       </c>
       <c r="G475" t="s">
-        <v>4408</v>
+        <v>4413</v>
       </c>
       <c r="H475" t="s">
-        <v>4409</v>
+        <v>4414</v>
       </c>
       <c r="I475" t="s">
-        <v>4410</v>
+        <v>4415</v>
       </c>
       <c r="J475" t="s">
         <v>24</v>
       </c>
       <c r="K475" t="s">
         <v>170</v>
       </c>
       <c r="L475" t="s">
         <v>26</v>
       </c>
       <c r="M475" t="s">
         <v>171</v>
       </c>
       <c r="N475" t="s">
         <v>28</v>
       </c>
       <c r="O475" t="s">
-        <v>4411</v>
+        <v>4416</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476">
-        <v>65087</v>
+        <v>65088</v>
       </c>
       <c r="B476" t="s">
-        <v>4412</v>
+        <v>4417</v>
       </c>
       <c r="C476" t="s">
-        <v>4413</v>
+        <v>4418</v>
       </c>
       <c r="D476" t="s">
-        <v>4414</v>
+        <v>4419</v>
       </c>
       <c r="E476" t="s">
-        <v>4415</v>
+        <v>4420</v>
       </c>
       <c r="F476" t="s">
-        <v>4416</v>
+        <v>4421</v>
       </c>
       <c r="G476" t="s">
-        <v>4417</v>
+        <v>4422</v>
       </c>
       <c r="H476" t="s">
-        <v>4418</v>
+        <v>4423</v>
       </c>
       <c r="I476" t="s">
-        <v>4419</v>
+        <v>4424</v>
       </c>
       <c r="J476" t="s">
         <v>24</v>
       </c>
       <c r="K476" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L476" t="s">
         <v>26</v>
       </c>
       <c r="M476" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N476" t="s">
         <v>28</v>
       </c>
       <c r="O476" t="s">
-        <v>4420</v>
+        <v>4425</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477">
-        <v>65088</v>
+        <v>65089</v>
       </c>
       <c r="B477" t="s">
-        <v>4421</v>
+        <v>4426</v>
       </c>
       <c r="C477" t="s">
-        <v>4422</v>
+        <v>4427</v>
       </c>
       <c r="D477" t="s">
-        <v>4423</v>
+        <v>4428</v>
       </c>
       <c r="E477" t="s">
-        <v>4424</v>
+        <v>4429</v>
       </c>
       <c r="F477" t="s">
-        <v>4425</v>
+        <v>4430</v>
       </c>
       <c r="G477" t="s">
-        <v>4426</v>
+        <v>4431</v>
       </c>
       <c r="H477" t="s">
-        <v>4427</v>
+        <v>4432</v>
       </c>
       <c r="I477" t="s">
-        <v>4428</v>
+        <v>4433</v>
       </c>
       <c r="J477" t="s">
         <v>24</v>
       </c>
       <c r="K477" t="s">
         <v>25</v>
       </c>
       <c r="L477" t="s">
         <v>26</v>
       </c>
       <c r="M477" t="s">
         <v>27</v>
       </c>
       <c r="N477" t="s">
         <v>28</v>
       </c>
       <c r="O477" t="s">
-        <v>4429</v>
+        <v>4434</v>
       </c>
     </row>
     <row r="478" spans="1:15">
       <c r="A478">
-        <v>65089</v>
+        <v>65090</v>
       </c>
       <c r="B478" t="s">
-        <v>4430</v>
+        <v>4435</v>
       </c>
       <c r="C478" t="s">
-        <v>4431</v>
+        <v>4436</v>
       </c>
       <c r="D478" t="s">
-        <v>4432</v>
+        <v>4437</v>
       </c>
       <c r="E478" t="s">
-        <v>4433</v>
+        <v>4438</v>
       </c>
       <c r="F478" t="s">
-        <v>4434</v>
+        <v>4439</v>
       </c>
       <c r="G478" t="s">
-        <v>4435</v>
+        <v>4440</v>
       </c>
       <c r="H478" t="s">
-        <v>4436</v>
+        <v>4441</v>
       </c>
       <c r="I478" t="s">
-        <v>4437</v>
+        <v>4442</v>
       </c>
       <c r="J478" t="s">
         <v>24</v>
       </c>
       <c r="K478" t="s">
         <v>25</v>
       </c>
       <c r="L478" t="s">
         <v>26</v>
       </c>
       <c r="M478" t="s">
         <v>27</v>
       </c>
       <c r="N478" t="s">
         <v>28</v>
       </c>
       <c r="O478" t="s">
-        <v>4438</v>
+        <v>4443</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479">
-        <v>65090</v>
+        <v>65091</v>
       </c>
       <c r="B479" t="s">
-        <v>4439</v>
+        <v>4444</v>
       </c>
       <c r="C479" t="s">
-        <v>4440</v>
+        <v>4445</v>
       </c>
       <c r="D479" t="s">
-        <v>4441</v>
+        <v>4446</v>
       </c>
       <c r="E479" t="s">
-        <v>4442</v>
+        <v>4447</v>
       </c>
       <c r="F479" t="s">
-        <v>4443</v>
+        <v>4448</v>
       </c>
       <c r="G479" t="s">
-        <v>4444</v>
+        <v>4449</v>
       </c>
       <c r="H479" t="s">
-        <v>4445</v>
+        <v>4450</v>
       </c>
       <c r="I479" t="s">
-        <v>4446</v>
+        <v>4451</v>
       </c>
       <c r="J479" t="s">
         <v>24</v>
       </c>
       <c r="K479" t="s">
         <v>25</v>
       </c>
       <c r="L479" t="s">
         <v>26</v>
       </c>
       <c r="M479" t="s">
         <v>27</v>
       </c>
       <c r="N479" t="s">
         <v>28</v>
       </c>
       <c r="O479" t="s">
-        <v>4447</v>
+        <v>4452</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480">
-        <v>65091</v>
+        <v>65092</v>
       </c>
       <c r="B480" t="s">
-        <v>4448</v>
+        <v>4453</v>
       </c>
       <c r="C480" t="s">
-        <v>4449</v>
+        <v>4454</v>
       </c>
       <c r="D480" t="s">
-        <v>4450</v>
+        <v>4455</v>
       </c>
       <c r="E480" t="s">
-        <v>4451</v>
+        <v>4456</v>
       </c>
       <c r="F480" t="s">
-        <v>4452</v>
+        <v>4457</v>
       </c>
       <c r="G480" t="s">
-        <v>4453</v>
+        <v>4458</v>
       </c>
       <c r="H480" t="s">
-        <v>4454</v>
+        <v>4459</v>
       </c>
       <c r="I480" t="s">
-        <v>4455</v>
+        <v>4460</v>
       </c>
       <c r="J480" t="s">
         <v>24</v>
       </c>
       <c r="K480" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L480" t="s">
         <v>26</v>
       </c>
       <c r="M480" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N480" t="s">
         <v>28</v>
       </c>
       <c r="O480" t="s">
-        <v>4456</v>
+        <v>4461</v>
       </c>
     </row>
     <row r="481" spans="1:15">
       <c r="A481">
-        <v>65092</v>
+        <v>65093</v>
       </c>
       <c r="B481" t="s">
-        <v>4457</v>
+        <v>4462</v>
       </c>
       <c r="C481" t="s">
-        <v>4458</v>
+        <v>4463</v>
       </c>
       <c r="D481" t="s">
-        <v>4459</v>
+        <v>4464</v>
       </c>
       <c r="E481" t="s">
-        <v>4460</v>
+        <v>4465</v>
       </c>
       <c r="F481" t="s">
-        <v>4461</v>
+        <v>4466</v>
       </c>
       <c r="G481" t="s">
-        <v>4462</v>
+        <v>4467</v>
       </c>
       <c r="H481" t="s">
-        <v>4463</v>
+        <v>4468</v>
       </c>
       <c r="I481" t="s">
-        <v>4464</v>
+        <v>4469</v>
       </c>
       <c r="J481" t="s">
         <v>24</v>
       </c>
       <c r="K481" t="s">
         <v>170</v>
       </c>
       <c r="L481" t="s">
         <v>26</v>
       </c>
       <c r="M481" t="s">
         <v>171</v>
       </c>
       <c r="N481" t="s">
         <v>28</v>
       </c>
       <c r="O481" t="s">
-        <v>4465</v>
+        <v>4470</v>
       </c>
     </row>
     <row r="482" spans="1:15">
       <c r="A482">
-        <v>65093</v>
+        <v>65094</v>
       </c>
       <c r="B482" t="s">
-        <v>4466</v>
+        <v>4471</v>
       </c>
       <c r="C482" t="s">
-        <v>4467</v>
+        <v>4472</v>
       </c>
       <c r="D482" t="s">
-        <v>4468</v>
+        <v>4473</v>
       </c>
       <c r="E482" t="s">
-        <v>4469</v>
+        <v>4474</v>
       </c>
       <c r="F482" t="s">
-        <v>4470</v>
+        <v>4475</v>
       </c>
       <c r="G482" t="s">
-        <v>4471</v>
+        <v>4476</v>
       </c>
       <c r="H482" t="s">
-        <v>4472</v>
+        <v>4477</v>
       </c>
       <c r="I482" t="s">
-        <v>4473</v>
+        <v>4478</v>
       </c>
       <c r="J482" t="s">
         <v>24</v>
       </c>
       <c r="K482" t="s">
-        <v>170</v>
+        <v>4479</v>
       </c>
       <c r="L482" t="s">
         <v>26</v>
       </c>
       <c r="M482" t="s">
-        <v>171</v>
+        <v>4480</v>
       </c>
       <c r="N482" t="s">
         <v>28</v>
       </c>
       <c r="O482" t="s">
-        <v>4474</v>
+        <v>4481</v>
       </c>
     </row>
     <row r="483" spans="1:15">
       <c r="A483">
-        <v>65094</v>
+        <v>65095</v>
       </c>
       <c r="B483" t="s">
-        <v>4475</v>
+        <v>4482</v>
       </c>
       <c r="C483" t="s">
-        <v>4476</v>
+        <v>4483</v>
       </c>
       <c r="D483" t="s">
-        <v>4477</v>
+        <v>4484</v>
       </c>
       <c r="E483" t="s">
-        <v>4478</v>
+        <v>4485</v>
       </c>
       <c r="F483" t="s">
-        <v>4479</v>
+        <v>4486</v>
       </c>
       <c r="G483" t="s">
-        <v>4480</v>
+        <v>4487</v>
       </c>
       <c r="H483" t="s">
-        <v>4481</v>
+        <v>4488</v>
       </c>
       <c r="I483" t="s">
-        <v>4482</v>
+        <v>4489</v>
       </c>
       <c r="J483" t="s">
         <v>24</v>
       </c>
       <c r="K483" t="s">
-        <v>4483</v>
+        <v>740</v>
       </c>
       <c r="L483" t="s">
         <v>26</v>
       </c>
       <c r="M483" t="s">
-        <v>4484</v>
+        <v>741</v>
       </c>
       <c r="N483" t="s">
         <v>28</v>
       </c>
       <c r="O483" t="s">
-        <v>4485</v>
+        <v>4490</v>
       </c>
     </row>
     <row r="484" spans="1:15">
       <c r="A484">
-        <v>65095</v>
+        <v>65096</v>
       </c>
       <c r="B484" t="s">
-        <v>4486</v>
+        <v>4491</v>
       </c>
       <c r="C484" t="s">
-        <v>4487</v>
+        <v>4492</v>
       </c>
       <c r="D484" t="s">
-        <v>4488</v>
+        <v>4493</v>
       </c>
       <c r="E484" t="s">
-        <v>4489</v>
+        <v>4494</v>
       </c>
       <c r="F484" t="s">
-        <v>4490</v>
+        <v>4495</v>
       </c>
       <c r="G484" t="s">
-        <v>4491</v>
+        <v>4496</v>
       </c>
       <c r="H484" t="s">
-        <v>4492</v>
+        <v>4497</v>
       </c>
       <c r="I484" t="s">
-        <v>4493</v>
+        <v>4498</v>
       </c>
       <c r="J484" t="s">
         <v>24</v>
       </c>
       <c r="K484" t="s">
-        <v>739</v>
+        <v>25</v>
       </c>
       <c r="L484" t="s">
         <v>26</v>
       </c>
       <c r="M484" t="s">
-        <v>740</v>
+        <v>27</v>
       </c>
       <c r="N484" t="s">
         <v>28</v>
       </c>
       <c r="O484" t="s">
-        <v>4494</v>
+        <v>4499</v>
       </c>
     </row>
     <row r="485" spans="1:15">
       <c r="A485">
-        <v>65096</v>
+        <v>65097</v>
       </c>
       <c r="B485" t="s">
-        <v>4495</v>
+        <v>4500</v>
       </c>
       <c r="C485" t="s">
-        <v>4496</v>
+        <v>4501</v>
       </c>
       <c r="D485" t="s">
-        <v>4497</v>
+        <v>4502</v>
       </c>
       <c r="E485" t="s">
-        <v>4498</v>
+        <v>4503</v>
       </c>
       <c r="F485" t="s">
-        <v>4499</v>
+        <v>4504</v>
       </c>
       <c r="G485" t="s">
-        <v>4500</v>
+        <v>4505</v>
       </c>
       <c r="H485" t="s">
-        <v>4501</v>
+        <v>4506</v>
       </c>
       <c r="I485" t="s">
-        <v>4502</v>
+        <v>4507</v>
       </c>
       <c r="J485" t="s">
         <v>24</v>
       </c>
       <c r="K485" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L485" t="s">
         <v>26</v>
       </c>
       <c r="M485" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N485" t="s">
         <v>28</v>
       </c>
       <c r="O485" t="s">
-        <v>4503</v>
+        <v>4508</v>
       </c>
     </row>
     <row r="486" spans="1:15">
       <c r="A486">
-        <v>65097</v>
+        <v>65098</v>
       </c>
       <c r="B486" t="s">
-        <v>4504</v>
+        <v>4509</v>
       </c>
       <c r="C486" t="s">
-        <v>4505</v>
+        <v>4510</v>
       </c>
       <c r="D486" t="s">
-        <v>4506</v>
+        <v>4511</v>
       </c>
       <c r="E486" t="s">
-        <v>4507</v>
+        <v>4512</v>
       </c>
       <c r="F486" t="s">
-        <v>4508</v>
+        <v>4513</v>
       </c>
       <c r="G486" t="s">
-        <v>4509</v>
+        <v>4514</v>
       </c>
       <c r="H486" t="s">
-        <v>4510</v>
+        <v>4515</v>
       </c>
       <c r="I486" t="s">
-        <v>4511</v>
+        <v>4516</v>
       </c>
       <c r="J486" t="s">
         <v>24</v>
       </c>
       <c r="K486" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L486" t="s">
         <v>26</v>
       </c>
       <c r="M486" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N486" t="s">
         <v>28</v>
       </c>
       <c r="O486" t="s">
-        <v>4512</v>
+        <v>4517</v>
       </c>
     </row>
     <row r="487" spans="1:15">
       <c r="A487">
-        <v>65098</v>
+        <v>65099</v>
       </c>
       <c r="B487" t="s">
-        <v>4513</v>
+        <v>4518</v>
       </c>
       <c r="C487" t="s">
-        <v>4514</v>
+        <v>4519</v>
       </c>
       <c r="D487" t="s">
-        <v>4515</v>
+        <v>4520</v>
       </c>
       <c r="E487" t="s">
-        <v>4516</v>
+        <v>4521</v>
       </c>
       <c r="F487" t="s">
-        <v>4517</v>
+        <v>4522</v>
       </c>
       <c r="G487" t="s">
-        <v>4518</v>
+        <v>4523</v>
       </c>
       <c r="H487" t="s">
-        <v>4519</v>
+        <v>4524</v>
       </c>
       <c r="I487" t="s">
-        <v>4520</v>
+        <v>4525</v>
       </c>
       <c r="J487" t="s">
         <v>24</v>
       </c>
       <c r="K487" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L487" t="s">
         <v>26</v>
       </c>
       <c r="M487" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N487" t="s">
         <v>28</v>
       </c>
       <c r="O487" t="s">
-        <v>4521</v>
+        <v>4526</v>
       </c>
     </row>
     <row r="488" spans="1:15">
       <c r="A488">
-        <v>65099</v>
+        <v>65100</v>
       </c>
       <c r="B488" t="s">
-        <v>4522</v>
+        <v>4527</v>
       </c>
       <c r="C488" t="s">
-        <v>4523</v>
+        <v>4528</v>
       </c>
       <c r="D488" t="s">
-        <v>4524</v>
+        <v>4529</v>
       </c>
       <c r="E488" t="s">
-        <v>4525</v>
+        <v>4530</v>
       </c>
       <c r="F488" t="s">
-        <v>4526</v>
+        <v>4531</v>
       </c>
       <c r="G488" t="s">
-        <v>4527</v>
+        <v>4532</v>
       </c>
       <c r="H488" t="s">
-        <v>4528</v>
+        <v>4533</v>
       </c>
       <c r="I488" t="s">
-        <v>4529</v>
+        <v>4534</v>
       </c>
       <c r="J488" t="s">
         <v>24</v>
       </c>
       <c r="K488" t="s">
-        <v>170</v>
+        <v>3911</v>
       </c>
       <c r="L488" t="s">
         <v>26</v>
       </c>
       <c r="M488" t="s">
-        <v>171</v>
+        <v>3912</v>
       </c>
       <c r="N488" t="s">
         <v>28</v>
       </c>
       <c r="O488" t="s">
-        <v>4530</v>
+        <v>4535</v>
       </c>
     </row>
     <row r="489" spans="1:15">
       <c r="A489">
-        <v>65100</v>
+        <v>65101</v>
       </c>
       <c r="B489" t="s">
-        <v>4531</v>
+        <v>4536</v>
       </c>
       <c r="C489" t="s">
-        <v>4532</v>
+        <v>4537</v>
       </c>
       <c r="D489" t="s">
-        <v>4533</v>
+        <v>4538</v>
       </c>
       <c r="E489" t="s">
-        <v>4534</v>
+        <v>4539</v>
       </c>
       <c r="F489" t="s">
-        <v>4535</v>
+        <v>4540</v>
       </c>
       <c r="G489" t="s">
-        <v>4536</v>
+        <v>4541</v>
       </c>
       <c r="H489" t="s">
-        <v>4537</v>
+        <v>4542</v>
       </c>
       <c r="I489" t="s">
-        <v>4538</v>
+        <v>4543</v>
       </c>
       <c r="J489" t="s">
         <v>24</v>
       </c>
       <c r="K489" t="s">
-        <v>3914</v>
+        <v>170</v>
       </c>
       <c r="L489" t="s">
         <v>26</v>
       </c>
       <c r="M489" t="s">
-        <v>3915</v>
+        <v>171</v>
       </c>
       <c r="N489" t="s">
         <v>28</v>
       </c>
       <c r="O489" t="s">
-        <v>4539</v>
+        <v>4544</v>
       </c>
     </row>
     <row r="490" spans="1:15">
       <c r="A490">
-        <v>65101</v>
+        <v>65102</v>
       </c>
       <c r="B490" t="s">
-        <v>4540</v>
+        <v>4545</v>
       </c>
       <c r="C490" t="s">
-        <v>4541</v>
+        <v>4546</v>
       </c>
       <c r="D490" t="s">
-        <v>4542</v>
+        <v>4547</v>
       </c>
       <c r="E490" t="s">
-        <v>4543</v>
+        <v>4548</v>
       </c>
       <c r="F490" t="s">
-        <v>4544</v>
+        <v>4549</v>
       </c>
       <c r="G490" t="s">
-        <v>4545</v>
+        <v>4550</v>
       </c>
       <c r="H490" t="s">
-        <v>4546</v>
+        <v>4551</v>
       </c>
       <c r="I490" t="s">
-        <v>4547</v>
+        <v>4552</v>
       </c>
       <c r="J490" t="s">
         <v>24</v>
       </c>
       <c r="K490" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L490" t="s">
         <v>26</v>
       </c>
       <c r="M490" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N490" t="s">
         <v>28</v>
       </c>
       <c r="O490" t="s">
-        <v>4548</v>
+        <v>4553</v>
       </c>
     </row>
     <row r="491" spans="1:15">
       <c r="A491">
-        <v>65102</v>
+        <v>65104</v>
       </c>
       <c r="B491" t="s">
-        <v>4549</v>
+        <v>4554</v>
       </c>
       <c r="C491" t="s">
-        <v>4550</v>
+        <v>4555</v>
       </c>
       <c r="D491" t="s">
-        <v>4551</v>
+        <v>4556</v>
       </c>
       <c r="E491" t="s">
-        <v>4552</v>
+        <v>4557</v>
       </c>
       <c r="F491" t="s">
-        <v>4553</v>
+        <v>4558</v>
       </c>
       <c r="G491" t="s">
-        <v>4554</v>
+        <v>4559</v>
       </c>
       <c r="H491" t="s">
-        <v>4555</v>
+        <v>4560</v>
       </c>
       <c r="I491" t="s">
-        <v>4556</v>
+        <v>4561</v>
       </c>
       <c r="J491" t="s">
         <v>24</v>
       </c>
       <c r="K491" t="s">
-        <v>25</v>
+        <v>2395</v>
       </c>
       <c r="L491" t="s">
         <v>26</v>
       </c>
       <c r="M491" t="s">
-        <v>27</v>
+        <v>2396</v>
       </c>
       <c r="N491" t="s">
         <v>28</v>
       </c>
       <c r="O491" t="s">
-        <v>4557</v>
+        <v>4562</v>
       </c>
     </row>
     <row r="492" spans="1:15">
       <c r="A492">
-        <v>65104</v>
+        <v>65105</v>
       </c>
       <c r="B492" t="s">
-        <v>4558</v>
+        <v>4563</v>
       </c>
       <c r="C492" t="s">
-        <v>4559</v>
+        <v>4564</v>
       </c>
       <c r="D492" t="s">
-        <v>4560</v>
+        <v>4565</v>
       </c>
       <c r="E492" t="s">
-        <v>4561</v>
+        <v>4566</v>
       </c>
       <c r="F492" t="s">
-        <v>4562</v>
+        <v>4567</v>
       </c>
       <c r="G492" t="s">
-        <v>4563</v>
+        <v>4568</v>
       </c>
       <c r="H492" t="s">
-        <v>4564</v>
+        <v>4569</v>
       </c>
       <c r="I492" t="s">
-        <v>4565</v>
+        <v>4570</v>
       </c>
       <c r="J492" t="s">
         <v>24</v>
       </c>
       <c r="K492" t="s">
-        <v>2389</v>
+        <v>170</v>
       </c>
       <c r="L492" t="s">
         <v>26</v>
       </c>
       <c r="M492" t="s">
-        <v>2390</v>
+        <v>171</v>
       </c>
       <c r="N492" t="s">
         <v>28</v>
       </c>
       <c r="O492" t="s">
-        <v>4566</v>
+        <v>4571</v>
       </c>
     </row>
     <row r="493" spans="1:15">
       <c r="A493">
-        <v>65105</v>
+        <v>65107</v>
       </c>
       <c r="B493" t="s">
-        <v>4567</v>
+        <v>4572</v>
       </c>
       <c r="C493" t="s">
-        <v>4568</v>
+        <v>4573</v>
       </c>
       <c r="D493" t="s">
-        <v>4569</v>
+        <v>4574</v>
       </c>
       <c r="E493" t="s">
-        <v>4570</v>
+        <v>4575</v>
       </c>
       <c r="F493" t="s">
-        <v>4571</v>
+        <v>4576</v>
       </c>
       <c r="G493" t="s">
-        <v>4572</v>
+        <v>4577</v>
       </c>
       <c r="H493" t="s">
-        <v>4573</v>
+        <v>4578</v>
       </c>
       <c r="I493" t="s">
-        <v>4574</v>
+        <v>4579</v>
       </c>
       <c r="J493" t="s">
         <v>24</v>
       </c>
       <c r="K493" t="s">
-        <v>170</v>
+        <v>4580</v>
       </c>
       <c r="L493" t="s">
         <v>26</v>
       </c>
       <c r="M493" t="s">
-        <v>171</v>
+        <v>4581</v>
       </c>
       <c r="N493" t="s">
         <v>28</v>
       </c>
       <c r="O493" t="s">
-        <v>4575</v>
+        <v>4582</v>
       </c>
     </row>
     <row r="494" spans="1:15">
       <c r="A494">
-        <v>65107</v>
+        <v>65116</v>
       </c>
       <c r="B494" t="s">
-        <v>4576</v>
+        <v>4583</v>
       </c>
       <c r="C494" t="s">
-        <v>4577</v>
+        <v>4584</v>
       </c>
       <c r="D494" t="s">
-        <v>4578</v>
+        <v>4585</v>
       </c>
       <c r="E494" t="s">
-        <v>4579</v>
+        <v>4586</v>
       </c>
       <c r="F494" t="s">
-        <v>4580</v>
+        <v>4587</v>
       </c>
       <c r="G494" t="s">
-        <v>4581</v>
+        <v>4588</v>
       </c>
       <c r="H494" t="s">
-        <v>4582</v>
+        <v>4589</v>
       </c>
       <c r="I494" t="s">
-        <v>4583</v>
+        <v>4590</v>
       </c>
       <c r="J494" t="s">
         <v>24</v>
       </c>
       <c r="K494" t="s">
-        <v>4584</v>
+        <v>170</v>
       </c>
       <c r="L494" t="s">
         <v>26</v>
       </c>
       <c r="M494" t="s">
-        <v>4585</v>
+        <v>171</v>
       </c>
       <c r="N494" t="s">
         <v>28</v>
       </c>
       <c r="O494" t="s">
-        <v>4586</v>
+        <v>4591</v>
       </c>
     </row>
     <row r="495" spans="1:15">
       <c r="A495">
-        <v>65116</v>
+        <v>65124</v>
       </c>
       <c r="B495" t="s">
-        <v>4587</v>
+        <v>4592</v>
       </c>
       <c r="C495" t="s">
-        <v>4588</v>
+        <v>4593</v>
       </c>
       <c r="D495" t="s">
-        <v>4589</v>
+        <v>4594</v>
       </c>
       <c r="E495" t="s">
-        <v>4590</v>
+        <v>4595</v>
       </c>
       <c r="F495" t="s">
-        <v>4591</v>
+        <v>4596</v>
       </c>
       <c r="G495" t="s">
-        <v>4592</v>
+        <v>4597</v>
       </c>
       <c r="H495" t="s">
-        <v>4593</v>
+        <v>4598</v>
       </c>
       <c r="I495" t="s">
-        <v>4594</v>
+        <v>4599</v>
       </c>
       <c r="J495" t="s">
         <v>24</v>
       </c>
       <c r="K495" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L495" t="s">
         <v>26</v>
       </c>
       <c r="M495" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N495" t="s">
         <v>28</v>
       </c>
       <c r="O495" t="s">
-        <v>4595</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="496" spans="1:15">
       <c r="A496">
-        <v>65124</v>
+        <v>65255</v>
       </c>
       <c r="B496" t="s">
-        <v>4596</v>
+        <v>4601</v>
       </c>
       <c r="C496" t="s">
-        <v>4597</v>
+        <v>4602</v>
       </c>
       <c r="D496" t="s">
-        <v>4598</v>
+        <v>4603</v>
       </c>
       <c r="E496" t="s">
-        <v>4599</v>
+        <v>4604</v>
       </c>
       <c r="F496" t="s">
-        <v>4600</v>
+        <v>4605</v>
       </c>
       <c r="G496" t="s">
-        <v>4601</v>
+        <v>4606</v>
       </c>
       <c r="H496" t="s">
-        <v>4602</v>
+        <v>4607</v>
       </c>
       <c r="I496" t="s">
-        <v>4603</v>
+        <v>4608</v>
       </c>
       <c r="J496" t="s">
-        <v>24</v>
+        <v>1480</v>
       </c>
       <c r="K496" t="s">
-        <v>25</v>
+        <v>4609</v>
       </c>
       <c r="L496" t="s">
-        <v>26</v>
+        <v>1482</v>
       </c>
       <c r="M496" t="s">
-        <v>27</v>
+        <v>4610</v>
       </c>
       <c r="N496" t="s">
         <v>28</v>
       </c>
       <c r="O496" t="s">
-        <v>4604</v>
+        <v>4611</v>
       </c>
     </row>
     <row r="497" spans="1:15">
       <c r="A497">
-        <v>65255</v>
+        <v>65479</v>
       </c>
       <c r="B497" t="s">
-        <v>4605</v>
+        <v>4612</v>
       </c>
       <c r="C497" t="s">
-        <v>4606</v>
+        <v>4613</v>
       </c>
       <c r="D497" t="s">
-        <v>4607</v>
+        <v>4614</v>
       </c>
       <c r="E497" t="s">
-        <v>4608</v>
+        <v>4615</v>
       </c>
       <c r="F497" t="s">
-        <v>4609</v>
+        <v>4616</v>
       </c>
       <c r="G497" t="s">
-        <v>4610</v>
+        <v>4617</v>
       </c>
       <c r="H497" t="s">
-        <v>4611</v>
+        <v>4618</v>
       </c>
       <c r="I497" t="s">
-        <v>4612</v>
+        <v>4619</v>
       </c>
       <c r="J497" t="s">
-        <v>1475</v>
+        <v>24</v>
       </c>
       <c r="K497" t="s">
-        <v>4613</v>
+        <v>25</v>
       </c>
       <c r="L497" t="s">
-        <v>1477</v>
+        <v>26</v>
       </c>
       <c r="M497" t="s">
-        <v>4614</v>
+        <v>27</v>
       </c>
       <c r="N497" t="s">
         <v>28</v>
       </c>
       <c r="O497" t="s">
-        <v>4615</v>
+        <v>4620</v>
       </c>
     </row>
     <row r="498" spans="1:15">
       <c r="A498">
-        <v>65479</v>
+        <v>65566</v>
       </c>
       <c r="B498" t="s">
-        <v>4616</v>
+        <v>4621</v>
       </c>
       <c r="C498" t="s">
-        <v>4617</v>
+        <v>4622</v>
       </c>
       <c r="D498" t="s">
-        <v>4618</v>
+        <v>4623</v>
       </c>
       <c r="E498" t="s">
-        <v>4619</v>
+        <v>4624</v>
       </c>
       <c r="F498" t="s">
-        <v>4620</v>
+        <v>4625</v>
       </c>
       <c r="G498" t="s">
-        <v>4621</v>
+        <v>4626</v>
       </c>
       <c r="H498" t="s">
-        <v>4622</v>
+        <v>4627</v>
       </c>
       <c r="I498" t="s">
-        <v>4623</v>
+        <v>4628</v>
       </c>
       <c r="J498" t="s">
         <v>24</v>
       </c>
       <c r="K498" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L498" t="s">
         <v>26</v>
       </c>
       <c r="M498" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N498" t="s">
         <v>28</v>
       </c>
       <c r="O498" t="s">
-        <v>4624</v>
+        <v>4629</v>
       </c>
     </row>
     <row r="499" spans="1:15">
       <c r="A499">
-        <v>65566</v>
+        <v>65613</v>
       </c>
       <c r="B499" t="s">
-        <v>4625</v>
+        <v>4630</v>
       </c>
       <c r="C499" t="s">
-        <v>4626</v>
+        <v>4631</v>
       </c>
       <c r="D499" t="s">
-        <v>4627</v>
+        <v>4632</v>
       </c>
       <c r="E499" t="s">
-        <v>4628</v>
+        <v>4633</v>
       </c>
       <c r="F499" t="s">
-        <v>4629</v>
+        <v>4634</v>
       </c>
       <c r="G499" t="s">
-        <v>4630</v>
+        <v>4635</v>
       </c>
       <c r="H499" t="s">
-        <v>4631</v>
+        <v>4636</v>
       </c>
       <c r="I499" t="s">
-        <v>4632</v>
+        <v>4637</v>
       </c>
       <c r="J499" t="s">
-        <v>24</v>
+        <v>4638</v>
       </c>
       <c r="K499" t="s">
-        <v>170</v>
+        <v>1502</v>
       </c>
       <c r="L499" t="s">
-        <v>26</v>
+        <v>4639</v>
       </c>
       <c r="M499" t="s">
-        <v>171</v>
+        <v>1503</v>
       </c>
       <c r="N499" t="s">
         <v>28</v>
       </c>
       <c r="O499" t="s">
-        <v>4633</v>
+        <v>4640</v>
       </c>
     </row>
     <row r="500" spans="1:15">
       <c r="A500">
-        <v>65613</v>
+        <v>65869</v>
       </c>
       <c r="B500" t="s">
-        <v>4634</v>
+        <v>4641</v>
       </c>
       <c r="C500" t="s">
-        <v>4635</v>
+        <v>4642</v>
       </c>
       <c r="D500" t="s">
-        <v>4636</v>
+        <v>4643</v>
       </c>
       <c r="E500" t="s">
-        <v>4637</v>
+        <v>4644</v>
       </c>
       <c r="F500" t="s">
-        <v>4638</v>
+        <v>4645</v>
       </c>
       <c r="G500" t="s">
-        <v>4639</v>
+        <v>4646</v>
       </c>
       <c r="H500" t="s">
-        <v>4640</v>
+        <v>4647</v>
       </c>
       <c r="I500" t="s">
-        <v>4641</v>
+        <v>4648</v>
       </c>
       <c r="J500" t="s">
-        <v>4642</v>
+        <v>24</v>
       </c>
       <c r="K500" t="s">
-        <v>1497</v>
+        <v>872</v>
       </c>
       <c r="L500" t="s">
-        <v>4643</v>
+        <v>26</v>
       </c>
       <c r="M500" t="s">
-        <v>1498</v>
+        <v>1379</v>
       </c>
       <c r="N500" t="s">
         <v>28</v>
       </c>
       <c r="O500" t="s">
-        <v>4644</v>
+        <v>4649</v>
       </c>
     </row>
     <row r="501" spans="1:15">
       <c r="A501">
-        <v>65869</v>
+        <v>66392</v>
       </c>
       <c r="B501" t="s">
-        <v>4645</v>
+        <v>4650</v>
       </c>
       <c r="C501" t="s">
-        <v>4646</v>
+        <v>4651</v>
       </c>
       <c r="D501" t="s">
-        <v>4647</v>
+        <v>4652</v>
       </c>
       <c r="E501" t="s">
-        <v>4648</v>
+        <v>4653</v>
       </c>
       <c r="F501" t="s">
-        <v>4649</v>
+        <v>4654</v>
       </c>
       <c r="G501" t="s">
-        <v>4650</v>
+        <v>4655</v>
       </c>
       <c r="H501" t="s">
-        <v>4651</v>
+        <v>4656</v>
       </c>
       <c r="I501" t="s">
-        <v>4652</v>
+        <v>4657</v>
       </c>
       <c r="J501" t="s">
         <v>24</v>
       </c>
       <c r="K501" t="s">
-        <v>871</v>
+        <v>25</v>
       </c>
       <c r="L501" t="s">
         <v>26</v>
       </c>
       <c r="M501" t="s">
-        <v>872</v>
+        <v>27</v>
       </c>
       <c r="N501" t="s">
         <v>28</v>
       </c>
       <c r="O501" t="s">
-        <v>4653</v>
+        <v>4658</v>
       </c>
     </row>
     <row r="502" spans="1:15">
       <c r="A502">
-        <v>66392</v>
+        <v>66510</v>
       </c>
       <c r="B502" t="s">
-        <v>4654</v>
+        <v>4659</v>
       </c>
       <c r="C502" t="s">
-        <v>4655</v>
+        <v>4660</v>
       </c>
       <c r="D502" t="s">
-        <v>4656</v>
+        <v>4661</v>
       </c>
       <c r="E502" t="s">
-        <v>4657</v>
+        <v>4662</v>
       </c>
       <c r="F502" t="s">
-        <v>4658</v>
+        <v>4663</v>
       </c>
       <c r="G502" t="s">
-        <v>4659</v>
+        <v>4664</v>
       </c>
       <c r="H502" t="s">
-        <v>4660</v>
+        <v>4665</v>
       </c>
       <c r="I502" t="s">
-        <v>4661</v>
+        <v>4666</v>
       </c>
       <c r="J502" t="s">
-        <v>24</v>
+        <v>1480</v>
       </c>
       <c r="K502" t="s">
-        <v>25</v>
+        <v>4667</v>
       </c>
       <c r="L502" t="s">
-        <v>26</v>
+        <v>1482</v>
       </c>
       <c r="M502" t="s">
-        <v>27</v>
+        <v>4668</v>
       </c>
       <c r="N502" t="s">
         <v>28</v>
       </c>
       <c r="O502" t="s">
-        <v>4662</v>
+        <v>4669</v>
       </c>
     </row>
     <row r="503" spans="1:15">
       <c r="A503">
-        <v>66510</v>
+        <v>66511</v>
       </c>
       <c r="B503" t="s">
-        <v>4663</v>
+        <v>1680</v>
       </c>
       <c r="C503" t="s">
-        <v>4664</v>
+        <v>4670</v>
       </c>
       <c r="D503" t="s">
-        <v>4665</v>
+        <v>4671</v>
       </c>
       <c r="E503" t="s">
-        <v>4666</v>
+        <v>4672</v>
       </c>
       <c r="F503" t="s">
-        <v>4667</v>
+        <v>1684</v>
       </c>
       <c r="G503" t="s">
-        <v>4668</v>
+        <v>1685</v>
       </c>
       <c r="H503" t="s">
-        <v>4669</v>
+        <v>4673</v>
       </c>
       <c r="I503" t="s">
-        <v>4670</v>
+        <v>4674</v>
       </c>
       <c r="J503" t="s">
-        <v>1475</v>
+        <v>24</v>
       </c>
       <c r="K503" t="s">
-        <v>4671</v>
+        <v>4675</v>
       </c>
       <c r="L503" t="s">
-        <v>1477</v>
+        <v>26</v>
       </c>
       <c r="M503" t="s">
-        <v>4672</v>
+        <v>4676</v>
       </c>
       <c r="N503" t="s">
         <v>28</v>
       </c>
       <c r="O503" t="s">
-        <v>4673</v>
+        <v>4677</v>
       </c>
     </row>
     <row r="504" spans="1:15">
       <c r="A504">
-        <v>66511</v>
+        <v>66512</v>
       </c>
       <c r="B504" t="s">
-        <v>1675</v>
+        <v>3744</v>
       </c>
       <c r="C504" t="s">
-        <v>4674</v>
+        <v>3745</v>
       </c>
       <c r="D504" t="s">
-        <v>4675</v>
+        <v>4678</v>
       </c>
       <c r="E504" t="s">
-        <v>4676</v>
+        <v>4679</v>
       </c>
       <c r="F504" t="s">
-        <v>1679</v>
+        <v>4680</v>
       </c>
       <c r="G504" t="s">
-        <v>1680</v>
+        <v>3749</v>
       </c>
       <c r="H504" t="s">
-        <v>4677</v>
+        <v>3750</v>
       </c>
       <c r="I504" t="s">
-        <v>4678</v>
+        <v>3751</v>
       </c>
       <c r="J504" t="s">
         <v>24</v>
       </c>
       <c r="K504" t="s">
-        <v>4679</v>
+        <v>4681</v>
       </c>
       <c r="L504" t="s">
         <v>26</v>
       </c>
       <c r="M504" t="s">
-        <v>4680</v>
+        <v>4682</v>
       </c>
       <c r="N504" t="s">
         <v>28</v>
       </c>
       <c r="O504" t="s">
-        <v>4681</v>
+        <v>4683</v>
       </c>
     </row>
     <row r="505" spans="1:15">
       <c r="A505">
-        <v>66512</v>
+        <v>66513</v>
       </c>
       <c r="B505" t="s">
-        <v>3747</v>
+        <v>4684</v>
       </c>
       <c r="C505" t="s">
+        <v>4685</v>
+      </c>
+      <c r="D505" t="s">
+        <v>4686</v>
+      </c>
+      <c r="E505" t="s">
+        <v>4687</v>
+      </c>
+      <c r="F505" t="s">
+        <v>4688</v>
+      </c>
+      <c r="G505" t="s">
+        <v>4077</v>
+      </c>
+      <c r="H505" t="s">
+        <v>4689</v>
+      </c>
+      <c r="I505" t="s">
+        <v>4690</v>
+      </c>
+      <c r="J505" t="s">
+        <v>24</v>
+      </c>
+      <c r="K505" t="s">
+        <v>4681</v>
+      </c>
+      <c r="L505" t="s">
+        <v>26</v>
+      </c>
+      <c r="M505" t="s">
         <v>4682</v>
       </c>
-      <c r="D505" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N505" t="s">
         <v>28</v>
       </c>
       <c r="O505" t="s">
-        <v>4688</v>
+        <v>4691</v>
       </c>
     </row>
     <row r="506" spans="1:15">
       <c r="A506">
-        <v>66513</v>
+        <v>66514</v>
       </c>
       <c r="B506" t="s">
-        <v>4689</v>
+        <v>4692</v>
       </c>
       <c r="C506" t="s">
-        <v>4690</v>
+        <v>1836</v>
       </c>
       <c r="D506" t="s">
-        <v>4691</v>
+        <v>4693</v>
       </c>
       <c r="E506" t="s">
-        <v>4692</v>
+        <v>4694</v>
       </c>
       <c r="F506" t="s">
-        <v>4693</v>
+        <v>1839</v>
       </c>
       <c r="G506" t="s">
-        <v>4080</v>
+        <v>1840</v>
       </c>
       <c r="H506" t="s">
-        <v>4694</v>
+        <v>4695</v>
       </c>
       <c r="I506" t="s">
-        <v>4695</v>
+        <v>4696</v>
       </c>
       <c r="J506" t="s">
         <v>24</v>
       </c>
       <c r="K506" t="s">
-        <v>4686</v>
+        <v>4681</v>
       </c>
       <c r="L506" t="s">
         <v>26</v>
       </c>
       <c r="M506" t="s">
-        <v>4687</v>
+        <v>4682</v>
       </c>
       <c r="N506" t="s">
         <v>28</v>
       </c>
       <c r="O506" t="s">
-        <v>4696</v>
+        <v>4697</v>
       </c>
     </row>
     <row r="507" spans="1:15">
       <c r="A507">
-        <v>66514</v>
+        <v>66515</v>
       </c>
       <c r="B507" t="s">
-        <v>4697</v>
+        <v>4698</v>
       </c>
       <c r="C507" t="s">
-        <v>1830</v>
+        <v>1582</v>
       </c>
       <c r="D507" t="s">
-        <v>4698</v>
+        <v>4699</v>
       </c>
       <c r="E507" t="s">
-        <v>4699</v>
+        <v>4700</v>
       </c>
       <c r="F507" t="s">
-        <v>1833</v>
+        <v>4701</v>
       </c>
       <c r="G507" t="s">
-        <v>1834</v>
+        <v>1586</v>
       </c>
       <c r="H507" t="s">
-        <v>4700</v>
+        <v>4702</v>
       </c>
       <c r="I507" t="s">
-        <v>4701</v>
+        <v>4703</v>
       </c>
       <c r="J507" t="s">
         <v>24</v>
       </c>
       <c r="K507" t="s">
-        <v>4686</v>
+        <v>4681</v>
       </c>
       <c r="L507" t="s">
         <v>26</v>
       </c>
       <c r="M507" t="s">
-        <v>4687</v>
+        <v>4682</v>
       </c>
       <c r="N507" t="s">
         <v>28</v>
       </c>
       <c r="O507" t="s">
-        <v>4702</v>
+        <v>4704</v>
       </c>
     </row>
     <row r="508" spans="1:15">
       <c r="A508">
-        <v>66515</v>
+        <v>66516</v>
       </c>
       <c r="B508" t="s">
-        <v>4703</v>
+        <v>1563</v>
       </c>
       <c r="C508" t="s">
-        <v>4704</v>
+        <v>1564</v>
       </c>
       <c r="D508" t="s">
         <v>4705</v>
       </c>
       <c r="E508" t="s">
         <v>4706</v>
       </c>
       <c r="F508" t="s">
         <v>4707</v>
       </c>
       <c r="G508" t="s">
-        <v>1581</v>
+        <v>4708</v>
       </c>
       <c r="H508" t="s">
-        <v>4708</v>
+        <v>4709</v>
       </c>
       <c r="I508" t="s">
-        <v>4709</v>
+        <v>1570</v>
       </c>
       <c r="J508" t="s">
         <v>24</v>
       </c>
       <c r="K508" t="s">
-        <v>4686</v>
+        <v>170</v>
       </c>
       <c r="L508" t="s">
         <v>26</v>
       </c>
       <c r="M508" t="s">
-        <v>4687</v>
+        <v>171</v>
       </c>
       <c r="N508" t="s">
         <v>28</v>
       </c>
       <c r="O508" t="s">
         <v>4710</v>
       </c>
     </row>
     <row r="509" spans="1:15">
       <c r="A509">
-        <v>66516</v>
+        <v>66517</v>
       </c>
       <c r="B509" t="s">
-        <v>1558</v>
+        <v>4711</v>
       </c>
       <c r="C509" t="s">
-        <v>4711</v>
+        <v>4712</v>
       </c>
       <c r="D509" t="s">
-        <v>4712</v>
+        <v>4713</v>
       </c>
       <c r="E509" t="s">
-        <v>4713</v>
+        <v>4714</v>
       </c>
       <c r="F509" t="s">
-        <v>4714</v>
+        <v>4715</v>
       </c>
       <c r="G509" t="s">
-        <v>4715</v>
+        <v>4716</v>
       </c>
       <c r="H509" t="s">
-        <v>4716</v>
+        <v>4717</v>
       </c>
       <c r="I509" t="s">
-        <v>1565</v>
+        <v>4718</v>
       </c>
       <c r="J509" t="s">
         <v>24</v>
       </c>
       <c r="K509" t="s">
-        <v>170</v>
+        <v>4681</v>
       </c>
       <c r="L509" t="s">
         <v>26</v>
       </c>
       <c r="M509" t="s">
-        <v>171</v>
+        <v>4682</v>
       </c>
       <c r="N509" t="s">
         <v>28</v>
       </c>
       <c r="O509" t="s">
-        <v>4717</v>
+        <v>4719</v>
       </c>
     </row>
     <row r="510" spans="1:15">
       <c r="A510">
-        <v>66517</v>
+        <v>66518</v>
       </c>
       <c r="B510" t="s">
-        <v>4718</v>
+        <v>4720</v>
       </c>
       <c r="C510" t="s">
-        <v>4719</v>
+        <v>1591</v>
       </c>
       <c r="D510" t="s">
-        <v>4720</v>
+        <v>4721</v>
       </c>
       <c r="E510" t="s">
-        <v>4721</v>
+        <v>4722</v>
       </c>
       <c r="F510" t="s">
-        <v>4722</v>
+        <v>4723</v>
       </c>
       <c r="G510" t="s">
-        <v>4723</v>
+        <v>1595</v>
       </c>
       <c r="H510" t="s">
         <v>4724</v>
       </c>
       <c r="I510" t="s">
         <v>4725</v>
       </c>
       <c r="J510" t="s">
         <v>24</v>
       </c>
       <c r="K510" t="s">
-        <v>4686</v>
+        <v>170</v>
       </c>
       <c r="L510" t="s">
         <v>26</v>
       </c>
       <c r="M510" t="s">
-        <v>4687</v>
+        <v>171</v>
       </c>
       <c r="N510" t="s">
         <v>28</v>
       </c>
       <c r="O510" t="s">
         <v>4726</v>
       </c>
     </row>
     <row r="511" spans="1:15">
       <c r="A511">
-        <v>66518</v>
+        <v>66519</v>
       </c>
       <c r="B511" t="s">
         <v>4727</v>
       </c>
       <c r="C511" t="s">
         <v>4728</v>
       </c>
       <c r="D511" t="s">
         <v>4729</v>
       </c>
       <c r="E511" t="s">
         <v>4730</v>
       </c>
       <c r="F511" t="s">
         <v>4731</v>
       </c>
       <c r="G511" t="s">
-        <v>1590</v>
+        <v>4732</v>
       </c>
       <c r="H511" t="s">
-        <v>4732</v>
+        <v>1704</v>
       </c>
       <c r="I511" t="s">
+        <v>1705</v>
+      </c>
+      <c r="J511" t="s">
+        <v>24</v>
+      </c>
+      <c r="K511" t="s">
         <v>4733</v>
       </c>
-      <c r="J511" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L511" t="s">
         <v>26</v>
       </c>
       <c r="M511" t="s">
-        <v>171</v>
+        <v>4734</v>
       </c>
       <c r="N511" t="s">
         <v>28</v>
       </c>
       <c r="O511" t="s">
-        <v>4734</v>
+        <v>4735</v>
       </c>
     </row>
     <row r="512" spans="1:15">
       <c r="A512">
-        <v>66519</v>
+        <v>66520</v>
       </c>
       <c r="B512" t="s">
-        <v>4735</v>
+        <v>1785</v>
       </c>
       <c r="C512" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D512" t="s">
         <v>4736</v>
       </c>
-      <c r="D512" t="s">
+      <c r="E512" t="s">
         <v>4737</v>
       </c>
-      <c r="E512" t="s">
+      <c r="F512" t="s">
+        <v>1789</v>
+      </c>
+      <c r="G512" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1791</v>
+      </c>
+      <c r="I512" t="s">
+        <v>1792</v>
+      </c>
+      <c r="J512" t="s">
+        <v>24</v>
+      </c>
+      <c r="K512" t="s">
+        <v>25</v>
+      </c>
+      <c r="L512" t="s">
+        <v>26</v>
+      </c>
+      <c r="M512" t="s">
+        <v>27</v>
+      </c>
+      <c r="N512" t="s">
+        <v>28</v>
+      </c>
+      <c r="O512" t="s">
         <v>4738</v>
-      </c>
-[...28 lines deleted...]
-        <v>4743</v>
       </c>
     </row>
     <row r="513" spans="1:15">
       <c r="A513">
-        <v>66520</v>
+        <v>66521</v>
       </c>
       <c r="B513" t="s">
-        <v>1780</v>
+        <v>1608</v>
       </c>
       <c r="C513" t="s">
+        <v>4739</v>
+      </c>
+      <c r="D513" t="s">
+        <v>4740</v>
+      </c>
+      <c r="E513" t="s">
+        <v>4741</v>
+      </c>
+      <c r="F513" t="s">
+        <v>4742</v>
+      </c>
+      <c r="G513" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H513" t="s">
+        <v>4743</v>
+      </c>
+      <c r="I513" t="s">
+        <v>1615</v>
+      </c>
+      <c r="J513" t="s">
+        <v>24</v>
+      </c>
+      <c r="K513" t="s">
+        <v>170</v>
+      </c>
+      <c r="L513" t="s">
+        <v>26</v>
+      </c>
+      <c r="M513" t="s">
+        <v>171</v>
+      </c>
+      <c r="N513" t="s">
+        <v>28</v>
+      </c>
+      <c r="O513" t="s">
         <v>4744</v>
-      </c>
-[...34 lines deleted...]
-        <v>4747</v>
       </c>
     </row>
     <row r="514" spans="1:15">
       <c r="A514">
-        <v>66521</v>
+        <v>66522</v>
       </c>
       <c r="B514" t="s">
-        <v>1603</v>
+        <v>4745</v>
       </c>
       <c r="C514" t="s">
+        <v>4746</v>
+      </c>
+      <c r="D514" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E514" t="s">
         <v>4748</v>
       </c>
-      <c r="D514" t="s">
+      <c r="F514" t="s">
         <v>4749</v>
       </c>
-      <c r="E514" t="s">
+      <c r="G514" t="s">
         <v>4750</v>
       </c>
-      <c r="F514" t="s">
+      <c r="H514" t="s">
         <v>4751</v>
       </c>
-      <c r="G514" t="s">
-[...2 lines deleted...]
-      <c r="H514" t="s">
+      <c r="I514" t="s">
         <v>4752</v>
       </c>
-      <c r="I514" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J514" t="s">
         <v>24</v>
       </c>
       <c r="K514" t="s">
-        <v>170</v>
+        <v>4609</v>
       </c>
       <c r="L514" t="s">
         <v>26</v>
       </c>
       <c r="M514" t="s">
-        <v>171</v>
+        <v>4610</v>
       </c>
       <c r="N514" t="s">
         <v>28</v>
       </c>
       <c r="O514" t="s">
         <v>4753</v>
       </c>
     </row>
     <row r="515" spans="1:15">
       <c r="A515">
-        <v>66522</v>
+        <v>66523</v>
       </c>
       <c r="B515" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D515" t="s">
         <v>4754</v>
       </c>
-      <c r="C515" t="s">
+      <c r="E515" t="s">
         <v>4755</v>
       </c>
-      <c r="D515" t="s">
+      <c r="F515" t="s">
+        <v>1675</v>
+      </c>
+      <c r="G515" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I515" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J515" t="s">
+        <v>24</v>
+      </c>
+      <c r="K515" t="s">
+        <v>47</v>
+      </c>
+      <c r="L515" t="s">
+        <v>26</v>
+      </c>
+      <c r="M515" t="s">
+        <v>48</v>
+      </c>
+      <c r="N515" t="s">
+        <v>28</v>
+      </c>
+      <c r="O515" t="s">
         <v>4756</v>
-      </c>
-[...31 lines deleted...]
-        <v>4762</v>
       </c>
     </row>
     <row r="516" spans="1:15">
       <c r="A516">
-        <v>66523</v>
+        <v>66524</v>
       </c>
       <c r="B516" t="s">
-        <v>1666</v>
+        <v>3914</v>
       </c>
       <c r="C516" t="s">
-        <v>4763</v>
+        <v>3915</v>
       </c>
       <c r="D516" t="s">
-        <v>4764</v>
+        <v>4757</v>
       </c>
       <c r="E516" t="s">
-        <v>4765</v>
+        <v>4758</v>
       </c>
       <c r="F516" t="s">
-        <v>1670</v>
+        <v>4759</v>
       </c>
       <c r="G516" t="s">
-        <v>1671</v>
+        <v>3919</v>
       </c>
       <c r="H516" t="s">
-        <v>1672</v>
+        <v>3920</v>
       </c>
       <c r="I516" t="s">
-        <v>1673</v>
+        <v>3921</v>
       </c>
       <c r="J516" t="s">
         <v>24</v>
       </c>
       <c r="K516" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L516" t="s">
         <v>26</v>
       </c>
       <c r="M516" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="N516" t="s">
         <v>28</v>
       </c>
       <c r="O516" t="s">
-        <v>4766</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="517" spans="1:15">
       <c r="A517">
-        <v>66524</v>
+        <v>66525</v>
       </c>
       <c r="B517" t="s">
-        <v>3917</v>
+        <v>4761</v>
       </c>
       <c r="C517" t="s">
-        <v>4767</v>
+        <v>4762</v>
       </c>
       <c r="D517" t="s">
-        <v>4768</v>
+        <v>4763</v>
       </c>
       <c r="E517" t="s">
-        <v>4769</v>
+        <v>4764</v>
       </c>
       <c r="F517" t="s">
-        <v>4770</v>
+        <v>3775</v>
       </c>
       <c r="G517" t="s">
-        <v>3922</v>
+        <v>3776</v>
       </c>
       <c r="H517" t="s">
-        <v>3923</v>
+        <v>3777</v>
       </c>
       <c r="I517" t="s">
-        <v>3924</v>
+        <v>3778</v>
       </c>
       <c r="J517" t="s">
         <v>24</v>
       </c>
       <c r="K517" t="s">
         <v>170</v>
       </c>
       <c r="L517" t="s">
         <v>26</v>
       </c>
       <c r="M517" t="s">
         <v>171</v>
       </c>
       <c r="N517" t="s">
         <v>28</v>
       </c>
       <c r="O517" t="s">
-        <v>4771</v>
+        <v>4765</v>
       </c>
     </row>
     <row r="518" spans="1:15">
       <c r="A518">
-        <v>66525</v>
+        <v>66526</v>
       </c>
       <c r="B518" t="s">
-        <v>4772</v>
+        <v>4766</v>
       </c>
       <c r="C518" t="s">
-        <v>4773</v>
+        <v>4767</v>
       </c>
       <c r="D518" t="s">
-        <v>4774</v>
+        <v>4768</v>
       </c>
       <c r="E518" t="s">
-        <v>4775</v>
+        <v>4769</v>
       </c>
       <c r="F518" t="s">
-        <v>3778</v>
+        <v>4770</v>
       </c>
       <c r="G518" t="s">
-        <v>3779</v>
+        <v>3785</v>
       </c>
       <c r="H518" t="s">
-        <v>3780</v>
+        <v>3786</v>
       </c>
       <c r="I518" t="s">
-        <v>3781</v>
+        <v>3787</v>
       </c>
       <c r="J518" t="s">
         <v>24</v>
       </c>
       <c r="K518" t="s">
         <v>170</v>
       </c>
       <c r="L518" t="s">
         <v>26</v>
       </c>
       <c r="M518" t="s">
         <v>171</v>
       </c>
       <c r="N518" t="s">
         <v>28</v>
       </c>
       <c r="O518" t="s">
-        <v>4776</v>
+        <v>4771</v>
       </c>
     </row>
     <row r="519" spans="1:15">
       <c r="A519">
-        <v>66526</v>
+        <v>66527</v>
       </c>
       <c r="B519" t="s">
-        <v>4777</v>
+        <v>1718</v>
       </c>
       <c r="C519" t="s">
-        <v>4778</v>
+        <v>1719</v>
       </c>
       <c r="D519" t="s">
-        <v>4779</v>
+        <v>4772</v>
       </c>
       <c r="E519" t="s">
-        <v>4780</v>
+        <v>4773</v>
       </c>
       <c r="F519" t="s">
-        <v>4781</v>
+        <v>4774</v>
       </c>
       <c r="G519" t="s">
-        <v>3788</v>
+        <v>1723</v>
       </c>
       <c r="H519" t="s">
-        <v>3789</v>
+        <v>1724</v>
       </c>
       <c r="I519" t="s">
-        <v>3790</v>
+        <v>1725</v>
       </c>
       <c r="J519" t="s">
         <v>24</v>
       </c>
       <c r="K519" t="s">
-        <v>170</v>
+        <v>4681</v>
       </c>
       <c r="L519" t="s">
         <v>26</v>
       </c>
       <c r="M519" t="s">
-        <v>171</v>
+        <v>4682</v>
       </c>
       <c r="N519" t="s">
         <v>28</v>
       </c>
       <c r="O519" t="s">
-        <v>4782</v>
+        <v>4775</v>
       </c>
     </row>
     <row r="520" spans="1:15">
       <c r="A520">
-        <v>66527</v>
+        <v>66529</v>
       </c>
       <c r="B520" t="s">
-        <v>1713</v>
+        <v>4776</v>
       </c>
       <c r="C520" t="s">
-        <v>4783</v>
+        <v>4777</v>
       </c>
       <c r="D520" t="s">
-        <v>4784</v>
+        <v>4778</v>
       </c>
       <c r="E520" t="s">
-        <v>4785</v>
+        <v>4779</v>
       </c>
       <c r="F520" t="s">
-        <v>4786</v>
+        <v>4780</v>
       </c>
       <c r="G520" t="s">
-        <v>1718</v>
+        <v>4214</v>
       </c>
       <c r="H520" t="s">
-        <v>1719</v>
+        <v>4215</v>
       </c>
       <c r="I520" t="s">
-        <v>1720</v>
+        <v>4216</v>
       </c>
       <c r="J520" t="s">
         <v>24</v>
       </c>
       <c r="K520" t="s">
-        <v>4686</v>
+        <v>2173</v>
       </c>
       <c r="L520" t="s">
         <v>26</v>
       </c>
       <c r="M520" t="s">
-        <v>4687</v>
+        <v>2174</v>
       </c>
       <c r="N520" t="s">
         <v>28</v>
       </c>
       <c r="O520" t="s">
-        <v>4787</v>
+        <v>4781</v>
       </c>
     </row>
     <row r="521" spans="1:15">
       <c r="A521">
-        <v>66529</v>
+        <v>66530</v>
       </c>
       <c r="B521" t="s">
-        <v>4788</v>
+        <v>4782</v>
       </c>
       <c r="C521" t="s">
-        <v>4789</v>
+        <v>4783</v>
       </c>
       <c r="D521" t="s">
-        <v>4790</v>
+        <v>4784</v>
       </c>
       <c r="E521" t="s">
-        <v>4791</v>
+        <v>4785</v>
       </c>
       <c r="F521" t="s">
-        <v>4792</v>
+        <v>4786</v>
       </c>
       <c r="G521" t="s">
-        <v>4217</v>
+        <v>1530</v>
       </c>
       <c r="H521" t="s">
-        <v>4218</v>
+        <v>1531</v>
       </c>
       <c r="I521" t="s">
-        <v>4219</v>
+        <v>1532</v>
       </c>
       <c r="J521" t="s">
         <v>24</v>
       </c>
       <c r="K521" t="s">
-        <v>2167</v>
+        <v>872</v>
       </c>
       <c r="L521" t="s">
         <v>26</v>
       </c>
       <c r="M521" t="s">
-        <v>2168</v>
+        <v>1379</v>
       </c>
       <c r="N521" t="s">
         <v>28</v>
       </c>
       <c r="O521" t="s">
-        <v>4793</v>
+        <v>4787</v>
       </c>
     </row>
     <row r="522" spans="1:15">
       <c r="A522">
-        <v>66530</v>
+        <v>66531</v>
       </c>
       <c r="B522" t="s">
+        <v>4788</v>
+      </c>
+      <c r="C522" t="s">
+        <v>4789</v>
+      </c>
+      <c r="D522" t="s">
+        <v>4790</v>
+      </c>
+      <c r="E522" t="s">
+        <v>4791</v>
+      </c>
+      <c r="F522" t="s">
+        <v>4792</v>
+      </c>
+      <c r="G522" t="s">
+        <v>4793</v>
+      </c>
+      <c r="H522" t="s">
         <v>4794</v>
       </c>
-      <c r="C522" t="s">
+      <c r="I522" t="s">
         <v>4795</v>
       </c>
-      <c r="D522" t="s">
+      <c r="J522" t="s">
+        <v>441</v>
+      </c>
+      <c r="K522" t="s">
         <v>4796</v>
       </c>
-      <c r="E522" t="s">
+      <c r="L522" t="s">
+        <v>443</v>
+      </c>
+      <c r="M522" t="s">
         <v>4797</v>
       </c>
-      <c r="F522" t="s">
+      <c r="N522" t="s">
+        <v>28</v>
+      </c>
+      <c r="O522" t="s">
         <v>4798</v>
-      </c>
-[...25 lines deleted...]
-        <v>4799</v>
       </c>
     </row>
     <row r="523" spans="1:15">
       <c r="A523">
-        <v>66531</v>
+        <v>66532</v>
       </c>
       <c r="B523" t="s">
+        <v>4799</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D523" t="s">
         <v>4800</v>
       </c>
-      <c r="C523" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E523" t="s">
-        <v>4803</v>
+        <v>1806</v>
       </c>
       <c r="F523" t="s">
-        <v>4804</v>
+        <v>1807</v>
       </c>
       <c r="G523" t="s">
-        <v>4805</v>
+        <v>1808</v>
       </c>
       <c r="H523" t="s">
-        <v>4806</v>
+        <v>1809</v>
       </c>
       <c r="I523" t="s">
-        <v>4807</v>
+        <v>1810</v>
       </c>
       <c r="J523" t="s">
         <v>441</v>
       </c>
       <c r="K523" t="s">
-        <v>4808</v>
+        <v>4801</v>
       </c>
       <c r="L523" t="s">
         <v>443</v>
       </c>
       <c r="M523" t="s">
-        <v>4809</v>
+        <v>4802</v>
       </c>
       <c r="N523" t="s">
         <v>28</v>
       </c>
       <c r="O523" t="s">
-        <v>4810</v>
+        <v>4803</v>
       </c>
     </row>
     <row r="524" spans="1:15">
       <c r="A524">
-        <v>66532</v>
+        <v>66533</v>
       </c>
       <c r="B524" t="s">
-        <v>4811</v>
+        <v>4804</v>
       </c>
       <c r="C524" t="s">
-        <v>4812</v>
+        <v>4805</v>
       </c>
       <c r="D524" t="s">
-        <v>4813</v>
+        <v>4806</v>
       </c>
       <c r="E524" t="s">
-        <v>1801</v>
+        <v>4807</v>
       </c>
       <c r="F524" t="s">
-        <v>1802</v>
+        <v>1621</v>
       </c>
       <c r="G524" t="s">
-        <v>1803</v>
+        <v>1622</v>
       </c>
       <c r="H524" t="s">
-        <v>1804</v>
+        <v>1623</v>
       </c>
       <c r="I524" t="s">
-        <v>1805</v>
+        <v>1624</v>
       </c>
       <c r="J524" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K524" t="s">
-        <v>4814</v>
+        <v>4808</v>
       </c>
       <c r="L524" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M524" t="s">
-        <v>4815</v>
+        <v>4809</v>
       </c>
       <c r="N524" t="s">
         <v>28</v>
       </c>
       <c r="O524" t="s">
-        <v>4816</v>
+        <v>4810</v>
       </c>
     </row>
     <row r="525" spans="1:15">
       <c r="A525">
-        <v>66533</v>
+        <v>66534</v>
       </c>
       <c r="B525" t="s">
+        <v>4811</v>
+      </c>
+      <c r="C525" t="s">
+        <v>4812</v>
+      </c>
+      <c r="D525" t="s">
+        <v>4813</v>
+      </c>
+      <c r="E525" t="s">
+        <v>4814</v>
+      </c>
+      <c r="F525" t="s">
+        <v>4815</v>
+      </c>
+      <c r="G525" t="s">
+        <v>4816</v>
+      </c>
+      <c r="H525" t="s">
+        <v>3086</v>
+      </c>
+      <c r="I525" t="s">
+        <v>3087</v>
+      </c>
+      <c r="J525" t="s">
+        <v>24</v>
+      </c>
+      <c r="K525" t="s">
+        <v>47</v>
+      </c>
+      <c r="L525" t="s">
+        <v>26</v>
+      </c>
+      <c r="M525" t="s">
+        <v>48</v>
+      </c>
+      <c r="N525" t="s">
+        <v>28</v>
+      </c>
+      <c r="O525" t="s">
         <v>4817</v>
-      </c>
-[...37 lines deleted...]
-        <v>4824</v>
       </c>
     </row>
     <row r="526" spans="1:15">
       <c r="A526">
-        <v>66534</v>
+        <v>66535</v>
       </c>
       <c r="B526" t="s">
+        <v>4818</v>
+      </c>
+      <c r="C526" t="s">
+        <v>4819</v>
+      </c>
+      <c r="D526" t="s">
+        <v>4820</v>
+      </c>
+      <c r="E526" t="s">
+        <v>4821</v>
+      </c>
+      <c r="F526" t="s">
+        <v>4822</v>
+      </c>
+      <c r="G526" t="s">
+        <v>4823</v>
+      </c>
+      <c r="H526" t="s">
+        <v>4824</v>
+      </c>
+      <c r="I526" t="s">
         <v>4825</v>
       </c>
-      <c r="C526" t="s">
+      <c r="J526" t="s">
         <v>4826</v>
       </c>
-      <c r="D526" t="s">
+      <c r="K526" t="s">
         <v>4827</v>
       </c>
-      <c r="E526" t="s">
+      <c r="L526" t="s">
         <v>4828</v>
       </c>
-      <c r="F526" t="s">
+      <c r="M526" t="s">
         <v>4829</v>
       </c>
-      <c r="G526" t="s">
+      <c r="N526" t="s">
+        <v>28</v>
+      </c>
+      <c r="O526" t="s">
         <v>4830</v>
-      </c>
-[...22 lines deleted...]
-        <v>4831</v>
       </c>
     </row>
     <row r="527" spans="1:15">
       <c r="A527">
-        <v>66535</v>
+        <v>66536</v>
       </c>
       <c r="B527" t="s">
+        <v>4831</v>
+      </c>
+      <c r="C527" t="s">
         <v>4832</v>
       </c>
-      <c r="C527" t="s">
+      <c r="D527" t="s">
         <v>4833</v>
       </c>
-      <c r="D527" t="s">
+      <c r="E527" t="s">
         <v>4834</v>
       </c>
-      <c r="E527" t="s">
+      <c r="F527" t="s">
         <v>4835</v>
       </c>
-      <c r="F527" t="s">
+      <c r="G527" t="s">
         <v>4836</v>
       </c>
-      <c r="G527" t="s">
+      <c r="H527" t="s">
         <v>4837</v>
       </c>
-      <c r="H527" t="s">
+      <c r="I527" t="s">
         <v>4838</v>
       </c>
-      <c r="I527" t="s">
+      <c r="J527" t="s">
+        <v>24</v>
+      </c>
+      <c r="K527" t="s">
+        <v>4681</v>
+      </c>
+      <c r="L527" t="s">
+        <v>26</v>
+      </c>
+      <c r="M527" t="s">
+        <v>4682</v>
+      </c>
+      <c r="N527" t="s">
+        <v>28</v>
+      </c>
+      <c r="O527" t="s">
         <v>4839</v>
-      </c>
-[...16 lines deleted...]
-        <v>4844</v>
       </c>
     </row>
     <row r="528" spans="1:15">
       <c r="A528">
-        <v>66536</v>
+        <v>66537</v>
       </c>
       <c r="B528" t="s">
-        <v>4845</v>
+        <v>4840</v>
       </c>
       <c r="C528" t="s">
-        <v>4846</v>
+        <v>4593</v>
       </c>
       <c r="D528" t="s">
-        <v>4847</v>
+        <v>4841</v>
       </c>
       <c r="E528" t="s">
-        <v>4848</v>
+        <v>4842</v>
       </c>
       <c r="F528" t="s">
-        <v>4849</v>
+        <v>4843</v>
       </c>
       <c r="G528" t="s">
-        <v>4850</v>
+        <v>4597</v>
       </c>
       <c r="H528" t="s">
-        <v>4851</v>
+        <v>4598</v>
       </c>
       <c r="I528" t="s">
-        <v>4852</v>
+        <v>4599</v>
       </c>
       <c r="J528" t="s">
         <v>24</v>
       </c>
       <c r="K528" t="s">
-        <v>4686</v>
+        <v>4681</v>
       </c>
       <c r="L528" t="s">
         <v>26</v>
       </c>
       <c r="M528" t="s">
-        <v>4687</v>
+        <v>4682</v>
       </c>
       <c r="N528" t="s">
         <v>28</v>
       </c>
       <c r="O528" t="s">
-        <v>4853</v>
+        <v>4844</v>
       </c>
     </row>
     <row r="529" spans="1:15">
       <c r="A529">
-        <v>66537</v>
+        <v>66538</v>
       </c>
       <c r="B529" t="s">
-        <v>4854</v>
+        <v>4845</v>
       </c>
       <c r="C529" t="s">
-        <v>4855</v>
+        <v>1795</v>
       </c>
       <c r="D529" t="s">
-        <v>4856</v>
+        <v>4846</v>
       </c>
       <c r="E529" t="s">
-        <v>4857</v>
+        <v>4847</v>
       </c>
       <c r="F529" t="s">
-        <v>4858</v>
+        <v>4848</v>
       </c>
       <c r="G529" t="s">
-        <v>4601</v>
+        <v>1799</v>
       </c>
       <c r="H529" t="s">
-        <v>4602</v>
+        <v>1800</v>
       </c>
       <c r="I529" t="s">
-        <v>4603</v>
+        <v>1801</v>
       </c>
       <c r="J529" t="s">
         <v>24</v>
       </c>
       <c r="K529" t="s">
-        <v>4686</v>
+        <v>4849</v>
       </c>
       <c r="L529" t="s">
         <v>26</v>
       </c>
       <c r="M529" t="s">
-        <v>4687</v>
+        <v>4850</v>
       </c>
       <c r="N529" t="s">
         <v>28</v>
       </c>
       <c r="O529" t="s">
-        <v>4859</v>
+        <v>4851</v>
       </c>
     </row>
     <row r="530" spans="1:15">
       <c r="A530">
-        <v>66538</v>
+        <v>66540</v>
       </c>
       <c r="B530" t="s">
+        <v>4852</v>
+      </c>
+      <c r="C530" t="s">
+        <v>4853</v>
+      </c>
+      <c r="D530" t="s">
+        <v>4854</v>
+      </c>
+      <c r="E530" t="s">
+        <v>4855</v>
+      </c>
+      <c r="F530" t="s">
+        <v>4856</v>
+      </c>
+      <c r="G530" t="s">
+        <v>4857</v>
+      </c>
+      <c r="H530" t="s">
+        <v>4858</v>
+      </c>
+      <c r="I530" t="s">
+        <v>1561</v>
+      </c>
+      <c r="J530" t="s">
+        <v>24</v>
+      </c>
+      <c r="K530" t="s">
+        <v>4859</v>
+      </c>
+      <c r="L530" t="s">
+        <v>26</v>
+      </c>
+      <c r="M530" t="s">
         <v>4860</v>
       </c>
-      <c r="C530" t="s">
-[...2 lines deleted...]
-      <c r="D530" t="s">
+      <c r="N530" t="s">
+        <v>28</v>
+      </c>
+      <c r="O530" t="s">
         <v>4861</v>
-      </c>
-[...31 lines deleted...]
-        <v>4866</v>
       </c>
     </row>
     <row r="531" spans="1:15">
       <c r="A531">
-        <v>66540</v>
+        <v>66541</v>
       </c>
       <c r="B531" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C531" t="s">
+        <v>4862</v>
+      </c>
+      <c r="D531" t="s">
+        <v>4863</v>
+      </c>
+      <c r="E531" t="s">
+        <v>4864</v>
+      </c>
+      <c r="F531" t="s">
+        <v>4865</v>
+      </c>
+      <c r="G531" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1782</v>
+      </c>
+      <c r="I531" t="s">
+        <v>1783</v>
+      </c>
+      <c r="J531" t="s">
+        <v>24</v>
+      </c>
+      <c r="K531" t="s">
+        <v>4866</v>
+      </c>
+      <c r="L531" t="s">
+        <v>26</v>
+      </c>
+      <c r="M531" t="s">
         <v>4867</v>
       </c>
-      <c r="C531" t="s">
+      <c r="N531" t="s">
+        <v>28</v>
+      </c>
+      <c r="O531" t="s">
         <v>4868</v>
-      </c>
-[...81 lines deleted...]
-        <v>4883</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">