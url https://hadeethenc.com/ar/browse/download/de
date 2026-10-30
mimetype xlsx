--- v1 (2026-06-09)
+++ v2 (2026-10-30)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4869">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5712">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Deutsch
 # Source: https://hadeethenc.com/de
-# Last update: 2026-05-10 17:42:56 (v1.48.0)
-# Check for updates: https://hadeethenc.com/en/check/de/v1.48.0
+# Last update: 2026-09-20 10:31:42 (v1.58.0)
+# Check for updates: https://hadeethenc.com/en/check/de/v1.58.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1077,50 +1077,83 @@
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
 وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
 ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
 ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlicht, dass das diesseitige Leben süß im Geschmack und grün im Anblick ist, sodass der Mensch sich von ihm täuschen lässt, sich darin vertieft und es zu seiner größten Sorge macht. Und dass Allah - gepriesen sei Er und erhaben ist Er - einige von uns zu Nachfolgern anderer in diesem diesseitigen Leben gemacht hat, um zu sehen, wie wir handeln. Gehorchen wir Ihm oder widersetzen wir uns Ihm? Dann sagte er: „Hütet euch davor, dass euch die Güter des diesseitigen Lebens und sein Schmuck täuschen und euch dazu bringen, das zu verlassen, was Allah euch befohlen hat, und in das zu fallen, was Er euch untersagt hat. Und unter den Versuchungen des diesseitigen Lebens, vor denen man sich am meisten hüten muss, ist die Versuchung der Frauen, denn sie war die erste Versuchung, in die die Kinder Israels verfielen.“</t>
   </si>
   <si>
     <t>الحثُّ على مُلازمة التقوى، وعدم الانشغال بظواهر الدنيا وزينتها.
 الحذر من الافتتان بالنساء، مِن نَظَرٍ أو تساهُلٍ باختلاطِهن بالرجال الأجانب، أو غير ذلك.
 فتنة النساء من أعظم الفتن في الدنيا.
 الاتَّعاظ وأخذ العبرة من الأمم السالفة، فالذي حصل لبني إسرائيل قد يحصل لغيرهم.
 فتنة النساء إذا كانت زوجة فإنها قد تُكَلِّفُ الرجلَ مِن النفقة ما لا يطيق، فتشغله عن طلب أمور الدِّين، وتحمله على التهالك على طلب الدنيا، وإن كانت أجنبيةً ففتنتُها بإغراء الرجال وإمالتِهم عن الحق إذا خَرَجْنَ واختلطْنَ بهم، خصوصًا إذا كُنَّ سافراتٍ متبرجاتٍ، وهذا قد يؤدِّي إلى الوقوع في الزنا بدرجاته، فينبغي للمؤمن الاعتصام بالله، والرغبة إليه في النجاة من فتنتهن.</t>
   </si>
   <si>
     <t>Die Ermahnung, stets gottesfürchtig zu sein und sich nicht mit den äußeren Erscheinungen des diesseitigen Lebens und seinem Schmuck zu beschäftigen.
 Die Warnung davor, sich von Frauen verführen zu lassen, sei es durch Blicke, durch Nachlässigkeit im Vermischen mit fremden Männern oder durch andere Dinge.
 Die Versuchung durch Frauen gehört zu den größten Versuchungen im diesseitigen Leben.
 Aus den Erfahrungen früherer Völker zu lernen und sich dadurch ermahnen zulassen, denn was den Kindern Israels widerfahren ist, kann auch anderen widerfahren.
 Die Versuchung durch Frauen, wenn es sich um eine Ehefrau handelt, kann den Mann dazu bringen, mehr auszugeben, als er sich leisten kann, und ihn von der Suche nach religiösen Angelegenheiten ablenken und ihn dazu bringen, sich auf die Suche nach weltlichen Dingen zu stürzen. Wenn es sich um eine fremde Frau handelt, besteht ihre Versuchung darin, Männer zu verführen und sie vom rechten Weg abzubringen, wenn sie ausgehen und sich unter sie mischen, besonders wenn sie unverhüllt und geschmückt sind. Dies kann dazu führen, dass man in verschiedenen Graden in Unzucht verfällt. Deshalb sollte der Gläubige sich an Allah halten und Ihn um Rettung vor ihren Versuchungen bitten.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3053</t>
+  </si>
+  <si>
+    <t>ما رأيت النبي صلى الله عليه وسلم مستجمعا قط ضاحكا، حتى أرى منه لهواته، إنما كان يتبسم</t>
+  </si>
+  <si>
+    <t>„Ich habe den Propheten - Allahs Segen und Frieden auf ihm - niemals so lachen sehen, dass sein Gaumenzäpfchen sichtbar wurde. Vielmehr pflegte er nur zu lächeln.“</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنين رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: مَا رَأَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مُسْتَجْمِعًا قَطُّ ضَاحِكًا، حَتَّى أَرَى مِنْهُ لَهَوَاتِهِ، إِنَّمَا كَانَ يَتَبَسَّمُ.</t>
+  </si>
+  <si>
+    <t>Über 'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Ich habe den Propheten - Allahs Segen und Frieden auf ihm - niemals so lachen sehen, dass sein Gaumenzäpfchen sichtbar wurde. Vielmehr pflegte er nur zu lächeln.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَتْ عائشةُ رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم لم يكن مُبالِغًا في الضحك حتى تُرى لَهَاتُهُ، وهي اللَّحْمَة المُتعلِّقة في أعلى الحَلْق، إنما كان يَتَبَسّم.</t>
+  </si>
+  <si>
+    <t>'Aischah - möge Allah mit ihr zufrieden sein - berichtete, dass der Prophet - Allahs Segen und Frieden auf ihm - nicht übermäßig lachte, sodass sein Gaumenzäpfchen - und das ist das kleine fleischige Gebilde am oberen Ende des Rachens - sichtbar wurde. Vielmehr pflegte er nur zu lächeln.</t>
+  </si>
+  <si>
+    <t>كان رسول الله صلى الله عليه وسلم ضَحِكُهُ التبسم إذا رضي أو أُعْجِب بشيء.
+قال ابن حجر: ما رأيته مُستجْمِعًا من جهة الضحك بحيث يضحك ضَحِكًا تامًّا مُقبِلًا بِكُلّيته على الضحك. 
+كثرة الضحك وارتفاع الصوت بالقهقهة ليس من صفات الصالحين.
+كثرة الضحك تُذهِب هيبةَ الرجل ووقارَه بين إخوانه.</t>
+  </si>
+  <si>
+    <t>Das Lachen des Gesandten Allahs - Allahs Segen und Frieden auf ihm - bestand aus einem Lächeln, wenn er zufrieden war oder ihn etwas erfreute.
+Ibn Hajar sagte (dies erklärend): „Ich habe ihn nie in einem Zustand des Lachens gesehen, in dem er vollständig und hingebungsvoll lachte.“
+Häufiges und lautes Lachen gehören nicht zu den Eigenschaften der Rechtschaffenen.
+Häufiges Lachen mindert die Würde und den Respekt eines Mannes unter seinen Brüdern.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3060</t>
   </si>
   <si>
     <t>بايعنا رسول الله صلى الله عليه وسلم على السمع والطاعة في العسر واليسر، والمنشط والمكره، وعلى أثرة علينا</t>
   </si>
   <si>
     <t>„Wir haben dem Gesandten Allahs - Allahs Segen und Frieden auf ihm - die Treue gelobt, in schwierigen und leichten Zeiten, bei Begeisterung und Missfallen, und selbst dann, wenn andere uns gegenüber bevorzugt würden</t>
   </si>
   <si>
     <t>عن عُبَادَةَ بن الصَّامتِ رضي الله عنه قال: بَايَعْنَا رسولَ اللهِ صلى الله عليه وسلم على السَّمْعِ وَالطَّاعَةِ فِي الْعُسْرِ وَالْيُسْرِ، وَالْمَنْشَطِ وَالْمَكْرَهِ، وعلى أَثَرَةٍ علينا، وعلى أَلَّا نُنَازِعَ الْأَمْرَ أهلَه، وعلى أَنْ نَقُولَ بِالْحَقِّ أينما كُنَّا، لا نَخَافُ في الله لَوْمَةَ لَائِمٍ.</t>
   </si>
   <si>
     <t>Von 'Ubadah Ibn As-Samit - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Wir haben dem Gesandten Allahs - Allahs Segen und Frieden auf ihm - die Treue gelobt, in schwierigen und leichten Zeiten, bei Begeisterung und Missfallen, und selbst dann, wenn andere uns gegenüber bevorzugt würden.. Wir haben ihm auch die Treue gelobt, uns nicht gegen die Entscheidung der Führenden zu stellen und die Wahrheit zu sprechen, wo auch immer wir uns befinden, und um Allahs Willen keine Angst vor dem Tadel eines Tadelnden zu haben.“</t>
   </si>
   <si>
     <t>أَخَذَ النبيُّ صلى الله عليه وسلم العهدَ والميثاقَ من الصحابة في الانقياد لأولي الأمر والحُكَّام في السهل والصعب وحالة الغنى والفقر، وسواء كانت أوامرهم مما تهواه النفس أو تكرهه، حتى ولو استأثر الولاةُ على الرعية بالمال العام أو المناصب أو غير ذلك، فإنه يجب لهم السمع والطاعة بالمعروف، وأن لا يخرجوا عليهم لأن الفتنة والفساد في قتالهم أعظم وأشد من الفساد الحاصل بظلمهم، ومما عاهدوا عليه أن يقولوا الحقَّ في أيِّ مكانٍ مُخلِصين في ذلك لله لا يخافون مَن يَلُوْمُهم.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - nahm von den Gefährten das Versprechen und den Eid ab, den Führern und Herrschern in allen Umständen, ob in Leichtigkeit oder Schwierigkeit, Reichtum oder Armut, Gehorsam zu leisten, selbst wenn deren Anordnungen der eigenen Seele widersprechen oder ihr verhasst sind. Auch wenn die Herrscher sich ungerecht am öffentlichen Vermögen oder an Ämtern bereichern, ist es dennoch Pflicht, ihnen im Guten Gehorsam zu leisten und sich nicht gegen sie zu erheben, da die Unruhe und das Verderben, die durch einen Aufstand entstehen, schlimmer sind als das Unrecht, das sie möglicherweise verüben. Außerdem haben sie versprochen, die Wahrheit an jedem Ort auszusprechen, dabei aufrichtig für Allah zu handeln, ohne sich vor denen zu fürchten, die sie tadeln.</t>
   </si>
   <si>
     <t>ثمرة السمع والطاعة لولاة الأمر اجتماعُ كلمةِ المسلمين ونَبْذُ الفُرْقة.
 وجوب السمع والطاعة لولاة الأمور في غير معصية الله في اليُسْر والعُسْر، والمنشط والمكره والأَثَرَةِ التي يستأثرون بها.
 وجوب قول الحق أينما كُنَّا، من غير أن نخاف في الله لومة لائم.</t>
   </si>
   <si>
@@ -2316,50 +2349,85 @@
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «أحْفُوا الشَّوَارِبَ وأَعْفُوا اللِّحَى».</t>
   </si>
   <si>
     <t>Von Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Kürzt die Schnurrbärte und lasst die Bärte wachsen.“</t>
   </si>
   <si>
     <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم بِالأخْذِ مِن الشَّارِبِ وألَّا يُتْرَكَ بل يُقَصّ منه، ويُبالَغ في ذلك.
 وفي المقابل يَأمر بإِعفاءِ اللحية وتركِها مَوْفُوْرة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - befiehlt, den Schnurrbart zu kürzen und ihn nicht wachsen zu lassen, sondern viel davon abzuschneiden.
 Im Gegenzug befiehlt er, den Bart wachsen zu lassen und ihn in seiner natürlichen Form zu belassen.</t>
   </si>
   <si>
     <t>تحريم حَلْقِ اللحية.</t>
   </si>
   <si>
     <t>Das Verbot des Rasierens des Bartes.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3279</t>
   </si>
   <si>
+    <t>إذا رأى أحدكم الرؤيا يحبها فإنها من الله، فليحمد الله عليها وليحدث بها، وإذا رأى غير ذلك مما يكره، فإنما هي من الشيطان، فليستعذ من شرها، ولا يذكرها لأحد، فإنها لن تضره</t>
+  </si>
+  <si>
+    <t>„Wenn einer von euch einen Traum sieht, den er mag, dann ist er von Allah. Er soll Allah dafür lobpreisen und davon erzählen. Und wenn er etwas anderes sieht, das ihm nicht gefällt, dann ist es vom Satan. Er soll bei Allah Zuflucht vor dessen Übel suchen und es niemandem erzählen, denn es wird ihm nicht schaden.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه أَنَّهُ سَمِعَ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا رَأَى أَحَدُكُمُ الرُّؤْيَا يُحِبُّهَا فَإِنَّهَا مِنَ اللَّهِ، فَلْيَحْمَدِ اللَّهَ عَلَيْهَا وَلْيُحَدِّثْ بِهَا، وَإِذَا رَأَى غَيْرَ ذَلِكَ مِمَّا يَكْرَهُ، فَإِنَّمَا هِيَ مِنَ الشَّيْطَانِ، فَلْيَسْتَعِذْ مِنْ شَرِّهَا، وَلاَ يَذْكُرْهَا لِأَحَدٍ، فَإِنَّهَا لَنْ تَضُرَّهُ».</t>
+  </si>
+  <si>
+    <t>Über Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - wird überliefert, dass er den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen hörte: „Wenn einer von euch einen Traum sieht, den er mag, dann ist er von Allah. Er soll Allah dafür lobpreisen und davon erzählen. Und wenn er etwas anderes sieht, das ihm nicht gefällt, dann ist es vom Satan. Er soll bei Allah Zuflucht vor dessen Übel suchen und es niemandem erzählen, denn es wird ihm nicht schaden.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الرؤيا الصالحةَ المُفرِحة في المنام من الله، وأرشد بأنْ يَحمد الله عليها، ويخبر بها، وإذا رأى ما يَكره ويُحزن فإنما هي من الشيطان؛ فليستعذ بالله من شرها، ولا يذكرها لأحد؛ فإنها لا تضره حيث جعل الله ما ذُكر سببًا للسلامة من المكروه المترتِّب على الرؤيا.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass ein guter und erfreulicher Traum von Allah kommt, und er empfahl, Allah dafür zu lobpreisen und davon zu erzählen. Sieht man jedoch etwas, das einem nicht gefällt und einen traurig macht, so ist es vom Satan. Man soll bei Allah Zuflucht vor dessen Übel suchen und es niemandem erzählen, denn es wird einem nicht schaden, da Allah das Erwähnte zu einem Grund für die Sicherheit vor dem Übel gemacht hat, das sich aus dem Traum ergibt.</t>
+  </si>
+  <si>
+    <t>أقسام الرؤيا: 1- الرؤيا الصالحة، وهي رؤيا حق وبشرى من الله يراها أو تُرى له، 2- حديث النفس وهي ما يحدِّث بها الرجل نفسه في اليقظة، 3- تحزين وتخويف الشيطان وأهاويل منه ليحزن ابن آدم.
+حاصل ما ذكر من أبواب الرؤيا الصالحة ثلاثة أشياء: أن يحمد الله عليها، وأن يستبشر بها، وأن يتحدث بها لكن لمن يحب دون من يكره.
+حاصل ما ذكر من أدب الرؤيا المكروهة خمسة أشياء: أن يتعوَّذ بالله من شرها، ومن شر الشيطان، وأن يتفل حين يهب من نومه عن يساره ثلاثا، ولا يذكرها لأحد أصلًا، وإذا أراد أن يرجع لنومه يتحوّل عن جنبه الذي كان عليه؛ فإنها لا تضره.
+قال ابن حجر: الحكمة فيه أنه إذا حدَّث بالرؤيا الحسنة من لا يحب قد يفسِّرها له بما لا يحب إما بُغضًا وإما حسدًا، فقد تقع على تلك الصفة أو يتعجّل لنفسه من ذلك حُزنًا ونكدًا، فأمر بترك تحديث مَن لا يُحِب بسبب ذلك.
+الحمد عند حدوث النِّعَم، وتجدد المنن، فذلك سبب لدوامها.</t>
+  </si>
+  <si>
+    <t>Arten von Träumen:  1) Der gute Traum; ein wahrer Traum und eine gute Nachricht von Allah, die man sieht oder die einem gezeigt wird.  2) Das Selbstgespräch (also die Gedanken und Gefühle); das, was man sich im Wachzustand selbst erzählt (und womit man sich (gedanklich) befasst).  3) Traurigkeit und Angst; sie wird durch den Satan verursacht, um den Sohn Adams traurig zu machen.
+Die Zusammenfassung dessen, was über die guten Träume erwähnt wurde, umfasst drei Dinge: Allah dafür zu lobpreisen, sich darüber zu freuen und davon zu erzählen - aber nur denjenigen, die man mag, nicht denjenigen, die man nicht mag.
+Die Zusammenfassung dessen, was über den schlechten Traum erwähnt wurde, umfasst fünf Dinge: Die Zufluchtnahme vor seinem Übel und vor dem Übel des Satans, das dreimalige (trockene) Spucken nach links nach dem Erwachen aus dem Schlaf, es niemandem zu erzählen und das Abwenden von der Seite, auf der man lag, wenn man weiterschlafen möchte; denn der Traum wird einem nicht schaden.
+Ibn Hajar sagte: „Die Weisheit darin ist, dass, wenn man dem, den man nicht mag, einen guten Traum erzählt, dieser ihn vielleicht in einer Weise interpretiert, die einem nicht gefällt - entweder aus Feindseligkeit oder aus Neid. So könnte es auf jene Weise eintreten oder man bereitet sich dadurch selbst Traurigkeit und Kummer. Deshalb wurde befohlen, es zu unterlassen, jenen davon zu erzählen, die man nicht mag.“
+Der Lobpreis (gebührt Allah) beim Eintreten der Segnungen und der Erneuerung der Wohltaten, denn das ist ein Grund für ihren Fortbestand.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3285</t>
+  </si>
+  <si>
     <t>عجبا لأمر المؤمن، إن أمره كله خير، وليس ذاك لأحد إلا للمؤمن</t>
   </si>
   <si>
     <t>‚Verwunderlich ist die Angelegenheit des Gläubigen, wahrlich, seine gesamte Angelegenheit ist gut, und dies gilt für niemanden außer für den Gläubigen</t>
   </si>
   <si>
     <t>عَنْ صُهَيْبٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «عَجَبًا لِأَمْرِ الْمُؤْمِنِ، إِنَّ أَمْرَهُ كُلَّهُ خَيْرٌ، وَلَيْسَ ذَاكَ لِأَحَدٍ إِلَّا لِلْمُؤْمِنِ، إِنْ أَصَابَتْهُ سَرَّاءُ شَكَرَ، فَكَانَ خَيْرًا لَهُ، وَإِنْ أَصَابَتْهُ ضَرَّاءُ صَبَرَ، فَكَانَ خَيْرًا لَهُ».</t>
   </si>
   <si>
     <t>Von Suhayb - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Verwunderlich ist die Angelegenheit des Gläubigen, wahrlich, seine gesamte Angelegenheit ist gut, und dies gilt für niemanden außer für den Gläubigen. Wenn ihm etwas Gutes widerfährt, ist er dankbar, und das ist gut für ihn. Und wenn ihm etwas Schlechtes widerfährt, ist er geduldig, und das ist gut für ihn.‘“</t>
   </si>
   <si>
     <t>يَتَعَجَّبُ صلى الله عليه وسلم مِن شأن المؤمن وأحواله على وجه الاستحسان؛ وذلك لأن أحواله كلها خير، وليس ذلك لأحد إلا للمؤمن؛ 
 إن أصابته سرّاءُ شكرَ اللهَ عليها؛ فيحصل له الأجر بالشكر، 
 وإن أصابته ضراءُ صبرَ واحتسب الأجر على الله، فيحصل له الأجر بالصبر، فهو في أجر على كل حال.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - wundert sich über die Angelegenheiten und Zustände des Gläubigen in einer Weise, die Lob ausdrückt; denn all seine Zustände sind gut, und dies gilt für niemanden außer für den Gläubigen. Wenn ihm etwas Gutes widerfährt, dankt er Allah dafür; so erhält er den Lohn für das Danken. Und wenn ihm etwas Schlechtes widerfährt, ist er geduldig und hofft auf die Belohnung von Allah, so erhält er den Lohn für die Geduld. Er wird also in jedem Fall belohnt.</t>
   </si>
   <si>
     <t>فضل الشكر على السراء والصبر على الضراء، فمَن فعَلَ ذلك حصل له خير الدارين، ومن لم يشكر على النعمة، ولم يصبر على المصيبة، فاته الأجر، وحصل له الوزر.
 فضل الإيمان، وأنّ الأجر في كل حال لا يكون إلا لأهل الإيمان.
 الشكر عند السراء، والصبر على الضراء من خصال المؤمنين.
 الإيمان بقضاء الله وقدره يجعل المؤمن في رضا كامل على كل أحواله، بخلاف غير المؤمن الذي يكون في سخط دائم عند وقوع ضرر عليه، وإذا ما حاز نعمة من الله عز وجل انشغل بها عن طاعة الله، فضلًا عن صرفها في معصيته.</t>
   </si>
@@ -3055,90 +3123,158 @@
   </si>
   <si>
     <t>عن ابْنِ عُمَرَ رضي الله عنهما أنه سَمِعَ رَجُلًا يَقُولُ: لَا وَالْكَعْبَةِ، فَقَالَ ابْنُ عُمَرَ: لَا يُحْلَفُ بِغَيْرِ اللَّهِ، فَإِنِّي سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَلَفَ بِغَيْرِ اللهِ فَقَدْ كَفَرَ أَوْ أَشْرَكَ».</t>
   </si>
   <si>
     <t>Von Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass er einen Mann sagen hörte: „Nein, bei der Ka'bah!“ Da sagte Ibn 'Umar: „Es wird nicht bei etwas anderem als bei Allah geschworen, denn ich habe den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen hören: ‚Wer bei etwas anderem als bei Allah schwört, hat Unglauben oder Schirk begangen!‘“</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass derjenige, der bei etwas anderem als Allah, Seinen Namen und Eigenschaften schwört, Unglauben gegenüber Allah begangen oder Ihm etwas beigesellt hat. Der Schwur bedingt, dass derjenige, bei dem geschworen wird, verherrlicht wird. Die Verherrlichung gebührt jedoch nur Allah allein. Daher darf nur bei Allah - gepriesen sei Er -, Seinen Namen und Seinen Eigenschaften geschworen werden. Dieser Schwur (bei etwas anderem als Allah) fällt unter den kleinen Schirk. Verehrt derjenige, der schwört, das, bei dem er schwört, so wie er Allah - erhaben ist Er - verehrt oder noch mehr, fällt dies unter den großen Schirk.</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
 حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
   </si>
   <si>
     <t>Die Verehrung einer Sache, indem bei ihr geschworen wird, ist ein Recht von Allah - gepriesen sei Er und erhaben ist Er. Daher darf bei nichts außer bei Allah, Seinen Namen und Eigenschaften geschworen werden.
 Der Eifer der Gefährten, das Gute zu gebieten und das Schlechte zu verbieten, vor allem, wenn das Schlechte mit dem Schirk oder Unglauben zusammenhängt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3359</t>
   </si>
   <si>
+    <t>من عال جاريتين حتى تبلغا جاء يوم القيامة أنا وهو وضم أصابعه</t>
+  </si>
+  <si>
+    <t>‚Wer zwei Mädchen großzieht, bis sie erwachsen sind, wird am Tag der Auferstehung mit mir sein‘, und er fügte seine Finger zusammen.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ عَالَ جَارِيَتَيْنِ حَتَّى تَبْلُغَا جَاءَ يَوْمَ الْقِيَامَةِ أَنَا وَهُوَ» وَضَمَّ أَصَابِعَهُ.</t>
+  </si>
+  <si>
+    <t>Über Anas Ibn Malik - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer zwei Mädchen großzieht, bis sie erwachsen sind, wird am Tag der Auferstehung mit mir sein‘, und er fügte seine Finger zusammen.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن رُزِقَ باثنتين من البنات أو الأخوات، فقام عليهما بالمُؤنة والتربية والتوجيه للخير والتحذير من الشر ونحو ذلك حتى يَكْبُرَا ويَبْلُغا؛ جاء يوم القيامة هو والنبيُّ صلى الله عليه وسلم كهاتَين وضَمّ أصابِعَه السبابة والوسطى.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass derjenige, der mit zwei Töchtern oder Schwestern gesegnet ist und sich um sie kümmert, sie erzieht und sie zum Guten leitet und vor dem Bösen warnt, bis sie erwachsen werden, am Tag der Auferstehung mit dem Propheten - Allahs Segen und Frieden auf ihm - (zusammen)kommen wird, so wie diese beiden - und er verschränkte seinen Zeige- und Mittelfinger (als Zeichen der Nähe).</t>
+  </si>
+  <si>
+    <t>الثواب العظيم لمن قام على البنات بالمؤونة والتربية حتى يتزوجْن أو يبلغْن، وكذلك الأخوات.
+أجر القيام على البنات أعظم من أجر القيام على البنين؛ إذ لم يُذْكَر مثل ذلك في حقِّهم؛ وذلك لأجل أنَّ مؤنة البنات والاهتمام بأمورهن أعظم من أمور البنين؛ لأنهن عورات لا يباشِرْن أمورَهن، ولا يتصرفن تصرف البنين، وكذلك لأنهن لا يتعلق بهن طمع الأب بالاستقواء بهن على الأعداء، وإحياء اسمه واتصال نسبه، وغير ذلك، كما يتعلق بالذكر؛ فاحتيج في ذلك إلى الصبر والإخلاص من المنفق عليهن مع حسن النية؛ فعظم الأجر، فكان رفيق النبي صلى الله عليه وسلم يوم القيامة.
+علامات البلوغ للمرأة: إكمال خمس عشرة سنة، أو تحيض ولو قبل خمس عشرة سنة، أو نَبَتتْ لها العانة وهو الشعر الخشن حول القُبُل، أو بالاحتلام وهو إنزال المني في المنام.
+قال القرطبي: ويعني ببلوغهما وصولَهما إلى حال يستقلّان بأنفسهما؛ وذلك إنما يكون في النساء إلى أن يدخل بهن أزواجهن، فلا يعني به بلوغهما إلى أن تحيض وتُكلَّف؛ إذ قد تتزوج قبل ذلك فتستغني بالزوج عن قيام الكافل، وقد تحيض وهي غير مستقلة بشيء من مصالحها ولو تركت لضاعت وفسدت أحوالها، بل هي في هذه الحالة أحق بالصيانة والحفظ والقائم عليها لتكمل صيانتها فيرغب في تزويجها، ولهذا المعنى قال علماؤنا لا تسقط النفقة عن والد الصبية ببلوغها بل بدخول الزوج بها.</t>
+  </si>
+  <si>
+    <t>Der große Lohn für denjenigen, der sich um (seine) Töchter kümmert, sie erzieht und versorgt, bis sie heiraten oder die Geschlechtsreife erreichen - und ebenso (gilt dies) für (denjenigen, der sich um seine) Schwestern (kümmert).
+Der Lohn für die Fürsorge für Töchter ist größer als der Lohn für die Fürsorge für Söhne, denn Ähnliches wurde in Bezug auf sie (die Söhne) nicht erwähnt. Dies liegt daran, dass die Fürsorge für Töchter und die Aufmerksamkeit für ihre Angelegenheiten größer ist als die für Söhne, da sie schutzbedürftig sind und ihre Angelegenheiten nicht selbst regeln oder sich wie Söhne verhalten können. Es liegt auch daran, dass der Vater keine Hoffnung hat, durch sie Unterstützung/Stärkung gegen Feinde zu finden, seinen Namen weiterzutragen oder seine Abstammung fortzusetzen etc., wie es bei Söhnen der Fall ist. Daher bedarf es in diesem Fall Geduld und Aufrichtigkeit von demjenigen, der für sie sorgt, zusammen mit einer guter Absicht. Deshalb ist der Lohn groß, und er wird am Tag der Auferstehung der Gefährte des Propheten - Allahs Segen und Frieden auf ihm - sein.
+Die Anzeichen der Geschlechtsreife für eine Frau: die Vollendung des fünfzehnten Lebensjahres oder die Menstruation - auch wenn sie vor dem fünfzehnten Lebensjahr eintritt - oder das Wachsen von Schamhaaren, (also) der groben Haare um um den Intimbereich, oder die Pollution, (also) die Ejakulation von Samen im Schlaf.
+Al-Qurtubi sagte: „Mit ‚ihrer Geschlechtsreife‘ meint er, dass sie einen Zustand erreichen, in dem sie unabhängig sind. Dies geschieht bei Frauen erst, wenn ihre Ehemänner bei ihnen eingetreten (und mit ihnen zusammen) sind. Er meint damit nicht, dass sie die Geschlechtsreife erreichen, wenn sie menstruieren und religiös verpflichtet sind, da sie vorher heiraten könnten und somit durch den Ehemann vom Vormund unabhängig werden. Sie könnte auch menstruieren, ohne in irgendeiner ihrer Angelegenheiten unabhängig zu sein, und wenn sie sich selbst überlassen würde, würde sie verloren gehen und ihre Angelegenheiten würden sich verschlechtern. In diesem Zustand bedarf sie vielmehr Schutz und Obhut; und derjenige, der sich um sie kümmert, sollte bestrebt sein, sie zu verheiraten. Aus diesem Grund sagten unsere Gelehrten, dass die finanzielle Unterstützung durch den Vater des Mädchens nicht mit ihrer Geschlechtsreife endet, sondern mit der Eheschließung.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3360</t>
+  </si>
+  <si>
     <t>لا تدخلون الجنة حتى تؤمنوا، ولا تؤمنوا حتى تحابوا، أولا أدلكم على شيء إذا فعلتموه تحاببتم؟ أفشوا السلام بينكم</t>
   </si>
   <si>
     <t>‚Ihr werdet das Paradies nicht betreten, bis ihr gläubig seid und ihr werdet nicht (vollkommen) gläubig sein, bis ihr einander liebt. Soll ich euch denn nicht auf eine Sache hinweisen, durch die ihr euch gegenseitig liebt, wenn ihr sie ausführt? Verbreitet den Friedensgruß untereinander!‘“</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَدْخُلُونَ الْجَنَّةَ حَتَّى تُؤْمِنُوا، وَلَا تُؤْمِنُوا حَتَّى تَحَابُّوا، أَوَلَا أَدُلُّكُمْ عَلَى شَيْءٍ إِذَا فَعَلْتُمُوهُ تَحَابَبْتُمْ؟ أَفْشُوا السَّلَامَ بَيْنَكُمْ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Ihr werdet das Paradies nicht betreten, bis ihr gläubig seid und ihr werdet nicht (vollkommen) gläubig sein, bis ihr einander liebt. Soll ich euch denn nicht auf eine Sache hinweisen, durch die ihr euch gegenseitig liebt, wenn ihr sie ausführt? Verbreitet den Friedensgruß untereinander!‘“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لن يدخل الجنة إلا المؤمنون، ولا يكتمل الإيمان ولا يَصلُحُ حَالَ المجتمعِ المسلم حتى يُحِبَّ بعضُهم بعضًا. 
 ثم أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أفضلِ الأُمور التي بها تَعُمُّ المَحبةُ، وهي إفشاء السلام بين المسلمين، الذي جعله الله تحية لعباده.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - hat verdeutlicht, dass nur die Gläubigen in das Paradies eintreten werden und dass der Glaube nicht vollständig ist und der Zustand der muslimischen Gemeinschaft nicht in Ordnung sein wird, bis sie sich gegenseitig lieben. Dann wies der Prophet - Allahs Segen und Frieden auf ihm - auf die besten Dinge hin, durch die sich die Liebe verbreitet, nämlich die Verbreitung des Friedensgrußes (Salam) unter den Muslimen, den Allah als Gruß für Seine Diener bestimmt hat.</t>
   </si>
   <si>
     <t>دخول الجنة لا يكون إلّا بالإيمان.
 من كمال الإيمان أن يُحِبَّ المُسلمُ لأخيه ما يحب لنفسه.
 استحباب إفشاء السلام وبذله للمسلمين؛ لما فيه من نشر المحبة والأمان بين الناس.
 السلام لا يُلْقَى إلا على مسلم؛ لقوله -صلى الله عليه وسلم-: "بينكم".
 بذل السلام فيه رَفْعُ التقاطُعِ والتهاجر والشحناء.
 أهمية المحبة بين المسلمين وأنها من كمال الإيمان.
 جاء في حديث آخر أن صيغه السلام الكاملة: "السلام عليكم ورحمة الله وبركاته"، ويكفي: "السلام عليكم".</t>
   </si>
   <si>
     <t>Der Eintritt ins Paradies erfolgt nur durch den Glauben.
 Zur Vollkommenheit des Glaubens gehört, dass der Muslim für seinen Bruder liebt, was er für sich selbst liebt.
 Es ist empfehlenswert, den Friedensgruß unter den Muslimen zu verbreiten und zu geben, da dies Liebe und Sicherheit unter den Menschen verbreitet.
 Der Friedensgruß wird nur an einen Muslim gerichtet, da der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Unter euch.“
 Das Geben des Friedensgrußes beseitigt die Trennung, das Fernhalten und den Hass.
 Die Wichtigkeit der Liebe zwischen Muslimen und dass sie zur Vollkommenheit des Glaubens gehört.
 In einem anderen Hadith wird erwähnt, dass die vollständige Form des Friedensgrußes lautet: „As-Salamu alaykum wa rahmatullahi wa barakatuh“ (Friede sei mit euch, die Barmherzigkeit Allahs und Sein Segen). Es reicht jedoch aus, „As-Salamu alaykum“ (Friede sei mit euch) zu sagen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3361</t>
   </si>
   <si>
+    <t>لولا أن أشق على المؤمنين أو: على أمتي لأمرتهم بالسواك عند كل صلاة</t>
+  </si>
+  <si>
+    <t>„Wenn es für die Gläubigen - oder: meine Gemeinschaft - nicht zu beschwerlich wäre, würde ich ihnen befehlen, vor jedem Gebet den Siwak (zur Reinigung der Zähne) zu benutzen.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْلَا أَنْ أَشُقَّ عَلَى الْمُؤْمِنِينَ -أَوْ: عَلَى أُمَّتِي- لَأَمَرْتُهُمْ بِالسِّوَاكِ عِنْدَ كُلِّ صَلَاةٍ».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wenn es für die Gläubigen - oder: meine Gemeinschaft - nicht zu beschwerlich wäre, würde ich ihnen befehlen, vor jedem Gebet den Siwak (zur Reinigung der Zähne) zu benutzen.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه لولا خوف المشقة على المؤمنين من أمته لأَوجب عليهم استعمال السواك مع كل صلاة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass er, wenn er für die Gläubigen seiner Gemeinschaft keine Erschwernis befürchten würde, er ihnen den Siwak (Zahnputzhölzchen/Zahnputzzweig zur Reinigung der Zähne) vor jedem Gebet zur Pflicht gemacht hätte.</t>
+  </si>
+  <si>
+    <t>رفق النبي صلى الله عليه وسلم بأمته، ومخافة المشقة عليهم.
+الأصل في أَمْرِ النبيِّ صلى الله عليه وسلم الوجوب، إلا أنْ يقومَ الدليل على أنه تطوُّع.
+استحباب السواك وفضله عند كل صلاة.
+قال ابن دقيق العيد: الحكمة في استحباب السواك عند القيام إلى الصلاة كونها حالَ تقرُّبٍ إلى الله، فاقتضى أن تكون حالَ كمالٍ ونظافة إظهارًا لِشَرَف العبادة.
+عموم الحديث يشمل السواك للصائم ولو بعد الزوال، كصلاتَي: الظهر والعصر.</t>
+  </si>
+  <si>
+    <t>Die Nachsicht (und Milde) des Propheten - Allahs Segen und Frieden auf ihm - mit seiner Gemeinschaft und seine (Rücksichtnahme und) Furcht vor einer Erschwernis für sie.
+Das Grundprinzip bei einem Befehl des Propheten - Allahs Segen und Frieden auf ihm - ist die Verpflichtung, es sei denn, es gibt einen Beweis dafür, dass es (eine) freiwillig(e Handlung) ist.
+Die Empfehlung (der Verwendung) des Siwaks (zur Reinigung der Zähne) vor jedem Gebet und seine Vorzüge.
+Ibn Daqiq Al-'Id sagte: „Die Weisheit in der Empfehlung des Siwaks beim Aufstehen zum Gebet liegt darin, dass es ein Zustand der Annäherung an Allah ist. Dies erfordert, dass man in einem Zustand der Vollkommenheit und Sauberkeit ist, als Ausdruck der Würde/Ehre der Anbetung.“
+Die allgemeine Aussage des Hadithes umfasst auch die Verwendung des Siwaks (zur Reinigung der Zähne) für den Fastenden, selbst nach dem Zenit (der Mittagszeit), wie bei dem Mittagsgebet (Dhuhr) und dem Nachmittagsgebet ('Asr).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3364</t>
+  </si>
+  <si>
     <t>أي العمل أحب إلى الله؟ قال: الصلاة على وقتها، قال: ثم أي؟ قال: ثم بر الوالدين قال: ثم أي؟ قال: الجهاد في سبيل الله</t>
   </si>
   <si>
     <t>Welche Tat ist Allah am liebsten?‘ Er sagte: ‚Das Gebet zur rechten Zeit.‘ Ich fragte: ‚Und dann welche?‘ Er sagte: ‚Dann die gute Behandlung der Eltern.‘ Ich fragte: ‚Und dann welche?‘ Er sagte: ‚Dann der Jihad auf dem Weg Allahs</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بِن مَسْعُودٍ رضي الله عنه قَالَ: سَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَيُّ العَمَلِ أَحَبُّ إِلَى اللَّهِ؟ قَالَ: «الصَّلاَةُ عَلَى وَقْتِهَا»، قَالَ: ثُمَّ أَيٌّ؟ قَالَ: «ثُمَّ بِرُّ الوَالِدَيْنِ» قَالَ: ثُمَّ أَيٌّ؟ قَالَ: «الجِهَادُ فِي سَبِيلِ اللَّهِ» قَالَ: حَدَّثَنِي بِهِنَّ، وَلَوِ اسْتَزَدْتُهُ لَزَادَنِي.</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn Mas'ud - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich fragte den Propheten - Allahs Segen und Frieden auf ihm -: ‚Welche Tat ist Allah am liebsten?‘ Er sagte: ‚Das Gebet zur rechten Zeit.‘ Ich fragte: ‚Und dann welche?‘ Er sagte: ‚Dann die gute Behandlung der Eltern.‘ Ich fragte: ‚Und dann welche?‘ Er sagte: ‚Dann der Jihad auf dem Weg Allahs.‘“ Er (Abdullah) sagte: „Er hat mir diese (Taten) genannt, und wenn ich ihn weiter gefragt hätte, hätte er mir mehr genannt.“</t>
   </si>
   <si>
     <t>سُئلَ النبيُّ صلى الله عليه وسلم: أيُّ العمل أحب إلى الله؟ 
 فقال: الصلاة المفروضة في وقتِها الذي حَدَّده الشارع، 
 ثم بر الوالدين، بالإحسان إليهما، والقيام بحقهما، وترك عقوقهما، 
 ثم الجهاد في سبيل الله، لإعلاء كلمة الله عز وجل، والدفاع عن دين الإسلام وأهله، وإظهار شعائره، وذلك بالنفس والمال.
 قال ابن مسعود رضي الله عنه: أخبرني بهذه الأعمال؛ ولو قلت له: ثم أي؟ لزادني.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - wurde gefragt: „Welche Tat ist Allah am liebsten?“ Er antwortete: Das vorgeschriebene Gebet zu seiner festgelegten Zeit, die der Gesetzgeber bestimmt hat. Dann die gute Behandlung der Eltern, indem man ihnen Gutes tut, ihre Rechte erfüllt und sie nicht missachtet. Dann der Jihad auf dem Weg Allahs, um das Wort Allahs - mächtig und majestätisch ist Er - zu erhöhen, die Religion des Islams und ihre Anhänger zu verteidigen und ihre Zeichen zu zeigen - sowohl mit dem Leben als auch mit dem Vermögen.
 Ibn Mas'ud - möge Allah mit ihm zufrieden sein - sagte: „Er (der Prophet) hat mir diese Taten genannt, und wenn ich ihn weiter gefragt hätte: ‚Und dann welche?‘, hätte er mir mehr genannt.“</t>
   </si>
   <si>
     <t>تَفَاضُل الأعمال فيما بينها بحسب محبة الله لها.
 حثُّ المسلم على الحرص على الأعمال الأفضل فالأفضل.
@@ -3298,50 +3434,91 @@
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بن مسعودٍ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ مِنْ شِرَارِ النَّاسِ مَنْ تُدْرِكُهُ السَّاعَةُ وَهُمْ أَحْيَاءٌ، وَمَنْ يَتَّخِذُ الْقُبُورَ مَسَاجِدَ».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn Mas'ud - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Zu den schlimmsten Menschen gehören diejenigen, die von der Stunde (das Jüngste Gericht) lebend erfasst werden, und diejenigen, die Gräber zu Moscheen machen.‘“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم عن شِرَار الناس، وأنهم مَن تقومُ الساعةُ عليهم وهم أحياءٌ، والذين يتَّخذون القبور مساجد، يُصَلُّون عندها وإليها.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - informiert über die schlimmsten Menschen und dass es diejenigen sind, über die die Stunde (des Gerichts) kommen wird, während sie noch leben, und diejenigen, die Gräber zu Moscheen machen, an denen und zu denen sie beten.</t>
   </si>
   <si>
     <t>تحريم بناء المساجد على القبور؛ لأنه وسيلةٌ إلى الشرك.
 تحريم الصلاة عند القبور ولو بدون بناء؛ لأن المسجد اسم لما يسجد فيه ولو لم يكن فيه بناء.
 مَن اتخذ قبورَ الصالحين مساجدَ للصلاة فيها فهو من شرار الخلق، وإنْ زعم أنَّ قصدَه التقرُّبُ إلى الله تعالى.</t>
   </si>
   <si>
     <t>Das Verbot, Moscheen auf Gräbern zu bauen, da es ein Mittel zum Schirk ist.
 Das Verbot, bei Gräbern zu beten, auch ohne Gebäude, da „Moschee“ ein Begriff für jeden Ort ist, an dem man sich niederwirft, auch wenn es dort kein Gebäude gibt.
 Wer die Gräber der Rechtschaffenen zu Moscheen macht, um darin zu beten, ist einer der schlimmsten Geschöpfe, auch wenn er behauptet, dass seine Absicht darin besteht, sich Allah - erhaben ist Er - zu nähern.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3375</t>
+  </si>
+  <si>
+    <t>ما من يوم يصبح العباد فيه إلا ملكان ينزلان، فيقول أحدهما: اللهم أعط منفقا خلفا، ويقول الآخر: اللهم أعط ممسكا تلفا</t>
+  </si>
+  <si>
+    <t>„Es gibt keinen Tag, an dem die Diener aufwachen, ohne dass zwei Engel herabsteigen. Da sagt einer von ihnen: ‚O Allah, gib dem Ausgebenden Ersatz!‘ Und der andere sagt: ‚O Allah, gib dem Zurückhaltenden Verlust/Verderben!‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا مِنْ يَوْمٍ يُصْبِحُ العِبَادُ فِيهِ إِلَّا مَلَكَانِ يَنْزِلاَنِ، فَيَقُولُ أَحَدُهُمَا: اللَّهُمَّ أَعْطِ مُنْفِقًا خَلَفًا، وَيَقُولُ الآخَرُ: اللَّهُمَّ أَعْطِ مُمْسِكًا تَلَفًا».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird berichtet, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Es gibt keinen Tag, an dem die Diener aufwachen, ohne dass zwei Engel herabsteigen. Da sagt einer von ihnen: ‚O Allah, gib dem Ausgebenden Ersatz!‘ Und der andere sagt: ‚O Allah, gib dem Zurückhaltenden Verlust/Verderben!‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنّه في كلِّ يوم تَطلُع الشمسُ فيه إلّا ومَلَكَان يَنزلان يُناديان، يقول أحدهما: 
+اللهم أعط منفقًا في الطاعات وعلى العيال والضِّيْفان والتطوُّعات خَلَفًا وعَوِّضْهُ خيرًا فيما أَنفق، وبارك له. 
+ويقول الآخر: اللهم أعط ممسكًا عنها تَلفًا وأَهْلِكْ مالَه الذي مَنعه عن مُسْتَحِقِّيْه.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - erwähnte, dass jeden Tag, an dem die Sonne aufgeht, zwei Engel herabsteigen und rufen. Einer von ihnen sagt:
+„O Allah, gib demjenigen, der aus Gehorsam, für seine Familie, Gäste, freiwillige Spenden und dergleichen ausgibt, Ersatz und entlohne ihn mit etwas Besserem für das, was er ausgegeben hat, und segne ihn.“
+Und der andere sagt: „O Allah, gib demjenigen, der (das Ausgeben) zurückhält, Verlust, und vernichte sein Vermögen, das er seinen Berechtigten vorenthalten hat.“</t>
+  </si>
+  <si>
+    <t>جواز الدعاء للكريم بمزيد من العِوَض، وأن يَخلِف عليه خيرًا مما أَنفق، وجواز الدعاء على البخيل بتَلَف ماله الذي بَخِلَ به ومَنَعَ إنفاقَه فيما أوجب الله عليه.
+دعاء الملائكة للمؤمنين الصالحين المنفقين بالخير والبركة، وأنّ دعاءهم مستجاب.
+الحضُّ على الإنفاق في الواجبات والتطوعات؛ كالنفقة على الأهل، وصلة الرحم، وأبواب الخير.
+بيان فضل المُنفِق في وجوه الخير، وأنّ عاقبته أنّ الله يُخْلِفُ عليه، قال الله تعالى: ﴿وَمَا أَنفَقْتُم مِّن شَيْءٍ فَهُوَ يُخْلِفُهُ وَهُوَ خَيْرُ الرَّازِقِينَ﴾ [سبأ: 39].
+هذا الدعاء على المُمسك عن النفقات الواجبة، وأما النفقات المستحبة فلا تدخل؛ لأن صاحبها لا يستحق هذا الدعاء.
+تحريم البخل والشُّحّ.</t>
+  </si>
+  <si>
+    <t>Die Zulässigkeit, für den Großzügigen um mehr Entlohnung (und Ersatz) zu bitten und dass Allah ihm das, was er ausgegeben hat, durch etwas Besseres ersetzt. Und die Zulässigkeit, für den Geizigen um die Zerstörung seines Vermögens, das er zurückgehalten und nicht für das ausgegeben hat, was Allah ihm zur Pflicht gemacht hat, zu bitten.
+Das Bittgebet der Engel für die rechtschaffenen Gläubigen, die Gutes (tun) und Gesegnetes ausgeben, und dass ihr Bittgebet erhört wird.
+Die Ermutigung zum Spenden, sowohl für verpflichtende Handlungen als auch für freiwillige Taten, wie die Unterstützung der Familie, die Pflege der Verwandtschaftsbande und andere gute Zwecke.
+Die Erläuterung der Vorzüge desjenigen, der für gute Zwecke spendet, und dass seine Belohnung darin besteht, dass Allah ihm Ersatz gibt. Allah - erhaben ist Er - sagte: „Und was immer ihr auch ausgebt, so wird Er es (euch) ersetzen, und Er ist der Beste der Versorger.“ [Saba:39]
+Dieses Bittgebet bezieht sich auf denjenigen, der sich von obligatorischen Ausgaben zurückhält. Was aber die freiwilligen Ausgaben betrifft, so sind sie nicht eingeschlossen, da derjenige, der freiwillig spendet, dieses Bittgebet nicht verdient.
+Das Verbot von Geiz und Habgier.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3379</t>
   </si>
   <si>
     <t>إن أخوف ما أخاف عليكم الشرك الأصغر قالوا: وما الشرك الأصغر يا رسول الله؟ قال: الرياء</t>
   </si>
   <si>
     <t>„Das, wovor ich für euch am meisten Angst habe, ist der kleine Schirk.“ Sie sagten: „Und was ist der kleine Schirk, o Gesandter Allahs?“ Er sagte: „Die Augendienerei</t>
   </si>
   <si>
     <t>عَنْ مَحْمُودِ بْنِ لَبِيدٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ أَخْوَفَ مَا أَخَافُ عَلَيْكُمُ الشِّرْكُ الْأَصْغَرُ» قَالُوا: وَمَا الشِّرْكُ الْأَصْغَرُ يَا رَسُولَ اللهِ؟ قَالَ: «الرِّيَاءُ، يَقُولُ اللهُ عز وجل لَهُمْ يَوْمَ الْقِيَامَةِ إِذَا جُزِيَ النَّاسُ بِأَعْمَالِهِمْ: اذْهَبُوا إِلَى الَّذِينَ كُنْتُمْ تُرَاؤُونَ فِي الدُّنْيَا، فَانْظُرُوا هَلْ تَجِدُونَ عِنْدَهُمْ جَزَاءً؟».</t>
   </si>
   <si>
     <t>Von Mahmud Ibn Labid - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Das, wovor ich für euch am meisten Angst habe, ist der kleine Schirk.“ Sie sagten: „Und was ist der kleine Schirk, o Gesandter Allahs?“ Er sagte: „Die Augendienerei. Allah - mächtig und majestätisch ist Er - wird am Tag der Auferstehung, wenn die Menschen für ihre Taten belohnt werden, zu ihnen sagen: ‚Geht zu denen, denen ihr im Diesseits Augendienerei erwiesen habt, und schaut, ob ihr bei ihnen eine Belohnung findet.‘“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ أكثرَ شيءٍ يَخافُه على أُمّتِه: الشرك الأصغر وهو: الرياء؛ بأنْ يعمل من أجل الناس. 
 ثم أخبر عن عقوبةِ المرائين يوم القيامة بأنْ يقال لهم: اذهبوا إلى مَن كنتم تعملون لأجلهم، فانظروا هل يملكون إثابتَكم ومَنْحَ الأجرِ لكم على ذلك العمل؟!</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt mit, dass die Sache, die er am meisten für seine Gemeinschaft befürchtet, der kleine Schirk ist, nämlich die Augendienerei, d. h., dass man wegen der Menschen handelt. Dann informierte er über die Strafe der Augendiener am Tag der Auferstehung, indem zu ihnen gesagt wird: „Geht zu denen, für die ihr gehandelt habt, und schaut, ob sie euch belohnen und euch für diese Arbeit einen Lohn geben können?!"</t>
   </si>
   <si>
     <t>وجوب إخلاص العمل لله عز وجل، والحَذَر من الرياء.
 شدة شفقتِه صلى الله عليه وسلم على أمته وحرصه على هدايتِهم ونصحه لهم.
 إذا كان هذا خوفُه صلى الله عليه وسلم وهو يُخاطب الصحابةَ وهم ساداتُ الصالحين فالخوفُ على مَن بعدهم أشدّ.</t>
   </si>
@@ -4197,50 +4374,99 @@
   </si>
   <si>
     <t>بَعَثَ النبيُّ صلى الله عليه وسلم عَمّارَ بن ياسر رضي الله عنه في سَفَرٍ لبعض حاجاته، فأصابته جنابة بجماع أو نزول المني بشهوة، فلم يجد الماء ليغتسل منه، 
 وكان لا يعلم حكم التيمم للجنابة، وإنما يعلم حكمَه للحدث الأصغر، 
 فاجتهد وظَنّ أنه كما يَمسح بالتراب الذي على وجه الأرض بعض أعضاء الوضوء عن الحدث الأصغر، فلابد أن يكون التيمم من الجنابة بتعميم البدن بالتراب؛ قياسًا على الماء، فَتَقَلَّبَ في التراب حتى عَمَّم البدنَ وصَلَّى، 
 فلما جاء إلى النبيِّ صلى الله عليه وسلم، ذَكَرَ له ذلك؛ ليرى هل هو على صواب أو لا؟ 
 فَبَيَّنَ له النبيُّ صلى الله عليه وسلم كيفيةَ التَّطَهُّر مِن الحَدَثَين الأصغر كالبول، والأكبر كالجنابة: وهو أن يضرب بيديه على التراب ضربة واحدة، ثم يمسح الشمال على اليمين، وظاهر كفيه ووجهه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - sandte 'Ammar Ibn Yasir - möge Allah mit ihm zufrieden sein - auf eine Reise, um einige seiner Angelegenheiten zu erledigen. 'Ammar befand sich dann durch Geschlechtsverkehr oder Samenerguss mit Erregung im Zustand der großen rituellen Unreinheit, aber er fand kein Wasser, um sich davon zu reinigen. Er wusste nicht, dass man bei der großen rituellen Unreinheit den Tayammum durchführen kann, sondern kannte sie nur für die kleine rituelle Unreinheit. Also bemühte er sich (um eine Lösung) und dachte, dass er, so wie er bei der kleinen rituellen Unreinheit mit dem Staub auf der Erde einige Körperteile abwischt, bei der großen rituellen Unreinheit den ganzen Körper mit Staub bedecken müsse, in Analogie zum Wasser. So wälzte er sich im Staub, bis sein ganzer Körper bedeckt war, und betete dann. Als er dann zum Propheten - Allahs Segen und Frieden auf ihm - zurückkehrte, erzählte er ihm davon, um zu sehen, ob er richtig gehandelt hatte oder nicht. Der Prophet - Allahs Segen und Frieden auf ihm - erklärte ihm dann, wie man sich von beiden Arten der Unreinheit reinigt, der kleineren wie beim Urinieren und der größeren wie bei Janabah: Man schlägt einmal mit beiden Händen auf den Boden, streicht dann mit der linken Hand über die rechte und (anschließend) über die Rückseite seiner Handflächen und das Gesicht.</t>
   </si>
   <si>
     <t>وجوب طلب الماء قبل التيمم.
 مشروعية التيمم لمن عليه جنابة ولم يجد الماء.
 التيمم للحدث الأكبر، كالتيمم للحدث الأصغر.</t>
   </si>
   <si>
     <t>Die Verpflichtung, vor dem Tayammum nach Wasser zu suchen.
 Die Zulässigkeit von Tayammum für jemanden, der sich im Zustand der Janabah befindet und kein Wasser findet.
 Tayammum für die große Unreinheit ist wie der Tayammum für die kleine Unreinheit.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3461</t>
   </si>
   <si>
+    <t>قاربوا وسددوا، واعلموا أنه لن ينجو أحد منكم بعمله قالوا: يا رسول الله ولا أنت؟ قال: ولا أنا، إلا أن يتغمدني الله برحمة منه وفضل</t>
+  </si>
+  <si>
+    <t>‚Nähert euch und strebt nach der Vollkommenheit, und wisset, dass keiner von euch durch seine Taten gerettet wird.‘ Sie sagten: ‚O Gesandter Allahs, auch nicht du?‘ Er sagte: ‚Auch nicht ich, außer dass Allah mich mit Seiner Barmherzigkeit und Seiner Huld bedeckt.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «قَارِبُوا وَسَدِّدُوا، وَاعْلَمُوا أَنَّهُ لَنْ يَنْجُوَ أَحَدٌ مِنْكُمْ بِعَمَلِهِ» قَالُوا: يَا رَسُولَ اللهِ وَلَا أَنْتَ؟ قَالَ: «وَلَا أَنَا، إِلَّا أَنْ يَتَغَمَّدَنِيَ اللهُ بِرَحْمَةٍ مِنْهُ وَفَضْلٍ».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Nähert euch und strebt nach der Vollkommenheit, und wisset, dass keiner von euch durch seine Taten gerettet wird.‘ Sie sagten: ‚O Gesandter Allahs, auch nicht du?‘ Er sagte: ‚Auch nicht ich, außer dass Allah mich mit Seiner Barmherzigkeit und Seiner Huld bedeckt.‘“</t>
+  </si>
+  <si>
+    <t>يَحُثُّ النبيُّ صلى الله عليه وسلم الصحابة على أنْ يعملوا، وأنْ يتقوا الله ما استطاعوا، دون غُلُوٍّ ولا تَقصير، وأن يقصِدوا بعملهم الصواب بالإخلاص لله واتّباع السنة لِيُقبَل عملُهم فتكون سببًا لنزول الرحمة عليهم.
+ثم أَخبرَهم بأنه لن يُنجيَ أحدًا منكم عملُه فقط؛ بل لا بد من رحمة الله.
+قالوا: حتى أنت يا رسول الله لا ينجيك عملُك مع عِظَمِ قدره؟ 
+فقال: حتى أنا، إلّا أن يَستُرَني اللهُ بفضل رحمته.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - ermutigt die Gefährten dazu, zu handeln und Allah so gut sie können zu fürchten, ohne Übertreibung oder Nachlässigkeit, und mit ihren Taten das Richtige zu beabsichtigen, indem sie Allah gegenüber aufrichtig sind und der Sunnah folgen, damit ihre Taten angenommen werden und dies ein Grund für das Herabsteigen von Barmherzigkeit auf sie wird.
+Dann berichtete er ihnen, dass keiner von ihnen allein durch seine Taten gerettet wird; vielmehr ist die Barmherzigkeit Allahs notwendig.
+Sie sagten: „Auch nicht du, o Gesandter Allahs, trotz deiner großartigen Taten?“
+Er sagte: „Auch nicht ich, außer dass Allah mich mit Seiner Huld und Seiner Barmherzigkeit bedeckt.“</t>
+  </si>
+  <si>
+    <t>قال النووي: (سدِّدوا وقاربوا): اطلبوا السدادَ، واعملوا به، وإن عَجَزْتُم عنه، فقارِبُوه؛ أي: اقربوا منه، والسداد: الصوابُ، وهو بين الإفراط والتفريط، فلا تَغْلُوا ولا تُقصِّروا.
+قال ابن باز: الأعمال الصالحة هي أسباب دخول الجنة، كما أنّ الأعمال الخبيثة هي أسباب دخول النار، والحديث يُبيِّنُ أنّ دخولَهم الجنة ليس بمجرَّد العمل، بل لا بد من عفو الله ورحمته سبحانه وتعالى، فهم دخلوها بأسباب أعمالهم، ولكن الذي أوجب ذلك رحمته سبحانه، وعفوه ومغفرته.
+العبد لا يَغتر ويُعجَب بعمله مهما بلغ؛ لأنّ حقَّ الله أعظم من عمله، فلا بد للعبد من الخوف والرجاء جميعًا.
+فضل الله ورحمته على عباده أوسع من أعمالهم.
+الأعمال الصالحة سبب لدخول الجنة، والفوز بها إنما هو بفضلِ الله ورحمة منه.
+قال الكرماني: "إذا كان كلُّ الناس لا يدخلون الجنة إلا برحمة الله، فوجْه تخصيص رسول الله صلى الله عليه وسلم بالذِّكْر هو أنه إذا كان مقطوعًا له بأنه يدخل الجنة، ولا يدخلها إلا برحمة الله؛ فغيرُه يكون في ذلك بطريق الأَولى.
+ قال النووي: في معنى قوله تعالى: ﴿ادْخُلُوا الْجَنَّةَ بِمَا كُنْتُمْ تَعْمَلُونَ﴾ [النحل: 32]، ﴿وَتِلْكَ الْجَنَّةُ الَّتِي أُورِثْتُمُوهَا بِمَا كُنْتُمْ تَعْمَلُونَ﴾ [الزخرف: 72]، ونحوهما من الآيات الدالة على أن الأعمال يُدخَل بها الجنة، فلا يُعارِض هذه الأحاديثَ، بل معنى الآيات أن دخول الجنة بسبب الأعمال، ثم التوفيق للأعمال، والهداية للإخلاص فيها، وقَبُولها برحمة الله تعالى وفضله، فيصح أنه لم يدخل بمجرَّد العمل، وهو مراد الأحاديث، ويصح أنه دخل بالأعمال؛ أي: بسببها، وهي من الرحمة.
+قال ابن الجوزي: يتحصل عن ذلك أربعة أجوبة؛ الأول: أنَّ التوفيق للعمل من رحمة الله، ولولا رحمة الله السابقة ما حصل الإيمان ولا الطاعة التي يحصل بها النجاة، الثاني: أنّ منافع العبد لسيده فعمله مُستَحَقٌّ لمولاه، فمهما أنعم عليه من الجزاء فهو من فضله، الثالث: جاء في بعض الأحاديث أنّ نفس دخول الجنة برحمة الله، واقتسام الدرجات بالأعمال، الرابع: أنّ أعمال الطاعات كانت في زمن يسير، والثواب لا ينفد فالإنعام الذي لا ينفد في جزاء ما ينفد بالفضل لا بمقابلة الأعمال.
+قال الرافعي: أنّ العامل لا ينبغي أنْ يَتَّكِلَ على عَمَلِهِ في طلب النجاة ونيل الدرجات؛ لأنه إنما عَمل بتوفيق الله وإنما ترك المعصية بعصمة الله فكل ذلك بفضله ورحمته.</t>
+  </si>
+  <si>
+    <t>An-Nawawi sagte über seinen Ausspruch „Strebt nach der Vollkommenheit und nähert euch an sie“: Strebt nach dem Richtigen und handelt danach. Und wenn ihr dazu nicht in der Lage seid, dann nähert euch ihm an. Das Richtige ist das, was zwischen Übertreibung und Nachlässigkeit liegt. Seid also weder übertrieben (streng) noch nachlässig.
+Ibn Baz sagte: „Gute Taten sind die Gründe für den Eintritt ins Paradies, genauso wie schlechte Taten die Gründe für den Eintritt ins (Höllen)feuer sind. Der Hadith verdeutlicht, dass ihr Eintritt ins Paradies nicht nur durch Taten erfolgt, sondern dass die Vergebung und die Barmherzigkeit Allahs - gepriesen sei Er und erhaben ist Er - notwendig sind. Sie sind aufgrund ihrer Taten ins Paradies eingetreten, aber was dies verursacht hat, ist Seine Barmherzigkeit - gepriesen sei Er - und Seine Vergebung und Gnade.“
+Der Diener sollte sich nicht von seinen Taten täuschen lassen oder stolz auf sie sein, egal wie groß sie sind, denn Allahs Recht ist größer als seine Taten; vielmehr muss der Diener sowohl Furcht als auch Hoffnung haben.
+Allahs Huld und Seine Barmherzigkeit gegenüber Seinen Dienern sind größer als ihre Taten.
+Gute Taten sind ein Grund für den Eintritt ins Paradies, aber der Erfolg darin ist nur durch die Huld Allahs und Seine Barmherzigkeit möglich.
+Al-Kirmani sagte: „Wenn alle Menschen nur durch die Barmherzigkeit Allahs ins Paradies eintreten können, dann liegt der Grund für die besondere Erwähnung des Gesandten Allahs - Allahs Segen und Frieden auf ihm - darin, dass, wenn es für ihn feststeht, dass er ins Paradies eintreten wird - und  zwar nur durch Allahs Barmherzigkeit -, dies dann erst recht für andere (umso mehr) gilt.“
+An-Nawawi sagte: „Die Bedeutung der Worte Allahs - erhaben ist Er -: ‚Geht in den (Paradies)garten ein für das, was ihr zu tun pflegtet.‘ [An-Nahl:32] sowie ‚Dies ist der (Paradies)garten, der euch zum Erbe gegeben worden ist für das, was ihr zu tun pflegtet.‘ [Az-Zukhruf:72] und ähnliche Verse weisen darauf hin, dass man durch Taten ins Paradies eintreten wird: Sie widersprechen diesen Hadithen nicht, sondern die Bedeutung der Verse ist, dass der Eintritt ins Paradies durch Taten erfolgt, dann aber der Erfolg bei den Taten und die Rechtleitung zur Aufrichtigkeit darin sowie ihre Annahme durch die Barmherzigkeit Allahs - erhaben ist Er - und Seiner Huld kommen. Es ist also richtig, dass man nicht nur durch die Taten eintritt - was die Bedeutung der Hadithe ist -, und es ist (ebenso) richtig, dass man durch die Taten eintritt - also aufgrund von ihnen -, und sie sind Teil der Barmherzigkeit (Allahs).“
+Ibn Al-Jauzi sagte: „Daraus ergeben sich vier Antworten: Erstens: Der Erfolg (zur Vollbringung) einer (guten) Tat kommt durch Allahs Barmherzigkeit zustande, und ohne Allahs vorhergehende Barmherzigkeit gäbe es weder Glauben noch Gehorsam, durch die man Erlösung erlangt.  Zweitens: Die Vorteile des Dieners gehören seinem Herrn - d. h. seine Taten gebühren seinem Herrn. Was auch immer Er ihm an Belohnung gewährt, ist aus Seiner Huld heraus.  Drittens: In einigen Hadithen heißt es, dass der Eintritt ins Paradies allein durch Allahs Barmherzigkeit erfolgt und dass die Rangstufen gemäß den Taten verteilt werden.  Viertens: Die Taten des Gehorsams erfolgen in einer kurzen (und begrenzten) Zeitspanne, während die Belohnung (dafür) nicht endet. Also ist die unendliche Belohnung für etwas, das endet, (nur) durch die Huld (Allahs) und nicht als Gegenleistung/Belohnung für die Taten.
+Ar-Rafi'i sagte: „Derjenige, der handelt, sollte sich nicht auf seine Taten verlassen, um Erlösung zu suchen und Stufen zu erreichen, denn er hat nur durch Allahs Führung gehandelt und nur durch Allahs Schutz Sünden unterlassen. All dies erfolgt durch Seine Huld und Seine Barmherzigkeit.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3469</t>
+  </si>
+  <si>
     <t>إن الناس إذا رأوا الظالم فلم يأخذوا على يديه أوشك أن يعمهم الله بعقاب منه</t>
   </si>
   <si>
     <t>‚Wenn die Menschen einen Ungerechten sehen und ihn nicht an seinen Händen packen, dann ist es nahe, dass Allah sie alle mit einer Strafe von Ihm erfasst.‘“</t>
   </si>
   <si>
     <t>عَنْ أَبِي بَكْرٍ الصِّدِّيقِ رضي الله عنه أَنَّهُ قَالَ: أَيُّهَا النَّاسُ، إِنَّكُمْ تَقْرَؤُونَ هَذِهِ الآيَةَ: {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ}، وَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ النَّاسَ إِذَا رَأَوْا الظَّالِمَ فَلَمْ يَأْخُذُوا عَلَى يَدَيْهِ أَوْشَكَ أَنْ يَعُمَّهُمُ اللَّهُ بِعِقَابٍ مِنْهُ».</t>
   </si>
   <si>
     <t>Von Abu Bakr As-Siddiq - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „O ihr Menschen, ihr rezitiert diesen Vers: ‚O ihr, die ihr glaubt, achtet auf euch selbst. Es kann euch nicht schaden, wer irregeht, wenn ihr (selbst) der Rechtleitung folgt.‘ Und ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Wenn die Menschen einen Ungerechten sehen und ihn nicht an seinen Händen packen, dann ist es nahe, dass Allah sie alle mit einer Strafe von Ihm erfasst.‘“</t>
   </si>
   <si>
     <t>يُخبِرُ أبو بكر الصديق رضي الله عنه: أن الناس يقرؤون هذه الآية: 
 {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ} [المائدة: 105].
 ويفهمون منها أنّ على الإنسان السعي في إصلاح نفسه فقط، وأنه لا يضره بعد ذلك ضلال من ضل، وأنهم غير مطالَبين بالأمر بالمعروف والنهي عن المنكر! 
 فأعلمهم أنها ليست كذلك، وأنه سمع النبي صلى الله عليه وسلم يقول: 
 إن الناس إذا رأوا الظالم فلم يمنعوه من ظلمه، وعندهم القدرة على منعه، يوشك أن يعمَّ الله الجميعَ بعقاب من عنده، الفاعل للمنكر، والساكت عنه.</t>
   </si>
   <si>
     <t>Abu Bakr As-Siddiq - möge Allah mit ihm zufrieden sein - berichtet, dass die Menschen diesen Vers rezitieren:
 „O ihr, die ihr glaubt, achtet auf euch selbst. Es kann euch nicht schaden, wer irregeht, wenn ihr (selbst) der Rechtleitung folgt.“ [Al-Ma'idah: 105]
 Und sie verstehen daraus, dass der Mensch sich nur um die Besserung seiner eigenen Seele bemühen muss und dass ihm danach das Irregehen anderer nicht schaden kann, und dass sie nicht verpflichtet sind, das Gute zu gebieten und das Verwerfliche zu verbieten!
 Also klärte er sie auf, dass dies nicht der Fall sei, und dass er den Propheten - Allahs Segen und Frieden auf ihm - sagen hörte: „Wenn die Menschen einen Ungerechten sehen und ihn nicht von seinem Unrecht abhalten, obwohl sie die Macht dazu haben, dann ist es nahe, dass Allah alle mit einer Strafe von Ihm erfasst, sowohl den Täter des Unrechts als auch denjenigen, der darüber schweigt.“</t>
   </si>
   <si>
@@ -4701,81 +4927,158 @@
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِذَا مَرِضَ الْعَبْدُ أَوْ سَافَرَ كُتِبَ لَهُ مِثْلُ مَا كَانَ يَعْمَلُ مُقِيمًا صَحِيحًا».</t>
   </si>
   <si>
     <t>Von Abu Musa Al-Asch’ari – möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs – Allahs Segen und Frieden auf ihm - sagte: ‚Erkrankt der Diener oder verreist, erhält er denselben Lohn gutgeschrieben wie für das, was er zu tun pflegte, als er gesund und sesshaft war.‘“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل الله ورحمته، وأنَّ المسلمَ إذا كان من عادته أن يعمل عملًا صالحًا حال صحته وإقامته ثم حَصَلَ له عذر فمرض فلم يَقدرْ على الإتيان به، أو انشغل بالسَّفر عنه، أو أي عذر؛ فإنه يكتب له الأجر كاملًا، كما لو عَمِلَه في حال الصحة والإقامة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet von Allahs Gunst und Barmherzigkeit und erklärt, dass ein Muslim, der es sich zur Gewohnheit gemacht hat, in Zeiten von Gesundheit und Ansässigkeit eine bestimmte gute Tat zu verrichten, dann jedoch durch einen Entschuldigungsgrund verhindert ist - , da er z. B. erkrankt und sie nicht mehr vollbringen kann, oder wegen einer Reise zu beschäftigt ist, oder wegen eines anderen Grunds - er dennoch den kompletten Lohn gutgeschrieben bekommt; so, als hätte er diese Tat verrichtet, während er gesund und sesshaft ist.</t>
   </si>
   <si>
     <t>سعة فضل الله على عباده.
 الحث على الاجتهاد في الطاعات واستغلال الأوقات في حال الصحة والفراغ.</t>
   </si>
   <si>
     <t>Die Gunst Allahs seinen Dienern gegenüber ist gewaltig.
 Der Ansporn, sich bei gottesdienstlichen Handlungen zu bemühen und die Zeit zu nutzen, wenn man gesund ist und Zeit hat.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3553</t>
   </si>
   <si>
+    <t>اللهم أعوذ برضاك من سخطك، وبمعافاتك من عقوبتك، وأعوذ بك منك لا أحصي ثناء عليك أنت كما أثنيت على نفسك</t>
+  </si>
+  <si>
+    <t>‚O Allah, ich suche Zuflucht bei Deiner Zufriedenheit vor Deinem Zorn, bei Deiner Vergebung vor Deiner Bestrafung, und ich suche Zuflucht bei Dir vor Dir. Ich kann Dein Lob nicht ermessen, Du bist, wie Du Dich Selbst gelobt hast.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: فَقَدْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لَيْلَةً مِنَ الْفِرَاشِ فَالْتَمَسْتُهُ فَوَقَعَتْ يَدِي عَلَى بَطْنِ قَدَمَيْهِ وَهُوَ فِي الْمَسْجِدِ وَهُمَا مَنْصُوبَتَانِ، وَهُوَ يَقُولُ: «اللهُمَّ أَعُوذُ بِرِضَاكَ مِنْ سَخَطِكَ، وَبِمُعَافَاتِكَ مِنْ عُقُوبَتِكَ، وَأَعُوذُ بِكَ مِنْكَ لَا أُحْصِي ثَنَاءً عَلَيْكَ أَنْتَ كَمَا أَثْنَيْتَ عَلَى نَفْسِكَ».</t>
+  </si>
+  <si>
+    <t>Über 'Aischah - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Ich vermisste den Gesandten Allahs - Allahs Segen und Frieden auf ihm - eines Nachts im Bett, also suchte ich nach ihm und meine Hand berührte seine Fußsohlen, während er in der Moschee war, und sie (seine Füße) waren aufrecht; und er sagte: ‚O Allah, ich suche Zuflucht bei Deiner Zufriedenheit vor Deinem Zorn, bei Deiner Vergebung vor Deiner Bestrafung, und ich suche Zuflucht bei Dir vor Dir. Ich kann Dein Lob nicht ermessen, Du bist, wie Du Dich Selbst gelobt hast.‘“</t>
+  </si>
+  <si>
+    <t>قالت عائشة رضي الله عنها: كنت نائمة إلى جنب النبي صلى الله عليه وسلم، ففقدته من الليل، فلمست بيدي الموضع الذي كان يصلي فيه في الحجرة؛ فإذا هو ساجد وقدماه قائمتان، وإذا هو يقول: 
+(أعوذ) وأتوسل (برضاك من سخطك) عليّ أو على أمتي، (و) أستعيذ (بمعافاتك) وعفوك الكثير (من عقوبتك)، 
+(وأعوذ بك منك) وبصفات جمالك من صفات جلالك، حيث لا يُعيذ منك إلا أنت، فلا مَنْجَى ولا مَلْجَأ من الله إلا إليه، 
+(لا أحصي ثناء عليك) لا أطيق ولا أبلغ حصرًا وعددًا لعجزي إحصاء نعمتك وإحسانك كما تستحقه وإن اجتهدت في ذلك، 
+(أنت كما أثنيت على نفسك) فأنت الذي أثنيت على ذاتك ثناء يليق بك، فمن يقدر على أداء حق ثنائك؟!</t>
+  </si>
+  <si>
+    <t>'Aischah - möge Allah mit ihr zufrieden sein - sagte: „Ich schlief neben dem Propheten - Allahs Segen und Frieden auf ihm -, dann vermisste ich ihn in der Nacht. Ich berührte mit meiner Hand die Stelle im Zimmer, wo er zu beten pflegte; so befand er sich mit aufrecht stehenden/positionierten Füßen in der Niederwerfung, und er sagte:
+‚(Ich suche Zuflucht) und bitte (bei Deinem Wohlgefallen vor Deinem Zorn) über mich oder meine Gemeinschaft, (und) ich suche Schutz (bei Deiner Vergebung) und Deiner großen Gnade (vor Deiner Bestrafung). (Und ich suche Zuflucht bei Dir vor Dir) und bei Deinen Eigenschaften der Schönheit vor Deinen Eigenschaften der Majestät, da niemand außer Dir vor Dir schützen kann, und es gibt keine Zuflucht und keinen Schutz vor Allah außer bei Ihm. (Ich kann Dein Lob nicht ermessen) - ich kann es nicht ertragen oder erreichen, Deine Segnungen und Dein Wohlwollen zu zählen, wie Du es verdienst, selbst wenn ich mich darum bemühe. (Du bist, wie Du Dich Selbst gelobt hast) - Du bist Derjenige, der Sich Selbst mit Lobpreisungen gepriesen hat, die Dir gebühren; wer aber könnte (jemals imstande sein) das Recht Deines Lobes (das Dir zusteht, zu) erfüllen?!‘“</t>
+  </si>
+  <si>
+    <t>استحباب هذه الأدعية في السجود.
+ قال ميرك: وفي إحدى روايات النسائي: كان يقول هذا الدعاء إذا فرغ من صلاته وتبوأ مضجعه.
+استحباب الثناء على الله بصفاته ودعائه بأسمائه الثابتة في الكتاب والسنة.
+فيه تعظيم الخالق في الركوع والسجود.
+جواز الاستعاذة بصفات الله، كما يجوز الاستعاذة بذاته -سبحانه وتعالى-.
+قال الخطابي: في هذا الكلام معنى لطيف، وهو: أنه قد استعاذ بالله أن يجيره برضاه من سخطه، وبمعافاته من عقوبته، والرضى والسخط ضدان متقابلان، وكذلك المعافاة والمؤاخذة بالعقوبة، فلما صار إلى ذكر ما لا ضد له وهو الله سبحانه وتعالى استعاذ به منه لا غير، ومعنى ذلك: الاستغفار من التقصير من بلوغ الواجب من حق عبادته، والثناء عليه. وقوله: لا أحصي ثناء عليك: أي لا أطيقه ولا أبلغه.</t>
+  </si>
+  <si>
+    <t>Die Empfehlung, diese Bittgebete in der Niederwerfung zu sprechen.
+Mirk sagte: „In einer der Überlieferungen von An-Nasai heißt es: ‚Er pflegte dieses Bittgebet zu sprechen, wenn er sein Gebet beendet hatte und sich zum Schlafen legte.‘“
+Die Empfehlung, Allah mit Seinen Attributen/Eigenschaften zu preisen und Ihn mit Seinen im Quran und der Sunnah festgelegten Namen anzurufen.
+Darin liegt die Verherrlichung des Schöpfers in der Verbeugung und der Niederwerfung.
+Die Zulässigkeit, Zuflucht bei den Attributen/Eigenschaften Allahs zu suchen, ebenso wie es zulässig ist, Zuflucht bei Seinem Wesen zu suchen - gepriesen sei Er und erhaben ist Er.
+Al-Khattabi sagte: „In diesen Worten liegt eine tiefe, tiefgründige Bedeutung, nämlich: Er suchte Zuflucht bei Allah, dass Er ihn durch Sein Wohlgefallen vor Seinem Zorn bewahre und durch Seine Vergebung vor Seiner Strafe. Zufriedenheit und Zorn sind Gegensätze, ebenso wie Vergebung und Bestrafung. Als er dann dazu überging, das zu erwähnen, was keinen Gegensatz hat, nämlich Allah - gepriesen sei Er und erhaben ist Er -, suchte er Zuflucht bei Ihm (allein) und bei keinem anderen. Die Bedeutung dessen ist: um Vergebung für das (eigene) Versagen zu bitten, die Pflicht Seiner Anbetung und des Lobpreises auf Ihn zu erfüllen. Und seine Aussage: ‚Ich vermag es nicht, es vollständig zu erfassen oder Ihm gerecht zu werden (und mich in angemessener und Ihn gebührender Weise auszudrücken).‘“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3566</t>
+  </si>
+  <si>
     <t>أفضل الذكر: لا إله إلا الله، وأفضل الدعاء: الحمد لله</t>
   </si>
   <si>
     <t>‚Der beste Dhikr ist &gt;La ilaha illa Allah&lt; (Es gibt keinen, der zu Recht angebetet wird, außer Allah) und das beste Bittgebet ist &gt;Alhamdulillah&lt; (Alles Lob gebührt Allah).‘“</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «أَفْضَلُ الذِّكْرِ: لَا إِلَهَ إِلَّا اللهُ، وَأَفْضَلُ الدُّعَاءِ: الْحَمْدُ لِلهِ».</t>
   </si>
   <si>
     <t>Von Jabir - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Der beste Dhikr ist &gt;La ilaha illa Allah&lt; (Es gibt keinen, der zu Recht angebetet wird, außer Allah) und das beste Bittgebet ist &gt;Alhamdulillah&lt; (Alles Lob gebührt Allah).‘“</t>
   </si>
   <si>
     <t>يُخبرُنا النبيُّ صلى الله عليه وسلم أن أفضل الذكر: "لا إله إلا الله" ومعناها لا معبود بحق إلا الله، وأن أفضل الدعاء: "الحمد لله" وهي الاعتراف بأن المُنعم هو الله سبحانه، المُستحِق للوصف الكامل الجميل.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet uns, dass der beste Dhikr „La ilaha illa Allah“ ist, was bedeutet, dass es keinen gibt, der mit Recht angebetet wird, außer Allah, und dass das beste Bittgebet „Alhamdulillah“ ist, womit man bekennt, dass Derjenige, Der die Gnaden gewährt, Allah - gepriesen sei Er - ist und dass es Ihm allein zusteht, auf vollkommene und schönste Weise beschrieben zu werden.</t>
   </si>
   <si>
     <t>الحث على الإكثار من ذكر الله بكلمة التوحيد، والدعاء بالحمد.</t>
   </si>
   <si>
     <t>Der Ansporn, Allahs durch das Wort des Tauhids häufig zu gedenken, und Ihn durch die Lobpreisung häufig zu bitten.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي في الكبرى وابن ماجه</t>
   </si>
   <si>
     <t>[Überliefert von at-Tirmidhi, an-Nasai in seinem Werk al-Kubra und ibn Majah]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3567</t>
+  </si>
+  <si>
+    <t>ألا أخبركم بأهل الجنة؟ كل ضعيف متضعف، لو أقسم على الله لأبره، ألا أخبركم بأهل النار: كل عتل جواظ مستكبر</t>
+  </si>
+  <si>
+    <t>‚Soll ich euch nicht über die Bewohner des Paradieses berichten? Jeder Schwache und Bescheidene; wenn er bei Allah schwören würde, würde Er ihn erfüllen. Soll ich euch nicht über die Bewohner des Feuers berichten? Jeder Grobe, Hartherzige und Arrogante.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ حَارِثَةَ بْنِ وَهْبٍ الخُزَاعِيِّ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «أَلاَ أُخْبِرُكُمْ بِأَهْلِ الجَنَّةِ؟ كُلُّ ضَعِيفٍ مُتَضَعِّفٍ، لَوْ أَقْسَمَ عَلَى اللَّهِ لَأَبَرَّهُ، أَلاَ أُخْبِرُكُمْ بِأَهْلِ النَّارِ: كُلُّ عُتُلٍّ جَوَّاظٍ مُسْتَكْبِرٍ».</t>
+  </si>
+  <si>
+    <t>Über Harithah Ibn Wahb Al-Khuza'i - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Propheten - Allahs Segen und Frieden auf ihm - sagen: ‚Soll ich euch nicht über die Bewohner des Paradieses berichten? Jeder Schwache und Bescheidene; wenn er bei Allah schwören würde, würde Er ihn erfüllen. Soll ich euch nicht über die Bewohner des Feuers berichten? Jeder Grobe, Hartherzige und Arrogante.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم ببعض صفات أهل الجنة وأهل النار. 
+فأغلب أهل الجنة هم: "كل ضعيف متضعِّف"، أي: متواضع خاضع لله تعالى، مُذِلّ نفسه له، حتى إن بعض الناس يَستَضعفونه ويَحتَقِرونه، وهذا المُتذَلِّل لله تعالى لو أقسم بالله يَمينًا طَمَعًا في كَرَم الله تعالى، لَأَبَرَّه الله، وحَقَّقَ له ما أَقْسَمَ عليه وأجاب طلبَه ودعاءه. 
+وأغلب أهل النار هم: كل «عُتُل» وهو الفَظُّ الغَليظ شديد الخصومة، أو الفاحش الذي لا يَنْقَاد لخير، «جواظ» وهو المتكبر، الأَكُوْل، صاحب الجسد الضخم، المُختال في مِشيته، سيء الخلق، «مستكبر» برفضه للحق، وباحتقاره لغيره.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete über einige Eigenschaften der Bewohner des Paradieses und der Bewohner des Feuers.
+Die meisten Bewohner des Paradieses sind: „Jeder Schwache und Bescheidene“, d. h.: demütig und unterwürfig gegenüber Allah - erhaben ist Er - und sich Ihm unterwerfend, so sehr, dass einige Menschen ihn für schwach halten und ihn verachten. Und dieser Demütige gegenüber Allah - erhaben ist Er -, wenn er bei Allah schwören würde, aus Hoffnung auf die Großzügigkeit Allahs, so würde Allah ihn erfüllen und ihm gewähren, worauf er geschworen hat, und seine Bitte und sein Bittgebet erhören.
+Und die meisten Bewohner des Feuers sind: jeder „Grobe“, d. h.: der Unhöfliche und Hartherzige, der zu Streitigkeiten neigt, oder der Obszöne, der sich nicht zum Guten führen lässt. „Hartherzige“ bedeutet: arrogant, gefräßig, mit einem massigen Körper, stolz in seinem Gang, mit schlechtem Charakter. „Arrogante“ bedeutet, dass er die Wahrheit ablehnt und andere verachtet.</t>
+  </si>
+  <si>
+    <t>الحث على الاتصاف بصفات أهل الجنة، والتحذير من صفات أهل النار.
+التواضع يكون لله عز وجل، ولأمره ونهيه والانقياد لهما، ويكون للخلق بعدم التكبُّر عليهم.
+قال ابن حجر: المراد أن أغلب أهل الجنة هؤلاء، كما أن معظم أهل النار القسم الآخر، وليس المراد الاستيعاب في الطرفين.</t>
+  </si>
+  <si>
+    <t>Die Ermutigung, sich die Eigenschaften der Bewohner des Paradieses anzueignen und die Warnung vor den Eigenschaften der Bewohner des (Höllen)feuers.
+Demut gebührt Allah - mächtig und majestätisch ist Er -, Seinen Geboten und Verboten sowie deren Befolgung, und sie gebührt auch den Menschen, indem man sich ihnen gegenüber nicht überheblich verhält.
+Ibn Hajar sagte: „Gemeint ist, dass die Mehrheit der Bewohner des Paradieses zu dieser Gruppe gehört, ebenso wie die Mehrheit der Bewohner der Hölle zur anderen Gruppe zählt. Es ist jedoch nicht gemeint, dass alle (vollständig) in diesen beiden Gruppen eingeschlossen sind (und von ihnen erfasst werden).“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3573</t>
   </si>
   <si>
     <t>ألا أدلكم على ما يمحو الله به الخطايا، ويرفع به الدرجات؟</t>
   </si>
   <si>
     <t>„Soll ich euch nicht auf etwas hinweisen, womit Allah die Sünden auslöscht und die Rangstufen erhöht?</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَلَا أَدُلُّكُمْ عَلَى مَا يَمْحُو اللهُ بِهِ الْخَطَايَا، وَيَرْفَعُ بِهِ الدَّرَجَاتِ؟» قَالُوا بَلَى يَا رَسُولَ اللهِ قَالَ: «إِسْبَاغُ الْوُضُوءِ عَلَى الْمَكَارِهِ، وَكَثْرَةُ الْخُطَا إِلَى الْمَسَاجِدِ، وَانْتِظَارُ الصَّلَاةِ بَعْدَ الصَّلَاةِ، فَذَلِكُمُ الرِّبَاطُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Soll ich euch nicht auf etwas hinweisen, womit Allah die Sünden auslöscht und die Rangstufen erhöht?“ Sie sagten: „Doch, o Gesandter Allahs.“ Er sagte: „Die vollständige Durchführung der Gebetswaschung trotz Widerwillen, das häufige Schreiten zu den Moscheen und das Warten auf das nächste Gebet nach dem Gebet. Dies ist der Ribat (Wache halten im Krieg).“</t>
   </si>
   <si>
     <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه هل يُريدون أنْ يدلَّهم على أعمال تكون سببًا في مغفرة الذنوب، ومحوها من كُتب الحفظة، وعلو المنازل في الجنة؟ 
 قال الصحابة: نعم نريد ذلك. قال: 
 الأول: استيعاب وإتمام الوضوء على مشقة؛ كَبردٍ، وقلة ماء، وألم جسم، وماء حار. 
 الثاني: كثرة الخُطا -وهي ما بين القدمين- إلى المساجد ببعد الدار، وكثرة التكرار. 
 الثالث: انتظار وقت الصلاة، وتعلُّق القلب بها، والتأهب لها، والجلوس لها في المسجد لانتظار الجماعة، فإذا صلاها انتظر في مصلاه صلاةً أخرى. 
 ثم بيَّنَ صلى الله عليه وسلم أنَّ هذه الأمور هي المرابطة الحقيقية؛ لأنها تسد طرق الشيطان على النفس، وتقهر الهوى، وتمنعها من قبول الوساوس، فيغلب بها حزبُ الله جنودَ الشيطان؛ وذلك هو الجهاد الأكبر، فكانت بمنزلة الرباط على ثغر العدو.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - fragte seine Gefährten, ob sie möchten, dass er sie auf Taten hinweist, die zur Vergebung der Sünden, ihrer Auslöschung aus den Büchern der Engel und zur Erhöhung der Stufen im Paradies führen.
 Die Gefährten sagten: „Ja, das wollen wir.“ Er sagte:
 Erstens: Die komplette und vollständige Durchführung der Gebetswaschung trotz Schwierigkeiten, wie Kälte, Wasserknappheit, körperlichen Schmerzen oder heißem Wasser.
@@ -4834,77 +5137,157 @@
     <t>أن المداومة على ذكر الله تعالى ظاهرًا وباطنًا من أعظم القُرَب، وأنفعها عند الله تعالى.
 جميع الأعمال إنما شُرعت لإقامة ذكر الله تعالى، قال الله تعالى: (وَأَقِمِ الصَّلَاةَ لِذِكْرِي). وقال صلى الله عليه وسلم: إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى. رواه أبو داود والترمذي.
 قال العز بن عبدالسلام في قواعده: هذا الحديث مما يدل على أن الثواب لا يترتب على قدر النَّصَب في جميع العبادات بل قد يأجر الله تعالى على قليل الأعمال أكثرَ مما يأجر على كثيرها، فالثواب يترتب على تفاوت الرتب في الشرف.
 قال المناوي في فيض القدير: هذا الحديث محمول على أن الذكر كان أفضل للمخاطبين به، ولو خوطب به شُجاع بَاسل حصل به نفع الإسلام في القتال لقيل له الجهاد، أو الغني الذي ينتفع به الفقراء بماله قيل له الصدقة، والقادر على الحج قيل له الحج، أو من له أبوان قيل له برهما، وبه يحصل التوفيق بين الأخبار.
 أكمل الذكر ما نطق به اللسانُ مع تدبُّر القلب، ثم ما كان بالقلب وحده كالتفكر، ثم ما كان باللسان وحده، وفي كلٍّ أجرٌ إن شاء الله تعالى.
 التزام المسلم بالأذكار المتعلقة بالأحوال كأذكار الصباح والمساء، ودخول المسجد والبيت والخلاء والخروج منها... وغير ذلك يجعله من الذاكرين الله كثيرًا.</t>
   </si>
   <si>
     <t>Das beständige Gedenken Allahs - erhaben ist Er - äußerlich und innerlich, gehört zu den gewaltigsten Annäherungen an Allah und ist bei Ihm - erhaben ist Er - am nützlichsten.
 Alle gottesdienstlichen Handlungen wurden nur zur Aufrechterhaltung des Gedenkens Allahs - erhaben ist Er - vorgeschrieben. Allah - erhaben ist Er - sagte: „Und verrichte das Gebet zu Meinem Gedenken.“ Und der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Der Tawaf um das Haus (Allahs), das Gehen zwischen Safa und Marwah und das (Steine-)Werfen der Jamarat wurden nur zur Aufrechterhaltung des Gedenkens Allahs - erhaben ist Er - vorgeschrieben.“ (Überliefert von Abu Dawud und At-Tirmidhi)
 Al-'Izz Ibn 'Abdis-Salam sagte in seinem Werk „Al-Qawa'id“ (die Grundregeln): „Dieser Hadith beweist u. a., dass die Belohnung nicht von der Menge der Anstrengung in allen gottesdienstlichen Handlungen abhängt, sondern dass Allah - erhaben ist Er - für wenige Taten mehr belohnen kann als für viele. Die Belohnung hängt von den unterschiedlichen Rangstufen in der Ehre ab.“
 Al-Manawi sagte in „Fayd Al-Qadir“: „Dieser Hadith ist so zu verstehen, dass das Gedenken Allahs für diejenigen, an die er gerichtet war, am besten war. Wenn ein tapferer Krieger damit angesprochen worden wäre, der durch den Kampf dem Islam Nutzen bringen kann, wäre ihm der Jihad genannt worden. Dem Reichen, der den Armen mit seinem Vermögen Nutzen bringt, wäre die Spende genannt worden. Demjenigen, der zur Pilgerfahrt fähig ist, wäre die Pilgerfahrt genannt worden. Demjenigen, der Eltern hat, wäre die ihnen gegenüber gute Behandlung genannt worden. Dadurch wird die Übereinstimmung zwischen den Überlieferungen erreicht.“
 Der vollständigste Dhikr (Gedenken Allahs) ist das, was mit der Zunge ausgesprochen, wobei das Herz darüber nachsinnt. Dann kommt das Gedenken, was nur im Herzen ist, wie das Nachdenken. Dann das, was nur mit der Zunge ist. Und in jedem gibt es Lohn, so Allah - erhaben ist Er - will.
 Wenn sich ein Muslim an das Gedenken Allahs hält, das mit verschiedenen Situationen verbunden sind, wie z. B. der das Gedenken am Morgen und Abend, beim Betreten der Moschee, des Hauses und der Toilette sowie beim Verlassen dieser Orte usw., dann lässt ihn dies zu denjenigen gehören, die Allahs viel gedenken.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Überliefert von at-tirmidhi, ibn Majah und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3575</t>
   </si>
   <si>
+    <t>إني لأعلم كلمة لو قالها ذهب عنه ما يجد، لو قال: أعوذ بالله من الشيطان، ذهب عنه ما يجد</t>
+  </si>
+  <si>
+    <t>‚Ich kenne ja ein Wort, wenn er es sagen würde, würde das, was er empfindet, verschwinden. Wenn er sagen würde: ‚Ich suche Zuflucht bei Allah vor dem Satan‘, würde das, was er empfindet, verschwinden.‘</t>
+  </si>
+  <si>
+    <t>عَنْ سُلَيْمَانَ بْنِ صُرَدٍ رضي الله عنه قَالَ: كُنْتُ جَالِسًا مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَرَجُلاَنِ يَسْتَبَّانِ، فَأَحَدُهُمَا احْمَرَّ وَجْهُهُ، وَانْتَفَخَتْ أَوْدَاجُهُ، فَقَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنِّي لَأَعْلَمُ كَلِمَةً لَوْ قَالَهَا ذَهَبَ عَنْهُ مَا يَجِدُ، لَوْ قَالَ: أَعُوذُ بِاللَّهِ مِنَ الشَّيْطَانِ، ذَهَبَ عَنْهُ مَا يَجِدُ» فَقَالُوا لَهُ: إِنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «تَعَوَّذْ بِاللَّهِ مِنَ الشَّيْطَانِ»، فَقَالَ: وَهَلْ بِي جُنُونٌ؟</t>
+  </si>
+  <si>
+    <t>Über Sulayman Ibn Surad - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich saß mit dem Propheten - Allahs Segen und Frieden auf ihm - und zwei Männern, die sich stritten. Das Gesicht des einen von ihnen wurde rot und seine Halsschlagader schwoll an. Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Ich kenne ja ein Wort, wenn er es sagen würde, würde das, was er empfindet, verschwinden. Wenn er sagen würde: ‚Ich suche Zuflucht bei Allah vor dem Satan‘, würde das, was er empfindet, verschwinden.‘ Sie sagten zu ihm: ‚Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Suche Zuflucht bei Allah vor dem Satan.‘ Er sagte: ‚Bin ich (etwa) wahnsinnig?‘“</t>
+  </si>
+  <si>
+    <t>استَبَّ وتَشاتَم رجلان بين يدي النبيِّ صلى الله عليه وسلم، وقد احْمَرَّ وجهُ أحدِهما، وانتفختْ عُرُوقُه المُحيطة بعُنُقِه.
+فقال صلى الله عليه وسلم: إني لأعلم كلمةً لو يقولها هذا الغضبانُ لَذَهَبَ عنه الغضب، لو قال: أعوذ بالله من الشيطان الرجيم.
+فقالوا له: إنّ النبيَّ صلى الله عليه وسلم قال: تَعَوَّذ بالله من الشيطان.
+فقال: أَمَجنون أنا؟! وظَنّ أنه لا يستعيذ من الشيطان إلا مَن به جنون.</t>
+  </si>
+  <si>
+    <t>Zwei Männer stritten sich und beschimpfen sich gegenseitig in Gegenwart des Propheten - Allahs Segen und Frieden auf ihm -, und das Gesicht des einen von ihnen lief rot an und die Adern an seinem Hals schwollen an.
+Der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Ich kenne ja ein Wort, wenn dieser wütende Mann es sagen würde, würde der Zorn von ihm weichen. Wenn er sagen würde: ‚Ich suche Zuflucht bei Allah vor dem verfluchten Satan.‘“
+Sie sagten zu ihm: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Suche Zuflucht bei Allah vor dem Satan.‘“
+Er sagte: „Bin ich (etwa) wahnsinnig?!“ Und er dachte, dass niemand Zuflucht vor dem Satan sucht außer dem, bei dem Wahnsinn vorhanden ist.</t>
+  </si>
+  <si>
+    <t>حرص النبي صلى الله عليه وسلم على الإرشاد والتوجيه، عند وجود سببه.
+الغضب من الشيطان.
+الأمر بالاستعاذة  بالله من الشيطان الرجيم عند الغضب، قال تعالى: (وإما ينزغنك من الشيطان نزغ فاستعذ بالله..) الآيةَ.
+التحذير من السباب وما يُشبهه من اللعن، والتنفير منهما؛ لأنهما يؤدِّيان إلى المفاسد بين الناس.
+نقل النصيحة لمن لم يسمعها لينتفع بما فيها.
+حذَّرَ النبي صلى الله عليه وسلم من الغضب؛ لأنه يدفع إلى الشر والتَّهَوُّر، وكان صلى الله عليه وسلم لا يغضب إلا أنْ تُنْتَهَك حُرُماتُ الله تعالى، وهو الغضب المحمود.
+قال النووي على قوله "هل ترى بي مِن جنون": يحتمل أنّ هذا القائل كان من المنافقين، أو من جفاة الأعراب.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - war bestrebt, Rechtleitung und Anleitung zu geben, wenn es einen Anlass dafür gab.
+Der Zorn kommt vom Satan.
+Der Befehl, bei Allah Zuflucht vor dem verfluchten Satan zu suchen, wenn man wütend ist. Der Erhabene sagte: „Und wenn dich vom Satan (auch nur) eine (leichte) Einflüsterung (und Abhaltung vom Guten) aufstacheln sollte, dann suche Zuflucht bei Allah.“ [Al-A'raf:200]
+Die Warnung vor dem Beleidigen (und Schmähen) und Ähnlichem wie das Fluchen, sowie die Abschreckung davor, da beides zu Konflikten zwischen den Menschen führt.
+Die Weitergabe von Ratschlägen an diejenigen, die sie nicht gehört haben, damit sie von dem darin enthaltenen Nutzen profitieren können.
+Der Prophet - Allahs Segen und Frieden auf ihm - warnte vor dem Zorn, da er zu Bösem und Unbesonnenheit führt. Und er - Allahs Segen und Frieden auf ihm - pflegte nicht zornig zu werden, außer wenn die Grenzen Allahs - erhaben ist Er - verletzt wurden - und dies ist der lobenswerte Zorn.
+An-Nawawi sagte über seinen Ausspruch „Betrachtest du mich etwa als einen Wahnsinnigen?“: „Es ist möglich, dass dieser Sprecher einer der Heuchler oder einer der schroffen, groben Beduinen war.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3578</t>
+  </si>
+  <si>
     <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
   </si>
   <si>
     <t>‚Das Paradies ist jedem von euch näher als sein Schnürsenkel und dasselbe gilt auch für das Feuer!‘“</t>
   </si>
   <si>
     <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
   </si>
   <si>
     <t>Von Ibn Mas‘ud - möge Allah mit ihm zufrieden sein - wird berichtet, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Das Paradies ist jedem von euch näher als sein Schnürsenkel und dasselbe gilt auch für das Feuer!‘“</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم أنَّ الجنة والنار قريبتان من الإنسان كقُربِ سَيْرِ الحِذاء الذي يكون على ظَهر القَدَم؛ لأنه قد يفعل طاعةً من رضوان الله عز وجل يدخل بها الجنة، أو معصيةً تكون سببًا لدخول النار.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass das Paradies und die Hölle dem Menschen so nahe sind, wie die Schnürsenkel auf der Vorderseite seiner Füße, da man jederzeit eine gute Tat vollbringen kann, mit der Allah - mächtig und majestätisch ist Er - zufrieden ist, und dafür ins Paradies kommen kann, genauso aber auch eine schlechte Tat, die einen in die Hölle bringt.</t>
   </si>
   <si>
     <t>الترغيب في الخير وإن قلَّ، والترهيب عن الشر وإن قلَّ.
 لا بد للمسلم في حياته من الجمع بين الرجاء والخوف، وسؤال الله سبحانه دومًا الثبات على الحق حتى يَسْلَمَ ولا يَغْتَرَّ بحالِه.</t>
   </si>
   <si>
     <t>Man wird zum Guten angespornt, selbst wenn es gering ist, und vom Schlechten abgehalten, selbst wenn es gering ist.
 Der Muslim muss in seinem Leben immer zwischen Hoffnung und Furcht vereinen und Allah - gepriesen sei Er - stets um Standhaftigkeit auf der Wahrheit bitten, damit man in Sicherheit ist und sich nicht durch seinen eigenen Zustand täuschen lässt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3581</t>
+  </si>
+  <si>
+    <t>الرؤيا الصالحة من الله، والحلم من الشيطان، فإذا حلم أحدكم حلما يخافه فليبصق عن يساره، وليتعوذ بالله من شرها، فإنها لا تضره</t>
+  </si>
+  <si>
+    <t>‚Ein guter Traum ist von Allah, und ein böser Traum ist vom Satan. Wenn also jemand von euch einen bösen Traum hat, vor dem er sich fürchtet, soll er nach links spucken und bei Allah Zuflucht vor seinem Übel suchen, denn es wird ihm nicht schaden.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي قَتَادَةَ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «الرُّؤْيَا الصَّالِحَةُ مِنَ اللَّهِ، وَالحُلُمُ مِنَ الشَّيْطَانِ، فَإِذَا حَلَمَ أَحَدُكُمْ حُلُمًا يَخَافُهُ فَلْيَبْصُقْ عَنْ يَسَارِهِ، وَلْيَتَعَوَّذْ بِاللَّهِ مِنْ شَرِّهَا، فَإِنَّهَا لاَ تَضُرُّهُ».</t>
+  </si>
+  <si>
+    <t>Über Abu Qatadah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Ein guter Traum ist von Allah, und ein böser Traum ist vom Satan. Wenn also jemand von euch einen bösen Traum hat, vor dem er sich fürchtet, soll er nach links spucken und bei Allah Zuflucht vor seinem Übel suchen, denn es wird ihm nicht schaden.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الرؤيا الصالحةَ المُفْرِحةَ في المنام مِن الله، والحُلُم وهو رؤيا ما يَكرَه ويُحْزِن فمِن الشيطان. 
+فمَن رأى ما يَكره فَلْيَبْزُق جهة يساره، ولْيَسْتَعِذ بالله مِن شرها؛ فإنها لا تَضُرّه حيث جَعَلَ الله ما ذُكر سببًا للسلامة مِن المَكروه المُتَرَتِّب على الرؤيا.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass ein guter und erfreulicher Traum im Schlaf von Allah kommt, und ein böser Traum, der etwas Unangenehmes und Trauriges zeigt, vom Satan kommt.
+Wer also etwas sieht, das er nicht mag, der soll dreimal nach links spucken und bei Allah Zuflucht vor seinem Übel suchen; denn es wird ihm nicht schaden, da Allah das Erwähnte zu einem Grund für die Bewahrung vor dem Übel gemacht hat, das aus dem Traum hervorgehen könnte.</t>
+  </si>
+  <si>
+    <t>الرؤيا والحُلُم عبارة عمّا يراه النائم في نومِهِ مِن الأشياء، لكن غَلَبت الرؤيا على ما يراه من الخير والشيء الحسن، وغَلَب الحلم على ما يراه من الشر والقبيح ويُستعمل كلُّ واحد منهما موضع الآخر.
+أقسام الرؤيا: 1- الرؤيا الصالحة، وهي رؤيا حق وبشرى من الله يراها أو ترى له، 2- حديث النَّفْس، وهي ما يُحدِّث بها الرجل نفسه في اليقظة، 3- تحزين وتخويف الشيطان وأهاويل منه ليحزن ابن آدم.
+حاصل ما ذُكر من أبواب الرؤيا الصالحة ثلاث أشياء: أنْ يَحمدَ اللهَ عليها، وأن يَستبشرَ بها، وأن يَتحدث بها لكن لِمَن يُحب دون مَن يكره.
+حاصل ما ذكر من أدب الرؤيا المكروهة خمسة أشياء: أن يتعوذ بالله من شرها، ومن شر الشيطان، وأن يَتْفُل حين يَهُبُّ من نومه عن يساره ثلاثًا، ولا يَذكرها لأحد أصلًا، وإذا أراد أن يَرجع لنومه يَتَحَوّل عن جنبه الذي كان عليه؛ فإنها لا تضره.</t>
+  </si>
+  <si>
+    <t>„Traum“ („Ar-Ru`ya“) und „böser Traum“ („Al-Hulm“) sind Ausdrücke für das, was der Schlafende im Schlaf an Dingen sieht; jedoch wird der Begriff „Ar-Ru`ya“ überwiegend für das verwendet, was man an Gutem und Schönem sieht, und der Begriff „Al-Hulm“ für das, was man an Schlechtem und Hässlichem sieht. Und jedes von ihnen kann auch anstelle des anderen verwendet werden.
+Arten von Träumen:  1) Der gute Traum; ein wahrer Traum und eine gute Nachricht von Allah, die man sieht oder die einem gezeigt wird.  2) Das Selbstgespräch (also die Gedanken und Gefühle); das, was man sich im Wachzustand selbst erzählt (und womit man sich (gedanklich) befasst).  3) Die Traurigkeit und Angst, die der Satan verursacht, um den Sohn Adams traurig zu machen.
+Die Zusammenfassung dessen, was über die guten Träume erwähnt wurde, umfasst drei Dinge: Allah dafür zu lobpreisen, sich darüber zu freuen und davon zu erzählen - aber nur denjenigen, die man mag, nicht denjenigen, die man nicht mag.
+Die Zusammenfassung dessen, was über den schlechten Traum erwähnt wurde, umfasst fünf Dinge: Die Zufluchtnahme vor seinem Übel und vor dem Übel des Satans, das dreimalige (trockene) Spucken nach links nach dem Erwachen aus dem Schlaf, es niemandem zu erzählen und das Abwenden von der Seite, auf der man lag, wenn man weiterschlafen möchte; denn der Traum wird einem nicht schaden.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3586</t>
   </si>
   <si>
     <t>السواك مطهرة للفم، مرضاة للرب</t>
   </si>
   <si>
     <t>‚Der Siwak reinigt den Mund und stellt den Herrn zufrieden.‘“</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: قال رسول الله صلى الله عليه وسلم: «السِّوَاكُ مَطْهَرَةٌ لِلْفَمِ، مَرْضَاةٌ لِلرَّبِّ».</t>
   </si>
   <si>
     <t>Von 'Aischah - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Der Siwak reinigt den Mund und stellt den Herrn zufrieden.‘“</t>
   </si>
   <si>
     <t>يُخبرنا النبيُّ صلى الله عليه وسلم أنَّ تنظيفَ الأسنانِ بِعُوْدِ شجرةِ الأَرَاك ونحوِه يُطَهِّر الفَمَ من الأوساخ والروائح الكريهة، 
 وأنه مِن أسباب رضا الله عن العبد؛ لأن فيه طاعة لله واستجابة لأمره، ولما فيه من النظافة التي يحبها الله تعالى.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet uns, dass das Reinigen der Zähne mit einem Zweig des Arak-Baums oder eines anderen Baums den Mund von Verschmutzungen und üblen Gerüchen reinigt, und dass es gleichzeitig zu den Ursachen der Zufriedenheit Allahs mit dem Diener gehört, da es eine Form des Gehorsams Allah gegenüber darstellt, man damit Seinem Befehl Folge leistet und da Allah - erhaben ist Er - die damit verbundene Sauberkeit liebt.</t>
   </si>
   <si>
     <t>فضيلة التَّسَوُّك، وترغيب النبي صلى الله عليه وسلم أمَّته الإكثار منه.
 الأفضل في التسوُّك استعمال عُوْد شجر الأراك، واستعمل الفرشاة والمعجون يقومُ مقامَه.</t>
   </si>
   <si>
@@ -4929,50 +5312,181 @@
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم كان يقول: «الصَّلَوَاتُ الْخَمْسُ، وَالْجُمُعَةُ إِلَى الْجُمُعَةِ، وَرَمَضَانُ إِلَى رَمَضَانَ، مُكَفِّرَاتٌ مَا بَيْنَهُنَّ إِذَا اجْتَنَبَ الْكَبَائِرَ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - zu sagen pflegte: „Die fünf Pflichtgebete, das eine Freitagsgebet zum nächsten Freitagsgebet und Ramadan zum nächsten Ramadan sind eine Sühne für die Sünden, die zwischen ihnen liegen, wenn die großen Sünden gemieden werden.“</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الصلوات الخمس المفروضة في اليوم والليلة، وصلاة الجمعة كل أسبوع، وصوم شهر رمضان كل عام، مكفرات لما بينها من صغائر الذنوب بشرط اجتناب الكبائر، 
 أما الكبائر كالزنا وشرب الخمر فلا تُكفر إلا بالتوبة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass die fünf Pflichtgebete am Tag und in der Nacht, das Freitagsgebet jede Woche und das Fasten im Monat Ramadan einmal im Jahr eine Sühne für die kleinen Sünden dazwischen darstellen - jedoch nur unter der Voraussetzung, dass man die großen Sünden meidet. Große Sünden wie Unzucht und Alkoholkonsum werden allerdings nur vergeben, wenn man sie explizit bereut.</t>
   </si>
   <si>
     <t>الذنوب منها صغائر ومنها كبائر.
 تكفير الصغائر مشروط باجتناب الكبائر.
 الكبائر هي الذنوب التي ورد فِيهِا حد فِي الدُّنْيَا، أَو جَاءَ فِيهِا وَعِيد فِي الْآخِرَة؛ بالعَذَاب، أَو الغضب، أَو كان فيها تهديدٌ، أَو لعنٌ لفَاعلِها، كالزنى وشرب الخمر.</t>
   </si>
   <si>
     <t>Es gibt kleine und große Sünden.
 Kleine Sünden werden einem (durch die genannten Handlungen) vergeben, wenn man große Sünden meidet.
 Die großen Sünden sind die Sünden, bei denen eine islamisch-gesetzliche Strafe im Diesseits berichtet wurde, oder für die es eine strenge Warnung, z. B. mit der Strafe oder dem Zorn (Allahs), in Bezug das Jenseits gibt, oder bei der eine Drohung oder ein Fluch für den Täter vorliegt, wie z. B. die Unzucht oder der Alkoholkonsum.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3591</t>
+  </si>
+  <si>
+    <t>قلت: يا رسول الله ما النجاة؟ قال: املك عليك لسانك، وليسعك بيتك، وابك على خطيئتك</t>
+  </si>
+  <si>
+    <t>„Ich sagte: ‚O Gesandter Allahs, worin liegt die Rettung?‘ Er erwiderte: ‚Halte deine Zunge unter Kontrolle, lass dir dein Haus genügen und weine über deine Sünden.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ عُقْبَةَ بْنِ عَامِرٍ رضي الله عنه قَالَ: قُلْتُ: يَا رَسُولَ اللهِ مَا النَّجَاةُ؟ قَالَ: «امْلِكْ عَلَيْكَ لِسَانَكَ، وَلْيَسَعْكَ بَيْتُكَ، وَابْكِ عَلَى خَطِيئَتِكَ».</t>
+  </si>
+  <si>
+    <t>Über 'Uqbah Ibn 'Amir - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich sagte: ‚O Gesandter Allahs, worin liegt die Rettung?‘ Er erwiderte: ‚Halte deine Zunge unter Kontrolle, lass dir dein Haus genügen und weine über deine Sünden.‘“</t>
+  </si>
+  <si>
+    <t>سَأَلَ عُقبةُ بن عامر رضي الله عنه النبيَّ صلى الله عليه وسلم عن أسباب نَجاة المؤمن في الدنيا والآخرة؟
+فقال صلى الله عليه وسلم: عليك بثلاثة أمور: 
+الأول: احفظ لسانَك عمّا لا خير فيه، وعن قول كل شر، ولا تنطق إلا بخير. 
+الثاني: الزم بيتَك لِتَعبد الله في الخلوات، واشتغل بطاعة الله عز وجل، واعتزل في بيتك عن الفتن. 
+الثالث: ابْكِ واندَمْ وتُبْ ممّا ارتكبتَ مِن ذنوب.</t>
+  </si>
+  <si>
+    <t>'Uqbah Ibn 'Amir - möge Allah mit ihm zufrieden sein - fragte den Propheten - Allahs Segen und Frieden auf ihm - nach den Gründen für die Erlösung des Gläubigen in dieser Welt und im Jenseits.
+Der Prophet - Allahs Segen und Frieden auf ihm - antwortete: „Du musst drei Dinge beachten:
+Erstens: Bewahre deine Zunge vor dem, worin kein Nutzen ist, und vor dem Sprechen jeglichen Übels, und sprich nichts außer Gutes.
+Zweitens: Bleibe in deinem Haus, um Allah in der Abgeschiedenheit anzubeten, beschäftige dich mit dem Gehorsam gegenüber Allah - mächtig und majestätisch ist Er - und halte dich in deinem Haus von Versuchungen fern.
+Drittens: Weine, bereue und kehre um von dem, was du an Sünden begangen hast.“</t>
+  </si>
+  <si>
+    <t>حرص الصحابة رضي الله عنهم على معرفة سُبُل النَّجَاة.
+بيان أسباب النجاة في الدنيا والآخرة.
+الحث على انشغال الإنسان بنفسه إذا عَجز عن نَفْع غيره، أو خاف الضرر على دِينه ونفسه إذا خالط الناس.
+الإشارة إلى الاهتمام بالبيت وخصوصًا عند الفتن، فهو من الوسائل لحفظ الدين.</t>
+  </si>
+  <si>
+    <t>Das Bestreben der Gefährten - möge Allah mit ihnen zufrieden sein -, die Wege zur Erlösung zu kennen.
+Die Erläuterung der Gründe für die Erlösung in dieser Welt und im Jenseits.
+Die Ermutigung, dass sich der Mensch mit sich selbst beschäftigen soll, wenn er nicht in der Lage ist, anderen zu nützen, oder er um seine Religion und sich selbst fürchtet, wenn er unter Menschen ist.
+Der Hinweis auf die Bedeutung des Hauses, insbesondere in Zeiten der Versuchungen, da es eines der Mittel zur Bewahrung der Religion ist.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3602</t>
+  </si>
+  <si>
+    <t>أنا عند ظن عبدي، وأنا معه حين يذكرني</t>
+  </si>
+  <si>
+    <t>‚Ich bin entsprechend des Denkens Meines Dieners über Mich, und Ich bin mit ihm, wenn er Meiner gedenkt</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَقُولُ اللهُ عَزَّ وَجَلَّ: أَنَا عِنْدَ ظَنِّ عَبْدِي، وَأَنَا مَعَهُ حِينَ يَذْكُرُنِي، فَإِنْ ذَكَرَنِي فِي نَفْسِهِ ذَكَرْتُهُ فِي نَفْسِي، وَإِنْ ذَكَرَنِي فِي مَلَإٍ ذَكَرْتُهُ فِي مَلَإٍ خَيْرٍ مِنْهُ، وَإِنِ اقْتَرَبَ إِلَيَّ شِبْرًا، تَقَرَّبْتُ إِلَيْهِ ذِرَاعًا، وَإِنِ اقْتَرَبَ إِلَيَّ ذِرَاعًا، اقْتَرَبْتُ إِلَيْهِ بَاعًا، وَإِنْ أَتَانِي يَمْشِي أَتَيْتُهُ هَرْوَلَةً».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Allah - mächtig und majestätisch ist Er - sagt: ‚Ich bin entsprechend des Denkens Meines Dieners über Mich, und Ich bin mit ihm, wenn er Meiner gedenkt. Wenn er Meiner in seinem Inneren gedenkt, gedenke Ich seiner in Mir. Und wenn er Meiner in einer Versammlung gedenkt, gedenke Ich seiner in einer Versammlung, die besser ist als diese. Und wenn er sich Mir um eine Spanne nähert, nähere Ich Mich ihm um eine Elle. Und wenn er sich Mir um eine Elle nähert, nähere Ich Mich ihm um einen Klafter. Und wenn er gehend zu Mir kommt, komme Ich eilend zu ihm.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ اللهَ تعالى يقول: 
+أنا عند ظن عبدي بي، فأُعَامِلُ عبدي على حسب ظَنِّهِ بي وذلك بالرجاء وتأميل العفو، وأَفْعَل به ما يَتَوَقَّعَه مني من خير أو غير ذلك؛ وأنا معه بالرحمة والتوفيق والهداية والرعاية والتأييد إذا ذكرني.
+فإنْ ذَكَرَني في نفسه مُنفردًا خاليًا بالتسبيح والتهليل أو غيرها؛ ذَكرتُه في نفسي.
+وإنْ ذَكَرَني في جماعة؛ ذكرتُه في جماعة أكثر منهم وأطيب.
+ومَن تَقَرّب إلى الله مقدار شِبْر زاده الله فتقرب إليه بذراع.
+وإن تقرب إليه مقدار ذراع تقرب إليه مقدار باع.
+وإن جاء إلى الله يمشي جاءه هَرولة.
+فالعبد إذا تقرب إلى ربه بطاعته والإقبال عليه، فإن الرب تعالى يَزِيده قُرْبًا إليه جزاءً مِن جنس عمله. 
+فكلما كَمُلَتْ عبودية المؤمن لربه قَرُبَ إليه تعالى، فعطاء الله وثوابه أكثر من عمل العبد وكدحه، والحاصل أنّ ثواب الله راجِحٌ على العمل بطريق الكيف والكم. 
+فالمؤمن يُحسِنُ الظن، ويعمل، ويسارع ويزداد حتى يلقى الله.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass Allah - erhaben ist Er - sagt:
+„Ich bin entsprechend dem Denken Meines Dieners über Mich; und Ich behandle Meinen Diener gemäß seiner Erwartung von Mir, mit Hoffnung und Erwartung auf Vergebung; Ich tue das, was er von Mir erwartet, sei es Gutes oder Schlechtes. Und Ich bin mit ihm - mit Barmherzigkeit, Rechtleitung, Führung, Fürsorge, Unterstützung und Bestätigung -, wenn er Meiner gedenkt.
+Wenn er Meiner in seinem Inneren gedenkt - allein und abgeschieden -, durch Tasbih, Tahlil oder Ähnlichem, (dann) gedenke Ich seiner in Mir.
+Und wenn er Meiner in einer Versammlung gedenkt, gedenke Ich seiner in einer Versammlung, die größer und besser ist als diese.“
+Und wer sich Allah um eine Spanne nähert, dem fügt Allah mehr hinzu und nähert sich ihm um eine Elle.
+Und wenn er sich Ihm um eine Elle nähert, nähert Er sich ihm um einen Klafter.
+Und wenn er gehend zu Allah kommt, kommt Er eilend zu ihm.
+Wenn sich also der Diener seinem Herrn durch Gehorsam und Zuwendung nähert, dann erhöht ihn der Herr - erhaben ist Er - als Belohnung für seine Taten.
+Je vollkommener die Dienerschaft (und Anbetung) des Gläubigen für seinen Herrn wird, desto näher kommt er Ihm - erhaben ist Er. Allahs Gabe und Sein Lohn übertreffen die Tat und die Mühe des Dieners. Das Ergebnis ist, dass Allahs Lohn die Taten (des Dieners) in Qualität und Quantität übertrifft.
+Der Gläubige sollte also gut von Allah denken, handeln, sich (bei der Verrichtung guter Taten beeilen und sich (immer weiter) steigern, bis er Allah begegnet.</t>
+  </si>
+  <si>
+    <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمّى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
+قال الآجُرِّي: إنّ أهل الحق يَصِفُون الله عز وجل بما وصف به نفسه عز وجل، وبما وصفه به رسوله صلى الله عليه وسلم، وبما وصفه به الصحابة رضي الله عنهم، وهذا مذهب العلماء ممن اتبع ولم يبتدع. انتهى. فأهل السنة يُثْبِتُون لله ما أثبته لنفسه من الأسماء والصفات من غير تحريف ولا تعطيل ولا تكييف ولا تمثيل، ويُنْفُون عن الله ما نفاه عن نفسه، ويَسْكُتُون عما لم يرد به نفي ولا إثبات، قال الله تعالى: (‌لَيْسَ ‌كَمِثْلِهِ شَيْءٌ وَهُوَ السَّمِيعُ الْبَصِيرُ).
+إحسان الظن بالله لا بد معه من العمل، قال الحسن البصري: إنَّ المؤمن أَحْسَنَ الظنَّ بربه فأحسن العمل، وإنّ الفاجر أساء الظن بربه فأساء العمل.
+قال القرطبي: قيل: معنى "ظن عبدي بي" ظن الإجابة عند الدعاء، وظن القبول عند التوبة، وظن المغفرة عند الاستغفار، وظن المجازاة عند فعل العبادة بشروطها تَمَسُّكًا بصادق وعْدِه، ولذلك ينبغي للمرء أن يَجْتَهِدَ في القيام بما عليه موقِنًا بأنَّ الله يقبله ويغفر له؛ لأنه وَعَدَ بذلك وهو لا يُخْلِف الميعاد، فإن اعتقد أو ظن أن الله لا يقبلها وأنها لا تنفعه فهذا هو اليأس من رحمة الله وهو من الكبائر، ومن مات على ذلك وُكِلَ إلى ما ظَنّ كما في بعض طرق الحديث المذكور " فليظن بي عبدي ما شاء"، قال: وأما ظن المغفرة مع الإصرار فذلك مَحْضُ الجهل والغِرّة.
+الحث على الإكثار من ذكر الله في نفسك وبلسانك جميعًا، في نفسه وقلبه يخاف الله ويتذكَّر عظمته وحقه ويرجوه ويعظّمه ويحبه ويحسن به الظن ويخلص له العمل، وينطق باللسان: سبحان الله، والحمد لله، ولا إله إلا الله، والله أكبر، ولا حول ولا قوة إلا بالله.
+قال ابن أبي جمرة: فمن ذَكَرَه وهو خائف آمَنَه، أو مُسْتَوْحِش آنَسَه.
+الشِّبْر: مسافة ما بين طرف الخِنْصَر إلى طرف الإبهام عند مَدِّ الكَفّ، والذراع: مسافة ما بين طرف الأصبع الوسطى إلى عظم المرفق، والباع: طول ذِرَاعَي الإنسان وعَضُدَيه وعَرْضِ صدره؛ وذلك قدر أربعة أذرع.</t>
+  </si>
+  <si>
+    <t>Dieser Hadith gehört zu denjenigen, die der Prophet - Allahs Segen und Frieden auf ihm - von seinem Herrn überliefert. Er wird als Qudsi-Hadith oder Ilahi-Hadith bezeichnet. Er ist derjenige, dessen Wortlaut und Bedeutung von Allah stammen, jedoch ohne die Eigenschaften des Qurans, die ihn von anderen unterscheiden, wie die Anbetung durch seine Rezitation, die rituelle Reinheit für ihn, die Herausforderung, das Wunder usw.
+Al-Ajurri sagte: „Die Leute der Wahrheit beschreiben Allah - mächtig und majestätisch ist Er - mit dem, womit Er Sich selbst beschrieben hat, und mit dem, womit Sein Gesandter - Allahs Segen und Frieden auf ihm - Ihn beschrieben hat, und mit dem, womit die Prophetengefährten - möge Allah mit ihnen zufrieden sein - Ihn beschrieben haben. Dies ist die Methode der Gelehrten, (jener) die folgten und keine Neuerungen einführten.“ Ende des Zitats. Die Anhänger der Sunnah bestätigen demnach für Allah, was Er für Sich selbst bestätigt hat, an Namen und Attributen/Eigenschaften, ohne Verdrehung („Tahrif“), Stilllegung/Verneinung („Ta'til“), nach dem „Wie“ fragen („Takyif“) oder Vergleich („Tamthil“), und sie verneinen von Allah, was Er von Sich selbst verneint hat, und sie schweigen über das, was weder verneint noch bestätigt wurde. Allah - erhaben ist Er - sagte: „Nichts ist Ihm gleich, und Er ist der Allhörende, der Allsehende.“
+Gutes Denken über Allah muss mit (guten) Taten einhergehen. Al-Hasan Al-Basri sagte: „Der Gläubige denkt gut über seinen Herrn, also handelt er gut. Und der Frevler denkt schlecht über seinen Herr, also handelt er schlecht.“
+Al-Qurtubi sagte: „Es wurde gesagt, dass die Bedeutung von ‚dem Denken Meines Dieners über Mich‘ die Vermutung der Erhörung beim Bittgebet ist, die Vermutung der Annahme bei der Reue, die Vermutung der Vergebung bei der Bitte um Vergebung („Istighfar“) und die Vermutung der Belohnung bei der Ausführung der Anbetung gemäß ihren Bedingungen, indem man sich an Sein wahres Versprechen hält. Deshalb sollte sich der Mensch bemühen, seine Pflichten zu erfüllen, in der Überzeugung, dass Allah sie annehmen und ihm vergeben wird, denn Er hat dies versprochen und Er bricht Sein Versprechen nicht. Wenn er jedoch glaubt oder vermutet, dass Allah es nicht annehmen wird und dass es ihm nicht nützen wird, dann ist dies Verzweiflung an Allahs Barmherzigkeit und gehört zu den großen Sünden. Und wer so stirbt, wird dem überlassen, was er vermutet hat, wie es in einigen Überlieferungen des erwähnten Hadithes heißt: ‚Mein Diener soll von Mir vermuten, was er will.‘“ Er sagte weiter: „Was aber die Vermutung der Vergebung trotz Beharrens auf Sünden betrifft, so ist das reine Unwissenheit und Täuschung.“
+Die Ermutigung, Allah häufig zu erwähnen, sowohl innerlich als auch äußerlich. In seinem Inneren und im Herzen (erfolgt dies), indem man Allah fürchtet, sich Seiner Größe und Seines Rechts erinnert, auf Ihn hofft, Ihn ehrt, Ihn liebt, gut über Ihn denkt und Ihm gegenüber aufrichtig handelt; und mit der Zunge (erfolgt dies), indem man spricht: Gepriesen sei Allah (SubhanAllah), alles Lob gebührt Allah (Alhamdulillah), es gibt keinen Anbetungswürdigen, außer Allah (La ilaha illa Allah), Allah ist der Größte (Allahu Akbar) und  es gibt keine Macht und keine Kraft, außer bei Allah (wa la Haula wa la Quwwatah illa Billah).
+Ibn Abi Jamrah sagte: „Wer Seiner gedenkt, während er in Angst ist, dem gibt Er Sicherheit, oder wenn er einsam ist, tröstet Er ihn.“
+Die Spanne ist der Abstand zwischen der Spitze des kleinen Fingers und der Spitze des Daumens, wenn die Hand ausgestreckt ist. Die Elle ist der Abstand zwischen der Spitze des Mittelfingers und dem Ellbogenknochen. Das Klafter ist die Länge beider Arme und Unterarme des Menschen und die Breite seiner Brust, was vier Ellen entspricht.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3636</t>
+  </si>
+  <si>
+    <t>سألت عائشة، قلت: بأي شيء كان يبدأ النبي صلى الله عليه وسلم إذا دخل بيته؟ قالت: بالسواك</t>
+  </si>
+  <si>
+    <t>„Ich fragte 'Aischah: ‚Womit pflegte der Prophet - Allahs Segen und Frieden auf ihm - zu beginnen, wenn er sein Haus betrat?‘ Sie sagte: ‚Mit (der Reinigung seiner Zähne mit) dem Siwak (Zahnreinigungshölzchen).‘“</t>
+  </si>
+  <si>
+    <t>عَنِ شُرَيْحٍ بنِ هانِئٍ قَالَ: سَأَلْتُ عَائِشَةَ، قُلْتُ: بِأَيِّ شَيْءٍ كَانَ يَبْدَأُ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا دَخَلَ بَيْتَهُ؟ قَالَتْ: بِالسِّوَاكِ.</t>
+  </si>
+  <si>
+    <t>Über Schurayh Ibn Hani wird überliefert, dass er sagte: „Ich fragte 'Aischah: ‚Womit pflegte der Prophet - Allahs Segen und Frieden auf ihm - zu beginnen, wenn er sein Haus betrat?‘ Sie sagte: ‚Mit (der Reinigung seiner Zähne mit) dem Siwak (Zahnreinigungshölzchen).‘“</t>
+  </si>
+  <si>
+    <t>كَانَ مِن هَدِيِ النبيِّ صلى الله عليه وسلم أَنْ يَبدأ بالسواك إذا دَخل بيتَه في أيِّ وقتٍ ليلًا أو نهارًا.</t>
+  </si>
+  <si>
+    <t>Es war eines der Gewohnheiten des Propheten  - Allahs Segen und Frieden auf ihm -, dass er, wenn er sein Haus betrat, zu jeder Zeit, tagsüber oder nachts, (mit der Reinigung seiner Zähne) mit dem Siwak begann.</t>
+  </si>
+  <si>
+    <t>مشروعية السواك عامة في جميع الأوقات، ويتأكّد ذلك: في الأوقات التي نَدَبَ الشارع إليها، ومنها: عند دخول البيت، وعند الصلاة، وعند الوضوء، وبعد الاستيقاظ من النوم، وعند تَغَيُّر رائحة الفم.
+بيان حرص التابعين على السؤال عن أحوال النبيِّ صلى الله عليه وسلم وسُنَنِهِ؛ ليقتدوا به.
+أخْذ العلم من أهله وممن هو أَعْرف به، حيث سُئلت عائشة رضي الله عنها عن حال النبي صلى الله عليه وسلم عند دخول البيت.
+حسن معاشرة النبي صلى الله عليه وسلم لأهله، حيث كان يُطَهِّر فَمَه عند الدخول.</t>
+  </si>
+  <si>
+    <t>Die Zulässigkeit der Verwendung des Siwaks allgemein zu allen Zeiten, und dies wird insbesondere in den Zeiten empfohlen, die der Gesetzgeber dafür festgelegt hat, einschließlich: beim Betreten des Hauses, beim Gebet, bei der rituellen Gebetswaschung, nach dem Aufwachen aus dem Schlaf und bei der Veränderung des Mundgeruchs.
+Die Darstellung des Bestrebens der Nachfolger, nach den Angelegenheiten des Propheten - Allahs Segen und Frieden auf ihm - und nach seinen Sunan zu fragen, um ihm nachzueifern.
+Das Wissen von denen zu nehmen, die es besitzen und die am besten darüber Bescheid wissen, da 'Aischah - möge Allah mit ihr zufrieden sein - über den Zustand des Propheten - Allahs Segen und Frieden auf ihm - beim Betreten des Hauses gefragt wurde.
+Der gute Umgang des Propheten - Allahs Segen und Frieden auf ihm - mit seiner Familie, da er seinen Mund beim Betreten (des Hauses) reinigte.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3652</t>
   </si>
   <si>
     <t>بلغوا عني ولو آية، وحدثوا عن بني إسرائيل ولا حرج، ومن كذب علي متعمدا فليتبوأ مقعده من النار</t>
   </si>
   <si>
     <t>„Verkündet von mir und wenn es auch nur ein einziger Vers sein sollte! Und berichtet von den Banu Israil und darin liegt kein Problem! Und wer über mich vorsätzlich lügt, soll seinen Platz im Feuer einnehmen!“</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما أن النبي صلى الله عليه وسلم قال: «بَلِّغُوا عَنِّي وَلَوْ آيَةً، وَحَدِّثُوا عَنْ بَنِي إِسْرَائِيلَ وَلَا حَرَجَ، وَمَنْ كَذَبَ عَلَيَّ مُتَعَمِّدًا فَلْيَتَبَوَّأْ مَقْعَدَهُ مِنَ النَّارِ».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn 'Amr - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Verkündet von mir und wenn es auch nur ein einziger Vers sein sollte! Und berichtet von den Banu Israil und darin liegt kein Problem! Und wer über mich vorsätzlich lügt, soll seinen Platz im Feuer einnehmen!“</t>
   </si>
   <si>
     <t>يأمرُ النبيُّ صلى الله عليه وسلم بتبليغ العلم عنه من كتاب أو سنة، ولو كان الشيء قليلًا كآية من القرآن أو حديث، بشرط أن يكون عالمًا بما يبلِّغُ به ويدعو إليه. 
 ثم بيَّن صلى الله عليه وسلم أنه لا بأس بالتحديث عن بني إسرائيل بما وقع لهم من وقائع بما لا يتعارض مع شرعنا. 
 ثم حذَّر من الكذب عليه، وأنَّ من كذَب عليه متعمِّدًا فليتخذْ لنفسه مَنزلًا في النار.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - ordnete an, das Wissen von Quran und Sunnah, das er gelehrt hat, von ihm weiterzugeben, selbst wenn es nur ganz wenig sein sollte, wie etwa ein einziger Vers aus dem Quran, oder eine einzige Überlieferung. Dies jedoch unter der Voraussetzung, dass man Wissen über das hat, was man weitergibt und zu dem man ruft. Im Anschluss verdeutlichte er - Allahs Segen und Frieden auf ihm -, dass es kein Problem ist, die Ereignisse weiterzugeben, die den Banu Israil (d. h. den Nachfahren Ya'qubs) widerfahren sind, solange sie nicht unserer islamischen Gesetzgebung widersprechen. Abschließend warnt er davor, über ihn zu lügen. Wer absichtlich über ihn gelogen hat, soll für sich selbst einen Wohnort im Höllenfeuer einnehmen.</t>
   </si>
   <si>
     <t>الترغيب في تبليغ شريعة الله، وأن المرء عليه أنْ يؤديَ ما حفِظَ وفَهِمَ ولو كان يسيرًا.
 وجوب طلب العلم الشرعي؛ ليتمكَّن من عبادة الله وتبليغ شريعته بصورة صحيحة.
 وجوب التأكد من صحة أي حديث قبل تبليغه أو نشره حذرًا من الدخول في هذا الوعيد الشديد.
@@ -5204,50 +5718,83 @@
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ خيْرَ يومٍ طلعت عليه الشمس يومُ الجمعة، 
 ومن خصائصه: أن الله خلق فيه آدم عليه السلام، وفيه أدخله الجنة، وفيه أخرجه منها وأهبطه إلى الأرض، ولا تقوم الساعة إلا في يوم الجمعة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt uns mit, dass der beste Tag, an dem die Sonne aufgegangen ist, der Freitag ist. Und zu seinen besonderen Merkmalen gehört, dass Allah an diesem Tag Adam - Friede sei auf ihm - erschuf, ihn ins Paradies eintreten ließ und ihn daraus vertrieb und auf die Erde hinabsandte. Und die Stunde wird nur an einem Freitag eintreten.</t>
   </si>
   <si>
     <t>فضل يوم الجمعة على سائر أيام الأسبوع.
 الحث والإكثار من الأعمال الصالحة في يوم الجمعة، والتأهب لنيل رحمة الله تعالى، ودفع نقمته.
 هذه الخصائص ليوم الجمعة التي ذكرت في الحديث قيل: أنها ليست لذكر فضيلة يوم الجمعة؛ لأن إخراج آدم وقيام الساعة لا يعد فضيلة، وقيل: بل جميعها فضائل وخروج آدم سبب وجود الذرية من الرسل والأنبياء والصالحين، وقيام الساعة سبب تعجيل جزاء الصالحين ونيلهم ما أعد الله لهم من الكرامات.
  ذُكِرَ ليوم الجمعة خصائص أخرى غير ما ذكر في هذه الرواية، ومنها: فيه تِيْبَ على آدم، وفيه قُبض، وفيه ساعة لا يصادفها عبد مؤمن وهو يصلي يسأل الله شيئًا إلا أعطاه إياه.
 أفضل أيام السنة يوم عرفة، وقيل: يوم النحر، وأفضل أيام الأسبوع يوم الجمعة، وأفضل ليلة ليلة القدر.</t>
   </si>
   <si>
     <t>Der Vorzug des Freitags gegenüber den anderen Wochentagen.
 Die Ermutigung und das häufige Verrichten guter Taten am Freitag, sowie die Vorbereitung darauf, Allahs - erhaben ist Er - Barmherzigkeit zu erlangen und Seine Strafe abzuwenden.
 Es wurde gesagt, dass diese im Hadith erwähnten Eigenschaften des Freitags nicht dazu dienen, die Vorzüge des Freitags hervorzuheben, da die Vertreibung Adams und das Eintreten der Stunde keine Vorzüge darstellen.  Es wurde jedoch auch gesagt, dass all diese Ereignisse tatsächlich Vorzüge sind. Die Vertreibung Adams führte zur Existenz seiner Nachkommen, einschließlich der Gesandten, Propheten und rechtschaffenen Menschen. Das Eintreten der Stunde führt zur Beschleunigung der Belohnung der Rechtschaffenen und dazu, dass sie die von Allah für sie vorbereiteten Ehren erlangen.
 Es wurden weitere besondere Eigenschaften des Freitags erwähnt, die nicht in dieser Überlieferung enthalten sind, darunter: An ihm wurde Adam vergeben, an ihm wurde er (Adam) genommen (und ist gestorben), und es gibt eine Stunde an ihm, in der kein gläubiger Diener Allah um etwas im Gebet bittet, ohne dass Er es ihm gewährt.
 Der beste Tag des Jahres ist der Tag von 'Arafah, und es wurde gesagt: der Tag des Opfers. Der beste Tag der Woche ist der Freitag, und die beste Nacht ist die Nacht der Bestimmung.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3711</t>
   </si>
   <si>
+    <t>ذكر عند النبي صلى الله عليه وسلم رجل نام ليله حتى أصبح، قال: ذاك رجل بال الشيطان في أذنيه، أو قال: في أذنه</t>
+  </si>
+  <si>
+    <t>„Beim Propheten - Allahs Segen und Frieden auf ihm - wurde ein Mann erwähnt, der die ganze Nacht bis zum Morgen schlief. Er sagte: ‚Das ist ein Mann, in dessen Ohren der Satan uriniert hat‘ oder er sagte: ‚in sein Ohr.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بنِ مسعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: ذُكِرَ عِنْدَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ نَامَ لَيْلَهُ حَتَّى أَصْبَحَ، قَالَ: «ذَاكَ رَجُلٌ بَالَ الشَّيْطَانُ فِي أُذُنَيْهِ، أَوْ قَالَ: فِي أُذُنِهِ».</t>
+  </si>
+  <si>
+    <t>Über 'Abdullah Ibn Mas'ud - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Beim Propheten - Allahs Segen und Frieden auf ihm - wurde ein Mann erwähnt, der die ganze Nacht bis zum Morgen schlief. Er sagte: ‚Das ist ein Mann, in dessen Ohren der Satan uriniert hat‘ oder er sagte: ‚in sein Ohr.‘“</t>
+  </si>
+  <si>
+    <t>ذُكِرَ عند النبيِّ صلى الله عليه وسلم رَجلٌ نام حتى أصبح وطَلَعت الشمس ولم يَقم إلى الصلاة المفروضة، فقال صلى الله عليه وسلم: إنه رجل بَالَ الشيطانُ في أُذُنِهِ.</t>
+  </si>
+  <si>
+    <t>Beim Propheten - Allahs Segen und Frieden auf ihm - wurde ein Mann erwähnt, der schlief, bis es Morgen wurde und die Sonne aufgegangen war, ohne dass er zum Pflichtgebet aufstand. Da sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Das ist ein Mann, in dessen Ohr der Satan uriniert hat.“</t>
+  </si>
+  <si>
+    <t>كراهية ترك قيام الليل، وأنّ ذلك بسبب الشيطان.
+الحَذَر من الشيطان الذي يَقعد للإنسان في كل طريق؛ لِيَحُوْلَ بينه وبين طاعة الله عز وجل.
+قال ابن حجر: قوله: (ما قام إلى الصلاة) المُراد الجِنْس، ويحتمل العهد، ويراد به صلاة الليل أو المكتوبة.
+قال الطيبي: خص الأذن بالذِّكْر، وإن كانت العين أنسب بالنوم إشارة إلى ثقل النوم، فإن المسامع هي موارد الانتباه، وخص البول؛ لأنه أسهل مدخلًا في التجاويف، وأسرع نفوذًا في العروق، فيورث الكسل في جميع الأعضاء.</t>
+  </si>
+  <si>
+    <t>Die Verpöntheit des Unterlassens des freiwilligen Nachtgebets und dass dies auf den Satan zurückzuführen ist.
+Die Warnung vor dem Satan, der dem Menschen auf jedem Weg auflauert, um ihn vom Gehorsam gegenüber Allah - mächtig und majestätisch ist Er - abzuhalten.
+Ibn Hajar sagte: „Seine Aussage ‚Er stand nicht zum Gebet auf‘ bezieht sich (allgemein) auf die Art/Kategorie (des Gebets), und es könnte sich auch auf einen bestimmten Zeitpunkt beziehen - gemeint ist damit (also) das Nachtgebet oder das Pflichtgebet."
+At-Taybi sagte: „Das Ohr wurde hervorgehoben, obwohl das Auge eher mit dem Schlaf in Verbindung gebracht wird, um auf die Schwere des Schlafes hinzuweisen. Die Ohren sind die Orte der Aufmerksamkeit; und das Urinieren wurde hervorgehoben, weil es der einfachste Zugang zu den Körperhöhlen ist und (dadurch) die Verbreitung in den Adern/Venen am schnellsten erfolgt, was (schließlich) zu Trägheit in allen Gliedern führt.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3714</t>
+  </si>
+  <si>
     <t>رحم الله رجلا سمحا إذا باع، وإذا اشترى، وإذا اقتضى</t>
   </si>
   <si>
     <t>„Möge Allah mit dem Mann barmherzig sein, der nachsichtig ist, wenn er verkauft, wenn er kauft und wenn er eine Schuld einfordert!“</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «رَحِمَ اللهُ رَجُلًا سَمْحًا إِذَا بَاعَ، وَإِذَا اشْتَرَى، وَإِذَا اقْتَضَى».</t>
   </si>
   <si>
     <t>Von Jabir - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Möge Allah mit dem Mann barmherzig sein, der nachsichtig ist, wenn er verkauft, wenn er kauft und wenn er eine Schuld einfordert!“</t>
   </si>
   <si>
     <t>دعا النبي صلى الله عليه وسلم بالرحمة لكل من كان:
 سهلًا جَوَادًا سَخِيًّا في بيعِه، فلا يُشدِّد على المشتري في سعرها ويعامله بخُلُقٍ حَسَن.
 سهلًا جوادًا سَخِيًّا إذا اشترى، فلا يَبْخَس ويُقَلِّل من قيمة البِضَاعَة.
 سهلًا جوادًا سخيًا إذا طَالَبَ بقضاءِ الدُّيون التي له، فلا يُشدِّد على الفقير والمُحتاج، بل يُطالِبه برفق ولُطف، ويُنْظِر المُعسر.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - sprach ein Bittgebet, in dem er um Barmherzigkeit für jeden bittet, der, wenn er etwas verkauft, unkompliziert, großzügig und freigiebig ist. Er erschwert es dem Käufer nicht beim Preis und behandelt ihn gut. Genauso ist er unkompliziert, großzügig und freigiebig, wenn er etwas kauft, sodass er weder geizig ist noch den Wert der Ware herabsetzt. Und ebenso ist er unkompliziert, großzügig und freigiebig, wenn er eine Schuld einfordert, die ihm jemand anderes schuldet, sodass er es einem Armen und Bedürftigen nicht schwer macht. Vielmehr ist er sanft und nachsichtig und gewährt demjenigen Aufschub, der in finanzieller Not ist.</t>
   </si>
   <si>
     <t>مِن مَقاصد الشريعة الحِفاظ على ما يُصلِحُ العلاقاتِ بين الناس.
 الترغيب في استعمال معالي الأخلاق في المعاملات بين الناس من البيع والشراء ونحو ذلك.</t>
   </si>
   <si>
@@ -5417,85 +5964,180 @@
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كان رجلٌ يُدَايِنُ الناسَ، فكان يقول لفتاه: إذا أتيتَ مُعسِرًا فتجاوز عنه، لعل اللهَ يَتجاوزُ عنا، فلقي اللهَ فتجاوز عنه».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Es gab einmal einen Mann, der Kredite an die Leute vergab und seinem Burschen zu sagen pflegte: ‚Wenn du zu jemandem gehst, der in einer (finanziellen) Notlage ist, dann sei nachsichtig mit ihm, möglicherweise ist dann Allah auch nachsichtig mit uns!‘ Da traf er auf Allah und Er war nachsichtig mit ihm.“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن رجُلٍ كان يتعامل مع الناس بالقَرْض، أو يَبِيعُهم بالآجِل، وكان يقول لغلامه الذي يَتَقاضى الدُّيون التي عند الناس: 
 إذا أتيتَ مَدِيْنًا ولم يكن عنده ما يقضي به الدَّين الذي عليه لعجزه "فَتَجَاوَزْ عنه"؛ إما بإمهالِه وعدم الإلحاح في المطالبة، أو بقبول ما عنده ولو مع ما فيه مِن نَقْص، وذلك رَغْبةٌ منه وطَمَعٌ في أنْ يتجاوزَ اللهُ عنه ويعفوَ عنه.
 فلما ماتَ عفا اللهُ عنه وتجاوزَ عن سيئاتِه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet von einem Mann, der mit den Menschen durch Kreditvergabe oder durch Verkauf mit späterer Zahlung handelte. Er pflegte dem Jüngling, der für ihn seine Schulden bei den Leuten einholte, zu sagen: „Kommst du zu jemandem, der nichts hat, um seine Schuld zu begleichen, da er zahlungsunfähig ist, dann ‚sei nachsichtig mit ihm‘, indem du ihm entweder weiter Aufschub gewährst und nicht mit Nachdruck die Zahlung verlangst oder indem du das annimmst, was er hat, selbst wenn es weniger ist.“ Das tat er in der Hoffnung, dass Allah auch nachsichtig mit ihm ist und ihm vergibt. Als er dann starb, vergab ihm Allah und schaute über seine Sünden hinweg.</t>
   </si>
   <si>
     <t>الإحسان في معاملة الناس والعفو عنهم والتجاوز عن معسرهم من أعظم أسباب نجاة العبد يوم القيامة.
 الإحسان إلى الخلق والإخلاص لله والرجاء في رحمته من أسباب مغفرة الذنوب.</t>
   </si>
   <si>
     <t>Guter Umgang mit den Menschen, ihnen zu vergeben und nachsichtig mit dem zu sein, der in einer Notlage ist, gehört mit zu den wichtigsten Gründen dafür, dass man am Tag der Auferstehung gerettet wird.
 Gut mit den Geschöpfen umzugehen, Allah gegenüber aufrichtig zu sein und auf die Barmherzigkeit von Allah zu hoffen gehört zu den Gründen für die Vergebung der Sünden.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3753</t>
   </si>
   <si>
+    <t>كان رسول الله صلى الله عليه وسلم يجتهد في العشر الأواخر ما لا يجتهد في غيره</t>
+  </si>
+  <si>
+    <t>der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sich in den letzten zehn Nächten (von Ramadan) mehr als sonst anstrengte</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤْمِنينَ رَضِيَ اللهُ عَنْهَا: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَجْتَهِدُ فِي الْعَشْرِ الْأَوَاخِرِ مَا لَا يَجْتَهِدُ فِي غَيْرِهِ.</t>
+  </si>
+  <si>
+    <t>Über 'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sich in den letzten zehn Nächten (von Ramadan) mehr als sonst anstrengte.</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم إذا جاء العَشر الأواخر من رمضان يَجتهد فيها بالعبادة والطاعة، ويُبالِغ في أنواع الخيرات وأصناف المَبَرَّات والعبادات أكثر مما يجتهد في غيره؛ وذلك لِعِظَم وفضل تلك الليالي، وطلبًا لليلة القدر.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte, wenn die letzten zehn (Nächte) des Ramadans anbrachen, sich in ihnen in Anbetung und Gehorsam zu bemühen und alle Arten von guten Taten, wohltätigen Handlungen, Handlungen der Anbetung usw. stark zu vermehren - mehr als sonst. Dies tat er aufgrund der Größe und des Vorzugs dieser Nächte und auf der Suche (und im Streben) nach der Nacht der Bestimmung (Laylat Al-Qadr).</t>
+  </si>
+  <si>
+    <t>الحث على الإكثار مِن البِرِّ ووجوه الطاعات في شهر رمضان عامة والعشر الأخيرة منه خاصة.
+العشر الأواخر من رمضان تبدأ من الليلة الحادية والعشرين إلى نهاية الشهر.
+استحباب اغْتِنَام الأوقات الفاضلة بالطاعات.</t>
+  </si>
+  <si>
+    <t>Die Ermutigung, im Monat Ramadan im Allgemeinen und in den letzten zehn Nächten im Besonderen mehr gute Taten und Handlungen der Anbetung zu verrichten.
+Die letzten zehn (Nächte) des Ramadans beginnen mit der 21. Nacht und erstrecken sich bis zum Ende des Monats.
+Die Empfehlung, die gesegneten Zeiten für die Verrichtung von Handlungen der Anbetung zu nutzen.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3755</t>
+  </si>
+  <si>
     <t>كل أمتي معافى إلا المجاهرين</t>
   </si>
   <si>
     <t>„Meine gesamte Gemeinschaft wird (von Allah) begnadigt – mit Ausnahme derjenigen, die ihre Sünden offen zur Schau stellen</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «كُلُّ أُمَّتِي مُعَافًى إِلَّا المُجَاهِرِينَ، وَإِنَّ مِنَ المُجَاهَرَةِ أَنْ يَعْمَلَ الرَّجُلُ بِاللَّيْلِ عَمَلًا، ثُمَّ يُصْبِحَ وَقَدْ سَتَرَهُ اللَّهُ عَلَيْهِ، فَيَقُولَ: يَا فُلاَنُ، عَمِلْتُ البَارِحَةَ كَذَا وَكَذَا، وَقَدْ بَاتَ يَسْتُرُهُ رَبُّهُ، وَيُصْبِحُ يَكْشِفُ سِتْرَ اللَّهِ عَنْهُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: „Meine gesamte Gemeinschaft wird (von Allah) begnadigt – mit Ausnahme derjenigen, die ihre Sünden offen zur Schau stellen. Zur Zurschaustellung gehört es, dass jemand nachts eine Sünde begeht, die Allah ihm verborgen hat, und er dann am Morgen sagt: ‚Oh du Soundso, ich habe gestern Nacht dies und das getan‘ - obwohl sein Herr ihn in der Nacht bedeckt hat, reißt er am Morgen selbst den Schleier Allahs von sich.“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المسلمَ المُذنبَ يُرجى له عفوُ الله ومغفرتُه، إلا المعلن بالمعصية تفاخُرًا ووقاحةً فلا يَستحقُّ العفو؛ حيث يَعملُ المعصيةَ بالليل، ثم يُصبِحُ وقد ستره الله، فيُحدِّث غَيرَه بأنه فَعَلَ المعصيةَ الفلانية أمس، وقد باتَ يَستُرُه ربُّه، ويُصبحُ يَكشِفُ سِتْرَ الله عليه!!</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlichte, dass der sündige Muslim auf Allahs Vergebung und Gnade hoffen kann, außer demjenigen, der seine Sünde offen zur Schau stellt, aus Stolz und Unverschämtheit. Dieser verdient keine Vergebung, da er die Sünde in der Nacht begeht und Allah ihn bis zum Morgen verhüllt hat, und er dann anderen erzählt, dass er diese bestimmte Sünde gestern begangen hat, obwohl sein Herr ihn die ganze Nacht über bedeckt gehalten hat. Er erreicht den Morgen und deckt Allahs Verhüllung für ihn auf!</t>
   </si>
   <si>
     <t>قُبح المجاهرة بالمعصية بعد سِتْرِ الله تعالى عليه.
 في المجاهرة بالمعصية إشاعةُ الفاحشةِ بين المؤمنين.
 مَن سَتَرَه الله في الدنيا سَتَرَه في الآخرة، وهذا من سعة رحمة الله تعالى بعباده.
 مَن ابتُلي بمعصية عليه أن يَسْتُرَ على نفسِه وأن يَتوبَ إلى الله.
 عِظم ذنب المجاهرين الذين يتقصدون إظهار المعاصي، ويُفوِّتون على أنفسهم المعافاة.</t>
   </si>
   <si>
     <t>Die Abscheulichkeit, eine Sünde offen zur Schau zu stellen, nachdem Allah - erhaben ist Er - sie verhüllt hat.
 In der offenen Zurschaustellung von Sünden liegt die Verbreitung von Unmoral unter den Gläubigen.
 Wer von Allah in dieser Welt bedeckt wird, wird auch im Jenseits bedeckt werden. Dies gehört zur unermesslichen Barmherzigkeit Allahs - erhaben ist Er - gegenüber Seinen Dienern.
 Wer mit einer Sünde geprüft wird, sollte sich selbst bedecken und reumütig zu Allah umkehren.
 Die Schwere der Sünde derer, die ihre Sünden offen zur Schau stellen, absichtlich ihre Missetaten zeigen wollen und sich selbst die Vergebung entgehen lassen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3756</t>
   </si>
   <si>
+    <t>لا يستر عبد عبدا في الدنيا إلا ستره الله يوم القيامة</t>
+  </si>
+  <si>
+    <t>„Kein Diener deckt einen anderen Diener in dieser Welt, ohne dass Allah ihn am Tag der Auferstehung bedeckt.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا يَسْتُرُ عَبْدٌ عَبْدًا فِي الدُّنْيَا إِلَّا سَتَرَهُ اللهُ يَوْمَ الْقِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Kein Diener deckt einen anderen Diener in dieser Welt, ohne dass Allah ihn am Tag der Auferstehung bedeckt.“</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنه لا يَستر مسلمٌ أخاه المسلم في أمر من الأمور، إلا سَتره الله عز وجل يوم القيامة؛ فالجزاء من جنس العمل، ويكون سِتْرُ اللهِ له بستر عيوبه ومعاصيه عن إذاعتها على أهل المحشر، وقد يكون بترك محاسبته عليها وذكرها له.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlicht, dass kein Muslim seinen muslimischen Bruder in irgendeiner Angelegenheit bedeckt, außer dass Allah - mächtig und majestätisch ist Er - ihn am Tag der Auferstehung bedecken wird. Die Belohnung entspricht der Tat, und Allahs Bedeckung für ihn wird darin bestehen, seine Fehler und Sünden zu verbergen, damit sie nicht vor den Menschen der Versammlung bekannt werden; und es kann auch darin bestehen, ihn für diese nicht zur Rechenschaft zu ziehen oder sie ihm gegenüber zu erwähnen.</t>
+  </si>
+  <si>
+    <t>مشروعية السِّتْر على المسلم إذا فَعَلَ معصية، مع الإنكار عليه، والنصيحة له، وتخويفه بالله، أما إذا كان من أهل الشر والفساد المجاهرين بالمعاصي والفسق، فإنه لا ينبغي الستر عليهم؛ لأن الستر عليهم يُجَرِّئُهم على المعاصي، وإنما يُرْفَع أمرُه إلى ولاة الأمور، ولو كان في هذا ذكر له؛ لأنه مُعْلِن بفسقه ومعصيته.
+الترغيب في ستر أخطاء الآخرين.
+من فوائد الستر: إتاحة الفرصة للمذنب أن يراجِعَ نفسه ويتوب إلى الله؛ لأن إعلان العيوب والعورات من إشاعة الفاحشة، ويُفسِد الجَوَّ الاجتماعي، ويُغْرِي الناس بارتكابها.</t>
+  </si>
+  <si>
+    <t>Die Legitimität, einen Muslim zu bedecken, wenn er eine Sünde begeht, zusammen mit der Ermahnung, dem Rat und der Warnung vor Allah. Wenn er jedoch zu den üblen, verdorbenen Menschen gehört, die offenkundig Sünden und Frevel(taten) begehen, sollte man sie nicht bedecken, da das Bedecken ihrer Taten sie zu weiteren Sünden ermutigt. Stattdessen sollte ihre Angelegenheit den Verantwortlichen gemeldet werden, auch wenn dies bedeutet, sie zu erwähnen, da sie ihren Frevel und ihre Sünde öffentlich machen.
+Die Ermutigung, die Fehler anderer zu bedecken.
+Zu den Vorteilen des Bedeckens gehört es, dem Sünder die Möglichkeit zu geben, sein Handeln zu überdenken und sich Allah (reuevoll) zuzuwenden, da das Bekanntmachen von Fehlern und Schwächen zur Verbreitung von Unmoral gehört, das soziale Umfeld verdirbt und Menschen dazu verleitet, sie zu begehen.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3777</t>
+  </si>
+  <si>
+    <t>لا يموتن أحدكم إلا وهو يحسن بالله الظن</t>
+  </si>
+  <si>
+    <t>‚Keiner von euch soll sterben, außer dass er gut über Allah denkt.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَبْلَ وَفَاتِهِ بِثَلَاثٍ يَقُولُ: «لَا يَمُوتَنَّ أَحَدُكُمْ إِلَّا وَهُوَ يُحْسِنُ بِاللهِ الظَّنَّ».</t>
+  </si>
+  <si>
+    <t>Über Jabir - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Propheten - Allahs Segen und Frieden auf ihm - drei Tage vor seinem Tod sagen: ‚Keiner von euch soll sterben, außer dass er gut über Allah denkt.‘“</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم المسلمَ بأن لا يموت إلا وهو يُحسِنُ الظنَّ بالله بتَغْلِيْبِه جانبَ الرجاء عند الاحتضار بأن الله يرحمُه ويعفو عنه، لأن الخوف مطلوب لتحسين العمل، وتلك الحالة ليست حالة الأعمال، فالمطلوب فيها غَلَبَةُ الرجاء.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - ermahnte den Muslim, nicht zu sterben, außer dass er gut über Allah denkt, indem er der Hoffnung im Augenblick des Todes Vorrang einräumt, dass Allah ihm gnädig sein und ihm vergeben wird; denn Furcht ist notwendig, um gute Taten zu verbessern, und dieser Zustand (des Sterbens) ist kein Zustand für Taten. Daher ist es erforderlich, dass die Hoffnung (in diesem Moment) überwiegt.</t>
+  </si>
+  <si>
+    <t>حِرْص النبيِّ صلى الله عليه وسلم على إرشاد أمته، وشدة رأفته بها في جميع أحواله؛ حتى في مرض موته ينصح أمتَه ويدلُّها على مسالك النجاة.
+قال الطيبي: أحسنوا أعمالكم الآن حتى يَحْسُنَ ظنُّكم بالله عند الموت، فإنَّ مَن ساء عملُه قبل الموت يَسوء ظنُّه عند الموت.
+أكمل الأَحْوال للعبد اعْتدال الرَّجاء والخوف، وغلبةُ الحب؛ فالمحبَّة هي المرْكَبُ، والرَّجاء حادٍ، والخوف سائق، والله الموصل بمنِّه وكرمه.
+ينبغي على من كان قريبًا ممن حَضَرَه الموت أنْ يُغَلِّب عنده جانب الرجاء وحسن الظن بالله، ففي هذا الحديث أنه صلى الله عليه وسلم قال ذلك قبل أن يموت بثلاث.</t>
+  </si>
+  <si>
+    <t>Das Bestreben des Propheten - Allahs Segen und Frieden auf ihm -, seine Gemeinschaft zu leiten, und sein großes Mitgefühl mit ihr in allen seinen Zuständen, sodass er seiner Gemeinschaft sogar in seiner Krankheit vor seinem Tod Ratschläge gibt und sie auf die Wege der Erlösung leitet.
+At-Taybi sagte: „Verbessert eure Taten jetzt, damit ihr am Ende gutes Denken über Allah habt], denn wer vor dem Tod schlechte Taten vollbracht hat, wird am Ende schlechtes Denken (über Allah) haben.“
+Der beste Zustand für den Diener ist ein ausgewogenes Verhältnis von Hoffnung und Furcht, wobei die Liebe überwiegt; die Liebe ist das Reittier, die Hoffnung ist der Führer und die Furcht ist der Treiber, und Allah ist Derjenige, Der durch Seine Gnade und Großzügigkeit führt.
+Wer einem Sterbenden nahesteht, sollte bei ihm die Seite der Hoffnung und des guten Denkens über Allah überwiegen lassen. In diesem Hadith heißt es, dass der Prophet - Allahs Segen und Frieden auf ihm - dies drei Tage vor seinem Tod sagte.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3779</t>
+  </si>
+  <si>
     <t>لقيت إبراهيم ليلة أسري بي فقال: يا محمد، أقرئ أمتك مني السلام، وأخبرهم أن الجنة طيبة التربة عذبة الماء</t>
   </si>
   <si>
     <t>„Ich habe Ibrahim in der Nacht angetroffen, in der ich zur Himmelsreise gebracht wurde. Da sagte er: 'O Muhammad, richte deiner Gemeinschaft den Gruß von mir aus und berichte ihnen, dass das Paradies reine Erde und süßes Wasser hat</t>
   </si>
   <si>
     <t>عَنِ ابْنِ مَسْعُودٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «لَقِيتُ إِبْرَاهِيمَ لَيْلَةَ أُسْرِيَ بِي فَقَالَ: يَا مُحَمَّدُ، أَقْرِئْ أُمَّتَكَ مِنِّي السَّلاَمَ، وَأَخْبِرْهُمْ أَنَّ الجَنَّةَ طَيِّبَةُ التُّرْبَةِ عَذْبَةُ الْمَاءِ، وَأَنَّهَا قِيعَانٌ، وَأَنَّ غِرَاسَهَا سُبْحَانَ اللهِ وَالحَمْدُ لِلَّهِ وَلاَ إِلَهَ إِلاَّ اللَّهُ وَاللَّهُ أَكْبَرُ».</t>
   </si>
   <si>
     <t>Von Ibn Mas'ud - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Ich habe Ibrahim in der Nacht angetroffen, in der ich zur Himmelsreise gebracht wurde. Da sagte er: 'O Muhammad, richte deiner Gemeinschaft den Gruß von mir aus und berichte ihnen, dass das Paradies reine Erde und süßes Wasser hat. Es ist eine weite Fläche und seine Pflanzen sind: 'Subhanallah' und 'Alhamdulillah' und 'La ilaha illa Allah' und 'Allahu Akbar'.“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّه لَقِي إبراهيمَ الخليلَ عليه السلام ليلة الإسراء والمعراج، فقال له يا محمد: أَوْصِل أُمتَك مني السلام، وأَعْلِمْهم أنّ الجنة طيبة التُّرْبة، عذبة الماء لا ملوحة فيه، وأن الجنة واسعة مُسْتَوية خالية من الشجر، وغرسها الكلمات الطيبات، وهنَّ الباقيات الصالحات: سُبْحَانَ اللهِ، وَالحَمْدُ لِلَّهِ، وَلاَ إِلَهَ إِلاَّ اللَّهُ، وَاللَّهُ أَكْبَرُ، كلما قالها المُسلم وكَرَّرَها غُرس له غَرْسٌ في الجنة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass er Ibrahim Al-Khalil - Friede sei auf ihm - in der Nacht- und Himmelsreise antraft und er zu ihm sagte: „O Muhammad, überbringe deiner Gemeinschaft den Gruß von mir und belehre sie, dass das Paradies gute Erde hat und süßes, salzfreies Wasser hat, und dass das Paradies weit, geebnet und frei von Bäumen ist und ihre Pflanzen die guten Worte sind, welche die guten, bleibenden Taten sind: 'Subhanallah' und 'Alhamdulillah' und 'La ilaha illa Allah' und 'Allahu Akbar'. Immer wenn der Muslim diese sagt und wiederholt, wird eine Pflanze im Paradies für ihn gepflanzt.</t>
   </si>
   <si>
     <t>الحث على مداومة الذِّكر للإكثار من غِرَاس الجنة.
 فضل الأمة الإسلامية؛ حيث بَلَّغَها السلامَ إبراهيمُ عليه الصلاة والسلامُ.
 ترغيب إبراهيم عليه السلام أمة محمد صلى الله عليه وسلم في الإكثار من ذكر الله تعالى.
 قال الطيبي: الجنة قيعان، ثم إن الله تعالى أوجد بفضله فيها أشجارًا وقصورًا بحسب أعمال العاملين؛ لكل عامل ما يختص به بسبب عمله، ثم إنه تعالى لما يَسَّره لما خُلِق له من العمل لِينال بذلك الثواب جعله كالغارس لتلك الأشجار.</t>
   </si>
   <si>
     <t>Der Ansporn dazu, beständig Allahs zu gedenken, um seine Pflanzen im Paradies zu vermehren.
@@ -5521,91 +6163,284 @@
   <si>
     <t>„Derjenige, der die verwandtschaftlichen Beziehungen pflegt, ist nicht der, der gleiches mit gleichem vergilt! Vielmehr ist derjenige, der die verwandtschaftlichen Beziehungen pflegt, der, der sie pflegt, wenn sie abgebrochen wurden!“</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «لَيْسَ الْوَاصِلُ بِالْمُكَافِئِ، وَلَكِنِ الْوَاصِلُ الَّذِي إِذَا قُطِعَتْ رَحِمُهُ وَصَلَهَا».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn 'Amr - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Derjenige, der die verwandtschaftlichen Beziehungen pflegt, ist nicht der, der gleiches mit gleichem vergilt! Vielmehr ist derjenige, der die verwandtschaftlichen Beziehungen pflegt, der, der sie pflegt, wenn sie abgebrochen wurden!“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ الإنسانَ الكامِلَ في صِلَةِ الرَّحِم والإحسانِ إلى الأقاربِ ليس هو الشخصُ الذي يُقابِلُ الإحسانَ بالإحسان، بل الواصِلُ حقيقةً الكامِلُ في صلة الرحم هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها، وإن أساؤوا إليه فإنه يُقابِلُهم بالإحسان إليهم.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass derjenige, der auf vollkommene Weise die verwandtschaftlichen Beziehungen pflegt und gut zu den Verwandten ist, nicht die Person ist, die nur denjenigen gut behandelt, der auch sie gut behandelt. Vielmehr ist derjenige, der die verwandtschaftlichen Beziehungen wirklich auf vollständige Weise pflegt, derjenige ist, der, wenn die Beziehung abgebrochen wird, sie dennoch pflegt (und wieder aufnimmt), und der, wenn er schlecht von seinen Verwandten behandelt wird, trotzdem gut mit ihnen umgeht.</t>
   </si>
   <si>
     <t>صِلَةُ الرَّحِم الكاملة شَرْعًا أنْ تَصِلَ مَن قَطَعَك منهم، وتَعفوَ عمَّن ظَلمك، وتعطي من حرمك، وليست صِلَة المقابلة والمجازاة.
 صلة الرَّحم تكون بالزيارة واللقاء والتواصل، وإيصال ما أمكن من الخير من المال والدعاء والأمر بالعروف والنهي عن المنكر ونحوِها، ودفع ما أمكن من الشر عنهم.</t>
   </si>
   <si>
     <t>Das Pflegen der verwandtschaftlichen Beziehungen aus Sicht der islamischen Gesetzgebung bedeutet, dass du mit demjenigen den Kontakt pflegst, der ihn abgebrochen hat, dass du demjenigen vergibst, der dir Unrecht getan hat und dass du demjenigen gibst, der dir (Dinge) verwehrt. Es besteht nicht darin, auf Gleiches mit Gleichem zu antworten und es zu erwidern.
 Das Pflegen der verwandtschaftlichen Beziehungen besteht darin, ihnen so viel Gutes wie möglich zukommen zu lassen - sei es durch finanzielle Unterstützung, Bittgebete, das Gebieten des Guten und das Verbieten des Schlechten und Ähnliches - sowie darin, so viel Schaden wie möglich von ihnen fernzuhalten.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3854</t>
+  </si>
+  <si>
+    <t>لئن كنت كما قلت، فكأنما تسفهم المل ولا يزال معك من الله ظهير عليهم ما دمت على ذلك</t>
+  </si>
+  <si>
+    <t>„Wenn du so bist, wie du sagst, dann ist es, als würdest du ihnen heiße Asche ins Gesicht werfen, und solange du so bleibst, wird Allah dir Beistand gegen sie gewähren.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه: أَنَّ رَجُلًا قَالَ: يَا رَسُولَ اللهِ إِنَّ لِي قَرَابَةً أَصِلُهُمْ وَيَقْطَعُونِي، وَأُحْسِنُ إِلَيْهِمْ وَيُسِيئُونَ إِلَيَّ، وَأَحْلُمُ عَنْهُمْ وَيَجْهَلُونَ عَلَيَّ، فَقَالَ: «لَئِنْ كُنْتَ كَمَا قُلْتَ، فَكَأَنَّمَا تُسِفُّهُمُ الْمَلَّ وَلَا يَزَالُ مَعَكَ مِنَ اللهِ ظَهِيرٌ عَلَيْهِمْ مَا دُمْتَ عَلَى ذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass ein Mann sagte: „O Gesandter Allahs, ich habe Verwandte, (und) ich pflege die Verwandtschaftsbande zu ihnen, aber sie brechen sie mit mir; ich bin gut zu ihnen, aber sie sind schlecht zu mir; ich bin geduldig mit ihnen, aber sie sind ignorant mir gegenüber.“ Da sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Wenn du so bist, wie du sagst, dann ist es, als würdest du ihnen heiße Asche ins Gesicht werfen, und solange du so bleibst, wird Allah dir Beistand gegen sie gewähren.“</t>
+  </si>
+  <si>
+    <t>اشتَكَى رَجُلٌ للنبيِّ صلى الله عليه وسلم بأنّ له قرابةً ورَحِمًا يَتَعامَل معهم بالحُسنى وهم يُعامِلونه بضد ذلك؛ فيَصِلُهم ويأتِيْهم وهم يَقْطَعونه، ويُحسن إليهم بالبر والوفاء ويُسيئون إليه بالجَوْر والجَفَاء، ويَحلم ويعفو عنهم ويَجهلون عليه بالقبيح من القول والفعل، فهل يَستَمِرُّ بالصِّلَة لهم مع ما ذُكِر؟ 
+فقال له النبيُّ صلى الله عليه وسلم: إنْ كان كما ذَكَرتَ فإنك تُخزِيهم وتَحْقِرُهم في أنفسهم، وكأنك تُطعِمُهم الرَّمَاد الحارّ؛ لكثرة إحسانك وقبيح فِعلِهم عند أنفسهم، ولا يزال معك من عند الله مُعين لك عليهم، ودافِع عنك أذاهم ما دُمْتَ على ما ذَكرتَ من إحسانك إليهم، وظَلُّوا هم على إساءتهم إليك.</t>
+  </si>
+  <si>
+    <t>Ein Mann beklagte sich beim Propheten - Allahs Segen und Frieden auf ihm - darüber, dass er Verwandte hat, mit denen er gut umgeht, sie aber behandeln ihn schlecht. Er pflegt die (Verwandtschafts)bande zu Ihnen, sie jedoch brechen sie mit ihm. Er ist gut zu ihnen, doch sie sind ungerecht und gemein zu ihm. Er ist geduldig und nachsichtig mit ihnen, sie aber sind ignorant und unhöflich ihm gegenüber. Sollte er trotz ihres Verhaltens (ihm gegenüber) weiterhin die Verbindung zu ihnen aufrechterhalten?
+Der Prophet - Allahs Segen und Frieden auf ihm - sagte zu ihm: „Wenn es so ist, wie du sagst, dann demütigst und erniedrigst du sie in ihren eigenen Augen. Es ist, als würdest du ihnen heiße Asche ins Gesicht werfen, aufgrund deiner vielen guten Taten und ihres schlechten Verhaltens dir gegenüber. Und solange du weiterhin gut zu ihnen bist und sie dich schlecht behandeln, wird Allah dir gegen sie helfen und dich vor ihrem Schaden schützen.“</t>
+  </si>
+  <si>
+    <t>مقابلة الإساءة بالإحسان مَظِنّة رجوع  المسيء إلى الحق، كما قال تعالى: (ادفع بالتي هي أحسن فإذا الذي بينك وبينه عداوة كأنه ولي حميم).
+امتثال أمْر الله ولو حصل له أذى سببٌ لعون الله للعبد المؤمن.
+قطيعة الرحم أَلَمٌ وعذابٌ في الدنيا، وإثمٌ وحساب في الآخرة.
+ينبغي على المسلم أنْ يَحتَسِب في عمله الصالح، ولا يقطعه أذى الناس وقطيعتُهم عن عادته الطيبة.
+ليس الواصلُ لِرَحِمِهِ مَن يُكافِئ مَن وَصَله، ولكن الواصل حقيقة هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها.</t>
+  </si>
+  <si>
+    <t>Schlechtes mit Gutem zu vergelten, kann dazu führen, dass der Missetäter zur Wahrheit zurückkehrt, so wie Allah - erhaben ist Er - sagte: „Wehre (das Böse) ab mit dem, was besser ist; dann wird der, zwischen dem und dir Feindschaft herrschte, wie ein treuer Freund sein.“
+Den Befehlen Allahs zu gehorchen - auch wenn einem dadurch Schaden widerfährt - ist ein Grund für Allahs Hilfe/Beistand für den gläubigen Diener.
+Der Bruch der Verwandtschaftsbande ist Schmerz und Qual in dieser Welt und Sünde und Abrechnung im Jenseits.
+Ein Muslim sollte auf die Belohnung für seine guten Taten hoffen und sich nicht aufgrund der Verletzungen und der Abkehr der Menschen von seinen guten Gewohnheiten abbringen lassen.
+Derjenige, der seine Verwandtschaftsbande pflegt, ist nicht jemand, der diejenigen belohnt, welche die Bande zu ihm pflegen, sondern derjenige, der seine Verwandtschaftsbande pflegt, ist wahrhaftig jener, der, wenn seine Verwandtschaft die Bande mit ihm bricht, die Verbindung zu ihnen aufrechterhält.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3863</t>
+  </si>
+  <si>
+    <t>ما اغبرت قدما عبد في سبيل الله فتمسه النار</t>
+  </si>
+  <si>
+    <t>„Die Füße eines Dieners, die auf dem Weg Allahs staubig werden, wird das Feuer nicht berühren.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي عَبْسٍ عَبْدُ الرَّحْمَنِ بْنِ جَبْرٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا اغْبَرَّتْ قَدَمَا عَبْدٍ فِي سَبِيلِ اللَّهِ فَتَمَسَّهُ النَّارُ».</t>
+  </si>
+  <si>
+    <t>Über Abu 'Abs 'Abdur-Rahman Ibn Jabr - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Die Füße eines Dieners, die auf dem Weg Allahs staubig werden, wird das Feuer nicht berühren.“</t>
+  </si>
+  <si>
+    <t>بَشَّرَ النبيُّ صلى الله عليه وسلم بأنَّ مَن أصاب قَدَمَيه الغبارُ وهو يُجاهد في سبيل الله بأنَّ النارَ لا تَمَسّه.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - verkündete die frohe Botschaft, dass derjenige, dessen Füße im Kampf für Allah staubig werden, nicht vom Feuer berührt wird.</t>
+  </si>
+  <si>
+    <t>البشارة للمُجاهد في سبيل الله بالنَّجَاة من النار.
+ذكرَ القَدَمين وإن كان الغبار يَعُمُّ البدن كلَّه؛ لأن أكثر المجاهدين في ذلك الزمان مُشَاةٌ، والأقدام تتغبَّر على كل حال.
+قال ابن حجر: فإذا كان مُجرَّد مَس الغبار للقدم يُحرِّم عليها النار؛ فكيف بمَن سعى وبَذَل جُهْدَه واستنفد وُسْعَه.</t>
+  </si>
+  <si>
+    <t>Die frohe Botschaft für denjenigen, der auf dem Wege Allahs kämpft, dass er vor dem Feuer gerettet wird.
+Die Füße wurden (explizit) erwähnt, obwohl der Staub den ganzen Körper bedecken kann, da die meisten Kämpfer zu dieser Zeit zu Fuß unterwegs waren und die Füße (somit) zwangsläufig staubig werden.
+Ibn Hajar sagte: „Wenn schon die bloße Berührung der Füße mit dem Staub sie vor dem Feuer schützt, wie viel mehr (muss das) dann auf denjenigen (zutreffen), der sich bemüht und sein Bestes gibt und all seine Möglichkeiten ausschöpft?!“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3868</t>
+  </si>
+  <si>
+    <t>ما من قوم يقومون من مجلس لا يذكرون الله فيه إلا قاموا عن مثل جيفة حمار، وكان لهم حسرة</t>
+  </si>
+  <si>
+    <t>„Keine Gruppe von Menschen steht von einer Versammlung auf, in der sie Allah nicht erwähn(t)en, außer dass sie aufstehen, als hätten sie sich bei etwas Ähnlichem wie dem Kadaver eines Esels befunden; und sie werden Bedauern empfinden.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْ قَوْمٍ يَقُومُونَ مِنْ مَجْلِسٍ لَا يَذْكُرُونَ اللَّهَ فِيهِ إِلَّا قَامُوا عَنْ مِثْلِ جِيفَةِ حِمَارٍ، وَكَانَ لَهُمْ حَسْرَةً».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Keine Gruppe von Menschen steht von einer Versammlung auf, in der sie Allah nicht erwähn(t)en, außer dass sie aufstehen, als hätten sie sich bei etwas Ähnlichem wie dem Kadaver eines Esels befunden; und sie werden Bedauern empfinden.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن قومٍ جلسوا في مجلس ثم قاموا منه ولم يذكروا الله فيه إلا قاموا عن مثل مَن اجتمع على جيفة حمار في النَّتَنِ والقَذَارة؛ وذلك لما انشغلوا في الكلام عن ذكر الله، وكان ذلك المجلسُ عليهم حسرةً يوم القيامة ونقصانًا وندامة لازمة لهم.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass keine Gruppe von Menschen in einer Versammlung sitzt und dann aufsteht und auseinandergeht, ohne Allah darin gedacht zu haben, außer dass sie wie diejenigen sind, die sich um den Kadaver eines Esels versammelt haben - hinsichtlich seines Gestanks und seiner Unreinheit. Dies liegt daran, dass sie sich im Gespräch vom Gedenken Allahs ablenken ließen, und diese Versammlung wird ihnen am Tag der Auferstehung Bedauern und Verlust sowie anhaltende Reue bringen.</t>
+  </si>
+  <si>
+    <t>ما ذُكِر مِن التحذير عن الغفلة عن ذكر الله ليس مقتصرًا على المجالس فقط، بل يَعُمُّ غيرَها، قال النووي: يُكرَه لمَن قَعَد في مكان أن يُفارقه قبل أن يذكر الله تعالى فيه.
+الحسرة الحاصل لهم يوم القيامة: إما بِفَوَات الأجر والثواب لعدم الاستفادة من الوقت في طاعة الله، وإما بالإثم والعقاب لإشغال الوقت بمعصية الله.
+هذا التحذير إذا كانت هذه الغفلة بالمباحات، فكيف بالمجالس المحرَّمة التي فيها الغيبة والنميمة وغيرها؟!</t>
+  </si>
+  <si>
+    <t>Die erwähnte Warnung vor der Vernachlässigung des Gedenkens Allahs beschränkt sich nicht nur auf Versammlungen, sondern umfasst auch andere Situationen. An-Nawawi sagte: „Es ist verpönt für jemanden, der sich an einem Ort niedergelassen hat, diesen zu verlassen, bevor er Allah darin erwähnt hat.“
+Das Bedauern, das sie am Tag der Auferstehung empfinden werden, ist entweder auf den Verlust von Lohn und Belohnung zurückzuführen, weil sie die Zeit nicht für den Gehorsam gegenüber Allah genutzt haben, oder auf Sünde und Bestrafung, weil sie die Zeit mit Ungehorsam gegenüber Allah verbracht haben.
+Diese Warnung gilt, wenn diese Vernachlässigung bei erlaubten Dingen geschieht. Wie viel schlimmer ist es dann bei verbotenen Versammlungen, in denen es um Verleumdung, üble Nachrede und dergleichen geht?!</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/3910</t>
   </si>
   <si>
     <t>فعلام نبايعك؟ قال: على أن تعبدوا الله ولا تشركوا به شيئا، والصلوات الخمس، وتطيعوا وأسر كلمة خفية ولا تسألوا الناس شيئا</t>
   </si>
   <si>
     <t>Worauf sollen wir dir denn (nochmals) die Treue schwören?‘ Er sagte: ‚Darauf, dass ihr Allah dient und Ihm nichts beigesellt, die fünf Gebete verrichtet, dass ihr - und er flüsterte ein Wort, das ich nicht verstehen konnte - gehorcht und die Menschen um nichts bittet</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُسْلِمٍ الْخَوْلَانِيِّ، قَالَ: حَدَّثَنِي الْحَبِيبُ الْأَمِينُ، أَمَّا هُوَ فَحَبِيبٌ إِلَيَّ، وَأَمَّا هُوَ عِنْدِي فَأَمِينٌ، عَوْفُ بْنُ مَالِكٍ الْأَشْجَعِيُّ رضي الله عنه قَالَ: كُنَّا عِنْدَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، تِسْعَةً أَوْ ثَمَانِيَةً أَوْ سَبْعَةً، فَقَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» وَكُنَّا حَدِيثَ عَهْدٍ بِبَيْعَةٍ، فَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، ثُمَّ قَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» فَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، ثُمَّ قَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» قَالَ: فَبَسَطْنَا أَيْدِيَنَا وَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، فَعَلَامَ نُبَايِعُكَ؟ قَالَ: «عَلَى أَنْ تَعْبُدُوا اللهَ وَلَا تُشْرِكُوا بِهِ شَيْئًا، وَالصَّلَوَاتِ الْخَمْسِ، وَتُطِيعُوا -وَأَسَرَّ كَلِمَةً خَفِيَّةً- وَلَا تَسْأَلُوا النَّاسَ شَيْئًا» فَلَقَدْ رَأَيْتُ بَعْضَ أُولَئِكَ النَّفَرِ يَسْقُطُ سَوْطُ أَحَدِهِمْ، فَمَا يَسْأَلُ أَحَدًا يُنَاوِلُهُ إِيَّاهُ.</t>
   </si>
   <si>
     <t>Von Abu Muslim Al-Khawlani wird überliefert, dass er sagte: Mir berichtete der Geliebte und Vertrauenswürdige - und er ist mir wahrlich lieb und bei mir vertrauenswürdig - , nämlich 'Awf ibn Malik Al-Aschja'i - möge Allah mit ihm zufrieden sein -: „Wir waren beim Gesandten Allahs - Allahs Segen und Frieden auf ihm -, neun oder acht oder sieben (von uns). Da sagte er: ‚Wollt ihr dem Gesandten Allahs nicht die Treue schwören?‘ Und wir hatten (ihm) erst kürzlich einen Treueeid geleistet. Also sagten wir: ‚Wir haben dir bereits die Treue geschworen, o Gesandter Allahs.‘ Dann sagte er (erneut): ‚Wollt ihr dem Gesandten Allahs nicht die Treue schwören?‘ Wir sagten wieder: ‚Wir haben dir bereits die Treue geschworen, o Gesandter Allahs.‘ Dann sagte er (erneut): ‚Wollt ihr dem Gesandten Allahs nicht die Treue schwören?‘ Da streckten wir unsere Hände aus und sagten: ‚Wir haben dir bereits die Treue geschworen, o Gesandter Allahs. Worauf sollen wir dir denn (nochmals) die Treue schwören?‘ Er sagte: ‚Darauf, dass ihr Allah dient und Ihm nichts beigesellt, die fünf Gebete verrichtet, dass ihr - und er flüsterte ein Wort, das ich nicht verstehen konnte - gehorcht und die Menschen um nichts bittet.‘ Bei Allah, ich habe einige dieser Männer gesehen, deren Peitsche herunterfiel, und sie baten niemanden darum, sie ihnen aufzuheben.“</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم في عَدَدٍ مِن الصحابة فَطَلَبَ منهم ثلاث مرات أن يُبايعوه ويعاهدوه على التزام أمور: 
 الأول: عبادة الله وحده بامتثال أوامره واجتناب نواهيه، وألا يشركوا به شيئًا. 
 الثاني: إقامة الصلوات الخمس المفروضات في اليوم والليلة. 
 الثالث: السمع والطاعة بالمعروف لِمَن ولي أمرَ المسلمين. 
 الرابع: إنزال جميعِ حاجاتِهم بالله وعدم سؤال الناس منها شيئًا، وخفض النبي صلى الله عليه وسلم بها صوته. 
 وقد عمل الصحابة رضي الله عنهم بما بايعوا عليه، حتى قال راوي الحديث: فلقد رأيتُ بعضَ أولئك الصحابة يسقط سَوْطُ أحدِهم، فما يسأل أحدًا يناوله إياه بل ينزل ويأخذه بنفسه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - war mit einer Gruppe von Gefährten und bat sie dreimal, ihm die Treue zu schwören und ihm zu versprechen, sich an folgende Dinge zu halten:
 Erstens: Die Anbetung Allahs allein, indem man Seinen Geboten gehorcht und Seine Verbote meidet, und Ihm nichts beigesellt.
 Zweitens: Das Verrichten der fünf Pflichtgebete am Tag und in der Nacht.
 Drittens: Auf denjenigen hören und demjenigen im Guten gehorchen, der über die Muslime herrscht.
 Viertens: All ihre Bedürfnisse Allah anzuvertrauen und die Menschen um nichts davon zu bitten. Der Prophet - Allahs Segen und Frieden auf ihm - senkte dabei seine Stimme.
 Und die Gefährten - möge Allah mit ihnen zufrieden sein - handelten gemäß dem, worauf sie ihren Treueid geleistet hatten, bis der Überlieferer des Hadith sagte: „Ich habe einige dieser Gefährten gesehen, wie die Peitsche eines von ihnen herunterfiel, und er bat niemanden, sie ihm zu reichen, sondern stieg (von seinem Reittier) ab und nahm sie selbst.“</t>
   </si>
   <si>
     <t>الحثّ على ترك سؤال الناس، والتنزُّه عن جميع ما يسمى سؤالًا، والاستغناء عن الناس ولو كان في أمر يسير.
 السؤال المنهي عنه: السؤال المتعلِّق بالأمور الدنيوية، فلا يتناول السؤال عن العلم وأمور الدين.</t>
   </si>
   <si>
     <t>Der Ansporn dazu, davon Abstand zu nehmen, die Menschen um etwas zu bitten, und sich von allem fernzuhalten, was als Bitten bezeichnet wird, und unabhängig von den Menschen zu sein, selbst wenn es um eine kleine Angelegenheit geht.
 Die Art des Bittens, die untersagt ist, bezieht sich auf Bitten um weltliche Dinge. Es schließt jedoch nicht das Fragen nach Wissen und Angelegenheiten der Religion aus.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4176</t>
   </si>
   <si>
+    <t>مثل الذي يذكر ربه والذي لا يذكر ربه، مثل الحي والميت</t>
+  </si>
+  <si>
+    <t>‚Das Gleichnis desjenigen, der seinen Herrn gedenkt, und desjenigen, der seinen Herrn nicht gedenkt, ist wie das Gleichnis des Lebenden und des Toten</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَثَلُ الَّذِي يَذْكُرُ رَبَّهُ وَالَّذِي لاَ يَذْكُرُ رَبَّهُ، مَثَلُ الحَيِّ وَالمَيِّتِ»، ولفظ مسلم: «مَثَلُ الْبَيْتِ الَّذِي يُذْكَرُ اللهُ فِيهِ، وَالْبَيْتِ الَّذِي لَا يُذْكَرُ اللهُ فِيهِ، مَثَلُ الْحَيِّ وَالْمَيِّتِ».</t>
+  </si>
+  <si>
+    <t>Über Abu Musa - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Das Gleichnis desjenigen, der seinen Herrn gedenkt, und desjenigen, der seinen Herrn nicht gedenkt, ist wie das Gleichnis des Lebenden und des Toten.‘“ Und der Wortlaut von Muslim lautet: „Das Gleichnis des Hauses, in dem Allah erwähnt wird, und des Hauses, in dem Allah nicht erwähnt wird, ist wie das Gleichnis des Lebenden und des Toten.“</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم الفَرقَ بَيْن الذي يذكر الله تعالى وبين مَن لا يذكره، وأنه مثل الفرق بين الحي والميت في نفعه وحسن مظهره، فمَثَلُ الذي يذكر ربه مثل الحي الذي ظاهِرُه مُتَزَيِّن بنور الحياة، وباطنه بنور المعرفة، وفيه النفع، ومثل الذي لا يذكر الله مثل الميت الذي ظاهره عاطل، وباطنه باطل، وليس فيه نفع. 
+وكذلك البيت يوصف بالحي إن كان ساكنوه يذكرون الله، وإلا فهو بيت ميت لخمول ساكنيه عن ذكر الله؛ وإن أطلق الحي والميت في وصف البيت إنما يراد به ساكن البيت.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte den Unterschied zwischen demjenigen, der Allah - erhaben ist Er - gedenkt, und demjenigen, der Ihn nicht gedenkt, und dass er wie der Unterschied zwischen dem Lebenden und dem Toten in Bezug auf seinen Nutzen und sein gutes Aussehen ist. Das Gleichnis desjenigen, der seinen Herrn gedenkt, gleicht dem eines Lebenden, dessen äußeres Erscheinungsbild mit dem Licht des Lebens geschmückt (und erhellt) ist und dessen Inneres mit dem Licht der Erkenntnis erleuchtet ist; und in ihm liegt Nutzen/und er bringt Nutzen. Und das Gleichnis dessen, der Allah nicht gedenkt, ist wie das des Toten, dessen äußeres Erscheinungsbild leblos ist und dessen Inneres nichtig (und leer) ist; und er bringt keinen Nutzen.
+Und ebenso wird das Haus als lebendig beschrieben, wenn seine Bewohner Allah gedenken, andernfalls ist es ein totes Haus aufgrund der Trägheit seiner Bewohner gegenüber dem Gedenken Allahs. Wenn also die Begriffe „lebendig“ und „tot“ in Bezug auf das Haus verwendet werden, sind damit die Bewohner des Hauses gemeint.</t>
+  </si>
+  <si>
+    <t>الحث على ذكر الله والتحذير من الغفلة عنه.
+الذكر حياة الروح كما أن الروح حياة الجسد.
+من هدي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
+قال النووي: فيه الندب إلى ذكر الله تعالى في البيت، وأنه لا يخلى من الذكر.
+قال النووي: وفيه أن طول العمر في الطاعة فضيلة وإن كان الميت ينتقل إلى خير؛ لأن الحي يَسْتَلْحِقُ به ويزيد عليه بما يفعله من الطاعات.</t>
+  </si>
+  <si>
+    <t>Die Ermutigung zum Gedenken Allahs und die Warnung vor der Abkehr davon.
+Das Gedenken ist das Leben der Seele, so wie die Seele das Leben des Körpers ist.
+Es gehört zur Rechtleitung des Propheten - Allahs Segen und Frieden auf ihm -, Gleichnisse zu verwenden, um die Bedeutungen näherzubringen.
+An-Nawawi sagte: „Es beinhaltet die Empfehlung, Allah im Haus zu gedenken und dass es nicht frei von Seinem Gedenken sein sollte.“
+An-Nawawi sagte: „Es beinhaltet auch, dass ein langes Leben im Gehorsam eine Tugend ist, auch wenn der Verstorbene zu etwas Gutem übergeht, denn der Lebende holt ihn ein und übertrifft ihn durch das, was er an Handlungen der Anbetung verrichtet.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4177</t>
+  </si>
+  <si>
+    <t>إني مما أخاف عليكم من بعدي، ما يفتح عليكم من زهرة الدنيا وزينتها</t>
+  </si>
+  <si>
+    <t>‚Ich fürchte für euch nach mir, was euch von der Schönheit und dem Schmuck dieser Welt eröffnet wird</t>
+  </si>
+  <si>
+    <t>عَنْ أَبٍي سَعِيدٍ الخُدْرِيَّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ جَلَسَ ذَاتَ يَوْمٍ عَلَى المِنْبَرِ وَجَلَسْنَا حَوْلَهُ، فَقَالَ: «إِنِّي مِمَّا أَخَافُ عَلَيْكُمْ مِنْ بَعْدِي، مَا يُفْتَحُ عَلَيْكُمْ مِنْ زَهْرَةِ الدُّنْيَا وَزِينَتِهَا» فَقَالَ رَجُلٌ: يَا رَسُولَ اللَّهِ، أَوَيَأْتِي الخَيْرُ بِالشَّرِّ؟ فَسَكَتَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقِيلَ لَهُ: مَا شَأْنُكَ؟ تُكَلِّمُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَلاَ يُكَلِّمُكَ؟ فَرَأَيْنَا أَنَّهُ يُنْزَلُ عَلَيْهِ؟ قَالَ: فَمَسَحَ عَنْهُ الرُّحَضَاءَ، فَقَالَ: «أَيْنَ السَّائِلُ؟» وَكَأَنَّهُ حَمِدَهُ، فَقَالَ: «إِنَّهُ لاَ يَأْتِي الخَيْرُ بِالشَّرِّ، وَإِنَّ مِمَّا يُنْبِتُ الرَّبِيعُ يَقْتُلُ أَوْ يُلِمُّ، إِلَّا آكِلَةَ الخَضْرَاءِ، أَكَلَتْ حَتَّى إِذَا امْتَدَّتْ خَاصِرَتَاهَا اسْتَقْبَلَتْ عَيْنَ الشَّمْسِ، فَثَلَطَتْ وَبَالَتْ، وَرَتَعَتْ، وَإِنَّ هَذَا المَالَ خَضِرَةٌ حُلْوَةٌ، فَنِعْمَ صَاحِبُ المُسْلِمِ مَا أَعْطَى مِنْهُ المِسْكِينَ وَاليَتِيمَ وَابْنَ السَّبِيلِ - أَوْ كَمَا قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ - وَإِنَّهُ مَنْ يَأْخُذُهُ بِغَيْرِ حَقِّهِ، كَالَّذِي يَأْكُلُ وَلاَ يَشْبَعُ، وَيَكُونُ شَهِيدًا عَلَيْهِ يَوْمَ القِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Über Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - saß eines Tages auf der Kanzel („Minbar“) und wir saßen um ihn herum, und er sagte: ‚Ich fürchte für euch nach mir, was euch von der Schönheit und dem Schmuck dieser Welt eröffnet wird.‘ Ein Mann sagte: ‚O Gesandter Allahs, wird das Gute mit dem Schlechten kommen?‘ Der Prophet - Allahs Segen und Frieden auf ihm - schwieg, und es wurde zu ihm gesagt: ‚Was ist mit dir los? Du sprichst mit dem Propheten - Allahs Segen und Frieden auf ihm - und er spricht nicht mit dir?‘ Wir dachten, dass ihm Offenbarung hinabgesandt wurde. Er wischte sich den Schweiß ab und sagte: ‚Wo ist der Fragende?‘ - es schien, als hätte er ihn gelobt. Dann sagte er: ‚Das Gute kommt nicht mit dem Schlechten. Was der Frühling hervorbringt, tötet oder verletzt, außer dem, der das Grüne frisst. Er frisst, bis seine Seiten sich ausdehnen, dann wendet er sich der Sonne zu, erbricht und uriniert, und weidet dann wieder. Dieses Vermögen ist wie grüne, süße Pflanzen. Es ist gut für den Muslim, wenn er davon dem Bedürftigen, der Waise und dem Reisenden gibt‘ - oder wie der Prophet - Allahs Segen und Frieden auf ihm - sagte. ‚Und wer es sich zu Unrecht nimmt, ist wie derjenige, der isst und nicht satt wird, und es wird am Tag der Auferstehung gegen ihn zeugen.‘“</t>
+  </si>
+  <si>
+    <t>جَلَسَ النبيُّ صلى الله عليه ذات يوم على المنبر يُحدِّث أصحابَه فقال: 
+إنَّ أكثر ما أخاف وأخشى عليكم مِن بعدي ما يُفتَح عليكم من بركات الأرض وزهرة الدنيا وزينتها وبهجتها، وما فيها من أنواع المتاع والثياب والزروع وغيرها مما يفتخر الناس بحسنه مع قلة البقاء. 
+فقال رجل: زهرة الدنيا نعمة من الله، فهل تعود هذه النعمة وتصير نقمة وعقوبة؟! 
+فَلَامَ الناسُ السائلَ حيث رأوه صلى الله عليه وسلم سَكَتَ، وظنوا أنه أغضبه. 
+فتَبَيَّنَ أنه صلى الله عليه وسلم كان ينزل عليه الوحي، ثم جعل يَمسح عن جَبِيْنِه العَرَقَ، فقال: أين السائل؟ 
+قال: أنا.
+فحمد الله وأثنى عليه، ثم قال صلى الله عليه وسلم: الخير الحقيقي لا يأتي إلا بخير، ولكن هذه الزهرة ليست بخير مَحْضٍ لما تؤدي إليه من الفتنة والمنافسة والاشتغال بها عن كمال الإقبال على الآخرة، ثم ضَرَبَ لذلك مَثلًا فقال: إنّ نبات الربيع وخَضِره؛ وهو نوع من الزرع يُعجب الماشية فيَقْتُل لكثرة الأكل بالتُّخَمَة أو يقارب القتل، إلا آكلة الخَضِر أكلت حتى امتلأ جانبا بطنها، فاستقبلت الشمس وأَلْقَت الرجيع من بطنها رقيقًا أو بالت، ثم استرفعت ما في كرشها فمضغتْه ثم بَلَعتْه، ثم عادت فأكلت. 
+فإن هذا المال كالبَقْلة الخضراء الحلوة، يَقتل أو يكاد يقتل بكثرته؛ إلا إذا اقتصر منه على اليسير الذي تدعو إليه الحاجة وتحصل به الكفاية من طريق حلال فإنه لا يضر، ونعم صاحب المسلم هو لمن أعطى منه المسكين واليتيم وابن السبيل، ومن يأخذه بحقه يبارك له فيه، ومن يأخذه بغير حقه فمثله كمثل الذي يأكل ولا يشبع، ويكون شهيدًا عليه يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - saß eines Tages auf der Kanzel und sprach zu seinen Gefährten und sagte:
+„Was ich am meisten für euch nach mir fürchte, ist das, was euch von den Segnungen der Erde und der Schönheit und dem Schmuck dieser Welt und ihrer Pracht eröffnet wird, und was darin an verschiedenen Arten von Gütern, Kleidung, Pflanzen und anderen Dingen ist, mit denen die Menschen aufgrund ihrer Schönheit prahlen, obwohl sie nur von kurzer Dauer sind.“
+Ein Mann sagte: „Die Schönheit der Welt ist eine Gunstgabe von Allah. Wird diese Gunstgabe sich in ein Unglück und eine Strafe verwandeln?!“
+Die Leute tadelten den Fragenden, da sie sahen, dass der Prophet - Allahs Segen und Frieden auf ihm - schwieg, und dachten, er habe ihn verärgert.
+Es stellte sich heraus, dass ihm - Allahs Segen und Frieden auf ihm - die Offenbarung eingegeben wurde. Dann begann er, sich den Schweiß von der Stirn zu wischen und sagte: „Wo ist der Fragende?“
+Er sagte: „Ich bin es.“
+Er lobte Allah und pries Ihn, hierauf sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Das wahre Gute kommt nur mit Gutem, aber diese Schönheit ist nicht nur Gutes, aufgrund der Versuchung, des Wetteiferns und der Beschäftigung damit, die vom vollständigen Streben nach dem Jenseits ablenkt.“ Dann machte er dafür ein Gleichnis und sagte: „Die Pflanzen und das Grün des Frühlings - eine Art von Pflanzen, die dem Vieh gefallen - töten es aufgrund übermäßigen Fressens durch Ersticken oder bringen es nahe daran, außer demjenigen, der das Grüne frisst, bis seine Bauchseiten sich füllen, dann wendet er sich der Sonne zu, erbricht etwas von dem, was er gefressen hat, in flüssiger oder fester Form, dann würgt er das wieder hoch, kaut es und schluckt es, dann geht er zurück und frisst weiter.“
+Dieses Vermögen ist wie grüne, süße Pflanzen. Es tötet oder bringt fast um durch seine Fülle, außer wenn man sich auf das Wenige beschränkt, das die Bedürfnisse deckt und zur Genüge reicht, und es auf erlaubtem („halal“) Weg erlangt wurde; dann schadet es nicht. Und wie gut ist der Muslim, der davon dem Armen, der Waise und dem Reisenden gibt - oder wie der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Und wer es sich zu Unrecht nimmt, ist wie derjenige, der isst und nicht satt wird, und es wird am Tag der Auferstehung gegen ihn zeugen.“</t>
+  </si>
+  <si>
+    <t>قال النووي: فيه: فضيلة المال لمن أخذه بحقه وصرفه في وجوه الخير.
+إخبار من النبي صلى الله عليه وسلم عن حال أمته، وما سيفتح عليها من زينة الحياة الدنيا وفتنتها.
+من هدي النبي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
+الحث على الصدقة وصَرْف المال في وجوه الخير، والتحذير من الإمساك.
+يؤخذ من قوله: "إنه لا يأتي الخير بالشر" أن الرزق ولو كثر فهو من جملة الخير، إنما يعرض له الشر بعارض البخل به عمن يستحقه، والإسراف في إنفاقه فيما لم يشرع، وأن كل شيء قضى الله أن يكون خيرًا فلا يكون شرًا وبالعكس، ولكن يخشى على من رُزِق الخير أن يعرض له في تَصَرُّفِه فيه ما يَجْلِبُ له الشر.
+ترك العَجلة في الجواب إذا كان يحتاج إلى التأمل.
+قال الطيبي: يؤخذ منه أربعة أصناف، فمن أَكَل منه أَكْل مُستَلِذٍّ مُفرط منهَمِك حتى تنتفخ أضلاعه ولا يُقلع فيسرع إليه الهلاك، ومن أكل كذلك لكنه أخذ في الاحتيال لدفع الداء بعد أن استحكم فغلبه فأهلكه، ومن أكل كذلك لكنه بادر إلى إزالة ما يضره ويُحيل في دفعه حتى انهضم فيسلم، ومن أكل غير مفرط ولا منهمك، وإنما اقتصر على ما يَسُد جوعتَه ويُمسك رَمَقَه، فالأول مثال الكافر، والثاني مثال العاصي الغافل عن الإقلاع والتوبة إلا عند فوتها، والثالث مثال للمخلط المبادر للتوبة حيث تكون مقبولة، والرابع مثال الزاهد في الدنيا الراغب في الآخرة.
+قال ابن المنير: في هذا الحديث وجوه من التشبيهات بديعة، أولها: تشبيه المال ونموُّه بالنبات وظهوره، ثانيها: تشبيه المُنْهَمِك في الاكتساب والأسباب بالبهائم المنهمكة في الأعشاب، وثالثها: تشبيه الاستكثار منه والادّخار له بالشَّرَهِ في الأكل والامتلاء منه، ورابعها: تشبيه الخارج من المال مع عظمته في النفوس حتى أدّى إلى المبالغة في البخل به بما تطرحه البهيمة من السَّلْح، ففيه إشارة بديعة إلى استقذاره شرعًا، وخامسها: تشبيه المتقاعد عن جمعه وضمه بالشاة إذا استراحت وحطّت جانبها مستقبلة عين الشمس؛ فإنها من أحسن حالاتها سكونًا وسَكِيْنة، وفيه إشارة إلى إدراكها لمصالحها، وسادسها: تشبيه موت الجامع المانع بموت البهيمة الغافلة عن دفع ما يضرها، وسابعها: تشبيه المال بالصاحب الذي لا يُؤمَن أن ينقلب عدوًّا؛ فإن المال من شأنه أن يُحْرَز ويُشدّ وثاقه حبًّا له؛ وذلك يقتضي منعه من مستحقه فيكون سببًا لعقاب مقتنيه، وثامنها: تشبيه آخذه بغير حق بالذي يأكل ولا يشبع.
+قال السندي: فلا بد في الخبر من أمرين، أحدهما: تحصيله بوجهه، والثاني: صرفه في مصارفه، وعند انتفاء أحدهما يصير ضررًا... وقد يقال: فيه إشارة إلى الملازمة بين القَيْدَين؛ فلا يوفَّق المرء للصرف في المصارف إلا إذا أخذه بوجهه.</t>
+  </si>
+  <si>
+    <t>An-Nawawi sagte: „Es zeigt den Vorzug des Vermögens für denjenigen, der es rechtmäßig erworben und für gute Zwecke verwendet hat.“
+Der Prophet - Allahs Segen und Frieden auf ihm - berichtete über den Zustand seiner Gemeinschaft und was ihr von der Schönheit des weltlichen Lebens und ihren Versuchungen eröffnet werden wird.
+Es gehört zur Rechtleitung des Propheten - Allahs Segen und Frieden auf ihm -, Gleichnisse zu verwenden, um die Bedeutungen näherzubringen.
+Die Ermutigung zur Wohltätigkeit und zur Verwendung des Vermögens für gute Zwecke sowie die Warnung vor dem Zurückhalten.
+Aus seiner Aussage „Das Gute kommt nicht mit dem Schlechten“, lässt sich ableiten, dass der Lebensunterhalt - selbst wenn er reichlich ist -, zu den guten Dingen gehört. Schlechtes trifft ihn nur durch Geiz gegenüber den Bedürftigen oder durch Verschwendung bei Ausgaben für Dinge, die nicht erlaubt sind. Alles, was Allah dazu bestimmt hat, gut zu sein, kann nicht schlecht sein, und umgekehrt. Doch ist zu befürchten, dass demjenigen, der mit Gutem gesegnet wurde, in seinem Umgang damit etwas widerfährt, das ihm (schließlich) Schlechtes einbringt.
+Die Vermeidung einer übereilten Antwort, wenn die Angelegenheit Überlegung erfordert.
+At-Taybi sagte: „Daraus können vier Kategorien abgeleitet werden: (1.) Derjenige, der davon isst, um Genuss zu erlangen - übermäßig und gierig -, bis seine Rippen sich ausdehnen, und er hört nicht auf, bis er (schließlich) schnell zugrunde geht. (2.) Derjenige, der ebenso isst, aber nach Wegen sucht, die Krankheit zu heilen, nachdem sie sich verschlimmert; doch sie überwältigt ihn und tötet ihn (schließlich). (3.) Derjenige, der ebenso isst, aber sich beeilt, das zu beseitigen, was ihm schadet, und sich bemüht, es abzuwehren, bis es verdaut ist - und er überlebt. (4.) Derjenige, der nicht übermäßig oder gierig isst, sondern sich auf das beschränkt, was seinen Hunger stillt und ihn am Leben erhält. Das erste ist ein Gleichnis für den Ungläubigen; das zweite für den Sünder, der zur Reue eilt, solange sie noch angenommen wird, der dritte für denjenigen, der sich vermischt hat, aber sich beeilt umzukehren, wenn sie noch angenommen wird; und der vierte für denjenigen, der der Welt entsagt und sich nach dem Jenseits sehnt.“
+Ibn Al-Munir sagte: „In diesem Hadith gibt es wunderbare Formen von Gleichnissen: Erstens: Das Gleichnis des Vermögens und seines Wachstums mit Pflanzen und ihrem Erscheinen. Zweitens: Das Gleichnis desjenigen, der in den Erwerb und die Mittel vertieft ist, mit Tieren, die in Gräsern vertieft sind. Drittens: Das Gleichnis der Vermehrung und des Hortens von Vermögen mit Gier beim Essen und der Völlerei damit. Viertens: Das Gleichnis dessen, was vom Vermögen trotz seiner Größe in den Seelen verbleibt und zu übermäßigem Geiz führt, mit dem, was das Tier an Kot ausscheidet. Dies ist ein subtiler Hinweis auf seine Verachtung im Sinne der islamischen Gesetzgebung. Fünftens: Das Gleichnis desjenigen, der sich vom Sammeln und Anhäufen zurückzieht, mit dem Schaf, wenn es sich ausruht und seine Seite der Sonne zuwendet; denn dies ist einer seiner besten Zustände in Bezug auf Ruhe und Frieden. Es weist darauf hin, dass es seine Interessen erkennt. Sechstens: Das Gleichnis des Todes desjenigen, der sammelt und zurückhält, ist wie der Tod eines Tieres, das sich nicht darum kümmert, das abzuwehren, was ihm schadet. Siebtens: Das Gleichnis des Vermögens mit einem Gefährten, von dem man nicht sicher sein kann, dass er sich nicht in einen Feind verwandelt. Denn das Vermögen neigt dazu, aus Liebe dazu bewacht und festgehalten zu werden. Dies erfordert, es seinen Berechtigten vorzuenthalten, was zu einer Bestrafung seines Besitzers führen kann. Achtens: Das Gleichnis desjenigen, der es sich zu Unrecht nimmt, mit demjenigen, der isst und nicht satt wird.“
+As-Sindi sagte: „In der Überlieferung sind zwei Dinge erforderlich: Erstens, es auf rechtmäßige Weise zu erwerben, und zweitens, es für seine vorgesehenen Zwecke auszugeben. Wenn eines davon fehlt, wird es schädlich... Es könnte gesagt werden: Darin liegt ein Hinweis auf die Verbindung zwischen den beiden Bedingungen; denn der Mensch wird nicht dazu geführt, es für die vorgesehenen Zwecke auszugeben, außer wenn er es auf rechtmäßige Weise erworben hat.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4180</t>
+  </si>
+  <si>
     <t>من أنظر معسرا، أو وضع له، أظله الله يوم القيامة تحت ظل عرشه يوم لا ظل إلا ظله</t>
   </si>
   <si>
     <t>‚Wer jemandem in Zahlungsnot Aufschub gewährt, oder ihm etwas erlässt, dem gewährt Allah Schatten unter Seinem Thron am Tag der Auferstehung, am Tag, an dem es keinen Schatten gibt, außer Seinem Schatten!‘“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ أَنْظَرَ مُعْسِرًا، أَوْ وَضَعَ لَهُ، أَظَلَّهُ اللهُ يَوْمَ الْقِيَامَةِ تَحْتَ ظِلِّ عَرْشِهِ يَوْمَ لَا ظِلَّ إِلَّا ظِلُّهُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer jemandem in Zahlungsnot Aufschub gewährt, oder ihm etwas erlässt, dem gewährt Allah Schatten unter Seinem Thron am Tag der Auferstehung, am Tag, an dem es keinen Schatten gibt, außer Seinem Schatten!‘“</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ عليه الصلاة والسلام أنّ مَن أمهل مديونًا أو حطَّ عنه من دَينه، فجزاؤه: أنّ الله يُظلُّه تحت عرشه يوم القيامة الذي تدنو فيه الشمس من رؤوس العباد ويشتدُّ عليهم حرُّها، 
 فلا يجد أحدٌ ظِلًّا إلا مَن أَظله الله.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass derjenige, der einem Schuldner einen Zahlungsaufschub gewährt oder etwas von seinen Schulden erlässt, dafür belohnt wird, indem Allah ihm am Tag der Auferstehung, wenn die Sonne sich den Köpfen der Menschen nähert und ihre starke/intensive Hitze sie quält, Schatten unter Seinem Thron spendet. Niemand wird dann einen Schatten finden, außer derjenige, dem Allah Schatten spendet.</t>
   </si>
   <si>
     <t>فضل التيسير على عباد الله تعالى، وأنه من الأسباب المُنجِيَة من أهوال يوم القيامة.
 الجزاء من جنس العمل.</t>
   </si>
   <si>
     <t>Der Vorzug es den Dienern Allahs - erhaben ist Er - leicht zu machen, und dass dies eine Ursache ist, die vor den Schrecken des Jüngsten Tages rettet.
 Die Belohnung entspricht der Art der Tat.</t>
@@ -5624,50 +6459,91 @@
   </si>
   <si>
     <t>Von Anas - möge Allah mit ihm zufrieden sein - wird vom Propheten - Allahs Segen und Frieden auf ihm - überliefert: "Wer hinauszieht, um Wissen zu erlangen, ist auf dem Wege Allahs unterwegs, bis er zurückkehrt. "</t>
   </si>
   <si>
     <t>معنى الحديث: أن مَنْ خَرج من بيته أو بلده؛ بَحثا عن العلم الشرعي، فهو في حكم من خرج للجهاد في سبيل الله تعالى ، حتى يعود إلى أهله؛ لأنه كالمجاهد في إحياء الدِّين وإذلال الشيطان وإتعاب النَفْس.</t>
   </si>
   <si>
     <t>Die Überlieferung bedeutet: Wer sein Haus oder Land verlässt und nach Wissen in den islamischen Wissenschaften sucht, wird so behandelt, wie jemand der im Jihad auf dem Wege Allahs in den Kampf zieht, bis er zu seiner Familie zurückkehrt. Da man dem Kämpfer im Jihad darin gleicht, dass man die Religion am Leben erhält, den Satan bezwingt und sich selbst ermüdet.</t>
   </si>
   <si>
     <t>أن طلب العلم جهاد في سبيل الله.
 لطالب العلم أجْر المجاهد في ميادين القتال؛ لأن كلا منهما يقوم بما يُقَوِّي شريعة الله ويدفع عنها ما ليس منها.
 فيه أن من خرج في طلب العلم، فله ثواب ممشاه ذهابا وإيابا إلى أن يرجع إلى أهله.</t>
   </si>
   <si>
     <t>Nach Wissen zu streben bedeutet im Jihad auf dem Wege Allahs zu kämpfen.
 Derjenige, der nach Wissen strebt, erhält denselben Lohn wie jemand der auf dem Schlachtfeld im Jihad kämpft, da beide etwas leisten, womit sie die Schariah von Allah stärken und sie vor dem verteidigen, was nicht zu ihr gehört.
 Es wird in der Überlieferung gesagt, dass man, wenn man auszieht, um nach Wissen zu streben, den Lohn für seinen Weg - hin und zurück - erhält, bis man wieder zu seiner Familie zurückkehrt.</t>
   </si>
   <si>
     <t>[Verlässlich (Hasan)]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4191</t>
+  </si>
+  <si>
+    <t>من سره أن ينجيه الله من كرب يوم القيامة فلينفس عن معسر أو يضع عنه</t>
+  </si>
+  <si>
+    <t>‚Wer möchte, dass Allah ihn von den Schwierigkeiten des Tages der Auferstehung befreit, der soll einem Schuldner Aufschub gewähren oder ihm (einen Teil der Schulden) erlassen.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبَي قَتَادَةَ رضي الله عنه أنَّهُ طَلَبَ غَرِيمًا لَهُ، فَتَوَارَى عَنْهُ ثُمَّ وَجَدَهُ، فَقَالَ: إِنِّي مُعْسِرٌ، فَقَالَ: آللَّهِ؟ قَالَ: آللَّهِ؟ قَالَ: فَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ سَرَّهُ أَنْ يُنْجِيَهُ اللهُ مِنْ كُرَبِ يَوْمِ الْقِيَامَةِ فَلْيُنَفِّسْ عَنْ مُعْسِرٍ أَوْ يَضَعْ عَنْهُ».</t>
+  </si>
+  <si>
+    <t>Über Abu Qatadah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er einen Schuldner suchte, der sich vor ihm versteckte. Dann fand er ihn und der Schuldner sagte: „Ich bin zahlungsunfähig.“ Abu Qatadah fragte: „Bei Allah?“ Er sagte: „Bei Allah.“ Abu Qatadah sagte: „So habe ich den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen hören: ‚Wer möchte, dass Allah ihn von den Schwierigkeiten des Tages der Auferstehung befreit, der soll einem Schuldner Aufschub gewähren oder ihm (einen Teil der Schulden) erlassen.‘“</t>
+  </si>
+  <si>
+    <t>كان أبو قتادة الأنصاري رضي الله عنه يبحث عن مَدِيْنٍ له يَخْتَبِئ عنه، فوجده، فقال الغَريم: إني مُعسر، وليس عندي مال لأقضي دينك. 
+فاستحلفه أبو قتادة رضي الله عنه بالله أنه لا مال عنده؟ 
+فحلف بالله أنه صادق فيما يقول.
+فقال أبو قتادة رضي الله عنه إنه سمع النبي صلى الله عليه وسلم يقول: 
+مَن سرّه وأفرحه أن ينجيَه الله من كُرب يوم القيامة وشدائدها وأهوالها، فلينفِّس عن معسر، بأن يَمُدَّ ويؤخّر المطالبة بالدَّيْن، أو يُسقط بعض الدين أو كله.</t>
+  </si>
+  <si>
+    <t>Abu Qatadah Al-Ansari - möge Allah mit ihm zufrieden sein - suchte nach einem Schuldner, der sich vor ihm versteckte. Er fand ihn und der Schuldner sagte: Ich bin zahlungsunfähig und habe kein Geld, um deine Schulden zu begleichen.
+Abu Qatadah - möge Allah mit ihm zufrieden sein - ließ ihn bei Allah schwören, dass er kein Geld besäße.
+Er schwor bei Allah, dass er die Wahrheit sagt.
+Abu Qatadah - möge Allah mit ihm zufrieden sein - sagte, dass er den Propheten - Allahs Segen und Frieden auf ihm - sagen hörte:
+Wer möchte, dass Allah ihn von den Schwierigkeiten und Schrecken des Tages der Auferstehung rettet, der soll einem zahlungsunfähigen Schuldner Aufschub gewähren, indem er die Frist verlängert oder die Schulden ganz oder teilweise erlässt.</t>
+  </si>
+  <si>
+    <t>استحباب إنظار المُعْسر إلى مَيْسرة، أو وضع الدَّين عنه، كله أو بعضه.
+من نَفَّس عن مؤمن من كُرب الدنيا نَفَّس الله عليه من كُرَب يوم القيامة، والجزاء من جِنس العمل.
+القاعدة: أن الفرائض أفضل من النوافل، لكن في بعض الأحيان تكون النافلة أفضل من الفريضة، وإسقاط الدين عن المعسر نافلة، والصبر عليه والانتظار وعدم المطالبة هذا فريضة، والنافلة أفضل من الفريضة هنا.
+الحديث في حق من كان معسرًا، فهذا معذور، أما المُماطِل الذي عنده مال، فقد جاء عن النبي صلى الله عليه وسلم أنه قال: "مَطْلُ الغني ظُلْم".</t>
+  </si>
+  <si>
+    <t>Die Empfehlung, dem zahlungsunfähigen Schuldner Aufschub zu gewähren oder ihm die Schulden ganz oder teilweise zu erlassen.
+Wer einem Gläubigen in dieser Welt von Schwierigkeiten befreit, dem wird Allah am Tag der Auferstehung von Schwierigkeiten befreien. Die Belohnung entspricht der Tat.
+Die Regel: Pflichten sind besser als freiwillige Handlungen der Anbetung, aber manchmal ist eine freiwillige Handlung der Anbetung besser als eine Pflicht. Das Erlassen der Schulden eines Zahlungsunfähigen ist eine freiwillige Handlung der Anbetung, während die Geduld mit ihm sowie das Warten und Nichtfordern eine Pflicht sind. Hier ist die freiwillige Handlung der Anbetung besser als die Pflicht.
+Der Hadith bezieht sich auf jemanden, der zahlungsunfähig ist; dieser ist entschuldigt. Was aber denjenigen betrifft, der zahlungsfähig ist und dennoch aufschiebt, so wurde vom Propheten - Allahs Segen und Frieden auf ihm - überliefert, dass er sagte: „Der Aufschub eines Reichen ist Unterdrückung.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4195</t>
   </si>
   <si>
     <t>من صام رمضان إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>‚Wer den Ramadan aus Glauben heraus und in Hoffnung auf den Lohn fastend verbringt, dessen vergangene Sünden werden vergeben.‘“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَامَ رَمَضَانَ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer den Ramadan aus Glauben heraus und in Hoffnung auf den Lohn fastend verbringt, dessen vergangene Sünden werden vergeben.‘“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صام شهر رمضان إيمانًا بالله، وتصديقًا بفَرْضِيَّةِ الصيام وما أعدَّ الله تعالى للصائمين مِن جَزيل الأجور والثواب، قاصدًا به وجهَ الله تعالى لا رياء ولا سُمْعَة، غُفرتْ له ذنوبُه الماضية.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verkündet, dass jener, der den Monat Ramadan aus Glauben an Allah fastet und der festen Überzeugung ist, dass es eine Pflicht ist, und Gewissheit über den gewaltigen Lohn und die gewaltigen Belohnungen hat, die Allah - erhaben ist Er - den Fastenden bereitet, und dabei ausschließlich das Angesicht Allahs - erhaben ist Er - anstrebt und nicht fastet um gesehen zu werden oder um gelobt zu werden, dem werden alle vergangenen Sünden vergeben.</t>
   </si>
   <si>
     <t>فضل الإخلاص وأهميته في صيام رمضان وغيره من الأعمال الصالحة.</t>
   </si>
   <si>
     <t>Der Vorzug der Aufrichtigkeit (Al-Ikhlas) und die Wichtigkeit des Fastens im Ramadan sowie weiterer rechtschaffener Taten.</t>
   </si>
@@ -5859,50 +6735,124 @@
     <t>سعة رحمة الله -عزّ وجل- ولطفه بعباده حيث رفع عنهم الإثم إذا صدرت منهم المعصية على هذه الأحوال الثلاثة.
 فضل الله على النبي محمد صلى الله عليه وسلم وأمته.
 رفعُ الإثم لا يعني رفع الحكم أو الضمان، فمثلًا من نسي الوضوء، وصلى ظانًّا أنه متطهر، فلا إثم عليه بذلك، ولكن عليه الوضوء وإعادة الصلاة.
 لا بد في رفع الإثم بالإكراه من توفر الشروط، مثل أن يكون المكِره قادرًا على تنفيذ ما هدد به.</t>
   </si>
   <si>
     <t>Die Weite der Barmherzigkeit und Güte Allahs - mächtig und majestätisch ist Er - mit Seinen Dienern, da Er sie von der Schuld befreite, wenn die Sünde in diesen drei Zuständen von ihnen ausgeht.
 Die Gunstgabe Allahs für den Propheten Muhammad - Allahs Segen und Frieden auf ihm - und seine Gemeinschaft.
 Die Aufhebung der Schuld bedeutet nicht, dass das Urteil oder die Haftung aufgehoben wird. Wenn man beispielsweise die Gebetswaschung vergisst und das Gebet verrichtet, dabei denkt, rituell rein zu sein, so lastet keine Sünde auf einem. Jedoch muss man die Gebetswaschung verrichten und das Gebet wiederholen.
 Damit die Schuld im Fall von Zwang aufgehoben wird, müssen bestimmte Bedingungen erfüllt sein, zum Beispiel, dass der Zwingende in der Lage ist, das umzusetzen, womit er gedroht hat.</t>
   </si>
   <si>
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والبيهقي وغيرهما</t>
   </si>
   <si>
     <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4216</t>
+  </si>
+  <si>
+    <t>إن أهون أهل النار عذابا من له نعلان وشراكان من نار، يغلي منهما دماغه كما يغل المرجل، ما يرى أن أحدا أشد منه عذابا، وإنه لأهونهم عذابا</t>
+  </si>
+  <si>
+    <t>‚Gewiss, derjenige mit der geringsten Strafe im Höllenfeuer wird zwei Sandalen und zwei Riemen aus Feuer haben; von denen sein Gehirn kocht, so wie ein Kessel kocht. Er wird nicht denken, dass jemand eine schlimmere Strafe hat als er, obwohl er die geringste Strafe erleidet.‘“</t>
+  </si>
+  <si>
+    <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ أَهْوَنَ أَهْلِ النَّارِ عَذَابًا مَنْ لَهُ نَعْلَانِ وَشِرَاكَانِ مِنْ نَارٍ، يَغْلِي مِنْهُمَا دِمَاغُهُ كَمَا يَغْلِ الْمِرْجَلُ، مَا يَرَى أَنَّ أَحَدًا أَشَدُّ مِنْهُ عَذَابًا، وَإِنَّهُ لَأَهْوَنُهُمْ عَذَابًا».</t>
+  </si>
+  <si>
+    <t>Über An-Nu'man Ibn Baschir - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Gewiss, derjenige mit der geringsten Strafe im Höllenfeuer wird zwei Sandalen und zwei Riemen aus Feuer haben; von denen sein Gehirn kocht, so wie ein Kessel kocht. Er wird nicht denken, dass jemand eine schlimmere Strafe hat als er, obwohl er die geringste Strafe erleidet.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أهونَ أهلِ النار عذابًا يوم القيامة مَن له نَعْلان وشِرَاكان يَغلي دماغه من حرارتهما، كما يغلي قِدْر النحاس، ولا يَرى أن أحدًا أشد عذابًا منه، وإنه لأهونهم عذابًا وذلك ليجتمع عليه العذاب الجسدي والنفسي.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete uns, dass die Person mit der geringsten Strafe unter den Bewohnern der Hölle am Tag der Auferstehung jemand sein wird, der Sandalen und Riemen hat, die aus Feuer gemacht sind. Sein Gehirn wird von ihrer Hitze kochen, so wie ein Kupferkessel kocht. Er wird nicht glauben, dass jemand eine schlimmere Strafe erleidet als er, obwohl er in Wirklichkeit die geringste Strafe erhält. Dies geschieht, damit er sowohl körperliche als auch seelische Qualen erleidet.</t>
+  </si>
+  <si>
+    <t>التحذير للعصاة والكافرين مِن هَوْل هذا العذاب في النار؛ ليبتعدوا عما يؤدي إليه.
+اختلاف دَرَكَات الداخلين النار بحسب سوء أعمالهم.
+ شدة عذاب النار، سلَّمنا الله تعالى منها.</t>
+  </si>
+  <si>
+    <t>Die Warnung an die Sünder und Ungläubigen vor der Schwere (und dem Schrecken) dieser Strafe im (Höllen-)Feuer, damit sie sich von dem fernhalten, was dorthin führt.
+Die Stufen derjenigen, die das Feuer betreten, unterscheiden sich entsprechend ihren schlechten Taten.
+Die Intensität der Strafe des (Höllen-)Feuers - möge Allah uns davor bewahren.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4220</t>
+  </si>
+  <si>
+    <t>يدنى المؤمن يوم القيامة من ربه عز وجل، حتى يضع عليه كنفه، فيقرره بذنوبه</t>
+  </si>
+  <si>
+    <t>‚Der Gläubige wird am Tag der Auferstehung seinem Herrn - mächtig und majestätisch ist Er - nahegebracht, bis Er Seinen Schutz über ihn legt und ihn nach seinen Sünden fragt</t>
+  </si>
+  <si>
+    <t>عَنْ صَفْوَانَ بْنِ مُحْرِزٍ قَالَ: قَالَ رَجُلٌ لِابْنِ عُمَرَ رضي الله عنهما كَيْفَ سَمِعْتَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ: فِي النَّجْوَى؟ قَالَ: سَمِعْتُهُ يَقُولُ: «يُدْنَى الْمُؤْمِنُ يَوْمَ الْقِيَامَةِ مِنْ رَبِّهِ عَزَّ وَجَلَّ، حَتَّى يَضَعَ عَلَيْهِ كَنَفَهُ، فَيُقَرِّرُهُ بِذُنُوبِهِ، فَيَقُولُ: هَلْ تَعْرِفُ؟ فَيَقُولُ: أَيْ رَبِّ أَعْرِفُ، قَالَ: فَإِنِّي قَدْ سَتَرْتُهَا عَلَيْكَ فِي الدُّنْيَا، وَإِنِّي أَغْفِرُهَا لَكَ الْيَوْمَ، فَيُعْطَى صَحِيفَةَ حَسَنَاتِهِ، وَأَمَّا الْكُفَّارُ وَالْمُنَافِقُونَ، فَيُنَادَى بِهِمْ عَلَى رؤُوسِ الْخَلَائِقِ هَؤُلَاءِ الَّذِينَ كَذَبُوا عَلَى اللهِ».</t>
+  </si>
+  <si>
+    <t>Safwan Ibn Muhriz berichtete: „Ein Mann sagte zu Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein -: ‚Wie hast du den Gesandten Allahs - Allahs Segen und Frieden auf ihm - über das vertrauliche Gespräch reden hören?‘ Er sagte: ‚Ich hörte ihn sagen: ‚Der Gläubige wird am Tag der Auferstehung seinem Herrn - mächtig und majestätisch ist Er - nahegebracht, bis Er Seinen Schutz über ihn legt und ihn nach seinen Sünden fragt. Er sagt: ‚Erkennst du sie?' Er sagt: ‚O mein Herr, ich erkenne sie.' Er sagt: ‚Ich habe sie in der Welt für dich verborgen, und Ich vergebe sie dir heute.' Dann wird ihm das Buch seiner guten Taten gegeben. Was aber die Ungläubigen und Heuchler betrifft, so wird über sie vor den Köpfen der Schöpfung ausgerufen: ‚Dies sind diejenigen, die über Allah gelogen haben.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن مناجاة الله لعبدِه المؤمن يوم القيامة، فقال: 
+يُدْنَى المؤمنُ يوم القيامة من ربه فيضع عليه سِتْرَه عن أهل الموقف حتى لا يَطَّلع على سرِّه غيرُه، فيقول له: 
+أتعرف ذنب كذا وكذا... يُقرِّرُه بالذنوب التي بين العبد وربه. 
+فيقول: نعم أي رب.
+حتى إذا فَزِع المؤمن وخاف، قال له سبحانه: إني سترتها عليك في الدنيا، وأنا أغفرها لك اليوم، فيُعطى صحيفة حسناته. 
+وأما الكافر والمنافق فيُنادى على رؤوس الأشهاد: هؤلاء الذين كذبوا على ربهم، ألا لعنة الله على الظالمين.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete über das vertrauliche Gespräch Allahs mit Seinem gläubigen Diener am Tag der Auferstehung und sagte:
+Der Gläubige wird am Tag der Auferstehung seinem Herrn nahegebracht, sodass Er Seinen Schutz über ihn legt vor den Menschen des Versammlungsortes, damit niemand außer Ihm von seinem Geheimnis erfährt. Dann sagt Er zu ihm:
+„Erkennst du diese und jene Sünde?“ Er befragt ihn nach den Sünden, die zwischen dem Diener und seinem Herrn liegen.
+Er antwortet: „Ja, o mein Herr.“
+Bis der Gläubige erschreckt und Angst hat. Dann sagt Er - gepriesen sei Er - zu ihm: „Ich habe sie für dich im Diesseits verborgen, und heute vergebe Ich sie dir.“ Danach wird ihm das Buch seiner guten Taten gegeben.
+Was aber die Ungläubigen und Heuchler betrifft, so wird über den Köpfen der (gesamten) Schöpfung ausgerufen werden: „Dies sind diejenigen, die über ihren Herrn gelogen haben. Wahrlich, Allahs Fluch sei auf den Ungerechten.“</t>
+  </si>
+  <si>
+    <t>فضل الله ورحمته للمؤمنين بسترهم في الدنيا والآخرة.
+الحث على ستر المؤمن ما أمكن.
+أعمال العباد كلها يُحصيها رب العباد، فمن وجد خيرًا فليحمد الله، ومن وجد غير ذلك فلا يلومنَّ إلا نفسه وهو تحت مشيئة الله.
+قال ابن حجر: دلَّ مجموع الأحاديث على أن العصاة من المؤمنين في القيامة على قسمين: أحدهما: من معصيته بينه وبين ربه، فدل حديث ابن عمر على أن هذا القسم على قسمين: قسم: تكون معصيته مستورة في الدنيا، فهذا الذي يسترها الله عليه في القيامة وهو بالمنطوق، وقسم: تكون معصيته مجاهرة، فدل مفهومه على أنه بخلاف ذلك، والقسم الثاني: من تكون معصيته بينه وبين العباد فهم على قسمين أيضا: قسم: ترجح سيئاتهم على حسناتهم، فهؤلاء يقعون في النار ثم يخرجون بالشفاعة، وقسم: تتساوى سيئاتهم وحسناتهم، فهؤلاء لا يدخلون الجنة حتى يقع بينهم التَّقَاصُّ.</t>
+  </si>
+  <si>
+    <t>Allahs Huld und Barmherzigkeit gegenüber den Gläubigen besteht darin, sie (bzw. ihre Sünden) in dieser Welt und im Jenseits zu bedecken.
+Die Ermutigung, (die Sünden von) den Gläubigen so gut wie möglich zu bedecken.
+Alle Taten der Diener werden vom Herrn der Diener gezählt. Wer Gutes findet, soll Allah danken, und wer etwas anderes findet, soll nur sich selbst die Schuld geben, während er unter Allahs Willen steht.
+Ibn Hajar sagte: „Die Gesamtheit der Hadithe zeigt, dass die Sünder unter den Gläubigen am Tag der Auferstehung in zwei Gruppen unterteilt sind: Die erste Gruppe sind diejenigen, deren Sünden zwischen ihnen und ihrem Herrn liegen. Der Hadith von Ibn 'Umar zeigt, dass diese Gruppe in zwei weitere Gruppen unterteilt ist: Eine Gruppe, deren Sünden in der Welt verborgen waren - und dies sind diejenigen, deren Sünden Allah am Tag der Auferstehung verbirgt, wie es im Wortlaut steht. Und eine Gruppe, deren Sünden offenkundig waren, und ihre Bedeutung deutet darauf hin, dass es sich um das Gegenteil davon handelt. Die zweite Gruppe sind diejenigen, deren Sünden zwischen ihnen und den Menschen liegen. Sie sind ebenfalls in zwei Gruppen unterteilt: Eine Gruppe, deren schlechte Taten ihre guten Taten überwiegen, und diese werden ins Feuer eingehen, dann aber durch Fürsprache herauskommen. Und eine Gruppe, deren schlechte und gute Taten gleich sind, und diese werden das Paradies nicht betreten, bis die Vergeltung zwischen ihnen stattgefunden hat.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4242</t>
   </si>
   <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>‚Der Reitende grüßt den Fußgänger, der Fußgänger grüßt den Sitzenden, und die Wenigen grüßen die Vielen.‘“</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Der Reitende grüßt den Fußgänger, der Fußgänger grüßt den Sitzenden, und die Wenigen grüßen die Vielen.‘“ Und bei Al-Bukhari heißt es: „Der Jüngere grüßt den Älteren, der Vorbeigehende grüßt den Sitzenden, und die Wenigen grüßen die Vielen.“</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - wies auf die Etikette des Friedensgrußes zwischen den Menschen: „As-Salamu 'alaykum wa rahmatullahi wa barakatuh.“(Friede sei mit euch, sowie die Barmherzigkeit Allahs und Sein Segen) hin. So grüßt der Jüngere den Älteren, der Reitende den Fußgänger, der Fußgänger den Sitzenden und die kleinere Gruppe die größere.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
@@ -6492,93 +7442,583 @@
     <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ الله قَدَّر الحسناتِ والسيئاتِ ثم بَيَّنَ للمَلَكين كيف يكتبانها: فمَن أراد وقصد وعَزَم على فعل الحسنة كُتبتْ له حسنة واحدة وإن لم يعملْها، فإن عَمِلها فإنها تُضاعف بعشر أمثالها إلى سبعمائة ضِعفٍ إلى أضعاف كثيرة، والزيادة بحسب ما في القلب من الإخلاص وتَعَدِّي النَّفْع ونحو ذلك. ومَن أراد وقصد وعزم على فعل السيئة ثم تَرَكها لله كُتبت له حسنة، وإن تركها تشاغلًا عنها مع عدم فعل أسبابها لم تُكتب شيئًا، وإن تركها عَجزًا عنها كُتبتْ عليه نِيَّتُه، وإن عملها كُتبت له سيئة واحدة.</t>
   </si>
   <si>
     <t>Der Gesandte - Allahs Segen und Frieden auf ihm - verdeutlicht, dass Allah die guten und die schlechten Taten bestimmte und dann den beiden Engeln (, die für die Niederschrift der Taten zuständig sind,) verdeutlichte, wie sie diese niederschreiben sollen:
 Wer nun eine gute Tat verrichten möchte, sie beabsichtigt und fest dazu entschlossen ist, dem wird einem eine gute Tat niedergeschrieben, selbst wenn sie (am Ende) nicht verrichtet wurde. Erfolgt jedoch ihre Ausführung, wird sie zehn- bis 700-fach oder noch viele Male mehr entlohnt. Die Vermehrung hängt von der Aufrichtigkeit im Herzen und vom Nutzen der Tat etc. ab.
 Und wer eine schlechte Tat begehen will, sie beabsichtigt und fest dazu entschlossen ist, sie jedoch um Allahs Willen unterlässt, dem wird dafür eine gute Tat niedergeschrieben. Wird sie unterlassen, weil man davon abgelenkt wurde, ohne die Ursachen dafür getan zu haben, wird nichts niedergeschrieben. Unterlässt man sie, weil es einem nicht gelingt, wird einem seine schlechte Absicht niedergeschrieben. Begeht man sie tatsächlich, wird einem eine schlechte Tat niedergeschrieben.</t>
   </si>
   <si>
     <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه ، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 إثبات كتابة الله تعالى الحسنات والسيئات، ثم بيانه ذلك لعباده حتى يعلموا ذلك، ويكونوا على بصيرة من أمرهم، فيمتثلوا أمره ويجتنبوا نهيه على هدى من ربّهم.
 بيانُ فضل الله تعالى العظيم على هذه الأمة في كتابة الحسنات ومضاعفتها، وعدم كتابة السيئات إلا بعد فعلها وكتابتها سيئة واحدة.
 الزيادة في مضاعفة الحسنات بحسب ما في القلب من الإخلاص وتَعَدِّي النَّفْع ونحو ذلك، فيضاعفها الله برحمته وفضله.
 بيان الفضل الذي يترتب للعبد على ترك السيئة وهِجران لذته، وترك شهوته من أجل ربه عز وجل رغبةً في ثوابه، ورهبةً من عقابه.
 من لطف الله تعالى بالأمة أن ضاعف لها حسناتها ولم يضاعف سيئاتها.
 كتابة الملائكة لجميع الأعمال من أعمال القلوب والجوارح.</t>
   </si>
   <si>
     <t>Die Verdeutlichung der gewaltigen Huld Allahs gegenüber dieser Glaubensgemeinschaft (der Muslime), indem die guten Taten bei Ihm vermehrt und niedergeschrieben werden und die Sünden nicht vermehrt werden.
 Die Wichtigkeit der Absicht im Handeln und ihre Auswirkungen.
 Die Huld, Nachsicht und Güte Allahs - mächtig und majestätisch ist Er -, da Allah demjenigen, der eine gute Tat beabsichtigt, sie aber nicht ausführt, diese als gute Tat niederschreibt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4322</t>
   </si>
   <si>
+    <t>من صام يوما في سبيل الله باعد الله وجهه عن النار سبعين خريفا</t>
+  </si>
+  <si>
+    <t>‚Wer einen Tag auf dem Weg Allahs fastet, dessen Gesicht wird Allah siebzig Jahre lang vom Feuer fernhalten.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رَضِيَ اللهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ صَامَ يَوْمًا فِي سَبِيلِ اللهِ بَاعَدَ اللهُ وَجْهَهُ عَنِ النَّارِ سَبْعِينَ خَرِيفًا».</t>
+  </si>
+  <si>
+    <t>Über Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein -, wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Wer einen Tag auf dem Weg Allahs fastet, dessen Gesicht wird Allah siebzig Jahre lang vom Feuer fernhalten.‘“</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلّم أنَّ مَن صام يومًا في الجهاد، وقيل في الجهاد وغيره مُخلِصًا لله ابتغاء الثواب والأجر من الله؛ فإنّ الله بفضله يُبَاعِد بينه وبين النار سبعين سنة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass derjenige, der einen Tag beim Sich-Abmühen fastet - und es wurde gesagt, beim Sich-Abmühen und auch in anderen Situationen -, (und dies) aufrichtig für Allah, im Streben nach Belohnung und Lohn von Allah, so entfernt Allah durch Seine Gnade zwischen ihm und dem Feuer (eine Entfernung von) siebzig Herbste (gemeint sind Jahre).</t>
+  </si>
+  <si>
+    <t>قال النووي: فضيلة الصيام في سبيل الله، وهو محمول على مَن لا يَتضرر به، ولا يُفوِّت به حقًّا، ولا يَختلُّ به قتالُه ولا غيره من مُهِمَّات غزوِه.
+الحث والترغيب على صيام التطوع.
+وجوب الإخلاص وابتغاء مرضاة الله، ولا يصوم رياء ولا سمعة ولا لمقاصد أخرى.
+قال السندي: قوله (في سبيل الله)، يحتمل أن المراد مجرد إصلاح النية، ويحتمل أن المراد به أنه صام حال كونه غازيًا، والثاني هو المتبادر.
+قال ابن حجر: قوله: (سبعين خريفًا) الخريف زمان معلوم من السَّنَة، والمراد به هنا العام، وتخصيص الخريف بالذكر دون بقية الفصول -الصيف والشتاء والربيع-؛ لأن الخريف أزكى الفصول لكونه يُجْنَى فيه الثمار.</t>
+  </si>
+  <si>
+    <t>An-Nawawi sagte: „Die Tugend des Fastens auf dem Weg Allahs bezieht sich auf denjenigen, der dadurch nicht geschädigt wird, kein Recht verpasst und dessen Kampf oder andere wichtige Angelegenheiten seines Feldzugs dadurch nicht beeinträchtigt werden.“
+Darin ist eine Ermutigung und Motivation zum freiwilligen Fasten.
+Die Notwendigkeit der Aufrichtigkeit und des Strebens nach Allahs Wohlgefallen. Man fastet weder aus Augendienerei noch aus Ruhmsucht oder anderen Beweggründen.
+As-Sindi sagte: „Seine Aussage ‚auf dem Weg Allahs‘ kann bedeuten, dass die Absicht verbessert wird, oder (sie bedeutet) dass er fastete, während er ein Kämpfer war - und die zweite Bedeutung ist die naheliegendste.“
+Ibn Hajar sagte: „Seine Aussage ‚siebzig Herbste‘ bezieht sich auf den Herbst als eine bekannte Jahreszeit und meint damit das Jahr. Die spezielle Erwähnung des Herbstes und nicht der übrigen Jahreszeiten - Sommer, Winter und Frühling -, liegt daran, dass der Herbst die gesegnetste der Jahreszeiten ist, da in ihm die Früchte geerntet werden."</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4436</t>
+  </si>
+  <si>
+    <t>لا يزال الناس بخير ما عجلوا الفطر</t>
+  </si>
+  <si>
+    <t>„Den Menschen wird es (weiterhin) gut gehen, solange sie sich beeilen, ihr Fasten zu brechen.“</t>
+  </si>
+  <si>
+    <t>عَنْ سَهْلِ بْنِ سَعْدٍ رَضِيَ اللهُ عَنْهُ أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا يَزَالُ النَّاسُ بِخَيْرٍ مَا عَجَّلُوا الْفِطْرَ».</t>
+  </si>
+  <si>
+    <t>Sahl Ibn Sa'd - möge Allah mit ihm zufrieden sein - überlieferte, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Den Menschen wird es (weiterhin) gut gehen, solange sie sich beeilen, ihr Fasten zu brechen.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه لا يزال الناس بخير ما عَجَّلوا الفطر في الصيام بعد التَّحَقُّق من غروب الشمس؛ وذلك امتثالًا للسُّنَّة، والوقوف عند حدِّها.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass es den Menschen gut gehen wird, solange sie das Fastenbrechen nach der Bestätigung des Sonnenuntergangs nicht hinauszögern; dies ist in Übereinstimmung mit der Sunnah und unter Einhaltung ihrer Grenzen.</t>
+  </si>
+  <si>
+    <t>قال النووي: فيه الحث على تعجيله بعد تحقُّق غروب الشمس، ومعناه لا يزال أَمْرُ الأمة مُنتظمًا وهم بخير ما داموا محافظين على هذه السنة، وإذا أخّروه كان ذلك علامة على فسادٍ يَقَعون فيه.
+بقاء الخير في الناس بسبب اتباعهم للسنة، وفساد الأمور يتعلق بتغيُّر السنة.
+مخالفة أهل الكتاب وأهل البدع، فإنهم يؤخِّرون الإفطار.
+قال ابن حجر: وفيه بيان العلة في ذلك، قال المُهَلّب: والحكمة في ذلك أن لا يُزاد في النهار من الليل، ولأنه أرفق بالصائم وأقوى له على العبادة، واتفق العلماء على أنّ مَحَلّ ذلك إذا تحقق غروب الشمس بالرؤية أو بإخبار عَدْلَين، وكذا عدل واحد في الأرجح.
+قال ابن حجر: تنبيه: من البدع المنكرة ما أُحْدِث في هذا الزمان من إيقاع الأذان الثاني قبل الفجر بنحو ثلث ساعة في رمضان، وإطفاء المصابيح التي جعلت علامة لتحريم الأكل والشرب على من يريد الصيام زعمًا ممن أحدثه أنه للاحتياط في العبادة، ولا يعلم بذلك إلا آحاد الناس، وقد جَرَّهم ذلك إلى أن صاروا لا يؤذِّنون إلا بعد الغروب بدرجة لتمكين الوقت زعموا، فأخروا الفطر، وعجلوا السحور، وخالفوا السنة، فلذلك قَلَّ عنهم الخير وكثر فيهم الشر، والله المستعان.</t>
+  </si>
+  <si>
+    <t>An-Nawawi sagte: „Darin liegt die Ermutigung, es nach der Bestätigung des Sonnenuntergangs zu beschleunigen; und seine Bedeutung ist, dass die Angelegenheiten der Gemeinschaft in Ordnung bleiben und sie in gutem Zustand sind, solange sie diese Sunnah bewahren. Wenn sie es verzögern, wäre dies ein Zeichen für Verderbnis, in die sie fallen werden.“
+Das Fortbestehen des Guten in den Menschen aufgrund ihrer Befolgung der Sunnah und die Verderbnis der Angelegenheiten hängt mit der Veränderung der Sunnah zusammen.
+Das gegensätzliche Handeln zu den Leuten der Schrift und den Leuten der Neuerung, die das Fastenbrechen verzögern.
+Ibn Hajar sagte: „Und darin wird der Grund dafür erläutert.“ Al-Muhallab sagte: „Die Weisheit besteht darin, dass dem Tag nichts von der Nacht hinzugefügt und weil es für den Fastenden leichter ist und ihn für die Anbetung stärkt. Die Gelehrten sind sich einig, dass dies gilt, wenn der Sonnenuntergang durch Sichtung oder durch die Mitteilung von zwei gerechten Personen bestätigt wird, und nach einer starken Ansicht genügt auch (die Bestätigung durch) eine gerechte Person.“
+Ibn Hajar sagte: „Hinweis: Zu den verabscheuungswürdigen Neuerungen gehört, was in dieser Zeit eingeführt wurde, nämlich der zweite Gebetsruf etwa eine Drittelstunde vor der Morgendämmerung im Ramadan und das Löschen der Lampen, die als Zeichen für das Verbot von Essen und Trinken für diejenigen dienten, die fasten wollen, unter dem Vorwand von denen, die es eingeführt haben, dass es zur Vorsicht in der Anbetung dient; und nur wenige Menschen wissen davon. Dies führte dazu, dass sie erst nach Sonnenuntergang zum Gebet rufen, um angeblich Zeit zu gewinnen, sodass sie das Fastenbrechen verzögern und das Suhur-Mahlzeit beschleunigen und der Sunnah widersprechen. Deshalb hat das Gute bei ihnen abgenommen und das Schlechte zugenommen, und Allah ist der Helfer.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4438</t>
+  </si>
+  <si>
+    <t>كنا نخرج إذ كان فينا رسول الله صلى الله عليه وسلم زكاة الفطر، عن كل صغير وكبير، حر أو مملوك، صاعا من طعام، أو صاعا من أقط، أو صاعا من شعير، أو صاعا من تمر، أو صاعا من زبيب</t>
+  </si>
+  <si>
+    <t>„Wir pflegten, als der Gesandte Allahs - Allahs Segen und Frieden auf ihm - unter uns war, die Zakat Al-Fitr für jeden Kleinen und Großen, Freien oder Sklaven, in Form eines Sa' von Nahrung, oder eines Sa' von getrocknetem Joghurt, oder eines Sa' von Gerste, oder eines Sa' von Datteln, oder eines Sa' von Rosinen</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: كُنَّا نُخْرِجُ إِذْ كَانَ فِينَا رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ زَكَاةَ الْفِطْرِ، عَنْ كُلِّ صَغِيرٍ وَكَبِيرٍ، حُرٍّ أَوْ مَمْلُوكٍ، صَاعًا مِنْ طَعَامٍ، أَوْ صَاعًا مِنْ أَقِطٍ، أَوْ صَاعًا مِنْ شَعِيرٍ، أَوْ صَاعًا مِنْ تَمْرٍ، أَوْ صَاعًا مِنْ زَبِيبٍ، فَلَمْ نَزَلْ نُخْرِجُهُ حَتَّى قَدِمَ عَلَيْنَا مُعَاوِيَةُ بْنُ أَبِي سُفْيَانَ رضي الله عنه حَاجًّا، أَوْ مُعْتَمِرًا فَكَلَّمَ النَّاسَ عَلَى الْمِنْبَرِ، فَكَانَ فِيمَا كَلَّمَ بِهِ النَّاسَ أَنْ قَالَ: إِنِّي أَرَى أَنَّ مُدَّيْنِ مِنْ سَمْرَاءِ الشَّامِ، تَعْدِلُ صَاعًا مِنْ تَمْرٍ، فَأَخَذَ النَّاسُ بِذَلِكَ، قَالَ أَبُو سَعِيدٍ: فَأَمَّا أَنَا فَلَا أَزَالُ أُخْرِجُهُ كَمَا كُنْتُ أُخْرِجُهُ، أَبَدًا مَا عِشْتُ.</t>
+  </si>
+  <si>
+    <t>Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - berichtete: „Wir pflegten, als der Gesandte Allahs - Allahs Segen und Frieden auf ihm - unter uns war, die Zakat Al-Fitr für jeden Kleinen und Großen, Freien oder Sklaven, in Form eines Sa' von Nahrung, oder eines Sa' von getrocknetem Joghurt, oder eines Sa' von Gerste, oder eines Sa' von Datteln, oder eines Sa' von Rosinen, herauszugeben. Und wir hörten nicht auf, sie herauszugeben, bis Mu'awiyah Ibn Abi Sufyan - möge Allah mit ihm zufrieden sein - als Hajj-Pilger oder 'Umrah-Pilger zu uns kam und zu den Leuten auf der Kanzel sprach. In seiner Rede zu den Leuten sagte er: ‚Ich bin der Ansicht, dass zwei Mudd Weizen aus Asch-Scham (Syrien) einem Sa' von Datteln entsprechen.‘ Also nahmen die Leute dies an.“ Abu Sa'id sagte: „Was mich betrifft, so werde ich nicht aufhören, sie so herauszugeben, wie ich sie immer herauszugeben pflegte, solange ich lebe.“</t>
+  </si>
+  <si>
+    <t>كَانَ المسلمون يُخْرِجون زكاةَ الفطر في عهد النبي صلى الله عليه وسلم وعهد الخلفاء الراشدين مِن بعده عن الصغير والكبير مِقدار صاعٍ من طعام. 
+وكان طعامهم الشعير و(الزبيب): العنب اليابس، و(الأقط): اللبَن المُجَفَّف والتمر.
+ومقدار الصاع أربعة أَمْداد، والمُدُّ يساوي مِلءَ كَفَّي الرجل المعتدل. 
+فلما جاء معاوية رضي الله عنه للمدينة وهو خليفة، وكَثُر القَمْح الشامي، خطب فقال: إني أرى أن مُدَّين من قمح الشام (نصف صاع)، تَعْدِل صاعًا من التمر، فأخذ الناس بذلك. 
+قال أبو سعيد الخدري رضي الله عنه: فأما أنا فلا أَزال أُخْرِجه كما كنت أُخْرِجه في عهد النبي صلى الله عليه وسلم أبدًا ما عشت.</t>
+  </si>
+  <si>
+    <t>Die Muslime pflegten während der Zeit des Propheten - Allahs Segen und Frieden auf ihm - und der rechtgeleiteten Kalifen nach ihm, die Zakat Al-Fitr für Jung und Alt in Höhe eines Sa' von Nahrung zu entrichten. Ihre Nahrung bestand aus Gerste, Rosinen (getrocknete Trauben), getrocknetem Joghurt und Datteln. Ein Sa' entspricht vier Mudd, und ein Mudd ist die Menge, die in die beiden Hände eines durchschnittlichen Mannes passt. Als Mu'awiyah - möge Allah mit ihm zufrieden sein - als Kalif nach Al-Madinah kam und Weizen aus Asch-Scham reichlich vorhanden war, hielt er eine Rede und sagte: „Ich bin der Ansicht, dass zwei Mudd Weizen aus Asch-Scham (also ein halber Sa') einem Sa' von Datteln entsprechen.“ Also nahmen die Leute dies an. Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - sagte jedoch: „Was mich betrifft, so werde ich nicht aufhören, sie so herauszugeben, wie ich sie während der Zeit des Propheten - Allahs Segen und Frieden auf ihm - herauszugeben pflegte, solange ich lebe.</t>
+  </si>
+  <si>
+    <t>بيان مقدار صدقة الفطر في زمن النبي صلى الله عليه وسلم، صاع من طعام وإن اختلف الجنس والقيمة.
+كل طعام للآدميِّين مجزئ في الفِطْرَة، وإنما خُصَّت الأصناف الأربعة بالذِّكْر؛ لأنها كانت طعام الناس في عهد النبي صلى الله عليه وسلم.
+إخراج غير الطعام من الفلوس والنقود، لا يجزئ في الفطرة.
+قال النووي على شرح مسلم: وإذا اختلفت الصحابة لم يكن قولُ بعضِهم بأولى من بعض، فنرجع إلى دليل آخر، وجدنا ظاهر الأحاديث والقياس متفقًا على اشتراط الصاع من الحِنْطة كغيرها، فوجب اعتماده.
+قال ابن حجر: وفي حديث أبي سعيد ما كان عليه من شدة الاتباع والتمسك بالآثار، وترك العدول إلى الاجتهاد مع وجود النص، وفي صنيع معاوية وموافقة الناس له دلالة على جواز الاجتهاد، وهو محمود، لكنه مع وجود النص فاسدُ الاعتبار.</t>
+  </si>
+  <si>
+    <t>Angabe der Menge der Sadaqat Al-Fitr zur Zeit des Propheten - Allahs Segen und Frieden auf ihm -: ein Sa' an Nahrung, auch wenn sich die Art und der Wert unterscheiden.
+Jede Nahrung, die für Menschen geeignet ist, ist für die Zakat Al-Fitr ausreichend; und die vier Arten wurden nur erwähnt, weil sie die Nahrung der Menschen zur Zeit des Propheten - Allahs Segen und Frieden auf ihm - waren.
+Das Herausgeben von etwas anderem als Nahrung, wie Geld oder Münzen, ist für die Zakat Al-Fitr nicht ausreichend.
+An-Nawawi sagte in seiner Erklärung zu „Sahih Muslim“: „Wenn die Prophetengefährten unterschiedlicher Meinung waren, ist die Aussage des einen von ihnen gegenüber der Aussage des anderen nicht vorzuziehen. Daher wenden wir uns einem anderen Beweis zu. Wir fanden, dass der offensichtliche Wortlaut der Hadithe und die Analogie darin übereinstimmen, dass ein Sa' Weizen - wie bei den übrigen Lebensmitteln - erforderlich ist. Daher ist es verpflichtend, sich darauf zu stützen.“
+Ibn Hajar sagte: „Im Hadith von Abu Sa'id liegt ein Hinweis auf seine strenge Befolgung der (prophetischen) Überlieferungen, sein Festhalten an ihnen und seine Vermeidung, sich der eigenständigen Rechtsfindung (Ijtihad) zuzuwenden, solange ein Text (Nass) vorhanden ist. Und im Handeln von Mu'awiyah sowie der Zustimmung der Menschen zu ihm liegt ein Hinweis auf die Zulässigkeit des persönlichen Urteils, was lobenswert ist, aber bei Vorhandensein eines Textes ist es ungültig.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4454</t>
+  </si>
+  <si>
+    <t>تسحرنا مع النبي صلى الله عليه وسلم، ثم قام إلى الصلاة، قلت: كم كان بين الأذان والسحور؟ قال: قدر خمسين آية</t>
+  </si>
+  <si>
+    <t>„Wir nahmen die Sahur-Mahlzeit mit dem Propheten - Allahs Segen und Frieden auf ihm - ein. Anschließend stand er zum Gebet auf. Ich fragte: ‚Wie viel Zeit lag zwischen dem Sahur und dem Gebetsruf?‘ Er sagte: ‚Etwa fünfzig Verse.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ زَيْدِ بْنِ ثَابِتٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: تَسَحَّرْنَا مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، ثُمَّ قَامَ إِلَى الصَّلاةِ، قُلْتُ: كَمْ كَانَ بَيْنَ الأَذَانِ وَالسَّحُورِ؟ قَالَ: قَدْرُ خَمْسِينَ آيَةً.</t>
+  </si>
+  <si>
+    <t>Zayd Ibn Thabit - möge Allah mit ihm zufrieden sein - berichtete: „Wir nahmen die Sahur-Mahlzeit mit dem Propheten - Allahs Segen und Frieden auf ihm - ein. Anschließend stand er zum Gebet auf. Ich fragte: ‚Wie viel Zeit lag zwischen dem Sahur und dem Gebetsruf?‘ Er sagte: ‚Etwa fünfzig Verse.‘“</t>
+  </si>
+  <si>
+    <t>تَسَحَّرَ بعضُ الصحابة رضي الله عنهم مع النبيِّ صلى الله عليه وسلم، ثم قام صلى الله عليه وسلم إلى صلاة الفجر.
+فقال أنس لزيد بن ثابت رضي الله عنه: كم كان مِقدار الوقت بين الأذان والانتهاء من السحور؟ 
+فقال زيد رضي الله عنه: مقدار قراءة خمسين آية متوسطة، لا طويلة ولا قصيرة، ولا قراءة سريعة ولا بطيئة.</t>
+  </si>
+  <si>
+    <t>Einige der Gefährten - möge Allah mit ihnen zufrieden sein - nahmen die Sahur-Mahlzeit mit dem Propheten - Allahs Segen und Frieden auf ihm - ein. Anschließend stand er - Allahs Segen und Frieden auf ihm - zum Morgengebet auf. Anas fragte Zayd Ibn Thabit - möge Allah mit ihm zufrieden sein -: „Wie viel Zeit war zwischen dem (ersten) Gebetsruf und dem Ende dem Sahurs?“ Zayd - möge Allah mit ihm zufrieden sein - antwortete: „Etwa die Zeit, um fünfzig Verse mittlerer Länge zu rezitieren, weder lang noch kurz, weder schnell noch langsam.“</t>
+  </si>
+  <si>
+    <t>أفضلية تأخير السحور إلى قبيل الفجر؛ لأنه إذا أخَّر كانت منفعة البدن منه أعظم وكان نفعه له في اليوم أكثر.
+حرص الصحابة بالاجتماع بالنبي صلى الله عليه وسلم ليتعلَّموا منه.
+حسن عشرة النبي صلى الله عليه وسلم لأصحابه، حيث كان يأكل معهم.
+وقت الإمساك هو طلوع الفجر.
+قوله: "كَمْ كَانَ بَيْنَ الأَذَانِ وَالسَّحُورِ"،  المراد بين السحور والإقامة؛ لقوله في الحديث الأخر: "كم بين فراغهما من سحورهما ودخولهما في الصلاة"، والأحاديث يفسر بعضها بعضًا.
+قال المُهَلّب: فيه تقدير الأوقات بأعمال البدن، وكانت العرب تُقَدِّر الأوقات بالأعمال كقولهم: قَدْرَ حَلْبِ شاة، وقَدْر نَحْرِ جَزُور، فَعَدَلَ زيد بن ثابت رضي الله عنه عن ذلك إلى التقدير بالقراءة؛ إشارة إلى أن ذلك الوقت كان وقت العبادة بالتلاوة، ولو كانوا يُقَدِّرون بغير العمل لقال مثلًا: قَدْر دَرَجة، أو ثُلُث خُمُس ساعة.
+قال ابن أبي جمرة: كان صلى الله عليه وسلم يَنظر ما هو الأَرْفَق بأمته فيفعله؛ لأنه لو لم يَتَسَحَّر لاتّبعوه فيَشقّ على بعضهم، ولو تَسَحَّرَ في جوف الليل لشق أيضًا على بعضهم ممن يَغْلِب عليه النوم فقد يُفضي إلى ترك الصبح أو يحتاج إلى المجاهدة بالسَّهَر.</t>
+  </si>
+  <si>
+    <t>Die Bevorzugung, das Sahur bis kurz vor der Morgendämmerung hinauszuschieben, denn wenn es hinausgezögert wird, ist der Nutzen für den Körper größer und sein Nutzen für ihn am Tag mehr.
+Der Eifer der Gefährten, sich mit dem Propheten - Allahs Segen und Frieden auf ihm - zu treffen, um von ihm zu lernen.
+Die gute Gesellschaft (und der gute Umgang) des Propheten - Allahs Segen und Frieden auf ihm - mit seinen Gefährten, da er mit ihnen (zusammen) aß.
+Die Zeit des Im­saks (also die Zeit, ab der man aufhört zu essen/trinken und ab der das Fasten beginnt) ist der Beginn der Morgendämmerung („Fajr“).
+Seine Aussage: „Wie viel Zeit war zwischen dem (ersten) Gebetsruf und dem Ende dem Sahurs?“, gemeint ist zwischen dem Sahur (Morgenmahlzeit) und der Iqamah (zweiter Gebetsruf), aufgrund seiner Aussage in einem anderen Hadith: „Wie lange war es zwischen dem Ende ihres Sahurs und dem Beginn ihres Gebets?“, und die Hadithe erklären sich gegenseitig.
+Al-Muhallab sagte: „Darin liegt die Schätzung von Zeiten durch körperliche Handlungen. Die Araber pflegten, Zeiten durch Handlungen zu schätzen, wie ihre Aussage: ‚etwa die Zeit, um ein Schaf zu melken‘ oder ‚etwa die Zeit, um eine Rübe zu schälen‘. Zayd Ibn Thabit - möge Allah mit ihm zufrieden sein - wandte sich davon ab zur Schätzung durch Rezitation,  um darauf hinzuweisen, dass es sich um eine Zeit der Anbetung durch Rezitation handelt. Wenn sie es nicht durch eine Handlung geschätzt hätten, hätte er beispielsweise gesagt: ‚Etwa eine Stufe‘ oder ‚Ein Drittel von fünf Stunden‘.“
+Ibn Abi Jamrah sagte: „Er - Allahs Segen und Frieden auf ihm - pflegte zu betrachten, was für seine Gemeinschaft am leichtesten war, und tat es dann. Denn wenn er kein Sahur eingenommen hätte, hätten sie ihm darin gefolgt, und das wäre für einige von ihnen beschwerlich gewesen. Und wenn er den Sahur mitten in der Nacht eingenommen hätte, wäre es ebenfalls für einige von ihnen beschwerlich gewesen, für diejenigen, die vom Schlaf überwältigt werden, was dazu führen könnte, das Morgengebet zu verpassen oder dass man sich zum Wachbleiben anstrengen müsste.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4457</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان يعتكف العشر الأواخر من رمضان، حتى توفاه الله، ثم اعتكف أزواجه من بعده</t>
+  </si>
+  <si>
+    <t>dass der Prophet - Allahs Segen und Frieden auf ihm - pflegte, die letzten zehn Nächste des Ramadans im I'tikaf zu verbringen, bis Allah ihn abberief (sterben ließ); danach verrichteten seine Ehefrauen nach ihm den I'tikaf</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمنينَ رَضِيَ اللَّهُ عَنْهَا زَوْجِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَعْتَكِفُ العَشْرَ الأَوَاخِرَ مِنْ رَمَضَانَ، حَتَّى تَوَفَّاهُ اللَّهُ، ثُمَّ اعْتَكَفَ أَزْوَاجُهُ مِنْ بَعْدِهِ.</t>
+  </si>
+  <si>
+    <t>'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein -, der Frau des Propheten - Allahs Segen und Frieden auf ihm - berichtete, dass der Prophet - Allahs Segen und Frieden auf ihm - pflegte, die letzten zehn Nächste des Ramadans im I'tikaf zu verbringen, bis Allah ihn abberief (sterben ließ); danach verrichteten seine Ehefrauen nach ihm den I'tikaf.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَتْ أمُّ المؤمنين عائشةُ رضي الله عنها أنّ النبيَّ صلى الله عليه وسلم لازَمَ الاعتكافَ في العشر الأواخر من رمضان، طلبًا لليلة القدر، واستمر على ذلك إلى أن توفاه الله، وقد لازم الاعتكافَ أزواجُه مِن بعده رضي الله عنهن.</t>
+  </si>
+  <si>
+    <t>Die Mutter der Gläubigen 'Aischah - möge Allah mit ihr zufrieden sein - berichtete, dass der Prophet - Allahs Segen und Frieden auf ihm -in den letzten zehn Nächten des Ramadans I'tikaf praktizierte, um die Nacht der Bestimmung zu suchen, und dies fortsetzte, bis Allah ihn sterben ließ. Seine Frauen - möge Allah mit ihnen zufrieden sein - setzten diese Praxis nach ihm (weiterhin) fort.</t>
+  </si>
+  <si>
+    <t>مشروعية الاعتكاف في المساجد، حتى للنساء بالضوابط الشرعية، وبشرط الأمن من الفتنة.
+يتأكد الاعتكاف في العشر الأواخر من رمضان لملازمة النبي صلى الله عليه وسلم.
+الاعتكاف سُنَّة مستمرة لم تُنسخ، إذ اعتكف أزواجه صلى الله عليه وسلم بعده.</t>
+  </si>
+  <si>
+    <t>Die Legitimität des I'tikafs in Moscheen, auch für Frauen unter den islamischen Richtlinien und unter der Bedingung der Sicherheit vor Versuchung.
+Der I'tikaf wird in den letzten zehn Nächten des Ramadans aufgrund der Praxis des Propheten - Allahs Segen und Frieden auf ihm - besonders empfohlen.
+Der I'tikaf ist eine fortlaufende Sunnah, die nicht aufgehoben wurde, da seine Frauen - Allahs Segen und Frieden auf ihm - nach ihm den I'tikaf praktizierten.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4495</t>
+  </si>
+  <si>
+    <t>تسحروا، فإن في السحور بركة</t>
+  </si>
+  <si>
+    <t>‚Nehmt die Sahur-Mahlzeit ein, denn im Sahur liegt fürwahr Segen.‘“</t>
+  </si>
+  <si>
+    <t>عن أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «تَسَحَّرُوا، فَإِنَّ فِي السَّحُورِ بَرَكَةً».</t>
+  </si>
+  <si>
+    <t>Über Anas ibn Malik - möge Allah mit ihm zufrieden sein - wurde überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Nehmt die Sahur-Mahlzeit ein, denn im Sahur liegt fürwahr Segen.‘“</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم على السَّحُور وهو الأكل آخِر الليل استعدادًا للصيام؛ لأن فيه (بركة) خيرًا كثيرًا مِن الأجر والثواب، والقيام في وقت آخر الليل للدعاء، والتَّقَوِّي على الصوم، والتَّنَشُّط له، وتخفيف مشقَّته.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - ermutigte zum Sahur, und es ist das Essen am Ende der Nacht als Vorbereitung auf das Fasten, denn darin liegt Segen, viel Gutes an Lohn und Belohnung sowie das Aufstehen am Ende der Nacht für das Bittgebet, die Stärkung für das Fasten, die Aktivität dafür und die Erleichterung seiner Mühsal.</t>
+  </si>
+  <si>
+    <t>استحباب السَّحُورِ وامتثال الأمر الشرعي بفعله.
+قال ابن حجر في فتح الباري: البركة في السحور تحصل بجهات متعددة، وهي اتباع السنة، ومخالفة أهل الكتاب، والتقوِّي به على العبادة، والزيادة في النشاط، ومدافعة سوء الخُلُق الذي يُثيره الجوع، والتسبُّب بالصدقة على مَن يسأل إذ ذاك أو يجتمع معه على الأكل، والتسبب للذِّكْر والدعاء وقت مظنة الإجابة، وتَدَارُك نية الصوم لمن أغفلها قبل أن ينام.
+حسن تعليم النبي صلى الله عليه وسلم حيث يَقْرِن الحُكْم بالحكمة؛ لينشرح به الصدر، ويُعرف به سموُّ الشريعة.
+قال ابن حجر: يحصل السحور بأقل ما يتناوله المرء من مأكول ومشروب.</t>
+  </si>
+  <si>
+    <t>Die Empfehlung des Sahurs und die Befolgung der Anordnung (Allahs), es einzunehmen.
+Ibn Hajar sagte in „Fath Al-Bari“: „Der Segen im Sahur wird durch mehrere Aspekte erreicht, nämlich das Befolgen der Sunnah, das Sich-Unterscheiden von den Leuten der Schrift, die Stärkung für die Anbetung, die Zunahme an Aktivität, die Abwehr des schlechten Charakters, der durch Hunger hervorgerufen wird, das Spenden an diejenigen, die zu dieser Zeit bitten oder sich zum Essen versammeln, das Gedenken Allahs und das Bittgebet zu einer Zeit, in der die Erhörung wahrscheinlich ist, und das Nachholen der Absicht für das Fasten für denjenigen, der sie vor dem Schlafengehen vergessen hat.“
+Zur guten Lehrmethode des Propheten - Allahs Segen und Frieden auf ihm - gehört, dass er den Befehl mit der Weisheit verbindet, damit das Herz sich öffnet und die Erhabenheit der islamischen Gesetzgebung erkannt wird.
+Ibn Hajar sagte: „Die Sahur-Mahlzeit wird durch das Geringste erreicht, was eine Person an Essen und Trinken zu sich nimmt.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4498</t>
+  </si>
+  <si>
+    <t>لا تقدموا رمضان بصوم يوم ولا يومين إلا رجل كان يصوم صوما فليصمه</t>
+  </si>
+  <si>
+    <t>‚Fastet nicht ein oder zwei Tage vor Ramadan, ausgenommen ist derjenige, der für gewöhnlich fastet; er soll sein Fasten fortführen.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَقَدَّمُوا رَمَضَانَ بِصَوْمِ يَوْمٍ وَلَا يَوْمَيْنِ إِلَّا رَجُلٌ كَانَ يَصُومُ صَوْمًا فَلْيَصُمْهُ».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Fastet nicht ein oder zwei Tage vor Ramadan, ausgenommen ist derjenige, der für gewöhnlich fastet; er soll sein Fasten fortführen.‘“</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم أنْ يصوم المسلم قبل رمضان بيوم أو يومين على نية الاحتياط لرمضان؛ لأنّ وجوبَ صيام رمضان عُلِّق برؤية الهلال، ولا حاجة للتكلُّف، إلا أحد كان يصوم صومًا اعتاد عليه كصوم يوم وفطر يوم، أو يوم الاثنين أو الخميس فصادفه فليصمْه؛ وليس ذلك من استقبال رمضان في شيء، ويلحق بذلك ما كان صيامًا واجبًا كالقضاء والنَّذْر.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - untersagte den Muslimen, einen oder zwei Tage vor Ramadan zu fasten, mit der Absicht, sich auf Ramadan vorzubereiten; denn die Verpflichtung des Fastens im Ramadan ist abhängig von der Sichtung des Neumondes und es besteht keine Notwendigkeit für zusätzliche Anstrengungen. Es sei denn, jemand pflegt ein bestimmtes Fasten, wie das Fasten eines Tages und das Fastenbrechen am nächsten Tag oder das Fasten am Montag oder Donnerstag, und es fällt auf diese Tage, dann soll er es fasten. Dies gehört jedoch nicht zur Vorbereitung auf Ramadan. Dazu zählen auch verpflichtende Fastenarten wie das Nachholen von verpassten Fastentagen und das Fasten aufgrund eines Gelübdes.</t>
+  </si>
+  <si>
+    <t>النهي عن التكلف، ووجوب المحافظة على العبادة كما شُرعت بدون زيادة أو نقص.
+من حكمة ذلك -والله أعلم- تمييز فرائض العبادات من نوافلها، والاستعداد لرمضان بنشاط ورغبة، وليكون الصيام شعار ذلك الشهر الفاضل المميز به.</t>
+  </si>
+  <si>
+    <t>Das Verbot von Überanstrengung und die Verpflichtung, die Anbetung so zu bewahren, wie sie vorgeschrieben wurde, ohne etwas hinzuzufügen oder wegzulassen.
+Zu der Weisheit darin - und Allah weiß es am besten - gehört die Unterscheidung zwischen verpflichtenden und freiwilligen Handlungen der Anbetung sowie die Vorbereitung auf Ramadan mit Energie und Verlangen, sodass das Fasten ein Symbol für diesen gesegneten Monat ist, durch das er ausgezeichnet wird.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4508</t>
+  </si>
+  <si>
+    <t>فرض رسول الله صلى الله عليه وسلم زكاة الفطر صاعا من تمر، أو صاعا من شعير، على العبد والحر، والذكر والأنثى، والصغير والكبير من المسلمين، وأمر بها أن تؤدى قبل خروج الناس إلى الصلاة</t>
+  </si>
+  <si>
+    <t>„Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - verpflichtete die Zakat Al-Fitr in Höhe eines Sa' von Datteln oder eines Sa' von Gerste für den Sklaven und den Freien, den Mann und die Frau, den Kleinen und den Großen unter den Muslimen und ordnete an, dass sie vor dem Hinausgehen der Menschen zum Gebet entrichtet werden soll.“</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عُمَرَ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: فَرَضَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ زَكَاةَ الفِطْرِ صَاعًا مِنْ تَمْرٍ، أَوْ صَاعًا مِنْ شَعِيرٍ، عَلَى العَبْدِ وَالحُرِّ، وَالذَّكَرِ وَالأُنْثَى، وَالصَّغِيرِ وَالكَبِيرِ مِنَ المُسْلِمِينَ، وَأَمَرَ بِهَا أَنْ تُؤَدَّى قَبْلَ خُرُوجِ النَّاسِ إِلَى الصَّلاَةِ.</t>
+  </si>
+  <si>
+    <t>Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - verpflichtete die Zakat Al-Fitr in Höhe eines Sa' von Datteln oder eines Sa' von Gerste für den Sklaven und den Freien, den Mann und die Frau, den Kleinen und den Großen unter den Muslimen und ordnete an, dass sie vor dem Hinausgehen der Menschen zum Gebet entrichtet werden soll.“</t>
+  </si>
+  <si>
+    <t>أَوْجَبَ النبيُّ صلى الله عليه وسلم زكاةَ الفطر بعد رمضان، وهي بمِقْدار صاعٍ يَبلغ وزنه أربعة أمداد. 
+والمُدُّ: مِلْء كَفَّي الرجُل المتوسّط، مِن تمر أو شعير على كل مسلم؛ الحر والعبد، الذكر والأنثى، الصغير والكبير، وذلك لمن عنده ما يَفيض عن قوت يومه وليلته، عن نفسه وعمّن يَعولهم. 
+وأَمَرَ أن تُؤدّى قبل خروج الناس إلى صلاة العيد.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - hat die Zakat Al-Fitr nach Ramadan zur Pflicht gemacht. Sie beträgt einen Sa', dessen Gewicht vier Mudd entspricht. Ein Mudd ist die Menge, die in die beiden Hände eines durchschnittlichen Mannes passt, von Datteln oder Gerste, für jeden Muslim: den Freien und den Sklaven, den Mann und die Frau, den Kleinen und den Großen; dies gilt für denjenigen, der über das hinaus besitzt, was er für seinen täglichen Bedarf benötigt - für sich selbst und für seine Angehörigen. Und er ordnete an, dass sie vor dem Hinausgehen der Menschen zum 'Id-Gebet entrichtet werden soll.</t>
+  </si>
+  <si>
+    <t>زكاة الفطر مِن رمضان يجب أن تُؤدّى عن الصغير والكبير، والحر والمملوك، ويُخاطَب بها الوليّ والسِّيِّد، ويُخْرِجُها الرَّجل عنه وعن أولاده ومَن تَجِب عليه نَفَقتُهم.
+لا تجب زكاة الفطر عن الجَنين، بل تُستحب.
+بيان ما يُخرَج في زكاة الفطر، وأنه قوت الناس المعتاد.
+وجوب إخراجها قبل صلاة العيد، والأفضل أن تكون في صباح العيد، ويجوز إخراجها قبل العيد بيوم أو يومين.</t>
+  </si>
+  <si>
+    <t>Die Zakat Al-Fitr im Ramadan muss für Jung und Alt sowie für Freie und Sklaven entrichtet werden. Angesprochen damit sind der Vormund und der Besitzer (des Sklaven), und der Mann entrichtet sie für sich selbst, für seine Kinder und für diejenigen, deren Unterhalt ihm obliegt.
+Die (Entrichtung der) Zakat Al-Fitr für den Fötus ist nicht verpflichtend, sondern erwünscht.
+Erläuterung dessen, was in der Zakat al-Fitr gegeben werden soll, und dass es die gewöhnliche Nahrung der Menschen ist.
+Die Verpflichtung, sie vor dem 'Id-Gebet zu entrichten, wobei es am besten ist, sie am Morgen des 'Id zu entrichten. Es ist auch zulässig, sie ein oder zwei Tage vor dem 'Id zu entrichten.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4520</t>
+  </si>
+  <si>
+    <t>لا يحل لامرأة مسلمة تسافر مسيرة ليلة إلا ومعها رجل ذو حرمة منها</t>
+  </si>
+  <si>
+    <t>‚Es ist einer muslimischen Frau nicht erlaubt, eine Reise von (der Dauer einer) Nacht zu unternehmen, außer mit einem Mahram.‘“</t>
+  </si>
+  <si>
+    <t>عن أبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَحِلُّ لِامْرَأَةٍ مُسْلِمَةٍ تُسَافِرُ مَسِيرَةَ لَيْلَةٍ إِلَّا وَمَعَهَا رَجُلٌ ذُو حُرْمَةٍ مِنْهَا».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Es ist einer muslimischen Frau nicht erlaubt, eine Reise von (der Dauer einer) Nacht zu unternehmen, außer mit einem Mahram.‘“</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّه يَحْرُم على المرأة المسلمة أن تسافر مسيرة ليلة إلا أن يكون معها رجل مِن محارمِها.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass es einer muslimischen Frau untersagt ist, eine Reise von der Dauer einer Nacht zu unternehmen, außer wenn ein Mann von ihren Maharim (pl. „Mahram“) sie begleitet.</t>
+  </si>
+  <si>
+    <t>قال ابن حجر: عدم جواز السفر للمرأة بلا مَحرَم، وهو إجماع في غير الحج والعمرة، والخروج مِن دار الشرك، ومنهم من جعل ذلك مِن شرائط الحج.
+كمال الشريعة الإسلامية، وحرصها على صَوْن المرأة وحمايتها.
+الإيمان بالله واليوم الآخر يَستلزم الخضوع لشرع الله، والوقوف عند حدودِه.
+مَحْرَم المرأة هو زوجها أو مَن يَحرُم عليها بالتأبيد بسبب قرابة، أو رضاع، أو مصاهرة، ويكون مسلمًا بالغًا عاقلًا ثقة مأمونًا؛ فإنَّ المقصود من المحرم حماية المرأة وصيانتها والقيام بشأنها.
+قال البيهقي عن الروايات الواردة في مُدَّة السفر الذي لا تسافر فيها المرأة إلا مع ذي مَحرم: والحاصل أنّ كل ما يُسمّى سفرًا تنهى عنه المرأة بغير زوج أو محرم سواء كان ثلاثة أيام أو يومين أو يومًا أو بَريدًا أو غير ذلك؛ لرواية ابن عباس المُطلَقة، وهي آخر روايات مسلم السابقة: {لا تسافر امرأة إلا مع ذي محرم} وهذا يتناول جميع ما يسمى سفرًا. انتهى، وهذا الحديث كان بحسب حال السائل وموطنه.</t>
+  </si>
+  <si>
+    <t>Ibn Hajar sagte: „Die Unzulässigkeit einer Frau, ohne Mahram zu reisen, und hierin besteht Konsens, außer bei der Hajj und 'Umrah sowie dem Verlassen des Landes des Unglaubens. Einige von ihnen machten dies zu einer der Bedingungen für die Hajj.“
+Die Vollkommenheit der islamischen Gesetzgebung und ihr Eifer, die Frau zu schützen und zu bewahren.
+Der Iman an Allah und den Jüngsten Tag erfordert die Unterwerfung unter Allahs Gesetz und das Einhalten Seiner Grenzen.
+Der Mahram einer Frau ist ihr Ehemann oder ein Mann, mit dem ihr aufgrund von Verwandtschaft, Stillbeziehung oder Schwägerschaft eine dauerhafte Eheschließung verboten ist. Er muss ein muslimischer, erwachsener, vernunftbegabter und vertrauenswürdiger Mann sein. Denn der Zweck des Mahrams besteht darin, die Frau zu schützen, für sie zu sorgen und ihre Angelegenheiten wahrzunehmen.
+Al-Bayhaqi sagte über die Überlieferungen bezüglich der Reisedauer, bei der eine Frau nicht ohne Ehemann oder Mahram reisen darf: „Das Ergebnis ist, dass jede (Art von) Reise - sei es drei Tage, zwei Tage, ein Tag, ein Barid (eine Poststation; also eine kurze Reise) oder sonstiges - für die Frau ohne Ehemann oder Mahram untersagt ist, aufgrund der uneingeschränkten Überlieferung von Ibn 'Abbas, welche die letzte der vorherigen Überlieferungen von Muslim ist: ‚Eine Frau soll nicht reisen, außer mit einem Mahram.‘ Dies umfasst alles, was als Reise bezeichnet wird.“ Ende des Zitats. Dieser Hadith bezog sich auf die Situation des Fragenden und seinen Wohnort.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4521</t>
+  </si>
+  <si>
+    <t>من نسي وهو صائم، فأكل أو شرب، فليتم صومه، فإنما أطعمه الله وسقاه</t>
+  </si>
+  <si>
+    <t>‚Wer vergisst, dass er fastet, und daraufhin isst oder trinkt, soll sein Fasten fortsetzen, denn Allah hat ihn gespeist und getränkt.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ نَسِيَ وَهُوَ صَائِمٌ، فَأَكَلَ أَوْ شَرِبَ، فَلْيُتِمَّ صَوْمَهُ، فَإِنَّمَا أَطْعَمَهُ اللهُ وَسَقَاهُ».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer vergisst, dass er fastet, und daraufhin isst oder trinkt, soll sein Fasten fortsetzen, denn Allah hat ihn gespeist und getränkt.‘“</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن أَكَلَ أو شرب ناسيًا وهو في صوم فريضة أو تطوّع فلْيُتمّ صومَه ولا يُفطر؛ لأنه لم يَتَقَصَّد الفطر، وإنما هو رِزْقٌ ساقَه الله إليه وأطعمه وسَقَاه.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - stellte klar, dass derjenige, der vergisst, dass er fastet, und daraufhin isst oder trinkt, sein Fasten fortsetzen soll und es nicht brechen muss. Dies liegt daran, dass er das Fastenbrechen nicht beabsichtigte. Vielmehr handelt es sich um eine Versorgung, die Allah ihm zukommen ließ, indem Er ihn speiste und tränkte.</t>
+  </si>
+  <si>
+    <t>صحة صوم من أكل أو شرب ناسيًا.
+ليس على من أكل أو شرب ناسيًا إثم؛ لأنه ليس باختياره.
+لُطْفُ الله بعباده والتيسير عليهم ورَفْع المشقّة والحَرَج عنهم.
+لا يُفطِر الصائم بشيء من المفطِّرات إلا إذا توافرت ثلاثة شروط: الأول: أن يكون عالمًا، فإن كان جاهلًا لم يفطر، الثاني: أن يكون ذاكرًا، فإن كان ناسيًا، فصيامه صحيح ولا قضاء عليه،  الثالث: أن يكون مختارًا لا مُكرَهًا بأن يتناول المفطِّر باختياره.</t>
+  </si>
+  <si>
+    <t>Die Gültigkeit des Fastens von jemandem, der aus Vergesslichkeit isst oder trinkt.
+Es gibt keine Sünde für jemanden, der aus Vergesslichkeit isst oder trinkt, da es nicht seine bewusste Entscheidung war.
+Die Güte Allahs gegenüber Seinen Dienern, die Erleichterung für sie und das Abwenden von Mühsal und Härte von ihnen.
+Das Fasten wird durch eine Handlung, die das Fasten ungültig macht, nur dann gebrochen, wenn drei Bedingungen erfüllt sind: 1. Die Person muss Kenntnis davon haben. Ist sie unwissend, wird ihr Fasten nicht gebrochen. 2. Die Person muss sich daran erinnern, dass sie fastet. Vergisst sie es, bleibt ihr Fasten gültig, und sie muss diesen Tag nicht nachholen. 3. Die Person muss freiwillig handeln und darf nicht dazu gezwungen werden, etwas zu sich zu nehmen, was das Fasten ungültig macht.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4525</t>
+  </si>
+  <si>
+    <t>شهدت العيد مع عمر بن الخطاب رضي الله عنه، فقال: هذان يومان نهى رسول الله صلى الله عليه وسلم عن صيامهما: يوم فطركم من صيامكم، واليوم الآخر تأكلون فيه من نسككم</t>
+  </si>
+  <si>
+    <t>„Ich habe das 'Id-Fest mit 'Umar Ibn Al-Khattab - möge Allah mit ihm zufrieden sein - erlebt, und er sagte: ‚Dies sind zwei Tage, an denen der Gesandte Allahs - Allahs Segen und Frieden auf ihm - das Fasten verboten hat: der Tag, an dem ihr euer Fasten beendet, und der andere Tag, an dem ihr von eurem Opfermahl esst.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي عُبَيْدٍ، مَوْلَى ابْنِ أَزْهَرَ، قَالَ: شَهِدْتُ العِيدَ مَعَ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ، فَقَالَ: هَذَانِ يَوْمَانِ نَهَى رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنْ صِيَامِهِمَا: يَوْمُ فِطْرِكُمْ مِنْ صِيَامِكُمْ، وَاليَوْمُ الآخَرُ تَأْكُلُونَ فِيهِ مِنْ نُسُكِكُمْ.</t>
+  </si>
+  <si>
+    <t>Abu 'Ubayd, der freigelassene Sklave von Ibn Azhar, berichtete: „Ich habe das 'Id-Fest mit 'Umar Ibn Al-Khattab - möge Allah mit ihm zufrieden sein - erlebt, und er sagte: ‚Dies sind zwei Tage, an denen der Gesandte Allahs - Allahs Segen und Frieden auf ihm - das Fasten verboten hat: der Tag, an dem ihr euer Fasten beendet, und der andere Tag, an dem ihr von eurem Opfermahl esst.‘“</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم عن صيام يوم عيد الفطر وعيد الأضحى؛ فأما عيد الفطر فيوم الفطر من صيام شهر رمضان، وأما يوم عيد الأضحى فيوم الأكل من الأضاحي.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - untersagte das Fasten am Tag des 'Id Al-Fitr und des 'Id Al-Adha. 'Id Al-Fitr ist der Tag, an dem das Fasten im Monat Ramadan beendet wird, und 'Id Al-Adha ist der Tag, an dem vom Opferfleisch gegessen wird.</t>
+  </si>
+  <si>
+    <t>تحريم صوم يَوْمَيْ عيد الفطر والأضحى وأيام التشريق؛ لأنها تابعة ليوم الأضحى إلا مَن لم يجدِ الهديَ فيجوز له صيام أيام التشريق.
+قال ابن حجر: قيل: وفائدة وصف اليومين الإشارة إلى العلة في وجوب فطرهما، وهو الفَصْل من الصوم، وإظهار تمامه وحده بفطر ما بعده، والآخر لأجل النسك المتقرب بذبحه ليؤكل منه.
+يستحب للخطيب أن يذكر في خطبته ما يتعلق بوقته من الأحكام ويتحرى المناسبات.
+مشروعية الأكل من النُّسك.</t>
+  </si>
+  <si>
+    <t>Das Verbot des Fastens an den beiden Tagen von 'Id Al-Fitr und 'Id Al-Adha sowie an den Taschriq-Tagen, da sie dem Tag des 'Id Al-Adha folgen, außer für denjenigen, der kein Opfertier finden kann, für ihn ist es erlaubt, an den Taschriq-Tagen zu fasten.
+Ibn Hajar sagte: „Es wurde gesagt, dass der Nutzen der Beschreibung der beiden Tage darin besteht, auf den Grund für die Pflicht hinzuweisen, an ihnen nicht zu fasten - nämlich die Trennung vom Fasten und das Zeigen seiner Vollständigkeit allein durch das Fastenbrechen nach ihm; der andere Tag dient (der Durchführung) des Opferrituals, (und) seine Schlachtung dient als (Mittel der) Annäherung (an Allah), damit davon gegessen werden kann.“
+Es ist erwünscht  für den Prediger in seiner (Freitags-)Predigt die mit seiner Zeit verbundenen Regeln zu erwähnen und auf die Anlässe einzugehen.
+Die Legitimität des Essens vom Opfertier.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4527</t>
+  </si>
+  <si>
+    <t>أن تلبية رسول الله صلى الله عليه وسلم: لبيك اللهم، لبيك، لبيك لا شريك لك لبيك، إن الحمد والنعمة لك والملك لا شريك لك</t>
+  </si>
+  <si>
+    <t>dass die Talbiyah des Gesandten Allahs - Allahs Segen und Frieden auf ihm - war: „Labbayk Allahumma, labbayk, labbayk la scharika laka labbayk, inna al-Hamda wan-Ni'mata laka wal-Mulk la scharika lak.“</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ عُمَرَ رَضِيَ اللهُ عَنْهُمَا: أَنَّ تَلْبِيَةَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَبَّيْكَ اللهُمَّ، لَبَّيْكَ، لَبَّيْكَ لَا شَرِيكَ لَكَ لَبَّيْكَ، إِنَّ الْحَمْدَ وَالنِّعْمَةَ لَكَ وَالْمُلْكَ لَا شَرِيكَ لَكَ» قَالَ: وَكَانَ عَبْدُ اللهِ بْنُ عُمَرَ رَضِيَ اللهُ عَنْهُمَا يَزِيدُ فِيهَا: لَبَّيْكَ لَبَّيْكَ، وَسَعْدَيْكَ، وَالْخَيْرُ بِيَدَيْكَ، لَبَّيْكَ وَالرَّغْبَاءُ إِلَيْكَ وَالْعَمَلُ.</t>
+  </si>
+  <si>
+    <t>'Abdullah Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - berichtete, dass die Talbiyah des Gesandten Allahs - Allahs Segen und Frieden auf ihm - war: „Labbayk Allahumma, labbayk, labbayk la scharika laka labbayk, inna al-Hamda wan-Ni'mata laka wal-Mulk la scharika lak.“ Er sagte: 'Abdullah Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - fügte hinzu: „Labbayk labbayk, wa Sa'dayk, wal-Khayru bi-Yadayk, labbayk war-Raghba` ilayk wal-'Amal.“</t>
+  </si>
+  <si>
+    <t>كانت تَلْبِيَةُ النبيِّ صلى الله عليه وسلم إذا أراد الدخول في نسك الحج أو العمرة أن يقول: 
+(لبيك اللهم لبيك) إجابة لازمة لك بعد إجابة فيما دعوتَنا من الإخلاص والتوحيد والحج وغيرها، (لبيك لا شريك لك لبيك) فأنت وحدك المُستحِق للعبادة لا شريك لك في ربوبيتك وألوهيتك وأسمائك وصفاتك، (إن الحمد) والشكر والثناء (والنعمة) منك وأنت معطيها (لك) تُصْرَف على كل حال، (والملك) كذلك لك، (لا شريك لك) فكلها لك وحدك. 
+وكان ابن عمر رضي الله عنهما يزيد فيها: 
+(لبيك لبيك وسعديك) أسعدني إسعادًا بعد إسعاد، (والخير بيديك) كلُّه ومِن فضلِك، (لبيك والرغباء إليك) والطلب والمسألة إلى مَن بيده الخير، (والعمل) لك فأنت المستحق للعبادة.</t>
+  </si>
+  <si>
+    <t>Die Talbiyah des Propheten - Allahs Segen und Frieden auf ihm -, wenn er beabsichtigte, in den Ritus der Hajj oder 'Umrah einzutreten, war, dass er sagte: „Labbayk Allahumma, labbayk“ - Eine verbindliche Antwort an Dich nach der Antwort auf das, wozu Du uns aufgerufen hast: Aufrichtigkeit, Monotheismus, Hajj und anderen Dingen.
+„Labbayk la scharika laka labbayk“ - Du bist allein Derjenige, Der der Anbetung würdig ist, Du hast keinen Teilhaber in Deiner Herrschaft, Deiner Anbetungswürdigkeit, Deinen Namen und Attributen.
+„Inna al-Hamda“ - Lob und Dank „(wan-Ni'mata)“ - und Segen sind von Dir, und Du bist der Geber davon, „(laka)“ - sie gehören Dir unter allen Umständen, „(wal-Mulk)“ - und die Herrschaft gehört ebenfalls Dir, „(la scharika lak)“ - Du hast keinen Teilhaber, alles gehört Dir allein. Und Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - fügte hinzu: „Labbayk labbayk, wa Sa'dayk“ („Hier bin ich, Dir zu Diensten, hier bin ich, Dir zu Diensten und zu Deinem Wohlgefallen.“) - Mache mich (immer wieder) glücklich.
+„Wal-khayr bi-yadayk“ - Und alles Gute ist in Deinen Händen, (und es ist) aus Deiner Gnade.
+„Labbayk war-Raghba` ilayk“ - Hier bin ich, und das Verlangen richtet sich zu Dir, „wal-'Amal“ - und die Taten sind für Dich, denn Du bist Derjenige, Der der Anbetung würdig ist.</t>
+  </si>
+  <si>
+    <t>مشروعية التلبية في الحج والعمرة، وتأكُّدُها فيه؛ لأنها شعاره الخاص، كالتكبير شِعَار الصلاة.
+قال ابن المنير: وفي مشروعية التلبية تنبيهٌ على إكرام الله تعالى لعباده بأنَّ وفودَهم على بيته إنما كان باستدعاء منه سبحانه وتعالى.
+الأفضل ملازمة تلبية النبي صلى الله عليه وسلم، ولا بأس بالزيادة لإقرار النبي عليه الصلاة والسلام له، قال ابن حجر: وهذا أعْدل الوجوه، فيفرد ما جاء مرفوعًا، وإذا اختار قول ما جاء موقوفًا أو أنشأه هو من قِبَل نفسِه مما يليق قاله على انفراده حتى لا يَختلط بالمرفوع، وهو شبيه بحال الدعاء في التشهد، فإنه قال فيه: ثم لِيَتَخَيَّر مِن المسألة والثناء ما شاء: أي بعد أن يَفْرُغ من المرفوع.
+استحباب رفع الصوت بالتلبية، وهذا في حقِّ الرجل، أما المرأة فتَخفض صوتها خشية الفتنة.</t>
+  </si>
+  <si>
+    <t>Die Legitimität der Talbiyah während der Hajj und 'Umrah und ihre Betonung darin, da sie ihr spezifisches Kennzeichen ist, wie der Takbir das Kennzeichen des Gebets ist.
+Ibn Al-Munir sagte: „In der Legitimität der Talbiyah liegt ein Hinweis auf die Ehre Allahs - erhaben ist Er - gegenüber Seinen Dienern, dass ihr Kommen zu Seinem Haus ausschließlich auf Seine Aufforderung (und Einladung) - gepriesen und erhaben ist Er - zurückzuführen ist.“
+Es ist am besten, sich an die Talbiyah des Propheten - Allahs Segen und Frieden auf ihm - zu halten; und es besteht kein Problem darin, etwas hinzuzufügen, da der Prophet - Allahs Segen und Frieden auf ihm - dies billigte. Ibn Hajar sagte: „Dies ist die gerechteste Ansicht. Man sollte das, was als Marfu' (Hadith, was auf den Propheten zurückzuführen ist) überliefert wurde, gesondert behandeln. Und wenn man wählt, etwas zu sagen, das als unterbrochen (Mauquf; zurückzuführen auf einen Gefährten) überliefert wurde, oder etwas selbst Formuliertes das angemessen ist, sollte man es für sich allein sagen, damit es nicht mit dem Erhöhten vermischt wird. Dies ist vergleichbar mit dem Bittgebet im Taschahhud, wo er sagte: ‚Dann soll er aus Bittgebeten und Lobpreisungen wählen, was er will‘, d.h. nachdem er mit dem (Vortragen des) Marfu' fertig ist.“
+Es ist erwünscht, die Stimme bei der Talbiyah zu erheben, und dies gilt für Männer. Was Frauen betrifft, so sollen sie ihre Stimme senken, um Versuchung zu vermeiden.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4535</t>
+  </si>
+  <si>
     <t>أوصاني خليلي صلى الله عليه وسلم بثلاث: صيام ثلاثة أيام من كل شهر، وركعتي الضحى، وأن أوتر قبل أن أنام</t>
   </si>
   <si>
     <t>Mein geliebter Freund, Allahs Segen und Frieden auf ihm, empfahl mir drei Sachen: Das Fasten von drei Tagen in jedem Monat, zwei Gebetseinheiten vormittags (zu verrichten) und das Witr-Gebet zu verrichten, bevor ich schlafe</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: أَوْصَانِي خَلِيلِي صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِثَلاَثٍ: صِيَامِ ثَلاَثَةِ أَيَّامٍ مِنْ كُلِّ شَهْرٍ، وَرَكْعَتَيِ الضُّحَى، وَأَنْ أُوتِرَ قَبْلَ أَنْ أَنَامَ.</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: "Mein geliebter Freund, Allahs Segen und Frieden auf ihm, empfahl mir drei Sachen: Das Fasten von drei Tagen in jedem Monat, zwei Gebetseinheiten vormittags (zu verrichten) und das Witr-Gebet zu verrichten, bevor ich schlafe."</t>
   </si>
   <si>
     <t>يُخْبِرُ أبو هريرةَ رضي الله عنه أنَّ حبيبَه وصاحبَه النبيَّ صلى الله عليه وسلم أوصاه وعَهِدَ إليه  بثلاث خصالٍ: 
 الأولى: صوم ثلاثة أيام من كل شهر. 
 الثانية: ركعتي الضُّحَى كل يوم. 
 الثالثة: الوِتْر قبل النوم؛ وذلك لِمَن خاف أن لا يَستيقظ آخر الليل.</t>
   </si>
   <si>
     <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - berichtete, dass sein Geliebter und sein Freund, der Prophet - Allahs Segen und Frieden auf ihm -, ihm einen Rat gab und ihn mit drei Eigenschaften/Taten beauftragte:
 Erstens: Das Fasten von drei Tagen in jedem Monat.
 Zweitens: Zwei Gebetseinheiten vormittags (das Duha-Gebet) jeden Tag.
 Drittens: Das Witr-Gebet vor dem Schlafen, falls man befürchtet, nicht am Ende der Nacht aufzuwachen.</t>
   </si>
   <si>
     <t>اختلاف وصايا النبيِّ صلى الله عليه وسلم لأصحابه: مَبنيٌّ على عِلْمِه صلى الله عليه وسلم بأحوال أصحابه، وما يُناسِب كلَّ واحد منهم، فالقوي يُناسبه الجهاد، والعابد تُناسبه العبادة، والعالِم يُناسبه العِلْم، وهكذا.
 قال ابن حجر العسقلاني في قوله: صوم ثلاثة أيام من كل شهر، الذي يظهر أن المراد بها البِيْض؛ وهي: يوم الثالث عشر، والرابع عشر، والخامس عشر، من الشهر الهجري.
 قال ابن حجر العسقلاني: فيه استحباب تقديم الوتر على النوم، وذلك في حقِّ مَن لم يَثِق بالاستيقاظ.
 أهمية هذه الأعمال الثلاثة؛ لوصية النبي صلى الله عليه وسلم عَدَدًا من أصحابه بها.
 قال ابن دقيق العيد في قوله: (وركعتي الضحى): لعلّه ذَكَر الأقَلَّ الذي يوجد التأكيد بفعله، وفي هذا دلالة على استحباب صلاة الضحى، وأنَّ أقلها ركعتان.
 وقت صلاة الضحى: من بعد شروق الشمس بربع ساعة تقريبًا، ويَمتَد وقتُها إلى ما قبل الظهر بعشر دقائق تقريبًا، وعددها: أقلها ركعتان، واختُلف في أكثرها؛ فقيل: ثماني ركعات، وقيل: لا حد لأكثرها.
 وقت الوتر: من بعد صلاة العشاء إلى طلوع الفجر، وأقله ركعة، وأكثره إحدى عشرة ركعة.</t>
   </si>
   <si>
     <t>Die unterschiedlichen Ratschläge des Propheten - Allahs Segen und Frieden auf ihm - für seine Gefährten, basierend auf seinem - Allahs Segen und Frieden auf ihm - Wissen über die (unterschiedlichen) Zustände seiner Gefährten und darüber, was zu jedem von ihnen passt. Zu dem Starken passt der Kampf, zu dem Diener passt die Anbetung, zu dem Wissenden passt das Wissen, usw.
 Ibn Hajar Al-'Asqalani sagte über seine Aussage "Das Fasten von drei Tagen in jedem Monat": Es scheint, dass damit die Weißen (Tage) gemeint sind, und zwar der 13, 14. und 15. von jedem Hijri-Monat.
 Ibn Hajar Al-'Asqalani sagte: Darin ist die Empfehlung, das Witr-Gebet vor dem Schlafen zu verrichten, für denjenigen, der nicht (am Ende der Nacht) aufstehen kann.
 Die Wichtigkeit dieser drei Taten, da der Prophet - Allahs Segen und Frieden auf ihm - sie mehreren seiner Gefährten riet.
 Ibn Daqid Al-'Id sagte über seine Aussage "zwei Gebetseinheiten vormittags": Eventuell hat er die geringste Anzahl (an Gebetseinheiten), die verrichtet werden sollte, erwähnt. Hierin ist ein Beleg für die Erwünschtheit des Duha-Gebets und dass es mindestens zwei Gebetseinheiten sind.
 Die Zeit für das Duha-Gebet ist ungefähr eine Viertelstunde nach Sonnenaufgang bis ungefähr zehn Minuten vor dem Mittagsgebet. Die Anzahl (der Gebetseinheiten) ist mindestens zwei Gebetseinheiten und maximal acht. Es wurde auch gesagt, dass es kein Maximum gibt (und man soviel beten kann, wie man möchte).
 Die Zeit für das Witr-Gebets beginnt nach dem Abendgebet bis zum Sonnenaufgang. Es besteht in mindestens einer Gebetseinheit und in maximal elf Gebetseinheiten.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4538</t>
+  </si>
+  <si>
+    <t>تحروا ليلة القدر في الوتر من العشر الأواخر من رمضان</t>
+  </si>
+  <si>
+    <t>„Sucht die Nacht der Bestimmung in den ungeraden Nächten der letzten zehn Nächte des Ramadans.“</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «تَحَرَّوْا لَيْلَةَ القَدْرِ فِي الوِتْرِ مِنَ العَشْرِ الأَوَاخِرِ مِنْ رَمَضَانَ».</t>
+  </si>
+  <si>
+    <t>'Aischah - möge Allah mit ihr zufrieden sein - berichtete, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Sucht die Nacht der Bestimmung in den ungeraden Nächten der letzten zehn Nächte des Ramadans.“</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم على الاجتهاد في التماس وتَحرِّي وطلب ليلة القدر بالإكثار من العمل الصالح، وهي أرجى أن تكون في الليالي الوترية من العشر الأواخر من رمضان كل عام، وهي: الحادية والعشرون، والثالثة والعشرون، والخامسة والعشرون، والسابعة والعشرون، والتاسعة والعشرون.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - spornte dazu an, sich beim Suchen/ nd Finden der Nacht der Bestimmung („Laylatul-Qadr“) durch vermehrtes Verrichten guter Taten anzustrengen. Und am ehesten ist zu hoffen, dass sie in den ungeraden Nächten der letzten zehn Nächte des Ramadans jedes Jahr liegt, nämlich die 21., 23., 25., 27. und 29. Nacht.</t>
+  </si>
+  <si>
+    <t>فضل ليلة القَدْر والحثّ على تَحَرِّيها.
+من حكمة الله ورحمته أخفى هذه الليلة لِيَجِدَّ الناس في العبادة، طلبًا لها، فيَكثُر ثوابُهم.
+ليلة القَدْر في العشر الأواخر من رمضان، وفي الأوتار منه أرجى.
+ليلة القدر هي إحدى ليالي العشر الأواخر من رمضان، وهي الليلة التي أنزل الله عز وجل فيها القرآن على النبي صلى الله عليه وسلم، وجعل هذه الليلة خيرًا من ألف شهر في بركتها، وعظيم قدرها، وأثر العمل الصالح فيها.
+سميت (ليلة القدْر) بسكون الدال بذلك، إما من الشرف، فيُقال: فلان عظيم القدر، فتكون إضافة الليلة من باب إضافة الشيء إلى صفته، أي الليلة الشريفة، يعني أنها عظيمة القدر شرفًا وفخامة ومكانة إلى آخره، ﴿ إِنَّا أَنْزَلْنَاهُ فِي لَيْلَةٍ مُبَارَكَةٍ ﴾ [الدخان: 3]، وإما من التقدير: فتكون إضافتها إليه من إضافة الظرف إلى ما يحتويه، أي هذه الليلة التي يكون فيها تقدير ما يجري في السنة، ﴿ فِيهَا يُفْرَقُ كُلُّ أَمْرٍ حَكِيمٍ ﴾ [الدخان: 4].</t>
+  </si>
+  <si>
+    <t>Der Vorzug der Nacht der Bestimmung und die Ermutigung, sie zu suchen.
+Aus Allahs Weisheit und Barmherzigkeit hat Er diese Nacht verborgen, damit die Menschen sich in der Anbetung anstrengen, um sie zu suchen, sodass ihre Belohnung vermehrt wird.
+Die Nacht der Bestimmung ist in den letzten zehn Nächten des Ramadans, und in den ungeraden davon ist sie am ehesten zu erwarten.
+Die Nacht der Bestimmung ist eine der Nächte in den letzten zehn Nächten des Ramadans. Sie ist die Nacht, in der Allah - mächtig und majestätisch ist Er - den Quran auf den Propheten - Allahs Segen und Frieden auf ihm - hinabsandte. Allah hat diese Nacht in ihrem Segen besser gemacht als tausend Monate und (Er hat) ihren Wert und die Wirkung rechtschaffener Taten in ihr groß gemacht.
+Sie wurde „Laylatul Qadr“ (Nacht der Bestimmung) genannt, mit einem sukunierten Dal (دْ) (in „Qadr“). Dies entweder aufgrund der Ehre, sodass man sagt: „Soundso ist von großem Wert“, und die Hinzufügung der Nacht („Laylatu“) erfolgt in der Weise, dass etwas zu seiner Eigenschaft hinzugefügt wird, d.h. die ehrenwerte Nacht, was bedeutet, dass sie in Ehre, Pracht und Status usw. von großem Wert ist. „Wahrlich, Wir haben es in einer gesegneten Nacht hinabgesandt.“ [Ad-Dukhan:3] Oder aufgrund der Bestimmung: Ihre Hinzufügung erfolgt in der Weise, dass der Ort zu dem hinzugefügt wird, was er enthält, d.h. dies ist die Nacht, in der die Bestimmung dessen erfolgt, was im Jahr geschieht. „…in der jede weise Angelegenheit einzeln beschlossen wird“ [Ad-Dukhan:4]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4540</t>
+  </si>
+  <si>
+    <t>أرى رؤياكم قد تواطأت في السبع الأواخر، فمن كان متحريها فليتحرها في السبع الأواخر</t>
+  </si>
+  <si>
+    <t>„Ich sehe, dass eure Träume hinsichtlich der letzten sieben Nächte übereinstimmen. Wer sie also suchen möchte, der soll sie in den letzten sieben Nächten suchen.“</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عُمَرَ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رِجَالًا مِنْ أَصْحَابِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أُرُوا لَيْلَةَ القَدْرِ فِي المَنَامِ فِي السَّبْعِ الأَوَاخِرِ، فَقَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرَى رُؤْيَاكُمْ قَدْ تَوَاطَأَتْ فِي السَّبْعِ الأَوَاخِرِ، فَمَنْ كَانَ مُتَحَرِّيهَا فَلْيَتَحَرَّهَا فِي السَّبْعِ الأَوَاخِرِ».</t>
+  </si>
+  <si>
+    <t>Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - berichtete, dass einige Männer von den Gefährten des Propheten - Allahs Segen und Frieden auf ihm - die Nacht der Bestimmung im Schlaf in den letzten sieben Nächten sahen. So sagte der Gesandte Allahs - Allahs Segen und Frieden auf ihm -: „Ich sehe, dass eure Träume hinsichtlich der letzten sieben Nächte übereinstimmen. Wer sie also suchen möchte, der soll sie in den letzten sieben Nächten suchen.“</t>
+  </si>
+  <si>
+    <t>رَأى رجالٌ من أصحاب النبيِّ صلى الله عليه وسلم في المنام أنّ ليلة القدر تكون في آخر سبع ليال من رمضان.
+فقال صلى الله عليه وسلم: أرى رؤياكم قد توافقت في السبع الأواخر من رمضان، فمن كان قاصدًا لها، حريصًا على طلبها، فليجتهد في تَحَرِّيها وطلبها بالإكثار من العمل الصالح فهي أرجى أن تكون في السبع الأواخر، وهي تبدأ من ليلة أربع وعشرين إذا كان شهر رمضان ثلاثين يومًا، وتبدأ ليلة ثلاث وعشرين إذا كان الشهر تسعة وعشرين يومًا.</t>
+  </si>
+  <si>
+    <t>Einige Männer von den Gefährten des Propheten - Allahs Segen und Frieden auf ihm - sahen im Traum, dass die Nacht der Bestimmung in den letzten sieben Nächten des Ramadans liegt. Also sagte der Prophet - Allahs Segen und Frieden auf ihm -: Ich sehe, dass eure Träume in den letzten sieben Nächten des Ramadans übereinstimmen. Wer sie also gezielt sucht und eifrig nach ihr strebt, soll sich bemühen, sie zu finden und zu suchen, indem er die rechtschaffenen Taten vermehrt. Es ist wahrscheinlicher, dass sie in den letzten sieben Nächten liegt, beginnend mit der Nacht des vierundzwanzigsten, wenn der Monat Ramadan dreißig Tage hat, und beginnend mit der Nacht des dreiundzwanzigsten, wenn der Monat neunundzwanzig Tage hat.</t>
+  </si>
+  <si>
+    <t>فضل ليلة القَدْر والحث على تحريها.
+من حكمة الله ورحمته أخفى هذه الليلة لِيَجِدَّ الناس في العبادة، طلبًا لها، فيَكثُر ثوابُهم.
+ليلة القَدْر في العشر الأواخر من رمضان، وفي السبع الأواخر منه أرجى.
+ليلة القدر هي إحدى ليالي العشر الأواخر من رمضان، وهي الليلة التي أنزل الله عز وجل فيها القرآن على النبي صلى الله عليه وسلم، وجعل هذه الليلة خيرًا من ألف شهر في بركتها، وعظيم قدرها، وأثر العمل الصالح فيها.
+سميت (ليلة القدْر) بسكون الدال بذلك، إما من الشرف فيُقال: فلان عظيم القدر، فتكون إضافة الليلة من باب إضافة الشيء إلى صفته، أي الليلة الشريفة، يعني أنها عظيمة القدر شرفًا وفخامة ومكانة إلى آخره، ﴿ إِنَّا أَنْزَلْنَاهُ فِي لَيْلَةٍ مُبَارَكَةٍ ﴾ [الدخان: 3]، وإما من التقدير: فتكون إضافتها إليه من إضافة الظرف إلى ما يحتويه، أي هذه الليلة التي يكون فيها تقدير ما يجري في السنة، ﴿ فِيهَا يُفْرَقُ كُلُّ أَمْرٍ حَكِيمٍ ﴾ [الدخان: 4].</t>
+  </si>
+  <si>
+    <t>Der Vorzug der Nacht der Bestimmung und die Ermutigung, sie zu suchen.
+Aus Allahs Weisheit und Barmherzigkeit hat Er diese Nacht verborgen, damit die Menschen sich in der Anbetung anstrengen, um sie zu suchen, sodass ihre Belohnung vermehrt wird.
+Die Nacht der Bestimmung liegt in den letzten zehn Nächten des Ramadans, und es ist wahrscheinlicher, dass sie in den letzten sieben Nächten liegt.
+Die Nacht der Bestimmung ist eine der Nächte in den letzten zehn Nächten des Ramadans. Sie ist die Nacht, in der Allah - mächtig und majestätisch ist Er - den Quran auf den Propheten - Allahs Segen und Frieden auf ihm - hinabsandte. Allah hat diese Nacht in ihrem Segen besser gemacht als tausend Monate und (Er hat) ihren Wert und die Wirkung rechtschaffener Taten in ihr groß gemacht.
+Sie wurde „Laylatul Qadr“ (Nacht der Bestimmung) genannt, mit einem sukunierten Dal (دْ) (in „Qadr“). Dies entweder aufgrund der Ehre, sodass man sagt: „Soundso ist von großem Wert“, und die Hinzufügung der Nacht („Laylatu“) erfolgt in der Weise, dass etwas zu seiner Eigenschaft hinzugefügt wird, d.h. die ehrenwerte Nacht, was bedeutet, dass sie in Ehre, Pracht und Status usw. von großem Wert ist. „Wahrlich, Wir haben es in einer gesegneten Nacht hinabgesandt.“ [Ad-Dukhan:3] Oder aufgrund der Bestimmung: Ihre Hinzufügung erfolgt in der Weise, dass der Ort zu dem hinzugefügt wird, was er enthält, d.h. dies ist die Nacht, in der die Bestimmung dessen erfolgt, was im Jahr geschieht. „…in der jede weise Angelegenheit einzeln beschlossen wird“ [Ad-Dukhan:4]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4545</t>
   </si>
   <si>
     <t>إذا رأيتموه فصوموا، وإذا رأيتموه فأفطروا، فإن غم عليكم فاقدروا له</t>
   </si>
   <si>
     <t>„Wenn ihr sie (die Mondsichel) sieht, dann fastet und wenn ihr sie sieht, dann beendet das Fasten und sollte sie euch verborgen bleiben, so (zählt nach und) schätzt.“</t>
   </si>
   <si>
     <t>عَنْ ابْنَ عُمَرَ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا رَأَيْتُمُوهُ فَصُومُوا، وَإِذَا رَأَيْتُمُوهُ فَأَفْطِرُوا، فَإِنْ غُمَّ عَلَيْكُمْ فَاقْدُرُوا لَهُ».</t>
   </si>
   <si>
     <t>Von Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass er sagte: Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: „Wenn ihr sie (die Mondsichel) sieht, dann fastet und wenn ihr sie sieht, dann beendet das Fasten und sollte sie euch verborgen bleiben, so (zählt nach und) schätzt.“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم علامةَ دخول شهر رمضان وخروجه، فقال: إذا رأيتم هلال رمضان فصوموا، فإنْ حَالَ بينكم وبينه غَيْمٌ وسُتِرَ عليكم؛ فعُدُّوا ثلاثين يومًا لشهر شعبان، وإذا رأيتم هلال شوال فأفطروا، فإنْ حال بينكم وبينه غَيْمٌ وسُترَ عليكم؛ فعُدُّوا ثلاثين يومًا لشهر رمضان.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlicht hier den Beginn und das Ende des Monats Ramadan. So sagte er: Wenn ihr den Neumond von Ramadan seht, dann fastet. Wenn jedoch Bewölkung zwischen euch und ihm ist und er euch verborgen bleibt, zählt 30 Tage für den Monat Scha'ban. Wenn ihr dann den Neumond von Schawwal seht, brecht euer fasten.  Wenn jedoch Bewölkung zwischen euch und ihm ist und er euch verborgen bleibt, zählt 30 Tage für den Monat Ramadan.</t>
   </si>
   <si>
     <t>الاعتماد على الرؤية لا على الحساب في إثبات دخول الشهر.
 نقل ابن المنذر الإجماع على أنه لا يجب الصيام إذا كان دخول شهر رمضان بالحساب فقط دون الرؤية.
 وجوب إكمال شعبان ثلاثين يومًا إذا حال دون رؤية هلال رمضان غَيْمٌ أو نحوه .
 الشهرُ القَمَريُّ لا يكون إلا تسعةً وعشرون يومًا، أو ثلاثين يومًا.
 وجوب إكمال رمضان ثلاثين يومًا إذا حال غيم أو نحوه دون هلال شوال.
@@ -7484,50 +8924,85 @@
   </si>
   <si>
     <t>قال ابن دقيق العيد: هذا حديث عظيم، جامع لأنواع من العلوم والقواعد والآداب، فيه فضل قضاء حوائج المسلمين ونفعهم بما يتيسر، مِن علم، أو مال، أو معاونة، أو إشارة بمصلحة، أو نصيحة، أو غير ذلك.
 الترغيب في التيسير على المعسر.
 الحث على عون العبد المسلم، وأن الله تعالى يُعين المعين حسب إعانته لأخيه.
 مِن سِتْر المسلم: عدمُ تتبُّع عوراته، وقد رُوي عن بعض السلف أنه قال: أدركت قومًا لم يكن لهم عيوب، فذكروا عيوبَ الناس، فَذَكَر الناسُ لهم عيوبًا، وأدركت قومًا كانت لهم عيوب، فَكَفُّوا عن عيوب الناس، فنُسِيت عيوبُهم.
 ليس من لوازم الستر على الناس ترك المنكر وعدم تغييره، بل يُغَيِّر ويَسْتُر، وهذا في حقِّ مَن لا يُعرَف بالفساد والتَّمَادِيْ في الطغيان، وأما من عُرِف بذلك فإنه لا يُستحب الستر عليه، بل يرفع أمره إلى مَن له الولاية، إذا لم يخَفْ مِن ذلك مفسدة؛ وذلك لأن الستر عليه يُغْرِيْهِ على الفساد، ويُجَرِّئهُ على أذية العباد، ويُجرّئ غيره من أهل الشر والعناد.
 الحث على طلب العلم وتلاوة القرآن وتدارسه.
 قال النووي: في هذا دليل لفضل الاجتماع على تلاوة القرآن في المسجد... ويلحق بالمسجد في تحصيل هذه الفضيلة الاجتماع في مدرسة ورباط ونحوهما إن شاء الله تعالى.
 الجزاء إنما رتَّبَه الله على الأعمال لا على الأنساب.</t>
   </si>
   <si>
     <t>Ibn Daqiq Al-'Id sagte: „Dies ist ein gewaltiger Hadith, der verschiedene Arten von Wissen, Grundlagen und Verhaltensregeln umfasst. Er beinhaltet den Vorzug, die Bedürfnisse der Muslime zu erfüllen und ihnen mit dem zu nützen, was möglich ist, sei es Wissen, Vermögen, Unterstützung, Hinweis auf eine gute Tat, Ratschlag oder etwas anderes.“
 Der Ansporn dazu, es den Bedrängten leicht zu machen.
 Der Ansporn, dem muslimischen Diener zu helfen, und dass Allah - erhaben ist Er - dem Helfenden hilft, entsprechend seiner Hilfe für seinen Bruder.
 Zum Bedecken des Muslims gehört es, seine Fehler nicht aufzuspüren. Es wurde über einen von den Altvorderen („Salaf“) überliefert, dass er sagte: „Ich habe Menschen erlebt, die keine Fehler hatten, aber sie erwähnten die Fehler anderer Menschen, sodass die Menschen ihnen Fehler zuschrieben. Und ich habe Menschen erlebt, die Fehler hatten, aber sie hielten sich von den Fehlern der Menschen fern, sodass ihre Fehler vergessen wurden.“
 Das Bedecken (der Fehler) der Menschen bedeutet nicht, dass man das Verwerfliche unterlässt und es nicht ändert. Vielmehr ändert man es und bedeckt es. Dies gilt für jemanden, der nicht für Verderbtheit und ständiges Übertreten bekannt ist. Was jedoch denjenigen betrifft, der dafür bekannt ist, so ist es nicht empfehlenswert, ihn zu bedecken, sondern seine Angelegenheit sollte denjenigen vorgelegt werden, die Autorität haben, wenn keine negative Konsequenz daraus befürchtet wird. Denn ihn zu bedecken, verleitet ihn zur (weiteren) Verderbtheit und ermutigt ihn, den Dienern Schaden zuzufügen, und ermutigt (ebenfalls) andere Übeltäter und Widerspenstige.
 Die Ermutigung zum Streben nach Wissen, zur Rezitation des Qurans und zu dessen Studium.
 An-Nawawi sagte: „Dies ist ein Beweis für die Vorzüglichkeit des gemeinsamen Rezitierens des Qurans in der Moschee ... Unter diesen Vorzug der Moschee fällt, so Allah - erhaben ist Er - will, auch das Versammeln in einer Schule, einem Ribat und Ähnlichem.
 Die Belohnung bei Allah richtet sich allein nach den Taten, nicht nach der Abstammung.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4801</t>
   </si>
   <si>
+    <t>يا أيها الناس توبوا إلى الله، فإني أتوب في اليوم إليه مائة مرة</t>
+  </si>
+  <si>
+    <t>‚O ihr Menschen, wendet euch reuevoll zu Allah. Wahrlich, ich wende mich Ihm gegenüber jeden Tag hundertmal in Reue zu.‘“</t>
+  </si>
+  <si>
+    <t>عن الْأَغَرِّ رضي الله عنه، وَكَانَ مِنْ أَصْحَابِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَا أَيُّهَا النَّاسُ تُوبُوا إِلَى اللهِ، فَإِنِّي أَتُوبُ فِي الْيَوْمِ إِلَيْهِ مِائَةَ مَرَّةٍ».</t>
+  </si>
+  <si>
+    <t>Über Al-Agharr - möge Allah mit ihm zufrieden sein -, der zu den Gefährten des Propheten - Allahs Segen und Frieden auf ihm - gehörte, wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚O ihr Menschen, wendet euch reuevoll zu Allah. Wahrlich, ich wende mich Ihm gegenüber jeden Tag hundertmal in Reue zu.‘“</t>
+  </si>
+  <si>
+    <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم الناسَ بالإكثار مِن التوبة والاستغفار، ويُخْبِرُ عن نفسه أنه يتوب إلى الله تعالى ويستغفره في اليوم أكثر من مائة مرة، وقد غُفِر له ما تقدم من ذنبه وما تأخر، وفي ذلك كمال الذُّلِّ والتعبد لله جل وعلا.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - ordnet den Menschen an, häufig zu bereuen und Allah um Vergebung zu bitten; und er berichtet, dass er sich selbst mehr als hundertmal am Tag Allah reuig zuwendet und Ihn um Vergebung bittet, obwohl ihm seine früheren und späteren Sünden (bereits) vergeben wurden. Dies zeigt seine vollkommene Demut und Hingabe zu Allah - hoch und erhaben ist Er.</t>
+  </si>
+  <si>
+    <t>كلُّ أحدٍ مهما كانت مرتبته ودرجته في الإيمان، فإنَّه يحتاج إلى الرجوع إلى الله تبارك وتعالى، وتكميل نفسه بالتوبة، وأنَّ كلَّ أحدٍ لا يخلو من تقصيرٍ في القيام بحقِّ الله تبارك وتعالى: (وَتُوبُوا إِلَى اللَّهِ جَمِيعًا أَيُّهَ الْمُؤْمِنُونَ). 
+التوبة عامة سواء من فعل المحرّمات والذنوب أو من التقصير في فعل الواجبات.
+الإخلاص في التوبة شرط في قبولها، فمن ترك ذنبًا لغير الله لا يكون تائبًا.
+قال النووي: للتوبة ثلاثة شروط: أن يُقْلِع عن المعصية، وأن يَندم على فعلها، وأن يَعزم عزمًا جازمًا ألَّا يعود إلى مثلها أبدًا، فإن كانت المعصية تتعلق بآدمي فلها شرط رابع، وهو: رَدُّ الظلامة إلى صاحبها، أو تحصيل البراءة منه.
+التنبيه على أن استغفار النبي صلى الله عليه وسلم لا يلزم أن يكون لذنوب ارتكبها، ولكن ذلك لكمال عبوديته وتعلقه بذكره سبحانه، واستشعاره عظم حق الله تعالى وتقصير العبد مهما عمل في شكر نعمه، وهو من باب التشريع للأمة من بعده، إلى غير ذلك من الحكم.</t>
+  </si>
+  <si>
+    <t>Jeder Mensch, unabhängig von seinem Rang und seiner Stufe im Glauben, muss zu Allah - segensreich und erhaben ist Er - zurückkehren und sich selbst durch Reue vervollkommnen. Kein Mensch ist frei von Mängeln in der Erfüllung der Rechte Allahs - segensreich und erhaben ist Er -: „Und bereut allesamt bei Allah, o ihr Gläubigen.“
+Die Reue ist allgemein - sei es von dem Begehen von Verbotenem und Sünden oder von der Unterlassung oder der Nachlässigkeit beim Erfüllen der Pflichten. Die Reue ist allgemein, ob sie nun von der Begehung von Verboten und Sünden oder von der Vernachlässigung der Pflichten herrührt.
+Die Aufrichtigkeit in der Reue ist eine Voraussetzung für ihre Annahme. Wer eine Sünde für jemand oder etwas anderes als Allah unterlässt, gilt nicht als reuig.
+An-Nawawi sagte: „Die Reue hat drei Bedingungen: 1. Das Unterlassen der Sünde. 2. Das Bedauern über ihre Begehung. 3. Die feste Entschlossenheit, niemals wieder zu ihr zurückzukehren. Betrifft die Sünde jedoch das Recht eines anderen Menschen, so kommt eine vierte Bedingung hinzu, nämlich die Wiedergutmachung des begangenen Unrechts gegenüber dem Geschädigten oder das Erlangen seiner Vergebung.“
+Der Hinweis darauf, dass das Bitten des Propheten - Allahs Segen und Frieden auf ihm - um Vergebung nicht notwendigerweise wegen Sünden ist, die er begangen hat; vielmehr geschieht dies aufgrund der Vollkommenheit seiner Dienerschaft und seiner Verbundenheit mit dem Gedenken an Allah - gepriesen sei Er -, sowie seines Bewusstseins der Größe des Rechts Allahs - erhaben ist Er - und der Unzulänglichkeit des Dieners, ganz gleich wie sehr er sich bemüht, um für Seine Gunstgaben zu danken. Zudem gehört dies zur Gesetzgebung für die Gemeinschaft nach ihm, neben weiteren Weisheiten.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4809</t>
+  </si>
+  <si>
     <t>يا عبادي إني حرمت الظلم على نفسي، وجعلته بينكم محرما، فلا تظالموا</t>
   </si>
   <si>
     <t>„O Meine Diener, ich habe Mir selbst das Unrecht verboten und es unter euch für verboten erklärt, so begeht kein Unrecht untereinander!</t>
   </si>
   <si>
     <t>عن أبي ذر رضي الله عنه: عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا رَوَى عَنِ اللهِ تَبَارَكَ وَتَعَالَى أَنَّهُ قَالَ: «يَا عِبَادِي إِنِّي حَرَّمْتُ الظُّلْمَ عَلَى نَفْسِي، وَجَعَلْتُهُ بَيْنَكُمْ مُحَرَّمًا، فَلَا تَظَالَمُوا، يَا عِبَادِي كُلُّكُمْ ضَالٌّ إِلَّا مَنْ هَدَيْتُهُ، فَاسْتَهْدُونِي أَهْدِكُمْ، يَا عِبَادِي كُلُّكُمْ جَائِعٌ إِلَّا مَنْ أَطْعَمْتُهُ، فَاسْتَطْعِمُونِي أُطْعِمْكُمْ، يَا عِبَادِي كُلُّكُمْ عَارٍ إِلَّا مَنْ كَسَوْتُهُ، فَاسْتَكْسُونِي أَكْسُكُمْ، يَا عِبَادِي إِنَّكُمْ تُخْطِئُونَ بِاللَّيْلِ وَالنَّهَارِ وَأَنَا أَغْفِرُ الذُّنُوبَ جَمِيعًا فَاسْتَغْفِرُونِي أَغْفِرْ لَكُمْ، يَا عِبَادِي إِنَّكُمْ لَنْ تَبْلُغُوا ضَرِّي فَتَضُرُّونِي، وَلَنْ تَبْلُغُوا نَفْعِي فَتَنْفَعُونِي، يَا عِبَادِي لَوْ أَنَّ أَوَّلَكُمْ وَآخِرَكُمْ وَإِنْسَكُمْ وَجِنَّكُمْ كَانُوا عَلَى أَتْقَى قَلْبِ رَجُلٍ وَاحِدٍ مِنْكُمْ مَا زَادَ ذَلِكَ فِي مُلْكِي شَيْئًا، يَا عِبَادِي لَوْ أَنَّ أَوَّلَكُمْ وَآخِرَكُمْ وَإِنْسَكُمْ وَجِنَّكُمْ كَانُوا عَلَى أَفْجَرِ قَلْبِ رَجُلٍ وَاحِدٍ مَا نَقَصَ ذَلِكَ مِنْ مُلْكِي شَيْئًا، يَا عِبَادِي لَوْ أَنَّ أَوَّلَكُمْ وَآخِرَكُمْ وَإِنْسَكُمْ وَجِنَّكُمْ قَامُوا فِي صَعِيدٍ وَاحِدٍ فَسَأَلُونِي فَأَعْطَيْتُ كُلَّ إِنْسَانٍ مَسْأَلَتَهُ مَا نَقَصَ ذَلِكَ مِمَّا عِنْدِي إِلَّا كَمَا يَنْقُصُ الْمِخْيَطُ إِذَا أُدْخِلَ الْبَحْرَ، يَا عِبَادِي إِنَّمَا هِيَ أَعْمَالُكُمْ أُحْصِيهَا لَكُمْ ثُمَّ أُوَفِّيكُمْ إِيَّاهَا، فَمَنْ وَجَدَ خَيْرًا فَلْيَحْمَدِ اللهَ، وَمَنْ وَجَدَ غَيْرَ ذَلِكَ فَلَا يَلُومَنَّ إِلَّا نَفْسَهُ».</t>
   </si>
   <si>
     <t>Von Abu Dharr - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - von seinem Herrn - segensreich und erhaben sei Er - berichtete, dass Er sagte:
 „O Meine Diener, ich habe Mir selbst das Unrecht verboten und es unter euch für verboten erklärt, so begeht kein Unrecht untereinander! O Meine Diener, ihr alle seid irregegangen, außer wen Ich rechtgeleitet habe. So bittet Mich um Rechtleitung und Ich leite euch recht! O Meine Diener, ihr alle seid hungrig, außer wen Ich gespeist habe. So bittet Mich um Speise und Ich speise euch! O Meine Diener, ihr alle seid nackt, außer wen Ich bekleidet habe. So bittet Mich um Kleidung und Ich bekleide euch! O Meine Diener, wahrlich, ihr sündigt bei Tag und bei Nacht, und Ich vergebe alle Sünden. So bittet Mich um Vergebung und Ich vergebe euch! O Meine Diener, wahrlich, niemals werdet ihr im Stande sein, Mir schaden zu können, und niemals werdet Ihr im Stande sein, Mir nutzen zu können. O Meine Diener, sogar wenn die ersten von euch und die letzten von euch, die Menschen von euch und die Jinn von euch alle das Herz der gottesfürchtigsten Person unter euch hätten, so würde dies Meiner Herrschaft nichts hinzufügen. O Meine Diener, sogar wenn die ersten von euch und die letzten von euch, die Menschen von euch und die Jinn von euch alle das Herz der frevelhaftesten Person unter euch hätten, so würde dies meine Herrschaft, um nichts schmälern. O Meine Diener, würden die ersten von euch und die letzten von euch, die Menschen von euch und die Jinn von euch sich allesamt an einem Ort versammeln und mich dann um etwas bitten und würde ich dann jedem geben, um was er bat, so würde dies das, was sich (an Besitz) bei mir befindet, nicht mehr vermindern als das, was eine Nadel vom Meer vermindert, wenn man sie hineintaucht. O Meine Diener, es sind nur eure Taten, die Ich euch anrechne. Sodann erhaltet ihr den Lohn dafür. Wer nun Gutes findet, der soll dann Aḷḷāh preisen (und danken), und wer etwas anderes als dieses (gute) findet, der soll dann niemanden tadeln außer sich selbst.“</t>
   </si>
   <si>
     <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الله سبحانه وتعالى قال بأنه حَرَّم الظلم على نفسه، وجعل الظلم محرّمًا بين خلقِه فلا يَظلم أحد أحدًا، 
 وأن الخلقَ كلَّهم ضالون عن طريق الحق إلا بهداية الله وتوفيقه، ومن سَألَها اللهَ وفقَه وهداه، 
 وأن الخلق فقراء إلى الله محتاجون إليه في جميع حوائجهم، ومن سأل الله قضى حاجته وكفاه، 
 وأنهم يذنبون بالليل والنهار، والله تعالى يستر ويتجاوز عند سؤال العبد المغفرة، 
 وأنهم لا يستطيعون أن يضروا الله أو ينفعوه بشيء، 
 وأنهم لو كانوا على أتقى قلب رجل واحد ما زادت تقواهم في ملك الله، 
 ولو كانوا على أفجر قلب رجل واحد ما نقص فجورهم من ملكه شيئًا؛ لأنهم ضعفاء فقراء إلى الله، محتاجون إليه في كل حال وزمان ومكان، وهو الغني سبحانه، 
 وأنهم لو قاموا في مقام واحد إنسُهم وجنُّهم، أولُهم وآخِرُهم يسألون اللهَ فأعطى كلَّ واحد منهم ما سأل، ما نقص ذلك مما عند الله شيئًا، كالإبرة لو أُدْخِلت البحرَ ثم أُخْرِجت لم يَنقص البحر بذلك شيء، وهذا لكمال غناه سبحانه.
 وأن الله سبحانه يحفظ أعمالَ العبادِ ويُحصيها عليهم، ثم يُوفِّيهم إياها يوم القيامة، فمن وجد جزاء عمله خيرًا فليحمد الله على توفيقه لطاعته، ومن وجد جزاء عمله شيئًا غير ذلك فلا يلومَنَّ إلا نفسَه الأمارةَ بالسوءِ التي قادتْه إلى الخُسران.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlicht, dass Allah - gepriesen sei Er und erhaben ist Er - gesagt hat, dass Er Sich selbst Ungerechtigkeit verboten hat und sie auch unter Seinen Geschöpfen verboten hat, sodass niemand einem anderen Unrecht tun darf. Und (Allah sagt,) dass alle Geschöpfe vom rechten Weg abgekommen sind, außer durch die Führung und Unterstützung Allahs. Wer Allah um diese Führung bittet, dem wird Allah Erfolg und Rechtleitung schenken. Und (Er sagt,) dass die Geschöpfe alle von Allah abhängig und in allen ihren Bedürfnissen auf Ihn angewiesen sind. Wer Allah (um Unterstützung) bittet, dem wird Allah seine Bedürfnisse erfüllen und ihm Genüge sein. Und (Allah sagt,) dass sie Tag und Nacht Sünden begehen, während Allah - erhaben ist Er - ihre Fehler bedeckt und sie vergeben wird, wenn der Diener um Vergebung bittet. Und (Er sagt,) dass sie Allah weder Schaden noch Nutzen bringen können, und dass, selbst wenn sie wie das frommste Herz eines einzigen Menschen wären, dies nichts zur Herrschaft Allahs hinzufügen würde. Und selbst wenn sie wie das übelste Herz eines einzigen Menschen wären, würde ihr Übel nichts von der Herrschaft Allahs mindern, da sie in jeder Situation, Zeit und an jedem Ort schwach und bedürftig gegenüber Allah sind und Er - gepriesen sei Er - der Reiche ist. Und selbst wenn alle Menschen und Jinn, die ersten und letzten, sich an einem Ort versammelten und Allah um etwas baten, und Er jedem Einzelnen das geben würde, was er erbeten hat, würde dies nichts von dem verringern, was bei Allah ist, wie eine Nadel, die ins Meer eingetaucht und wieder herausgezogen wird, ohne dass das Meer dadurch an Menge verliert. Dies ist aufgrund der Vollkommenheit Seines Reichtums - gepriesen sei Er.
@@ -7649,50 +9124,88 @@
   </si>
   <si>
     <t>يروي النبي صلى الله عليه وسلم عن ربه أن العبد إذا فعل ذنبًا ثم قال: اللهم اغفر لي ذنبي، قال الله تعالى: فَعَلَ عبدي ذنبًا، فعَلِمَ أنَّ له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت له. 
 ثم عاد العبد فأذنب، فقال: رب اغفر لي ذنبي، فقال الله: فعل عبدي ذنبًا، فعلم أن له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت لعبدي. 
 ثم عاد العبد فأذنب، فقال: رب اغفر لي ذنبي، فقال الله: فعل عبدي ذنبًا، فعلم أن له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت لعبدي، فليفعل ما شاء ما دام أنه كلّما أذنب ترك الذنب وندم وعزم على عدم العودة فيه لكن تغلبه نفسه فيقع في الذنب مرة أخرى، فما دام يفعل هكذا يذنب ويتوب فسأغفر له، فإن التوبة تهدم ما قبلها.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - überlieferte von seinem Herrn, dass, wenn ein Diener eine Sünde begeht und dann sagt: „O Allah, vergib mir meine Sünde“, dann spricht Allah: „Mein Diener hat eine Sünde begangen und weiß, dass er einen Herrn hat, Der die Sünde vergibt, sodass Er sie bedeckt und darüber hinwegsieht, oder wegen dieser bestraft. Ich habe ihm vergeben.“ Wenn der Diener dann erneut eine Sünde begeht und sagt: „O mein Herr, vergib mir meine Sünde,“ spricht Allah: „Mein Diener hat eine Sünde begangen und weiß, dass er einen Herrn hat, Der die Sünde vergibt, sodass Er sie bedeckt und darüber hinwegsieht, oder wegen dieser bestraft. Ich habe Meinem Diener vergeben.“ Dann beging der Diener erneut eine Sünde und sagte: „O mein Herr, vergib mir meine Sünde.“ Da sprach Allah: „Mein Diener hat eine Sünde begangen und weiß, dass er einen Herrn hat, Der die Sünde vergibt, sodass Er sie bedeckt und darüber hinwegsieht, oder wegen dieser bestraft. Ich habe Meinem Diener vergeben. Er kann tun, was er will, solange er immer, wenn er eine Sünde begeht, die Sünde verlässt, bereut und sich vornimmt, nicht zurückzukehren. Jedoch überwältigt ihn seine Seele und er fällt erneut in die Sünde. Solange er auf diese Weise fortfährt, dass er sündigt und bereut, werde Ich ihm vergeben, denn die Reue tilgt das, was zuvor war.“</t>
   </si>
   <si>
     <t>سعة رحمة الله بعباده وأنَّ الإنسان مهما أذنب ومهما فعل إذا تاب إليه وأناب إليه تاب اللهُ عليه.
 المؤمن بالله تعالى يأمل عفوَ ربِّه، ويخاف عقوبتَه، فيبادر إلى التوبة ولا يستمر على المعصية.
 شروط التوبة الصحيحة: الإقلاع عن الذنب، والندم عليه، والعزم على عدم العودة إلى الذنب، وإذا كانت التوبة من مظالم العباد في مال أو عرض أو نفس، فتزيد شرطًا رابعًا، وهو: التَّحَلُّل من صاحب الحق، أو إعطاؤه حقَّه. 
 أهمية العلم بالله الذي يجعل العبد عالمًا بأمور دينه فيتوب كلّما أخطأ، فلا ييأس ولا يتمادى.</t>
   </si>
   <si>
     <t>Die weite Barmherzigkeit Allahs gegenüber Seinen Dienern und dass der Mensch, egal wie viele Sünden er begangen hat oder was er getan hat, wenn er bereut und aufrichtig zu Ihm zurückkehrt, Allah ihm verzeiht.
 Derjenige, der an Allah - erhaben ist Er - glaubt, hofft auf die Vergebung seines Herrn und fürchtet Seine Strafe. Deshalb eilt er zur Reue und verharrt nicht in der Sünde.
 Die Bedingungen für eine korrekte Reue sind: Das Aufhören mit der Sünde, diese zu bereuen und fest entschlossen sein, nicht mehr zur Sünde zurückzukehren. Wenn man Unrecht gegenüber Menschen in Bezug auf (ihren) Besitz, (ihre) Würde oder Seele bereut, kommt eine vierte Bedingung hinzu, nämlich die Wiedergutmachung gegenüber dem Betroffenen oder die Rückgabe seines Rechts.
 Die Wichtigkeit des Wissens über Allah, das dem Gläubigen dazu verhilft, sich mit den Angelegenheiten seines Glaubens auszukennen, sodass er bereut, wenn er Fehler begeht und nicht die Hoffnung aufgibt oder damit fortfährt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4817</t>
   </si>
   <si>
+    <t>إن رسول الله صلى الله عليه وسلم برئ من الصالقة والحالقة والشاقة</t>
+  </si>
+  <si>
+    <t>Wahrlich, der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte sich los von derjenigen, die (bei einem Todesfall) laut klagt, von derjenigen, die sich (ihr Haar) rasiert, und von derjenigen, die (ihre Kleidung) zerreißt.‘“</t>
+  </si>
+  <si>
+    <t>عَن أَبِي بُرْدَةَ بْنِ أَبِي مُوسَى رَضِيَ اللَّهُ عَنْهُ قَالَ: وَجِعَ أَبُو مُوسَى وَجَعًا شَدِيدًا، فَغُشِيَ عَلَيْهِ وَرَأْسُهُ فِي حَجْرِ امْرَأَةٍ مِنْ أَهْلِهِ، فَلَمْ يَسْتَطِعْ أَنْ يَرُدَّ عَلَيْهَا شَيْئًا، فَلَمَّا أَفَاقَ، قَالَ: أَنَا بَرِيءٌ مِمَّنْ بَرِئَ مِنْهُ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، إِنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بَرِئَ مِنَ الصَّالِقَةِ وَالحَالِقَةِ وَالشَّاقَّةِ.</t>
+  </si>
+  <si>
+    <t>Abu Burdah Ibn Abi Musa - möge Allah mit ihm zufrieden sein - sagte: „Abu Musa litt unter starken Schmerzen und wurde bewusstlos, während sein Kopf im Schoß einer Frau aus seiner Familie lag. Sie schrie und klagte laut über ihn, doch aufgrund seiner Bewusstlosigkeit konnte er ihr nicht widersprechen. Als er wieder zu sich kam, sagte er: ‚Ich sage mich los von dem, wovon sich der Gesandte Allahs - Allahs Segen und Frieden auf ihm - lossagte. Wahrlich, der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte sich los von derjenigen, die (bei einem Todesfall) laut klagt, von derjenigen, die sich (ihr Haar) rasiert, und von derjenigen, die (ihre Kleidung) zerreißt.‘“</t>
+  </si>
+  <si>
+    <t>حَكَى أبو بردة رضي الله عنه أنّ أباه أبا موسى الأشعري رضي الله عنه مَرض مرضًا شديدًا فأغمي عليه، وكانت رأسه في حِجْر امرأةٍ من أهله، فصاحت ونَدَبَتْه، فلم يستطع أن يَرُدَّ عليها شيئًا بسبب إغمائه.
+فلما أفاق قال: إنه بريءٌ ممن بَرِئَ منه رسول الله صلى الله عليه وسلم، وإنه صلى الله عليه وسلم قد بَرِئَ من:
+الصالقة: وهي الرافعة صوتها عند المصيبة. 
+والحالقة: وهي التي تَحلق شعرها عند المصيبة.
+والشاقة: وهي التي تَشقُّ ثوبها عند المصيبة. 
+لأنها من أمور الجاهلية، بل أمر بالصبر عند المصائب، واحتساب أجرها على الله.</t>
+  </si>
+  <si>
+    <t>Abu Burdah - möge Allah mit ihm zufrieden sein - erzählte, dass sein Vater, Abu Musa Al-Asch'ari - möge Allah mit ihm zufrieden sein - schwer erkrankte und ohnmächtig wurde. Sein Kopf lag im Schoß einer Frau aus seiner Familie. Sie weinte und klagte um ihn, aber er konnte aufgrund seiner Ohnmacht nicht auf sie antworten. Als er wieder zu sich kam, sagte er: „Ich bin frei von dem, wovon sich der Gesandte Allahs - Allahs Segen und Frieden auf ihm - lossagte. Und er - Allahs Segen und Frieden auf ihm - sagte sich los von: derjenigen, die (bei einem Todesfall) laut schreit; derjenigen, die sich (ihr Haar) rasiert; derjenigen, die (ihre Kleidung) zerreißt.“ Dies sind Handlungen aus der Zeit der Unwissenheit („Jahiliyyah“); vielmehr befahl er (der Prophet - Allahs Segen und Frieden auf ihm -) Geduld bei Schicksalsschlägen und das Erhoffen ihres Lohns bei Allah.</t>
+  </si>
+  <si>
+    <t>النهي عن شَقِّ الثوب، وحَلْق الشعر، ورفع الصوت عند وقوع المصائب، وأن ذلك من كبائر الذنوب.
+الحزن والبكاء دون نياحةٍ ورَفْعِ صوتٍ ليس محرّمًا، فهو لا ينافي الصبر على قضاء الله، وإنما هو رحمة.
+تحريم التسخُّط من أقدار الله المؤلمة بالقول أو الفعل.
+وجوب الصبر عند وقوع المصائب.</t>
+  </si>
+  <si>
+    <t>Das Zerreißen der Kleidung, das Rasieren der Haare und das laute Schreien bei Schicksalsschlägen sind verboten und gehören zu den schweren Sünden.
+Trauer und Weinen ohne lautes Klagen und Schreien sind nicht verboten, da sie nicht im Widerspruch zur Geduld gegenüber Allahs Bestimmung stehen, sondern Barmherzigkeit zeigen.
+Es ist verboten, sich über die schmerzhaften Bestimmungen Allahs durch Worte oder Taten zu beklagen.
+Bei Schicksalsschlägen ist Geduld erforderlich.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4849</t>
+  </si>
+  <si>
     <t>من أكل ثوما أو بصلا، فليعتزلنا أو قال: فليعتزل مسجدنا، وليقعد في بيته</t>
   </si>
   <si>
     <t>„Wer Knoblauch oder Zwiebel gegessen hat, der soll sich von uns fern halten - oder er sagte: „der soll sich von unserer Moschee fern halten“ - und in seinem Haus bleiben.“</t>
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ أَكَلَ ثُومًا أَوْ بَصَلًا، فَلْيَعْتَزِلْنَا -أَوْ قَالَ: فَلْيَعْتَزِلْ- مَسْجِدَنَا، وَلْيَقْعُدْ فِي بَيْتِهِ»، وَأَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أُتِيَ بِقِدْرٍ فِيهِ خَضِرَاتٌ مِنْ بُقُولٍ، فَوَجَدَ لَهَا رِيحًا، فَسَأَلَ فَأُخْبِرَ بِمَا فِيهَا مِنَ البُقُولِ، فَقَالَ قَرِّبُوهَا إِلَى بَعْضِ أَصْحَابِهِ كَانَ مَعَهُ، فَلَمَّا رَآهُ كَرِهَ أَكْلَهَا، قَالَ: «كُلْ فَإِنِّي أُنَاجِي مَنْ لاَ تُنَاجِي».
 ولِمُسْلِمٍ عَنْ جَابِرِ بْنِ عَبْدِ اللهِ، عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ أَكَلَ مِنْ هَذِهِ الْبَقْلَةِ، الثُّومِ - وقَالَ مَرَّةً: مَنْ أَكَلَ الْبَصَلَ وَالثُّومَ وَالْكُرَّاثَ فَلَا يَقْرَبَنَّ مَسْجِدَنَا، فَإِنَّ الْمَلَائِكَةَ تَتَأَذَّى مِمَّا يَتَأَذَّى مِنْهُ بَنُو آدَمَ».</t>
   </si>
   <si>
     <t>Von Jabir Ibn 'Abdillah - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wer Knoblauch oder Zwiebel gegessen hat, der soll sich von uns fern halten - oder er sagte: „der soll sich von unserer Moschee fern halten“ - und in seinem Haus bleiben.“ Und (er überliefert), dass dem Propheten - Allahs Segen und Frieden auf ihm - ein Topf gebracht wurde, in dem Gemüse und Kräuter waren. Er nahm einen Geruch daraus wahr und fragte danach. Dann wurden ihm die Kräuter genannt, die darin waren. Da sagte er, dass sie es einem seiner Gefährten geben sollen, der mit ihm war. Als dieser es sah, verabscheute er, es zu essen. Er (der Prophet) sagte: „Iss, denn ich führe vertrauliche Gespräche mit jemandem, mit dem du keine vertrauliche Gespräche führst.“ Und bei Muslim wird über Jabir Ibn 'Abdillah überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wer von diesen Kräutern, dem Knoblauch - und er sagte einmal: „Wer Zwiebel, Knoblauch und Lauch gegessen hat, der soll sich unserer Moschee nicht nähern, da die Engel durch das gestört werden, wodurch die Kinder Adams gestört werden.“</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم مَن أَكلَ ثومًا أو بَصلًا أن يأتي المسجد، حتى لا يؤذيَ إخوانَه ممن يحضرون صلاة الجماعة بريحهما، وهو نهيُ تنزيهٍ عن إتيان المسجد، لا عن أكلِهما؛ لأنهما من الأطعمة المباحة، وقد أُتيَ صلى الله عليه وسلم بِقِدْرٍ فيه خضروات، فلما شمَّ فيها ريحًا وأُخبِر بما فيها امتنع مِن أكلِها وقَرَّبها إلى بعض أصحابه ليأكل منها، فكره الأكل اقتداء به، فلما رآه صلى الله عليه وسلم قال: كُلْ؛ فإني أناجي الملائكة بالوحي.
 وأَخبرَ النبيُّ صلى الله عليه وسلم أن الملائكة تتأذّى من الروائح الكريهة، كما يتأذى الناس منها.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - untersagte demjenigen, der Knoblauch oder Zwiebeln gegessen hatte, zur Moschee zu kommen, damit er seine Brüder, die zum Gemeinschaftsgebet kommen, nicht durch diesen Geruch stört. Diese Untersagung bezieht sich nur auf das Kommen zur Moschee und nicht auf das Verzehren dieser beiden, da sie zu den erlaubten Speisen gehören. So wurde dem Propheten - Allahs Segen und Frieden auf ihm - einst ein Topf mit Gemüse gebracht und als er einen Geruch davon wahrnahm und ihm gesagt wurde, was sich darin befindet, hat er es nicht gegessen und einem seiner Gefährten gegeben, damit er davon isst. Er wollte es jedoch nicht essen, um ihm nachzuahmen. Als er - Allahs Segen und Frieden auf ihm - dies sah, sagte er: "Iss! Denn ich spreche vertraut mit den Engeln durch die Offenbarung."
 So berichtete der Prophet - Allahs Segen und Frieden auf ihm - auch, dass die Engel durch unangenehme Gerüche gestört werden, wie die Menschen dadurch gestört werden.</t>
   </si>
   <si>
     <t>النهي عن إتيان المساجد لمن أكل ثومًا، أو بصلًا، أو كراثًا.
 يلحق بهذه الأشياء، كلّ ذي رائحة كريهة يتأذى منها المصلون، كرائحة الدُّخان والتَّبْغِ ونحو ذلك.
 علة المنع الرائحة، فإذا زالت بكثرة الطبخ أو بغير ذلك؛ زالت الكراهة.
 كراهة أكل هذه الأشياء لمن عليه حضور الصلاة في المسجد؛ لئلا تفوته الجماعة في المسجد، ما لم يأكلها حيلة على إسقاط الحضور، فيحرم.
@@ -7729,81 +9242,158 @@
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنّ الذين يَحكُمُون بالعدل والحق بين الناس الذين تحت إِمْرَتِهم وحكمِهم وأهلهم، أنهم يجلسون على مقاعدَ عاليةٍ رفيعةٍ قد خُلقتْ من نور، إكرامًا لهم يوم القيامة. 
 وهذه المنابر عن يمين الرحمن تعالى، وكلتا يديه سبحانه يمينٌ.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass diejenigen, die gerecht und rechtschaffen zwischen den Menschen, die unter ihrem Befehl und Urteil stehen, und zwischen ihren Familien urteilen, am Tag des Jüngsten Gerichts auf hohen und erhabenen Sitzen aus Licht sitzen werden, als eine Ehrung für sie. Und diese Podeste befinden sich zur Rechten des Allerbarmers - erhaben ist Er -, und beide Hände von Ihm - gepriesen sei Er - sind rechts.</t>
   </si>
   <si>
     <t>فضل العدل والحث عليه.
 العدل عامٌّ يشمل جميع الولايات والحكم بين الناس حتى العدل بين الزوجات والأولاد وغير ذلك.
 بيان منزلة العادلين يوم القيامة.
 تفاوت منازل أهل الإيمان يوم القيامة كل حسب عمله.
 أسلوب الترغيب من أساليب الدعوة التي ترغِّب المدعو في الطاعة.</t>
   </si>
   <si>
     <t>Der Vorzug der Gerechtigkeit und die Ermutigung dazu.
 Die Gerechtigkeit ist allgemein und umfasst alle Herrschaftsbereiche und das Richten zwischen den Menschen, einschließlich der Gerechtigkeit zwischen den Ehefrauen, Kindern usw.
 Die Darlegung des hohen Ranges der Gerechten am Tag der Auferstehung.
 Die unterschiedlichen Stufen der Gläubigen am Tag der Auferstehung, je nach ihren Taten.
 Die Methode der Ermutigung ist eine Methode der Einladung (zur Religion), die den Eingeladenen zum Gehorsam anspornt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4935</t>
   </si>
   <si>
+    <t>كانت بنو إسرائيل تسوسهم الأنبياء، كلما هلك نبي خلفه نبي، وإنه لا نبي بعدي، وسيكون خلفاء فيكثرون</t>
+  </si>
+  <si>
+    <t>(Der Prophet - Allahs Segen und Frieden auf ihm - sagte:) „Die Kinder Israels wurden von Propheten geführt. Jedes Mal, wenn ein Prophet starb, folgte ihm ein anderer. Es gibt keinen Propheten nach mir, aber es wird viele Kalifen geben.“ Sie fragten</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي حَازِمٍ قَالَ: قَاعَدْتُ أَبَا هُرَيْرَةَ رضي الله عنه خَمْسَ سِنِينَ، فَسَمِعْتُهُ يُحَدِّثُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، قَالَ: «كَانَتْ بَنُو إِسْرَائِيلَ تَسُوسُهُمُ الأَنْبِيَاءُ، كُلَّمَا هَلَكَ نَبِيٌّ خَلَفَهُ نَبِيٌّ، وَإِنَّهُ لاَ نَبِيَّ بَعْدِي، وَسَيَكُونُ خُلَفَاءُ فَيَكْثُرُونَ» قَالُوا: فَمَا تَأْمُرُنَا؟ قَالَ: «فُوا بِبَيْعَةِ الأَوَّلِ فَالأَوَّلِ، أَعْطُوهُمْ حَقَّهُمْ، فَإِنَّ اللَّهَ سَائِلُهُمْ عَمَّا اسْتَرْعَاهُمْ».</t>
+  </si>
+  <si>
+    <t>Abu Hazim sagte: „Ich saß fünf Jahre lang mit Abu Hurayrah - möge Allah mit ihm zufrieden sein - zusammen und hörte ihn vom Propheten - Allahs Segen und Frieden auf ihm - erzählen: (Der Prophet - Allahs Segen und Frieden auf ihm - sagte:) „Die Kinder Israels wurden von Propheten geführt. Jedes Mal, wenn ein Prophet starb, folgte ihm ein anderer. Es gibt keinen Propheten nach mir, aber es wird viele Kalifen geben.“ Sie fragten: „Was befiehlst du uns?“ Er sagte: „Erfüllt den Treueid gegenüber dem ersten und dann dem nächsten. Gebt ihnen ihre Rechte, denn Allah wird sie nach dem fragen, was Er ihnen anvertraut hat.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ بني إسرائيل كانت تسوسهم الأنبياء، ويَتَولَّون أمورهم كما تفعل الأمراء والولاة بالرَّعِيّة، وكلما ظهر فيهم فسادٌ بَعَث الله لهم نبيًا لهم يقيم أمرهم ويزيل ما غيّروا من أحكام.
+وإنه لا نبي بعدي فيَفْعَل ما كان أولئك يفعلون، وسيكون بعدي خلفاء فيَكْثرون ويحصل بينهم التنازع والخلاف. 
+فسأل الصحابة رضي الله عنهم رسول الله صلى الله عليه وسلم: فما تأمرنا؟ 
+فقال: فإذا بُويع الخليفةُ بعد خَليفة؛ فبيعة الأول صحيحة يجب الوفاء بها، وبيعة الثاني باطلة ويَحْرُم عليه طلبُها، وأعطوهم حقّهم، وأطيعوهم وعاشروهم بالسمع والطاعة في غير المعصية، فإن الله يسألهم ويحاسبهم على ما يفعلونه بكم.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass die Kinder Israels von Propheten regiert wurden, die sich um ihre Angelegenheiten kümmerten, wie Fürsten und Herrscher sich um die Angelegenheiten ihrer Untertanen kümmern. Wann immer unter ihnen Korruption auftrat, sandte Allah ihnen einen Propheten, der ihre Angelegenheiten wieder in Ordnung brachte und die von ihnen veränderten Gesetze wiederherstellte. Und er berichtete, dass es nach ihm keinen Propheten mehr geben wird, der dasselbe tun wird, was diese Propheten taten. Nach ihm wird es zahlreiche Nachfolger geben, und zwischen ihnen wird es zu Streitigkeiten und Meinungsverschiedenheiten kommen. Da fragten die Prophetengefährten - möge Allah mit ihnen zufrieden sein - den Gesandten Allahs - Allahs Segen und Frieden auf ihm -: „Was befiehlst du uns?“ Er antwortete: „Wenn also einem Kalifen nach einem anderen Kalifen der Treueid geleistet wurde, dann ist der Treueid gegenüber dem ersten gültig und muss eingehalten werden, während der Treueid gegenüber dem zweiten ungültig ist und es ihm nicht erlaubt ist, ihn zu fordern. Gebt ihnen ihre Rechte, gehorcht ihnen und lebt mit ihnen in Gehorsam und Folgsamkeit, außer wenn sie zu Ungehorsam gegenüber Allah auffordern. Denn Allah wird sie nach dem fragen, was sie mit euch tun, und sie dafür zur Rechenschaft ziehen.“</t>
+  </si>
+  <si>
+    <t>أنه لا بد للرعية من نبي أو خليفة يقوم بأمرها، ويحملها على الطريق المستقيم.
+أنه لا نبي بعد نبينا محمد صلى الله عليه وسلم.
+التحذير من الخروج على من ثَبَتَتْ ولايته بطريقة شرعية.
+أنه لا يجوز عقد البيعة لخليفتين في آنٍ واحد.
+عِظَم مسؤولية الإمام، فإن الله تعالى سيسأله عن رعيته.
+قال ابن حجر: تقديم أمر الدين على أمر الدنيا؛ لأنه صلى الله عليه وسلم أَمَرَ بتوفية حق السلطان لما فيه من إعلاء كلمة الدين وكف الفتنة والشر؛ وتأخير أمر المطالبة بحقه لا يُسقِطه، وقد وعده الله أنه يُخَلِّصه ويُوَفِّيه إياه ولو في الدار الآخرة.
+علامة من علامات نبوته صلى الله عليه وسلم، فقد كثر الخلفاء بعده صلى الله عليه وسلم، وتوالى على الأمة المصلحون منهم والمسيؤون.</t>
+  </si>
+  <si>
+    <t>Die Untertanen benötigen einen Propheten oder Kalifen, der sich um ihre Angelegenheiten kümmert und sie auf den geraden Weg führt.
+Nach unserem Propheten Muhammad - Allahs Segen und Frieden auf ihm - wird es keinen Propheten mehr geben.
+Die Warnung davor, sich gegen einen Herrscher zu erheben, dessen Herrschaft auf rechtmäßige Weise erlangt wurde.
+Es ist nicht erlaubt, zwei Kalifen gleichzeitig den Treueid zu leisten.
+Die enorme Verantwortung des Herrschers, denn Allah - erhaben ist Er - wird ihn über seine Untertanen befragen.
+Ibn Hajar sagte: „Die Priorisierung der Angelegenheiten der Religion gegenüber den Angelegenheiten der Welt. Denn er - Allahs Segen und Frieden auf ihm - befahl, dem Herrscher sein Recht zu geben, da dies die Erhebung des Wortes der Religion sowie die Verhinderung von Zwietracht und Bösem beinhaltet. Die Verzögerung der Forderung nach seinem Recht hebt dieses Recht nicht auf. Allah hat ihm vielmehr versprochen, dass Er ihm zu seinem Recht verhelfen und es ihm zukommen lassen wird, selbst wenn dies erst im Jenseits geschieht.“
+Eines der Zeichen seines Prophetentums - Allahs Segen und Frieden auf ihm - ist seine Ankündigung, dass nach ihm zahlreiche Kalifen kommen würden und die Gemeinschaft sowohl von rechtschaffenen als auch von sündigen Herrschern regiert werden würde.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4936</t>
+  </si>
+  <si>
     <t>من يحرم الرفق يحرم الخير</t>
   </si>
   <si>
     <t>„Wem Sanftmut verwehrt wird, dem wird alles Gute verwehrt.“</t>
   </si>
   <si>
     <t>عَنْ جَرِيرٍ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ يُحْرَمِ الرِّفْقَ يُحْرَمِ الْخَيْرَ».</t>
   </si>
   <si>
     <t>Von Jarir - möge Allah mit ihm zufrieden sein - wird über den Propheten - Allahs Segen und Frieden auf ihm - überliefert, dass er sagte: „Wem Sanftmut verwehrt wird, dem wird alles Gute verwehrt.“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنّ مَن يُحرَم الرفق فلم يوفق له في أمور الدين والدنيا وفيما يتصرَّف فيه لنفسه، وفيما يتصرَّف فيه مع غيره، فقد مُنِعَ الخيرَ كله.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt mit, dass demjenigen, dem Sanftmut verwehrt wird und der weder in religiösen noch in diesseitigen Angelegenheiten, weder im Umgang mit sich selbst noch mit anderen dazu befähigt ist, alles Gute vorenthalten wurde.</t>
   </si>
   <si>
     <t>فضل الرِّفق والحث على التخلُّق به، وذم العنف.
 الرفق به انتظام خير الدارين واتساع أمرهما، وفي العنف ضد ذلك.
 الرفق ناتج عن حسن الخلق والسلامة، والعنف ناتج عن الغضب والفَظَاظة، ولذا أثنى صلى الله عليه وسلم على الرفق وبالغ فيه.
 قال سفيان الثوري رحمه الله لأصحابه: أتدرون ما الرفق؟ هو أن تضع الأمور مواضعها، الشدة في موضعها، واللين في موضعه، والسيف في موضعه، والسوط في موضعه.</t>
   </si>
   <si>
     <t>Die Vorzüge der Sanftmut und die Ermutigung, sich diese Eigenschaft anzueignen, sowie die Verurteilung von Gewalt.
 Sanftmut führt dazu, dass sich das Gute beider Wohnstätten (d. h. des Dies- und Jenseits) ordnet und sich ihre Angelegenheiten weiten, während Gewalt das Gegenteil bewirkt.
 Die Sanftmut ist ein Ergebnis des guten Charakters und (innerer) Unversehrtheit, während Gewalt sich aus Zorn und Grobheit ergibt. Daher lobte der Prophet - Allahs Segen und Frieden auf ihm - die Sanftmut sehr.
 Sufyan Ath-Thawri - möge Allah ihm barmherzig sein - sagte zu seinen Gefährten: „Wisst ihr, was Sanftmut ist? Es bedeutet, die Dinge an ihren richtigen Platz zu setzen: Strenge an ihrem Platz, Milde an ihrem Platz, das Schwert an seinem Platz und die Peitsche an ihrem Platz.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4939</t>
+  </si>
+  <si>
+    <t>كان رسول الله صلى الله عليه وسلم إذا دخل العشر أحيا الليل، وأيقظ أهله، وجد وشد المئزر</t>
+  </si>
+  <si>
+    <t>„Wenn die letzten zehn Tage (des Ramadans) begannen, verbrachte der Gesandte Allahs - Allahs Segen und Frieden auf ihm - die Nacht im Gebet, weckte seine Familie auf, strengte sich an und zog seinen Gürtel fest.“ („Den Gürtel festziehen“ ist eine Redewendung für Anstrengung.)</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رَضِيَ اللهُ عَنْهَا قَالَتْ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا دَخَلَ الْعَشْرُ أَحْيَا اللَّيْلَ، وَأَيْقَظَ أَهْلَهُ، وَجَدَّ وَشَدَّ الْمِئْزَرَ.</t>
+  </si>
+  <si>
+    <t>'Aischah, die Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - berichtete: „Wenn die letzten zehn Tage (des Ramadans) begannen, verbrachte der Gesandte Allahs - Allahs Segen und Frieden auf ihm - die Nacht im Gebet, weckte seine Familie auf, strengte sich an und zog seinen Gürtel fest.“ („Den Gürtel festziehen“ ist eine Redewendung für Anstrengung.)</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم إذا دخل العشر الأواخر من رمضان أحيا الليل كلَّه بأنواع الطاعات، وأيقظ أهلَه للصلاة، واجتهد في العبادة زيادة على عادته، وتَفَرَّغ لها واعتزل نساءه.</t>
+  </si>
+  <si>
+    <t>Wenn die letzten zehn Tage des Ramadans begannen, verbrachte der Prophet - Allahs Segen und Frieden auf ihm - die Nächte mit verschiedenen Arten der Anbetung, weckte seine Familie zum Gebet, strengte sich in der Anbetung mehr an als gewöhnlich, widmete sich ihr ganz und zog sich von seinen Frauen zurück.</t>
+  </si>
+  <si>
+    <t>الترغيب باغتنام الأوقات الفاضلة بالأعمال الصالحة.
+قال النووي: ففي هذا الحديث: أنه يستحب أنْ يُزاد من العبادات في العشر الأواخر من رمضان، واستحباب إحياء لياليه بالعبادات.
+ينبغي على العبد أن يكون حريصًا على أهلِه بأمرِهم بالعبادة، ويَصْطَبِر عليهم.
+فعل الخيرات يحتاج إلى حَزْم وصبر ومصابرة.
+قال النووي: اختلف العلماء في معنى (شدّ المِئزر) فقيل: هو الاجتهاد في العبادات زيادة على عادته صلى الله عليه وسلم في غيره، ومعناه: التشمير في العبادات، يقال: شَدَدْتُ لهذا الأمر مِئزري، أي: تَشَمَّرتُ له وتَفَرّغت، وقيل: هو كناية عن اعتزال النساء للاشتغال بالعبادات.</t>
+  </si>
+  <si>
+    <t>Die Ermutigung, vorzügliche Zeiten durch rechtschaffene Taten zu nutzen.
+An-Nawawi sagte: „In diesem Hadith wird empfohlen, die Handlungen der Anbetung in den letzten zehn Tagen des Ramadans zu vermehren und seine Nächte mit Anbetung zu beleben.“
+Der Diener sollte sich um seine Familie kümmern, indem er sie zur Anbetung anhält und dabei geduldig mit ihnen ist.
+Die Verrichtung guter Taten erfordert Entschlossenheit, Geduld und Ausdauer.
+An-Nawawi sagte: „Die Gelehrten waren sich über die Bedeutung von ‚seinen Lendenschurz festziehen‘ uneinig. Es wurde gesagt, dass damit gemeint sei, sich in der Anbetung mehr als gewöhnlich anzustrengen, und seine Bedeutung sei, sich für die Anbetung bereit zu machen. Es wird gesagt: ‚Ich habe meinen Lendenschurz für diese Angelegenheit festgezogen‘, was bedeutet: ‚Ich habe mich dafür vorbereitet und mich ihr gewidmet.‘ Und es wurde auch gesagt, dass es eine Metapher für die Enthaltsamkeit von Frauen sei, um sich der Anbetung/dem Gottesdienst zu widmen.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4944</t>
   </si>
   <si>
     <t>كل أمتي يدخلون الجنة إلا من أبى</t>
   </si>
   <si>
     <t>Meine gesamte Glaubensgemeinschaft wird ins Paradies eintreten, außer diejenigen, die es ablehnen</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كُلُّ أُمَّتِي يَدْخُلُونَ الْجَنَّةَ إِلَّا مَنْ أَبَى»، قَالُوا: يَا رَسُولَ اللهِ، وَمَنْ يَأْبَى؟ قَالَ: «مَنْ أَطَاعَنِي دَخَلَ الْجَنَّةَ، وَمَنْ عَصَانِي فَقَدْ أَبَى».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Meine gesamte Glaubensgemeinschaft wird ins Paradies eintreten, außer diejenigen, die es ablehnen.“ Sie fragten: „O Gesandter Allahs, und wer lehnt es ab?“ Er sagte: „Wer mir gehorcht, wird ins Paradies eintreten, und wer mir nicht gehorcht, hat es abgelehnt.“</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ أُمَّتِه يدخلون الجنة إلا مَن امتنع!
 فقال الصحابة رضي الله عنهم: ومَن يمتنع يا رسول الله؟!
 فأجابهم عليه الصلاة والسلام: أنَّ مَن انقاد واتَّبع وأطاعَ الرسولَ صلى الله عليه وسلم دَخَلَ الجنة، وأما مَن عصى ولم يَنْقَدْ للشرع فقد امتنع من دخول الجنة بأعمالِه السيئة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass jeder aus seiner Gemeinschaft ins Paradies eintreten werden, außer diejenigen, die sich weigern!
 Da fragten die Gefährten - möge Allah mit ihnen zufrieden sein -: „Und wer weigert sich, o Gesandter Allahs?!“
 Der Prophet - Allahs Segen und Frieden auf ihm - antwortete ihnen: „Wer sich dem Gesandten - Allahs Segen und Frieden auf ihm - fügt, ihm folgt und ihm gehorcht, wird ins Paradies eintreten. Wer sich jedoch widersetzt und sich dem Gesetz nicht beugt, hat sich durch seine schlechten Taten den Eintritt ins Paradies verwehrt.“</t>
   </si>
   <si>
     <t>أن طاعة الرسول صلى الله عليه وسلم من طاعة الله، ومعصيته من معصية الله.
@@ -7980,83 +9570,223 @@
   </si>
   <si>
     <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَثَلُ الْمُؤْمِنِينَ فِي تَوَادِّهِمْ وَتَرَاحُمِهِمْ وَتَعَاطُفِهِمْ مَثَلُ الْجَسَدِ، إِذَا اشْتَكَى مِنْهُ عُضْوٌ تَدَاعَى لَهُ سَائِرُ الْجَسَدِ بِالسَّهَرِ وَالْحُمَّى».</t>
   </si>
   <si>
     <t>Von An-Nu'man Ibn Baschir - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „‚Das Gleichnis der Gläubigen in ihrer gegenseitigen Liebe, ihrem Erbarmen und ihrer Anteilnahme ist wie das Gleichnis eines Körpers: Wenn ein Glied davon erkrankt, reagiert der gesamte Körper mit Schlaflosigkeit und Fieber.‘“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّه يَجبُ أنْ تكونَ حالُ المسلمين بعضهم مع بعض من محبة الخير والرحمة والمساعدة والنصرة، والتأذِّي بما يحصل لهم من الضرر، كمثل الجسد الواحد، إذا مرض منه عضو، تفاعل معه الجسدُ كلُّه بالسهر والحُمّى.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlichte, dass die Muslime untereinander in einem Zustand von Liebe zum Guten, Barmherzigkeit, Hilfe und Unterstützung sein sollten und dass sie sich von dem Schaden, der einem von ihnen widerfährt, betroffen fühlen sollten, so wie ein einziger Körper, der, wenn nur ein Glied erkrankt, im Gesamten mit Schlaflosigkeit und Fieber reagiert.</t>
   </si>
   <si>
     <t>ينبغي تعظيمُ حقوق المسلمين والحضُّ على تعاونهم وملاطفة بعضهم بعضًا.
 ينبغي أن يكونَ بين أهلِ الإيمان المحبة والنصرة.</t>
   </si>
   <si>
     <t>Es ist notwendig, die Rechte der Muslime zu würdigen und es wird dazu ermutigt, sich zu helfen und freundlich zueinander zu sein.
 Es sollte unter den Gläubigen Liebe und gegenseitige Unterstützung geben.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4969</t>
   </si>
   <si>
+    <t>العبادة في الهرج كهجرة إلي</t>
+  </si>
+  <si>
+    <t>„Die Anbetung (Allahs) in Zeiten der Unruhen ist wie eine Auswanderung zu mir.“</t>
+  </si>
+  <si>
+    <t>عَنْ مَعْقِلِ بْنِ يَسَارٍ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الْعِبَادَةُ فِي الْهَرْجِ كَهِجْرَةٍ إِلَيَّ».</t>
+  </si>
+  <si>
+    <t>Ma'qil Ibn Yasar - möge Allah mit ihm zufrieden sein - berichtete, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Die Anbetung (Allahs) in Zeiten der Unruhen ist wie eine Auswanderung zu mir.“</t>
+  </si>
+  <si>
+    <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم في زمن الهَرْج والفتنة والقتل واختلاط أمور الناس إلى العبادة والتمسك بها، وأنّ أجرها كهجرة إلى النبي صلى الله عليه وسلم، وذلك لأن الناس يغفلون عنها، ويشتغلون عنها، ولا يتفرغ لها إلا أفراد.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - wies in Zeiten der Unruhe, Versuchung, Mord und Verwirrung der Angelegenheiten der Menschen auf die Handlungen der Anbetung und das Festhalten daran hin, und dass seine Belohnung wie die Auswanderung zum Propheten - Allahs Segen und Frieden auf ihm - sei. Dies liegt daran, dass die Menschen sie vernachlässigen, sich von ihr ablenken lassen und nur wenige sich ihr widmen.</t>
+  </si>
+  <si>
+    <t>الحث على العبادة والإقبال على الله تعالى أيام الفتن؛ تَحَصُّنًا من الفتن، وحِفْظًا من الفساد.
+بيان فضل العبادة في الفتن وأوقات الغفلة.
+ينبغي للمسلم اعتزال مواطن الفتن والغفلة.</t>
+  </si>
+  <si>
+    <t>Die Ermutigung zur Anbetung und Hinwendung zu Allah - erhaben ist Er - in Zeiten der Versuchungen, als (Mittel zum) Schutz vor Versuchungen und zur Bewahrung vor Verderben.
+Die Darlegung des Vorzugs der Anbetungen in Zeiten der Versuchung und der Unachtsamkeit.
+Ein Muslim sollte Orte der Versuchung und Unachtsamkeit meiden.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5020</t>
+  </si>
+  <si>
     <t>اسمعوا وأطيعوا، فإنما عليهم ما حملوا، وعليكم ما حملتم</t>
   </si>
   <si>
     <t>Hört und gehorcht, denn auf ihnen lastet, was ihnen obliegt und auf auf euch lastet, was euch obliegt.“</t>
   </si>
   <si>
     <t>عَنْ وَائِلٍ الْحَضْرَمِيِّ قَالَ: سَأَلَ سَلَمَةُ بْنُ يَزِيدَ الْجُعْفِيُّ رضي الله عنه رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: يَا نَبِيَّ اللهِ، أَرَأَيْتَ إِنْ قَامَتْ عَلَيْنَا أُمَرَاءُ يَسْأَلُونَا حَقَّهُمْ وَيَمْنَعُونَا حَقَّنَا، فَمَا تَأْمُرُنَا؟ فَأَعْرَضَ عَنْهُ، ثُمَّ سَأَلَهُ، فَأَعْرَضَ عَنْهُ، ثُمَّ سَأَلَهُ فِي الثَّانِيَةِ أَوْ فِي الثَّالِثَةِ، فَجَذَبَهُ الْأَشْعَثُ بْنُ قَيْسٍ، وَقَالَ: «اسْمَعُوا وَأَطِيعُوا، فَإِنَّمَا عَلَيْهِمْ مَا حُمِّلُوا، وَعَلَيْكُمْ مَا حُمِّلْتُمْ».</t>
   </si>
   <si>
     <t>Wail Al-Hadramy sagte: Salamah Ibn Yazid Al-Ju'fi - möge Allah mit ihm zufrieden sein - fragte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - und sagte: „O Prophet Allahs, was denkst du darüber, wenn Führer über uns herrschen, die ihr Recht fordern und unser Recht einbehalten. Was befiehlst du uns?“ Er wandte sich von ihm ab, dann fragte er ihn (nochmal), er wandte sich von ihm ab, dann fragte er ihn ein zweites oder drittes Mal. Dann zog Al-Asch'ath Ibn Qays ihn (zu sich) und er (der Prophet) sagte: „Hört und gehorcht, denn auf ihnen lastet, was ihnen obliegt und auf auf euch lastet, was euch obliegt.“</t>
   </si>
   <si>
     <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن الأمراء الذين يَطلبون حَقَّهم من الناس مِن السمع والطاعة، ويَمنعون الحقَّ الذي عليهم؛ مِن بَذْل العدل وإعطاء الغنيمة ورد المظالم والتسوية، فما تأمرنا أن نفعل معهم؟ 
 فأعْرَضَ النبيُّ صلى الله عليه وسلم عنه؛ كأنه كَرِهَ هذه المسائل، لكنْ أعادَ السائلُ عليه مرة ثانية وثالثة، فَجَذَبَ الأشعثُ بنُ قيس رضي الله عنه السائلَ لِيُسْكِتَه.
 فأجاب النبيُّ صلى الله عليه وسلم، وقال: اسمعوا لقولِهم، وأطيعوا أمرَهم؛ فإنما عليهم ما حُمِّلوا وما كُلِّفوا مِن العدل وإعطاء حق الرعية، وعليكم ما حُمِّلْتُم من الطاعة وأداء الحقوق والصبر على البلية.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - wurde über die Führer gefragt, die ihr Recht auf das Hören (auf sie) und den Gehorsam bei den Menschen einfordern und das Recht, das sie erfüllen müssen, wie das Umsetzen von Gerechtigkeit, das Verteilen der Kriegsbeute, das Zurückweisen des Unrecht und die Wiedergutmachung, nicht erfüllen. Was befiehlst du uns, was sollen wir mit ihnen tun?
 Da wandte der Prophet - Allahs Segen und Frieden auf ihm - sich von ihm ab, als würde er diese Fragestellungen verabscheuen. Daraufhin fragte der Fragende ein zweites und drittes Mal. Dann zog Al-Asch'ath Ibn Qays - möge Allah mit ihm zufrieden sein - den Fragenden zu sich, um ihn zum schweigen zu bringen.
 Dann antwortete der Prophet - Allahs Segen und Frieden auf ihm - und sagte: „Hört auf ihre Worte und gehorcht ihrem Befehl, denn auf ihnen lastet, die Gerechtigkeit und das Erfüllen des Sorgerechts, das ihnen obliegt und wofür sie verantwortlich sind. Und auf euch lastet, der Gehorsam, das Erfüllen der Rechte und die Geduld bei Heimsuchungen, die euch obliegen.“</t>
   </si>
   <si>
     <t>الأمر بالسمع والطاعة للأمراء على كل حال فيما يرضي الله عز وجل، وإن لم يقوموا بحق الرعية.
 تقصير الحكّام في واجبهم لا يُسَوِّغُ تقصيرَ الناس بالمقابل في واجباتهم؛ فكلٌّ مسؤولٌ عن عملِه، ومؤاخذ عن تقصيره.
 الدين ليس مبنيًّا على المُقايَضَة، وإنما على الالتزام بما وَجَب وإنْ قَصَّرَ الآخَرُ بما وجب عليه في المقابل، كما ورد في هذا الحديث.</t>
   </si>
   <si>
     <t>Der Befehl, in jedem Zustand auf die Führer zu hören und ihnen in dem zu gehorchen, was Allah - mächtig und majestätisch ist Er - zufriedenstellt, selbst wenn sie die Rechte ihrer Untertanen nicht erfüllen.
 Die Vernachlässigung der Herrscher in ihrer Pflicht rechtfertigt nicht die Vernachlässigung der Menschen in ihren Pflichten, denn jeder wird über seine Taten befragt und für seine Vernachlässigung zur Rechenschaft gezogen.
 Die Religion basiert nicht auf Tauschhandel, sondern auf der Verpflichtung gegenüber dem, was verpflichtend ist, auch wenn der andere das vernachlässigt, wozu er im Gegenzug verpflichtet ist, wie in diesem Hadith berichtet.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5037</t>
+  </si>
+  <si>
+    <t>ما من مسلم يدعو بدعوة ليس فيها إثم، ولا قطيعة رحم، إلا أعطاه الله بها إحدى ثلاث: إما أن تعجل له دعوته، وإما أن يدخرها له في الآخرة، وإما أن يصرف عنه من السوء مثلها قالوا: إذن نكثر، قال: الله أكثر</t>
+  </si>
+  <si>
+    <t>„Kein Muslim spricht ein Bittgebet, das weder eine Sünde noch das Abbrechen der Verwandtschaftsbande beinhaltet, ohne dass Allah ihm dafür eines von drei Dingen gewährt: Entweder Er erhört sein Bittgebet und erfüllt es ihm unverzüglich, oder Er bewahrt es für ihn im Jenseits auf, oder Er wendet von ihm ein Übel in entsprechendem Maß ab.“ Sie sagten: „Dann sollten wir viele Bittgebete sprechen.“ Er sagte: „Allah hat noch mehr (zu geben und ist noch großzügiger).“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا مِنْ مُسْلِمٍ يَدْعُو بِدَعْوَةٍ لَيْسَ فِيهَا إِثْمٌ، وَلَا قَطِيعَةُ رَحِمٍ، إِلَّا أَعْطَاهُ اللهُ بِهَا إِحْدَى ثَلَاثٍ: إِمَّا أَنْ تُعَجَّلَ لَهُ دَعْوَتُهُ، وَإِمَّا أَنْ يَدَّخِرَهَا لَهُ فِي الْآخِرَةِ، وَإِمَّا أَنْ يَصْرِفَ عَنْهُ مِنَ السُّوءِ مِثْلَهَا» قَالُوا: إِذنْ نُكْثِرُ، قَالَ: «اللهُ أَكْثَرُ».</t>
+  </si>
+  <si>
+    <t>Abu Sa'id - möge Allah mit ihm zufrieden sein - berichtete, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Kein Muslim spricht ein Bittgebet, das weder eine Sünde noch das Abbrechen der Verwandtschaftsbande beinhaltet, ohne dass Allah ihm dafür eines von drei Dingen gewährt: Entweder Er erhört sein Bittgebet und erfüllt es ihm unverzüglich, oder Er bewahrt es für ihn im Jenseits auf, oder Er wendet von ihm ein Übel in entsprechendem Maß ab.“ Sie sagten: „Dann sollten wir viele Bittgebete sprechen.“ Er sagte: „Allah hat noch mehr (zu geben und ist noch großzügiger).“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم: أنّ المسلم إذا دعا الله وسأله مسألة ليست بإثم كأنْ يدعوَه بتيسير المعصية والظلم، ولا دَعا بقطيعة رحم؛ كأن يدعوَ على أولاده وقرابته، إلا أعطاه الله بدعائه أحدَ ثلاثة أمور: 
+إما أنْ يعجّل له دعوته ويعطيه ما سأل.
+وإما أنْ يؤخِّرها الله عز وجل أجرًا له يوم القيامة بعلو في الدرجات، أو رحمة ومغفرة من السيئات.
+وإما أن يدفع عنه في دنياه من السوء مثلها بقدر الدعاء. 
+فقال الصحابة للنبي صلى الله عليه وسلم: إذن نكثر من الدعاء؛ لننال أحد هذه الفضائل؟
+فقال صلى الله عليه وسلم: أن ما عند الله أكثر وأعظم مما تسألون، فعطاؤه لا ينفد، ولا ينتهي.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass Allah einem Muslim, der Ihn um etwas bittet, das keine Sünde beinhaltet (wie z. B. gegen seine Kinder oder Verwandten zu bitten), und keinen Abbruch der Verwandtschaftsbande beinhaltet (wie z. B. gegen seine Kinder oder Verwandten zu beten), Allah ihm durch dieses Bittgebet eines von drei Dingen gewährt: Entweder wird sein Bittgebet schnell erhört und er erhält, worum er gebeten hat; oder Allah - mächtig und majestätisch ist Er - bewahrt es für ihn als Belohnung am Tag der Auferstehung auf, durch Erhöhung seiner Stufen im Paradies oder durch Barmherzigkeit und Vergebung seiner Sünden; oder es wird von ihm im Diesseits ein gleichwertiges Übel abgewendet, entsprechend dem Bittgebet. Die Gefährten sagten zum Propheten - Allahs Segen und Frieden auf ihm -: „Sollen wir also unsere Bittgebete vermehren, um eines dieser guten Dinge zu erlangen?“ Er - Allahs Segen und Frieden auf ihm - sagte: „Was bei Allah ist, ist mehr und größer als das, worum ihr bittet. Seine Großzügigkeit ist unerschöpflich und endet nicht.“</t>
+  </si>
+  <si>
+    <t>دعوة المسلم مستجابة لا تُرَدّ لكن بشروطها وآدابها؛ لذلك ينبغي على العبد أن يكثر من الدعاء ولا يستعجل بالإجابة.
+الاستجابة للدعاء غير مقيَّدة بحصول المطلوب؛ فقد يُكَفِّر عنه بدعوته، أو يَدَّخِر له في الآخرة.
+قال ابن باز: الإلحاح، وحسن الظن بالله، وعدم اليأس، من أعظم أسباب الإجابة، فعلى المرء أن يُلِحَّ في الدعاء، ويحسن الظن بالله عز وجل، ويَعلم أنه حكيم عليم، قد يُعجِّل الإجابة لحكمة، وقد يؤخرها لحكمة، وقد يعطي السائل خيرًا مما سأل.</t>
+  </si>
+  <si>
+    <t>Das Bittgebet eines Muslims wird erhört und nicht zurückgewiesen, doch unterliegt es bestimmten Bedingungen und Verhaltensregeln; daher sollte der Diener viele Bittgebete sprechen und sich nicht über eine verzögerte Erhörung ärgern.
+Die Erhörung eines Bittgebets ist nicht darauf beschränkt, dass das Erbetene tatsächlich eintritt. Es kann vielmehr sein, dass ihm durch sein Bittgebet Sünden vergeben werden oder dass es für ihn im Jenseits aufbewahrt wird.
+Ibn Baz sagte: „Beharrlichkeit, das gute Denken über Allah und das Nichtverzweifeln gehören zu den größten Gründen für die Erhörung des Bittgebets. Der Mensch sollte daher im Bittgebet beharrlich sein, Gutes über Allah - mächtig und majestätisch ist Er - denken und wissen, dass Er weise und allwissend ist. Er kann die Erhörung aus einem bestimmten Grund beschleunigen oder verzögern und dem Bittenden etwas geben, das besser ist als das, worum er gebeten hat.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5100</t>
+  </si>
+  <si>
+    <t>أن نبي الله صلى الله عليه وسلم كان يقول عند الكرب: لا إله إلا الله العظيم الحليم، لا إله إلا الله رب العرش العظيم، لا إله إلا الله رب السماوات ورب الأرض ورب العرش الكريم</t>
+  </si>
+  <si>
+    <t>dass der Prophet Allahs - Allahs Segen und Frieden auf ihm - in Zeiten der Not (und des Kummers) sagte: „Es gibt keinen Anbetungswürdigen außer Allah, dem Allmächtigen, dem Nachsichtigen. Es gibt keinen Anbetungswürdigen außer Allah, dem Herrn des gewaltigen Thrones. Es gibt keinen Anbetungswürdigen außer Allah, dem Herrn der Himmel, dem Herrn der Erde und dem Herrn des edlen Thrones.“</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما: أَنَّ نَبِيَّ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَقُولُ عِنْدَ الْكَرْبِ: «لَا إِلَهَ إِلَّا اللهُ الْعَظِيمُ الْحَلِيمُ، لَا إِلَهَ إِلَّا اللهُ رَبُّ الْعَرْشِ الْعَظِيمِ، لَا إِلَهَ إِلَّا اللهُ رَبُّ السَّمَاوَاتِ وَرَبُّ الْأَرْضِ وَرَبُّ الْعَرْشِ الْكَرِيمِ».</t>
+  </si>
+  <si>
+    <t>Ibn Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - berichtete, dass der Prophet Allahs - Allahs Segen und Frieden auf ihm - in Zeiten der Not (und des Kummers) sagte: „Es gibt keinen Anbetungswürdigen außer Allah, dem Allmächtigen, dem Nachsichtigen. Es gibt keinen Anbetungswürdigen außer Allah, dem Herrn des gewaltigen Thrones. Es gibt keinen Anbetungswürdigen außer Allah, dem Herrn der Himmel, dem Herrn der Erde und dem Herrn des edlen Thrones.“</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم يقول عند اشتداد الكَرْب والغَمِّ عليه: 
+«لا إله إلا الله» لا معبودَ بحق إلا الله، «العظيم» القَدْرِ، الجليل الشأن، في ذاته وصفاته وأفعاله، «الحليم» الذي لا يُعَاجِل العاصي بالعقوبة بل يُؤخّرها، وقد يعفو عنه مع القدرة عليه، فهو القادر سبحانه على كل شيء.
+«لا إله إلا الله رب العرش العظيم» خالق العرش العظيم، «لا إله إلا الله رب السموات والأرض» وخالق السموات والأرض، وخالق كل شيء فيهما ومالكه ومُصْلِحُه، والمُتصرِّف فيه كيف ما شاء، «رب العرش الكريم» خالق العرش الكريم.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte zu sagen, wenn ihn Kummer und Sorgen überkamen: „Es gibt keinen Anbetungswürdigen außer Allah“, d.h. es gibt keinen, der rechtmäßig angebetet werden darf, außer Allah, „dem Allmächtigen“, dem Mächtigen, dem Erhabenen in Seinem Wesen, Seinen Attributen und Seinen Taten, „dem Nachsichtigen“, der den Sünder nicht sofort bestraft, sondern die Strafe aufschiebt und ihm vergeben kann (wenn Er - gepriesen und erhaben ist Er - es möchte), obwohl Er dazu in der Lage ist. Er ist der Allmächtige, Der zu allem fähig ist. „Es gibt keinen Anbetungswürdigen außer Allah, dem Herrn des gewaltigen Thrones“, dem Schöpfer des gewaltigen Thrones. „Es gibt keinen Anbetungswürdigen außer Allah, dem Herrn der Himmel und der Erde“, und dem Schöpfer der Himmel und der Erde und dem Schöpfer von allem, was darin ist, und ihrem Besitzer und Verwalter, Der darüber verfügt, wie Er will. „Dem Herrn des edlen Thrones“, dem Schöpfer des edlen Thrones.</t>
+  </si>
+  <si>
+    <t>وجوب الفزع إلى الله بالدُّعَاء عند نزول المصائب والكُرُوْب.
+استحباب الدعاء بهذا الذِّكْر عند الكرب.
+عرش الرحمن الذي استوى عليه جل جلاله هو أعلى المخلوقات وأكبرُها وأعظمُها، وقد وصفه النبي صلى الله عليه وسلم بأنه عظيم وبأنه كريم.
+خص السموات والأرض بالذكر؛ لأنهما من أعظم المخلوقات المشاهدة.
+قال الطيبي: صَدَّرَ هذا الثناءَ بذكر الرب لِيناسب كَشْفِ الكرب؛ لأنه مقتضى التربية، وفيه التهليل المشتمل على التوحيد وهو أصل التنزيهات الجلالية، والعظمة التي تدل على تمام القدرة، والحلم الذي يدل على العلم، إذ الجاهل لا يُتَصَوّر منه حِلْم ولا كرم وهما أصل الأوصاف الإكرامية.</t>
+  </si>
+  <si>
+    <t>Die Notwendigkeit, sich in Zeiten von Unglück und Schwierigkeiten mit Bittgebeten an Allah zu wenden.
+Es ist empfehlenswert, dieses Bittgebet in Zeiten der Not zu sprechen.
+Der Thron des Barmherzigen, über den Er - erhaben ist Seine Majestät - Sich erhoben hat, ist die höchste und größte aller Schöpfungen, und der Prophet - Allahs Segen und Frieden auf ihm - beschrieb ihn als gewaltig und edel.
+Die Himmel und die Erde werden besonders hervorgehoben, weil sie zu den größten sichtbaren Schöpfungen gehören.
+At-Taybi sagte: „Er leitete diesen Lobpreis mit der Erwähnung der Herrschaft (Allahs) ein, um den Kummer zu beseitigen (und Trost zu spenden), denn dies ist die Folge/das Ergebnis der Erziehung. Er enthält die Erklärung der Einzigkeit Allahs („Tahlil“), die den Monotheismus („Tauhid“) umfasst und die Grundlage der erhabenen Eigenschaften Allahs bildet. Er beinhaltet auch die Allmacht, die auf die Vollkommenheit Seiner Macht hinweist, und die Nachsicht, die auf Sein Wissen verweist, da man von einem Unwissenden weder Nachsicht noch Großzügigkeit erwarten kann, und diese beiden sind die Grundlage der ehrenwerten Eigenschaften.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5141</t>
+  </si>
+  <si>
+    <t>ما صلى النبي صلى الله عليه وسلم صلاة بعد أن نزلت عليه: إذا جاء نصر الله والفتح النصر:  إلا يقول فيها: سبحانك ربنا وبحمدك اللهم اغفر لي</t>
+  </si>
+  <si>
+    <t>„Der Prophet - Allahs Segen und Frieden auf ihm - verrichtete nach der Offenbarung von ‚Wenn der Sieg Allahs kommt und die Eroberung (Makkahs erfolgt)‘ [An-Nasr:1] kein Gebet, in dem er nicht zu sagen pflegte: ‚Gepriesen seist Du, o Allah, unser Herr, und gelobt. O Allah, vergib mir.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رَضِيَ اللَّهُ عَنْهَا قَالَتْ: مَا صَلَّى النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ صَلاَةً بَعْدَ أَنْ نَزَلَتْ عَلَيْهِ: {إِذَا جَاءَ نَصْرُ اللَّهِ وَالفَتْحُ} [النصر: 1] إِلَّا يَقُولُ فِيهَا: «سُبْحَانَكَ رَبَّنَا وَبِحَمْدِكَ اللَّهُمَّ اغْفِرْ لِي».
+وعَنْها قَالَتْ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يُكْثِرُ أَنْ يَقُولَ فِي رُكُوعِهِ وَسُجُودِهِ: «سُبْحَانَكَ اللهُمَّ رَبَّنَا وَبِحَمْدِكَ، اللهُمَّ اغْفِرْ لِي» يَتَأَوَّلُ الْقُرْآنَ.</t>
+  </si>
+  <si>
+    <t>'Aischah, die Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - berichtete: „Der Prophet - Allahs Segen und Frieden auf ihm - verrichtete nach der Offenbarung von ‚Wenn der Sieg Allahs kommt und die Eroberung (Makkahs erfolgt)‘ [An-Nasr:1] kein Gebet, in dem er nicht zu sagen pflegte: ‚Gepriesen seist Du, o Allah, unser Herr, und gelobt. O Allah, vergib mir.‘“ Und von ihr wurde überliefert, dass sie sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - pflegte oft in seiner Verbeugung und Niederwerfung zu sagen: ‚Gepriesen seist Du, o Allah, unser Herr, und gelobt. O Allah, vergib mir.' Er deutete (damit) den Quran.“</t>
+  </si>
+  <si>
+    <t>تُخْبِرُ أمُّ المؤمنين عائشةُ رضي الله عنها أن النبي صلى الله عليه وسلم لما أُنزِل عليه: {إذا جاء نصر الله والفتح} تَأَوَّلَ القرآنَ وبَادَرَ إلى امتثال أَمْرِ الله تعالى في قوله: {فسبح بحمد ربك واستغفره}، فكان يكثر أن يقول في حال ركوعه وسجوده أثناء الصلاة: «سبحانك» وتنزيهًا لك من كلِّ نقص عما لا يليق بك، «اللهم ربنا وبحمدك» بالثناء المحمود عليك لكمال ذاتك وصفاتك وأفعالك، «اللهم اغفر لي» وامْحُ عني ذنبي وتجاوز عنه.</t>
+  </si>
+  <si>
+    <t>Die Mutter der Gläubigen 'Aischah - möge Allah mit ihr zufrieden sein - überlieferte, dass, als dem Propheten - Allahs Segen und Frieden auf ihm - die Verse „Wenn der Sieg Allahs kommt und die Eroberung (Makkahs erfolgt)“ offenbart wurden, er den Quran deutete und sich beeilte, Allahs Befehl in Seinem Wort zu befolgen: „dann lobpreise deinen Herrn und bitte Ihn um Vergebung.“ Er pflegte während seiner Verbeugung und Niederwerfung im Gebet oft zu sagen: „Gepriesen seist Du“, um Dich von jedem Mangel und von allem, was Dir nicht gebührt, zu läutern, „o Allah, unser Herr, und gelobt“, mit dem lobenswerten Lobpreis Deiner Vollkommenheit in Deinem Wesen, Deiner Eigenschaften und Deiner Taten, „o Allah, vergib mir“ und lösche meine Sünden und sieh darüber hinweg.</t>
+  </si>
+  <si>
+    <t>استحباب الإكثار من هذا الدعاء في الركوع والسجود.
+الاستغفار في آخر العُمْر فيه تَنبيهٌ أنْ تَخْتِمَ العبادات كذلك -وخصوصًا الصلاة- بالاستغفار، ليتدارك ما حصل فيها من النقص.
+أحسن ما يُتَوَسَّل به إلى الله في قبول الدعاء هو ذِكْرُ مَحامده وتسبيحه وتنزيهه عن النقائص والعيوب.
+فضيلة الاستغفار، وطلبه في كل حال.
+كمال عبودية النبي صلى الله عليه وسلم وامتثاله لأمر الله.</t>
+  </si>
+  <si>
+    <t>Es ist empfehlenswert, dieses Bittgebet in der Verbeugung und Niederwerfung häufig zu sprechen.
+Das Bitten um Vergebung („Istighfar“) am Ende des Lebens dient als Erinnerung daran, die Handlungen der Anbetung - insbesondere das Gebet - mit der Bitte um Vergebung abzuschließen, um etwaige Mängel darin auszugleichen.
+Die beste Art, Allah um die Annahme des Bittgebets zu bitten, ist, ihn zu lobpreisen, Ihn zu preisen und Ihn von Mängeln und Ihn als frei von Mängeln und Fehlern zu erklären.
+Die Vorzüglichkeit der Vergebung und die Bitte darum in jeder Situation.
+Die Vollkommenheit der Dienerschaft des Propheten - Allahs Segen und Frieden auf ihm - und seine Befolgung der Befehle Allahs.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5212</t>
   </si>
   <si>
     <t>مروا أولادكم بالصلاة وهم أبناء سبع سنين، واضربوهم عليها وهم أبناء عشر، وفرقوا بينهم في المضاجع</t>
   </si>
   <si>
     <t>‚Befehlt euren Kindern das Gebet, wenn sie sieben Jahre alt sind, und schlagt sie dafür (leicht), wenn sie zehn Jahre alt sind, und trennt ihre Schlafplätze.‘“</t>
   </si>
   <si>
     <t>عن عمرو بن شُعيب عن أبيه عن جدِّه قال: قال رسولُ الله صلى الله عليه وسلم: «مُرُوا أولادكمِ بالصلاةِ وهم أبناءُ سبعِ سِنينَ، واضرِبوهم عليها وهم أبناءُ عَشرٍ، وفرِّقوا بينهم في المَضاجِعِ».</t>
   </si>
   <si>
     <t>'Amr Ibn Schu'ayb überliefert über seinen Vater und dieser über seinen Großvater, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Befehlt euren Kindern das Gebet, wenn sie sieben Jahre alt sind, und schlagt sie dafür (leicht), wenn sie zehn Jahre alt sind, und trennt ihre Schlafplätze.‘“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على الأبِ أنْ يأمُرَ أولادَه -الذكور والإناث- بالصلاة وأعمارهم سبع سنين، ويُعَلِّمهم ما يحتاجون لإقامتها. 
 وإذا بَلَغُوا عشرَ سنين زادَ في الأمر، فيضرب على التقصير فيها، ويُفَرِّق بينهم في الفِراش.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - hat verdeutlicht, dass es die Pflicht des Vaters ist, seinen Kindern - sowohl Jungen als auch Mädchen - im Alter von sieben Jahren das Gebet anzuordnen und ihnen beizubringen, was sie für dessen Verrichtung benötigen. Und wenn sie zehn Jahre alt werden, verstärkt er die Anweisung und kann sie leicht schlagen, wenn sie hierbei Mängel aufweisen. Außerdem trennt er die Schlafplätze der Jungen und Mädchen.</t>
   </si>
   <si>
     <t>تعليم الأولاد الصغار قبل البلوغ أمورَ الدين، ومن أهمِّها الصلاة.
 الضرب يكون للتأديب، وليس للتعذيب، فيضرب ضربًا يليق بحالِه.
 عناية الشريعة بحفظ الأعراض، وسدُّها كلَّ طريقٍ قد يُفضي إلى الفساد.</t>
   </si>
@@ -8099,50 +9829,81 @@
     <t>صيانة التوحيد والعقيدة عما يُخِلُّ بها.
 تحريم استعمال الرقى الشركية والتمائم والتولة.
 اعتقاد الإنسان في هذه الثلاث أنها أسباب: هو شرك أصغر؛ لأنه جعل ما ليس بسببٍ سببًا، أما إن اعتقد أنها تنفع وتضر بذاتها فهو شرك أكبر.
 التحذير من فعل الأسباب الشركية والمحرمة.
 تحريم الرقى وأنها من الشرك إلا ما كان منها مشروعًا.
 ينبغي تعلُّق القلب بالله وحده، فمنه الضر والنفع وحده لا شريك له، فلا يأتي بالخير إلا الله ولا يدفع الشر إلا الله تعالى.
 الرقى الجائزة هي المتضمنة لثلاثة شروط: 1- أن يعتقد أنها سبب ولا تنفع إلا بإذن الله. 2- أن تكون بالقرآن وأسماء الله وصفاته والأدعية النبوية والأدعية المشروعة. 3- أن تكون بلغة مفهومة ولا تحتوي على طَلَاسِمَ وشَعْوَذةٍ.</t>
   </si>
   <si>
     <t>Die Wahrung des Monotheismus (Tauhids) und der Glaubensüberzeugung vor allem, was diese gefährden könnte.
 Das Verbot der Verwendung von Amuletten, Talismanen und Zaubermitteln, die Schirk beinhalten.
 Der Glaube einer Person, dass diese drei Dinge Ursachen (für Schutz) sind, ist kleiner Schirk, da sie etwas, das keine Ursache ist, als Ursache betrachtet. Wenn jedoch geglaubt wird, dass diese Dinge von sich aus Nutzen bringen oder Schaden verursachen, dann ist das großer Schirk.
 Die Warnung davor, Dinge zu tun, die Schirk enthalten und verboten sind.
 Das Verbot von Amuletten und die Tatsache, dass es Schirk ist, es sei denn, sie sind gesetzlich erlaubt.
 Das Herz sollte nur an Allah gebunden sein, denn nur von Ihm allein kommen Nutzen und Schaden, und niemand außer Allah kann Gutes bringen oder Übel abwenden.
 Erlaubte Amulette/Methoden (Ruqa) müssen drei Bedingungen erfüllen: (1.) Man muss glauben, dass sie nur eine Ursache sind und nur mit Allahs Erlaubnis wirken. (2.) Sie müssen aus dem Quran, den Namen und Eigenschaften Allahs, den prophetischen Bittgebeten und den gesetzlich erlaubten Bittgebeten bestehen. (3.) Sie müssen in einer verständlichen Sprache verfasst sein und keine Talismane oder Zauberei enthalten.</t>
   </si>
   <si>
     <t>رواه أبو داود وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Überliefert von Abu Dawud, ibn Majah und Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5273</t>
+  </si>
+  <si>
+    <t>إذا تثاءب أحدكم فليمسك بيده على فيه، فإن الشيطان يدخل</t>
+  </si>
+  <si>
+    <t>„Wenn einer von euch gähnt, so soll er seinen Mund mit der Hand bedecken, denn der Satan tritt (von dort) ein.“</t>
+  </si>
+  <si>
+    <t>عَن أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا تَثَاءَبَ أَحَدُكُمْ فَلْيُمْسِكْ بِيَدِهِ عَلَى فِيهِ، فَإِنَّ الشَّيْطَانَ يَدْخُلُ».</t>
+  </si>
+  <si>
+    <t>Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - überlieferte, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wenn einer von euch gähnt, so soll er seinen Mund mit der Hand bedecken, denn der Satan tritt (von dort) ein.“</t>
+  </si>
+  <si>
+    <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم مَن تَثاءبَ بأن فتح فمه بسبب الكسل أو الامتلاء ونحو ذلك؛ بأنْ يضع يدَه على فَمِه فيُغْلِقه بها؛ وذلك لأن الشيطان يدخل فيه إذا تركه مفتوحًا، فوَضْعُ اليد يكون مانعًا من دخوله.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - wies denjenigen, der aufgrund von Müdigkeit, Völlegefühl oder Ähnlichem gähnt und dabei seinen Mund öffnet, an, seine Hand auf seinen Mund zu legen und ihn damit zu bedecken. Dies liegt daran, dass der Satan in den Mund eindringt, wenn er offen gelassen wird; das Auflegen der Hand verhindert also, dass er eindringt.</t>
+  </si>
+  <si>
+    <t>إذا أراد الإنسان أن يتثاءب فعليه أنْ يَكْظِمَ ما استطاع، بأنْ يُمْسِكَ على فِيه، فيُبقيه مُغلقًا بحيث لا ينفتح، فإن لم يستطع إبقاء فمِهِ مغلقًا فليضع يدَه على فيه، فيُغَطِّي فاه بيده.
+التزام آداب الإسلام في جميع الحالات؛ لأنها عنوان الكمال والأخلاق.
+الحذر من كل مَدَاخِل الشيطان على الإنسان.</t>
+  </si>
+  <si>
+    <t>Wenn jemand gähnen möchte, sollte er versuchen, dies(en Drang) so gut wie möglich zu unterdrücken, indem er seinen Mund bedeckt und geschlossen hält, sodass er sich nicht öffnet. Gelingt es ihm nicht, den Mund geschlossen zu halten, so soll er seine Hand auf seinen Mund legen und ihn damit bedecken.
+Die Einhaltung der islamischen Verhaltensregeln in allen Situationen, da sie ein Zeichen von Vollkommenheit und gutem Charakter sind.
+Die Vorsicht vor allen Eingängen/Zugängen des Satans zum Menschen (durch die er ihn beeinflussen kann).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5280</t>
   </si>
   <si>
     <t>أتدرون ما الغيبة؟، قالوا: الله ورسوله أعلم، قال: ذكرك أخاك بما يكره</t>
   </si>
   <si>
     <t>Wisst ihr, was üble Nachrede (arab.: Al-Ghibah) ist?“ Sie sagten: „Allah und Sein Gesandter wissen es besser.“ Er sagte: „Es ist, wenn du deinen Bruder mit dem erwähnst, was er nicht mag</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَتَدْرُونَ مَا الْغِيبَةُ؟»، قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «ذِكْرُكَ أَخَاكَ بِمَا يَكْرَهُ»، قِيلَ: أَفَرَأَيْتَ إِنْ كَانَ فِي أَخِي مَا أَقُولُ؟ قَالَ: «إِنْ كَانَ فِيهِ مَا تَقُولُ فَقَدِ اغْتَبْتَهُ، وَإِنْ لَمْ يَكُنْ فِيهِ فَقَدْ بَهَتَّهُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandter Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wisst ihr, was üble Nachrede (arab.: Al-Ghibah) ist?“ Sie sagten: „Allah und Sein Gesandter wissen es besser.“ Er sagte: „Es ist, wenn du deinen Bruder mit dem erwähnst, was er nicht mag.“ Man fragte: „Und wenn das, was ich sage, tatsächlich auf meinen Bruder zutrifft?“ Er antwortete: „Wenn es wahr ist, was du sagst, dann hast du üble Nachrede über ihn begangen. Und wenn es nicht zutrifft, dann hast du ihn falsch beschuldigt.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حقيقة الغيبة المُحرَّمة، وهي: ذِكْرُ المسلم الغائب بما يَكره، سواء كان من صفاته الخَلْقية أو الخُلُقية، مثل: الأعور الغشاش الكذاب، ونحو ذلك من صفات الذم، ولو كانت تلك الصفة موجودة فيه.
 وأما إذا لم تكنْ فيه الصفةُ فهذا أشدُّ من الغيبة، وهو البُهْتَان، أي: الافتراء على الإنسان بما ليس فيه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt die wahre Bedeutung der verbotenen Nachrede: Es ist das Erwähnen eines abwesenden Muslims mit etwas, das er nicht mag, sei es hinsichtlich seiner äußeren oder inneren Eigenschaften, wie etwa „der Einäugige“, „der Betrüger“ oder „der Lügner“, und ähnliche abwertende Beschreibungen, selbst wenn diese Eigenschaften tatsächlich bei ihm vorhanden sein sollten.
 Wenn die beschriebene Eigenschaft jedoch nicht bei ihm vorhanden ist, ist das noch schlimmer als Verleumdung; es wäre Falschheit (Al-Buhtan), d. h. die falsche Beschuldigung eines Menschen mit Eigenschaften, die er nicht hat.</t>
   </si>
   <si>
     <t>حُسْن تعليم النبي صلى الله عليه وسلم، حيث يُلقي المسائل على طريقة السؤال.
 حُسْن أدب الصحابة مع النبي صلى الله عليه وسلم، حين قالوا: الله ورسوله أعلم.
 قول المسؤول عن ما لا يعلمه: الله أعلم.
@@ -8319,50 +10080,95 @@
     <t>عن مَعقِلِ بن يَسار المُزَنِيّ رضي الله عنه قال: إني سمعت رسول الله صلى الله عليه وسلم يقول: «مَا مِنْ عَبْدٍ يَسْتَرْعِيهِ اللهُ رَعِيَّةً، يَمُوتُ يَوْمَ يَمُوتُ وَهُوَ غَاشٌّ لِرَعِيَّتِهِ، إِلَّا حَرَّمَ اللهُ عَلَيْهِ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>Von Ma'qil Ibn Yasar Al-Muzani - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Kein Diener, dem Allah Verantwortung für eine Gemeinschaft übertragen hat, wird sterben, während er seiner Verantwortung gegenüber betrügerisch ist, ohne dass Allah ihm das Paradies verwehrt.‘“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ أحدٍ جَعَلَه الله تعالى واليًا ومسؤولًا على الناس، سواء كانت ولاية عامّة كالأمير، أو ولاية خاصة كالرجل في بيته والمرأة في بيتها، فقَصَّرَ في حق رعيته، وغَشَّها ولم ينصحْ لها، فَضَيَّعَ حقوقَها الدينية والدنيوية، فقد استحقَّ هذه العقوبة الشديدة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet darüber, dass jeder, dem Allah Verantwortung für andere Menschen übertragen hat - sei es eine allgemeine Verantwortung, wie die eines Herrschers, oder eine spezifische Verantwortung, wie die eines Mannes in seiner Familie oder einer Frau in ihrem Haus - und der seine Pflicht gegenüber seiner Gemeinschaft vernachlässigt, sie getäuscht und nicht beraten hat, indem er ihre religiösen und weltlichen Rechte missachtet hat, diese strenge Strafe verdient.</t>
   </si>
   <si>
     <t>هذا الوعيد ليس خاصًّا بالإمام الأعظم ونُوَّابِه، بل هو عامٌّ في كل مَن استرعاه الله رعية.
 الواجب على كل مَن وَلي شيئًا من أمر المسلمين أن يَنصحَ لهم، وأن يجتهد في أداء الأمانة، وأن يَحذَرَ الخيانة.
 عِظَم مسؤولية كلِّ مَن ولي رعية عامّة أو خاصّة، كبيرة أو صغيرة.</t>
   </si>
   <si>
     <t>Diese Warnung gilt nicht nur für den höchsten Herrscher und seine Vertreter, sondern ist allgemein für jeden, dem Allah Verantwortung für eine Gemeinschaft übertragen hat.
 Es ist die Pflicht eines jeden, der Verantwortung für eine Angelegenheit der Muslime übernimmt, ihnen Gutes zu raten (und zu wollen), sich in der Erfüllung der Verantwortung zu bemühen und sich vor Betrug zu hüten.
 Die Gewaltigkeit der Verantwortung jedes Einzelnen, der eine allgemeine oder spezifische, große oder kleine Verantwortung trägt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5335</t>
   </si>
   <si>
+    <t>حق المسلم على المسلم ست قيل: ما هن يا رسول الله؟، قال: إذا لقيته فسلم عليه، وإذا دعاك فأجبه، وإذا استنصحك فانصح له، وإذا عطس فحمد الله فسمته، وإذا مرض فعده وإذا مات فاتبعه</t>
+  </si>
+  <si>
+    <t>„Der Muslim hat sechs Rechte gegenüber seinem muslimischen Bruder.“ Es wurde gefragt: „Welche sind das, o Gesandter Allahs?“ Er sagte: „Wenn du ihm begegnest, grüße ihn mit dem Friedensgruß. Wenn er dich einlädt, nimm seine Einladung an. Wenn er dich um Rat bittet, gib ihm einen guten Rat. Wenn er niest und Allah preist, sprich ihm den Segenswunsch aus. Wenn er krank ist, besuche ihn. Und wenn er stirbt, begleite ihn zu seiner letzten Ruhestätte.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «حَقُّ الْمُسْلِمِ عَلَى الْمُسْلِمِ سِتٌّ» قِيلَ: مَا هُنَّ يَا رَسُولَ اللهِ؟، قَالَ: «إِذَا لَقِيتَهُ فَسَلِّمْ عَلَيْهِ، وَإِذَا دَعَاكَ فَأَجِبْهُ، وَإِذَا اسْتَنْصَحَكَ فَانْصَحْ لَهُ، وَإِذَا عَطَسَ فَحَمِدَ اللهَ فَسَمِّتْهُ، وَإِذَا مَرِضَ فَعُدْهُ وَإِذَا مَاتَ فَاتَّبِعْهُ».</t>
+  </si>
+  <si>
+    <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - überlieferte, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Der Muslim hat sechs Rechte gegenüber seinem muslimischen Bruder.“ Es wurde gefragt: „Welche sind das, o Gesandter Allahs?“ Er sagte: „Wenn du ihm begegnest, grüße ihn mit dem Friedensgruß. Wenn er dich einlädt, nimm seine Einladung an. Wenn er dich um Rat bittet, gib ihm einen guten Rat. Wenn er niest und Allah preist, sprich ihm den Segenswunsch aus. Wenn er krank ist, besuche ihn. Und wenn er stirbt, begleite ihn zu seiner letzten Ruhestätte.“</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن حق المسلم على أخيه المسلم سِتُّ خِصَال:
+الأولى: يسلم عليه إذا لقِيه بقول: السلام عليكم، وهو يردُّ السلام بقوله: وعليكم السلام. 
+الثانية: إجابة دعوته إذا دعاه لِوَلِيْمَة وغيرِها. 
+الثالثة: النصيحة له إذا طلبها، ولا تُدَاهِنه أو تَغُشّه. 
+الرابعة: إذا عطس فقال: الحمد لله، فشَمِّتْه بقول: يرحمك الله، وهو يردُّ قائلًا: يَهديكم الله ويُصلح بالكم. 
+الخامسة: يعوده ويزوره إذا مرض. 
+السادسة: يُصلِّي عليه إذا مات، ويتبع جنازته حتى تُدْفَن.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass zu den Rechten des Muslims gegenüber seinem muslimischen Bruder sechs Dinge/Eigenschaften gehören (und er diese zu erfüllen hat): Erstens: Er grüßt ihn, wenn er ihn trifft, mit den Worten: „As-Salamu 'Alaykum“ (Friede sei auf euch), und er erwidert den Gruß mit den Worten: „Wa 'Alaykum As-Salam“ (Und Friede sei auf euch). Zweitens: Er nimmt seine Einladung an, wenn er ihn zu einem Hochzeitsfest oder einer anderen Veranstaltung einlädt. Drittens: Er gibt ihm einen guten Rat, wenn er ihn darum bittet, und er schmeichelt ihm nicht oder täuscht ihn nicht. Viertens: Wenn er niest und sagt: „Alhamdulillah“ (Gepriesen sei Allah), so spricht er ihm den Segenswunsch aus mit den Worten: „YarhamukAllah“ (Möge Allah dir gnädig sein), und er antwortet mit den Worten: „Yahdikumullah wa yuslihu balakum“ (Möge Allah euch rechtleiten und eure Angelegenheiten verbessern). Fünftens: Man besucht ihn (also den Kranken) und schaut nach ihm, wenn er krank ist. Sechstens: Man verrichtet das Totengebet für ihn, wenn er stirbt, und folgt seinem Begräbnis, bis er beerdigt wird.</t>
+  </si>
+  <si>
+    <t>قال الشوكاني: والمراد بقوله: (حق المسلم) أنه لا ينبغي تركه ويكون فعله إما واجبًا أو مندوبًا ندبًا مؤكَّدًا شبيهًا بالواجب الذي لا ينبغي تركه.
+ردُّ السلام فَرْض عيْن إذا كان المسلَّم عليه فردًا، ويكفي عن الجماعة أحدُهم، أما ابتداء السلام فالأصل فيه أنه سنة.
+زيارة المريض من حقوقه على إخوانه المسلمين؛ لأنها تُدْخِل المَسَرَّة والأُنس على قلبه، وهي فرض كفاية.
+وجوب إجابة الدعوة ما لم يكن فيها إثم؛ ،فإن كانت إلى وَلِيْمةِ عُرْسٍ فالجمهور على وجوب إجابتها إلا لعذر شرعي، أما إن كانت لغير وليمة العرس فالجمهور على أنها مستحبة.
+تشميت العاطس واجب على من سَمِعَ حَمْدَ العاطِس لله.
+كمال الشريعة وحرصها  في توثيق عرى المجتمع والإيمان وأواصِر المحبة بين أفراده.
+(فَسَمِّتْهُ) وفي بعض النسخ: "فشمّته"، بالسين المهملة والشين المعجمة: الدعاء بالخير والبركة، التشميت قيل معناه: أبعدك الله عن الشَّمَاتة، وجَنّبك ما يَشْمِت به عدوُّك، والتسميت معناه: هداك الله إلى السَّمْتِ المستقيم.</t>
+  </si>
+  <si>
+    <t>Asch-Schaukani sagte: „Mit seinen Worten ‚das Recht des Muslims‘ ist gemeint, dass es nicht unterlassen werden sollte und seine Erfüllung entweder verpflichtend oder dringend empfohlen ist, die der Pflicht ähnelt und nicht unterlassen werden sollte.“
+Die Erwiderung des Friedensgrußes ist eine individuelle Pflicht („Farḍ 'Ayn“), wenn der Gegrüßte eine Einzelperson ist. Bei einer Gruppe genügt es, wenn einer von ihnen den Friedensgruß erwidert. Was das Aussprechen des Friedensgrußes betrifft, so ist dies grundsätzlich eine Sunnah.
+Der Besuch eines Kranken gehört zu seinen Rechten gegenüber seinen muslimischen Brüdern, da dies seinem Herzen Freude und Trost bereitet. Zudem handelt es sich dabei um eine kollektive Pflicht („Fard Kifayah“).
+Die Annahme einer Einladung ist verpflichtend, solange sie nicht zu etwas Sündhaftem führt. Handelt es sich um eine Einladung zu einem Hochzeitsfest, so sind sich die meisten Gelehrten darüber einig, dass die Annahme verpflichtend ist, sofern kein legitimer Entschuldigungsgrund vorliegt. Handelt es sich hingegen nicht um ein Hochzeitsfest, so sind sich die meisten Gelehrten darüber einig, dass die Annahme der Einladung erwünscht ist.
+Den Segenswunsch für den Niesenden auszusprechen, ist für denjenigen verpflichtend, der den Niesenden Allah lobpreisen hört.
+Die Vollkommenheit der islamischen Gesetzgebung und ihr Bestreben, die Bande der Gemeinschaft, des Glaubens und der Liebe zwischen ihren Mitgliedern zu stärken.
+„Fa-sammithu“ und in einigen Versionen: „fa-schammituhu“, mit dem Buchstaben Sin ohne Punkt und dem Buchstaben Schin mit Punkt: Das bedeutet, für ihn Gutes und Segen zu erbitten. Es wurde gesagt, dass „At-Taschmit“ bedeutet: Möge Allah dich vor Schadenfreude bewahren und dich von dem bewahren, worüber sich dein Feind freuen würde. Und „At-Tasmit“ bedeutet: Möge Allah dich zur richtigen Rechtleitung führen.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5343</t>
+  </si>
+  <si>
     <t>كل بني آدم خطاء، وخير الخطائين التوابون</t>
   </si>
   <si>
     <t>Alle Kinder Adams begehen Fehler und die besten unter denen, die Fehler begehen, sind die, die es immer gleich bereuen</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم : «كلُّ بني آدم خَطَّاءٌ، وخيرُ الخَطَّائِينَ التوابون».</t>
   </si>
   <si>
     <t>Von Anas ibn Malik - möge Allah mit ihm zufrieden sein - wird überliefert: Der Gesandte Allahs - Allahs Segen und Frieden auf ihm -sagte: "Alle Kinder Adams begehen Fehler und die besten unter denen, die Fehler begehen, sind die, die es immer gleich bereuen!"</t>
   </si>
   <si>
     <t>لا يخلو الإنسان من الخطيئة، لما فُطر عليه من الضعف، وعدم الانقياد لمولاه في فعل ما دعاه إليه، وترك ما نهاه عنه، لكنه تعالى فتح باب التوبة لعباده، وأخبر أن خير الخطائين هم المكثرون من التوبة.</t>
   </si>
   <si>
     <t>Kein Mensch ist frei von Fehlern, da er von Natur aus schwach ist, seinem Herrn nicht gehorcht in den Dingen, zu denen Er ihn ruft und nicht unterlässt, was Er ihm verboten hat. Doch Allah - erhaben ist Er - öffnete Seinen Dienern das Tor der Reue und verkündete, dass die besten unter denen, die Fehler begehen, diejenigen sind, die häufig bereuen.</t>
   </si>
   <si>
     <t>من شأن ابن آدم الخطأ والوقوع في الذنب.
 الواجب على المؤمن إذا تلبس بمعصية أن يبادر بالتوبة.</t>
   </si>
   <si>
     <t>Es gehört zur Stellung des Sohn Adams, dass er Fehler macht und in Sünde verfällt. Als Gläubiger ist man jedoch dazu verpflichtet, zur Reue zu eilen, wenn man gesündigt hat.</t>
   </si>
   <si>
@@ -8730,50 +10536,89 @@
   <si>
     <t>‚Der Verleumder wird nicht ins Paradies eintreten.‘“</t>
   </si>
   <si>
     <t>عن حذيفة رضي الله عنه قال: سمعت النبي صلى الله عليه وسلم يقول: «لَا يَدْخُلُ الْجَنَّةَ قَتَّاتٌ».</t>
   </si>
   <si>
     <t>Von Hudhayfah - möge Allah mit ihm zufrieden sein - wurde überliefert, dass er sagte: „Ich hörte den Propheten - Allahs Segen und Frieden auf ihm - sagen: ‚Der Verleumder wird nicht ins Paradies eintreten.‘“</t>
   </si>
   <si>
     <t>يُخبِرُ صلى الله عليه وسلم أنَّ النَّمَّامَ الذي ينقل الكلام بين الناس بقصد الإفساد بينهم بأنه مُستحِقٌّ للعقاب بألَّا يدخلَ الجنة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - informiert uns, dass der Verleumder, der absichtlich Worte zwischen den Menschen verbreitet, um Unfrieden zu stiften, es verdient, bestraft zu werden, indem er nicht ins Paradies eintritt.</t>
   </si>
   <si>
     <t>النميمة من كبائر الذنوب.
 النهي عن النميمة؛ لما فيها من الإفساد والضرر بين الأفراد والجماعات.</t>
   </si>
   <si>
     <t>Die Verleumdung/ Das Lästern gehört zu den großen Sünden.
 Das Verbot der Verleumdung/ des Lästerns, da sie Unheil und Schaden zwischen Einzelpersonen und Gruppen verursacht.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5368</t>
+  </si>
+  <si>
+    <t>لا ينظر الله إلى من جر ثوبه خيلاء</t>
+  </si>
+  <si>
+    <t>„Allah wird (am Tag der Auferstehung) nicht auf denjenigen schauen, der sein Gewand aus Hochmut hinter sich herzieht.“</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عُمَرَ رَضِيَ اللَّهُ عَنْهُمَا أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يَنْظُرُ اللَّهُ إِلَى مَنْ جَرَّ ثَوْبَهُ خُيَلاَءَ».</t>
+  </si>
+  <si>
+    <t>Ibn 'Umar - möge Allah mit ihm und seinem Vater zu zufrieden sein - überlieferte, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Allah wird (am Tag der Auferstehung) nicht auf denjenigen schauen, der sein Gewand aus Hochmut hinter sich herzieht.“</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن إِرْخَاءِ الثوب أو الإزَارِ أَسفل الكعبين عُجبًا وكبرًا، وأنّ مَن فعل ذلك كان مُستحِقًّا للوعيد الشديد بأن لا ينظر الله إليه يوم القيامة نَظَرَ رَحمة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnte davor, das Gewand oder das Lendentuch („Izar“) unterhalb der Knöchel aus Arroganz und Stolz herabhängen zu lassen, und dass derjenige, der dies tut, die strenge Warnung verdient, dass Allah ihn am Tag der Auferstehung nicht mit einem Blick der Barmherzigkeit ansehen wird.</t>
+  </si>
+  <si>
+    <t>الثوب يَشمل كلَّ ما يَستُر أسفل البدن من سروال وثوب وإزار وغيرها.
+النهي عن الإسبال خاصٌّ بالرجال، قال النووي: وأجمع العلماء على جواز الإسبال للنساء، وقد صح عن النبي صلى الله عليه وسلم الإذنُ لهنَّ في إرخاء ذُيُولِهنّ ذراعًا.
+قال ابن باز: الإسبال ممنوع ومحرم لعموم الأحاديث، وأما العقوبة فهي متفاوتة ولا يلزم أن تكون مُتساوية، فإنه ليس مَن قَصَدَ الخيلاء كمن لم يَقصد.
+قال ابن باز: المرأة عورة فلا مانع من إرخائها شِبْرًا، فإن لم يَكفِها أَرْخَتْ ذِراعًا ابتداءً من الكَعْب.
+قال القاضي: قال العلماء: وبالجملة يكره كل ما زاد على الحاجة والمعتاد في اللباس من الطول والسعة، والله أعلم.
+قال النووي: القَدْر المستحب فيما يَنزل إليه طرف القميص والإزار فنصف الساقين، ولا جناح عليه فيما بينه وبين الكعبين، وما أسفل من ذلك فهو في النار، فالمستحب نصف الساقين، والجائز بلا كراهة ما تحته إلى الكعبين، فما نزل عن الكعبين فهو ممنوع.
+قال ابن عثيمين على قوله: (لا ينظر الله إليه) أي نَظَرَ رَحمةٍ ورَأْفَة، وليس المراد به: النظر العام؛ لأن الله سبحانه وتعالى لا يخفى عليه شيء ولا يغيب عن بصره شيء، لكن المراد نظر الرحمة والرأفة.</t>
+  </si>
+  <si>
+    <t>Das Gewand umfasst alles, was den unteren Teil des Körpers bedeckt, wie Hose, Obergewand, Izar und Ähnliches.
+Das Verbot des Herabhängenlassens des Gewandes („Isbal“) gilt speziell für Männer. An-Nawawi sagte: „Die Gelehrten sind sich einig darüber, dass das Herabhängenlassen für Frauen erlaubt ist. Es ist authentisch über dem Propheten - Allahs Segen und Frieden auf ihm - überliefert, dass er ihnen erlaubt hat, ihre Säume eine Armlänge herabhängen zu lassen.“
+Ibn Baz sagte: „Das Herabhängenslassen des Gewandes ist verboten und aufgrund der allgemeinen Hadithe untersagt. Was die Strafe betrifft, so unterscheidet sie sich und ist nicht für alle gleich, denn derjenige, der damit Hochmut beabsichtigt, ist nicht wie derjenige, der dies nicht beabsichtigt.“
+Ibn Baz sagte: „Die Frau ist eine (also bedeckungsbedürftig), daher spricht nichts dagegen, wenn sie ihr Gewand eine Handspanne herabhängen lässt; und wenn ihr das nicht ausreicht, kann sie es eine Armlänge herabhängen lassen, beginnend vom Knöchel.“
+Al-Qadi sagte: „Die Gelehrten sagten: Im Allgemeinen ist alles, was in der Kleidung über das Maß der Notwendigkeit und des Gewohnten hinausgeht, sei es in Länge oder Weite, verpönt. Und Allah weiß es am besten.“
+An-Nawawi sagte: „Die empfohlene Länge des Hemdes und des Izars reicht bis zur Mitte der Waden. Es ist unbedenklich, wenn sie zwischen der Mitte der Waden und den Knöcheln liegen. Was jedoch darunter herabhängt, ist im Höllenfeuer. Die empfohlene Länge reicht somit bis zur Mitte der Waden. Erlaubt und unverpönt ist, was darunter bis zu den Knöcheln reicht. Was unterhalb der Knöchel herabhängt, ist verboten.“
+Ibn 'Uthaimin sagte zu den Worten „Allah wird nicht auf ihn schauen“: „Damit ist gemeint, dass Allah nicht mit dem Blick der Barmherzigkeit und des Mitgefühls auf ihn schauen wird. Es ist nicht der allgemeine Blick gemeint, denn Allah - gepriesen und erhaben ist Er - entgeht nichts, und nichts ist vor Seinem Blick verborgen. Gemeint ist vielmehr der Blick der Barmherzigkeit und des Mitgefühls.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5370</t>
   </si>
   <si>
     <t>ما شيء أثقل في ميزان المؤمن يوم القيامة من خلق حسن، وإن الله ليبغض الفاحش البذيء</t>
   </si>
   <si>
     <t>„Nichts wiegt schwerer auf der Waage des Gläubigen am Tag der Auferstehung als ein guter Charakter. Und wahrlich, Allah verabscheut denjenigen, der unzüchtig und obszön ist.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي الدَّرْدَاءِ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا شَيْءٌ أَثْقَلُ فِي مِيزَانِ الْمُؤْمِنِ يَوْمَ القِيَامَةِ مِنْ خُلُقٍ حَسَنٍ، وَإِنَّ اللَّهَ لَيُبْغِضُ الفَاحِشَ البَذِيءَ».</t>
   </si>
   <si>
     <t>Von Abu Ad-Darda' - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Nichts wiegt schwerer auf der Waage des Gläubigen am Tag der Auferstehung als ein guter Charakter. Und wahrlich, Allah verabscheut denjenigen, der unzüchtig und obszön ist.“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أَثقلَ ما في مِيْزانِ المؤمنِ يوم القيامة من الأعمالِ والأقوالِ هو حُسْنُ الخُلُق، وذلك بِبَسْطِ الوَجْه، وكفِّ الأذى، وبذلِ المعروف. 
 والله تعالى يُبْغِضُ القبيحَ في فِعْلِه وقَوْلِه، البَذيءَ فيما يَنْطِقُ بِهِ لسانُه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass das schwerste, was auf der Waage des Gläubigen am Tag der Auferstehung von den Taten und Worten sein wird, der gute Charakter ist, und dies durch ein freundliches Gesicht, das Verhindern von Schaden und das Erweisen von Wohltaten. Und Allah - erhaben ist Er - verabscheut denjenigen, der hässlich in seinen Taten und Worten ist und obszöne Dinge mit seiner Zunge ausspricht.</t>
   </si>
   <si>
     <t>فضيلة حسن الخلق؛ لأَنه يُوْرِثُ لصاحبِهِ مَحبةَ الله، ومحبةَ عبادِه، وهو أعظمُ ما يُوْزَنُ يومَ القيامة.</t>
   </si>
   <si>
     <t>Die Tugend des guten Charakters, denn sie bringt ihrem Besitzer die Liebe Allahs und die Liebe Seiner Diener ein, und sie ist das Gewaltigste, was am Tag der Auferstehung gewogen wird.</t>
@@ -9101,50 +10946,87 @@
   </si>
   <si>
     <t>تَرْك الصلاة على النبي صلى الله عليه وسلم عنوان الشُّحِّ.
 الصلاة على النبي صلى الله عليه وسلم من أفضل القُرُبات والطاعات في جميع الأوقات، ويتأكّد حالَ ذِكْرِه.
 قال النووي: إذا صلى على النبي صلى الله عليه وسلم فليَجمع بين الصلاة والتسليم، ولا يَقتصر على أحدِهما؛ فلا يَقل: (صلى الله عليه) فقط، ولا: (عليه السلام) فقط.
 قال أبو العالية في قوله: (إن الله وملائكته يصلون على النبي) قال: صلاة الله عز وجل على نبيه: ثناؤه عليه، والصلاة من الملائكة والبشر: الدعاء.
 قال الحليمي: فمعنى «اللهم صلّ على محمد»: اللهم عظّمه في الدنيا بإعلاء ذِكْرِه، وإظهار دينه، وإبقاء شريعته، وفي الآخِرة: بِتَشْفِيْعِهِ في أُمَّتِهِ، وإِجْزَال أجره ومثوبته، وإبداء فضله للأولين والآخرين بالمقام المحمود، وتقديمه على كافة المقربين الشهود.</t>
   </si>
   <si>
     <t>Die Segenswünsche auf den Propheten - Allahs Segen und Frieden auf ihm - zu unterlassen ist die Spitze des Geiz.
 Die Segenswünsche auf den Propheten - Allahs Segen und Frieden auf ihm - gehören zu den vorzüglichsten Taten der Annäherung und des Gehorsams (zu Allah) zu jeder Zeit; insbesondere, wenn er erwähnt wird.
 An-Nawawi sagte: „Wenn man die Segenswünsche auf den Propheten - Allahs Segen und Frieden auf ihm spricht, soll man zwischen dem Segens- und Friedenswunsch vereinen und sich nicht auf eines der beiden beschränken. So soll er nicht nur: 'Allahs Segen auf ihm' und 'Friede sei auf ihm' sagen.“
 Abu Al-'Aliyah sagte über die Aussage Allahs „Wahrlich Allah und Seine Engel sprechen die Segenswünsche auf den Propheten.“: „Die Segenswünsche Allahs - mächtig und majestätisch ist Er - auf Seinen Propheten sind das Lob für ihn. Und die Segenswünsche der Engel und der Menschen sind ein Bittgebet.“
 Al-Halimi sagte: „Die Bedeutung von 'O Allah, segne Muhammad.“ bedeutet: O Allah, ehre ihn im Diesseits, indem seine Erwähnung erhöht wird, seine Religion deutlich gezeigt wird und seine Gesetzgebung bleibt. Im Jenseits bedeutet es, dass er Fürsprache für seine Gemeinschaft einlegen darf, er seinen Lohn und seine Belohnung vollständig erhält, er seinen Vorzug für die ersten und letzten durch 'Al-Maqam Al-Mahmud' ausführen kann, und dass er vor allen nahestehenden Zeugen bevorzugt wird.“</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي في الكبرى وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5403</t>
   </si>
   <si>
+    <t>من اقتطع حق امرئ مسلم بيمينه، فقد أوجب الله له النار، وحرم عليه الجنة فقال له رجل: وإن كان شيئا يسيرا يا رسول الله؟ قال: وإن قضيبا من أراك</t>
+  </si>
+  <si>
+    <t>„Wer durch seinen Schwur das Recht eines Muslims unrechtmäßig an sich nimmt, dem hat Allah das Höllenfeuer bestimmt und ihm das Paradies verboten.“ Ein Mann fragte ihn: „Auch wenn es sich um eine geringfügige Sache handelt, o Gesandter Allahs?“ Er sagte: „Selbst wenn es nur ein Zweiglein vom Arak-Baum ist.“</t>
+  </si>
+  <si>
+    <t>عن أَبِي أُمَامَةَ إِياسِ بنِ ثَعْلَبَةَ الحَارِثِيِّ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنِ اقْتَطَعَ حَقَّ امْرِئٍ مُسْلِمٍ بِيَمِينِهِ، فَقَدْ أَوْجَبَ اللهُ لَهُ النَّارَ، وَحَرَّمَ عَلَيْهِ الْجَنَّةَ» فَقَالَ لَهُ رَجُلٌ: وَإِنْ كَانَ شَيْئًا يَسِيرًا يَا رَسُولَ اللهِ؟ قَالَ: «وَإِنْ قَضِيبًا مِنْ أَرَاكٍ».</t>
+  </si>
+  <si>
+    <t>Abu Umamah Iyas Ibn Tha'labah Al-Harithi - möge Allah mit ihm zufrieden sein - überlieferte, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wer durch seinen Schwur das Recht eines Muslims unrechtmäßig an sich nimmt, dem hat Allah das Höllenfeuer bestimmt und ihm das Paradies verboten.“ Ein Mann fragte ihn: „Auch wenn es sich um eine geringfügige Sache handelt, o Gesandter Allahs?“ Er sagte: „Selbst wenn es nur ein Zweiglein vom Arak-Baum ist.“</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن الحَلِف بالله كاذبًا عالمًا وذلك لاقتطاع حقِّ امرئ مسلم، فإنّ جزاء ذلك استحقاق النار، والحِرْمان من الجنة، وهو من كبائر الذنوب.
+فقال رجل يا رسول الله: وإن كان المَحْلُوف عليه شيئًا قليلًا؟ 
+فقال صلى الله عليه وسلم: حتى لو كان ذلك في عُوْد السِّوَاك الذي يُؤخذ من شجرة الأراك.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnte davor, wissentlich einen falschen Schwur bei Allah zu leisten, um sich dadurch unrechtmäßig das Recht eines Muslims anzueignen. Die Strafe dafür ist das Höllenfeuer und der Ausschluss vom Paradies. Dies gehört zu den großen Sünden. Ein Mann fragte: „O Gesandter Allahs, auch wenn das, worauf geschworen wird, eine kleine Sache ist?“ Der Prophet - Allahs Segen und Frieden auf ihm - antwortete: „Selbst wenn es nur ein Zweiglein vom Arak-Baum ist, mit dem man sich die Zähne reinigt.“</t>
+  </si>
+  <si>
+    <t>الحذر من أخذ حقوق الآخرين، والحرص على أدائها لأصحابها مهما قَلَّتْ، وأنَّ حكم الحاكم بالخطأ لا يُبيح للإنسان ما لم يكن له.
+قال النووي: غلظ تحريم حقوق المسلمين، وأنه لا فرق بين قليل الحق وكثيره؛ لقوله صلى الله عليه وسلم: "وإن قضيبًا من أراك".
+قال النووي: هذه العقوبة لمن اقتطع حق المسلم ومات قبل التوبة، أما من تاب فندم على فعله وردَّ الحق إلى صاحبه وتَحَلَّل منه وعزم على أن لا يعود فقد سقط عنه الإثم.
+قال القاضي: تخصيص المسلم لكونهم المخاطبين وعامة المتعاملين في الشريعة، لا أنَّ غير المسلم بخلافه، بل حُكمُه حُكمُه في ذلك.
+قال النووي: الكذب هو الإخبار عن الشيء على خلاف ما هو، عمدًا كان أو سهوًا، سواء كان الإخبار عن ماض أو مستقبل.</t>
+  </si>
+  <si>
+    <t>Die Warnung davor, die Rechte anderer unrechtmäßig an sich zu nehmen, und der Aufruf, sie ihren rechtmäßigen Besitzern zurückzugeben, unabhängig davon, wie gering sie sind. Auch das Urteil eines Richters aufgrund eines Fehlers erlaubt es einem Menschen nicht, etwas an sich zu nehmen, was ihm nicht zusteht.
+An-Nawawi sagte: „Die strenge Verurteilung der Verletzung der Rechte von Muslimen und dass es keinen Unterschied zwischen kleinen und großen Rechten gibt, aufgrund der Aussage des Propheten - Allahs Segen und Frieden auf ihm -: ‚Selbst wenn es nur ein Zweiglein vom Arak-Baum ist.‘“
+An-Nawawi sagte: „Diese Strafe gilt für denjenigen, der das Recht eines Muslims unrechtmäßig an sich nimmt und stirbt, bevor er bereut. Wer jedoch bereut, seine Tat bedauert, das Recht seinem Besitzer zurückgibt, sich von dieser Tat lossagt und sich vornimmt, sie nicht wieder zu begehen, dem wird die Sünde vergeben.“
+Al-Qadi sagte: „Die besondere Erwähnung des Muslims liegt darin begründet, dass sie die Angesprochenen und die allgemeine Gemeinschaft sind, mit denen gemäß der islamischen Gesetzgebung umgegangen wird. Dies bedeutet jedoch nicht, dass es bei Nichtmuslimen anders wäre; vielmehr ist ihr Urteil in dieser Hinsicht dasselbe.“
+An-Nawawi sagte: „Eine Lüge ist die Mitteilung über etwas, das der Wirklichkeit widerspricht, unabhängig davon, ob dies absichtlich oder versehentlich geschieht und ob es sich um eine Aussage über die Vergangenheit oder die Zukunft handelt.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5430</t>
+  </si>
+  <si>
     <t>من أكل طعاما فقال: الحمد لله الذي أطعمني هذا ورزقنيه من غير حول مني ولا قوة، غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>‚Wer eine Mahlzeit isst und dann sagt: „Alles Lob gebührt Allah, Der mich damit gespeist und versorgt hat, ohne Macht von mir und ohne Kraft“, dem werden seine vergangenen Sünden vergeben.‘“</t>
   </si>
   <si>
     <t>عَنْ سَهْلِ بْنِ مُعَاذِ بْنِ أَنَسٍ عَنْ أَبِيهِ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «مَنْ أَكَلَ طَعَامًا فَقَالَ: الحَمْدُ لِلَّهِ الَّذِي أَطْعَمَنِي هَذَا وَرَزَقَنِيهِ مِنْ غَيْرِ حَوْلٍ مِنِّي وَلاَ قُوَّةٍ، غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ».</t>
   </si>
   <si>
     <t>Von Sahl Ibn Mu'adh Ibn Anas wird über seinen Vater überliefert, der sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer eine Mahlzeit isst und dann sagt: „Alles Lob gebührt Allah, Der mich damit gespeist und versorgt hat, ohne Macht von mir und ohne Kraft“, dem werden seine vergangenen Sünden vergeben.‘“</t>
   </si>
   <si>
     <t>يحثُّ النبيُّ صلى الله عليه وسلم مَن أَكلَ طعامًا بأنْ يَحمدَ الله، فلا قدرة لي في جلب الطعام، ولا في أكله إلا بالله تعالى وإعانته، 
 ثم بشَّر صلى الله عليه وسلم مَن قال ذلك بأنه مستحق لمغفرة الله له ما مضى من ذنوبه الصغائر.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - ermutigt denjenigen, der eine Mahlzeit gegessen hat, Allah zu lobpreisen; denn ich habe keine Kraft, Nahrung zu beschaffen oder zu essen, außer durch Allah - erhaben ist Er - und Seine Hilfe. Dann verkündete der Prophet - Allahs Segen und Frieden auf ihm -, demjenigen, der dies sagt, die frohe Botschaft, dass er die Vergebung Allahs für seine vergangenen kleinen Sünden verdient.</t>
   </si>
   <si>
     <t>استحباب حَمْد الله تعالى في آخر الطعام.
 بيان عظيم فضل الله تعالى على عباده حيث رزَقَهم ويَسَّرَ لهم أسباب الرزق وجعل في ذلك تكفير السيئات.
 أمور العباد كلها من الله عز وجل، وليست بحولهم وقوتهم، والعبد مأمور بفعل الأسباب.</t>
   </si>
   <si>
     <t>Es ist empfehlenswert, Allah - erhaben ist Er - am Ende einer Mahlzeit zu lobpreisen.
@@ -9301,90 +11183,159 @@
   </si>
   <si>
     <t>عن جرير بن عبد الله رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ لَا يَرْحَمِ النَّاسَ لَا يَرْحَمْهُ اللهُ عَزَّ وَجَلَّ».</t>
   </si>
   <si>
     <t>Von Jarir Ibn Abdillah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer den Menschen keine Barmherzigkeit erweist, dem wird Allah - mächtig und majestätisch ist Er - keine Barmherzigkeit erweisen.‘“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الذي لا يرحمُ الناسَ لا يرحمُه اللهُ عز وجل، فرحمةُ العبد للخَلق من أكبر الأسباب التي تُنالُ بها رحمةُ الله تعالى.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass jemand, der den Menschen keine Barmherzigkeit erweist, von Allah - mächtig und majestätisch ist Er - ebenfalls keine Barmherzigkeit erfahren wird. Die Barmherzigkeit des Dieners gegenüber den Geschöpfen ist eine der größten Ursachen, durch die man die Barmherzigkeit Allahs - erhaben ist Er - erlangen kann.</t>
   </si>
   <si>
     <t>الرحمة مطلوبة لسائر المخلوقات، لكن خص الناس بالذكر اهتمامًا بهم.
 الله هو الرحيم ويرحم عبادَه الرُّحَماء، فالجزاء من جنس العمل.
 الرحمة بالناس تشمل إيصال الخير لهم ودفع الشر عنهم ومعاملتهم بالحسنى.</t>
   </si>
   <si>
     <t>Die Barmherzigkeit ist für alle Geschöpfe erforderlich, jedoch wird der Mensch besonders hervorgehoben, um ihm besondere Aufmerksamkeit zu schenken.
 Allah ist der Barmherzige und zeigt Barmherzigkeit gegenüber denjenigen, die Barmherzigkeit gegenüber Seinen Dienern zeigen, denn die Vergeltung entspricht der Art des Handelns.
 Die Barmherzigkeit gegenüber den Menschen umfasst, ihnen Gutes zukommen zu lassen, Schaden von ihnen abzuwenden und sie wohlwollend zu behandeln.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5439</t>
+  </si>
+  <si>
+    <t>نعمتان مغبون فيهما كثير من الناس: الصحة والفراغ</t>
+  </si>
+  <si>
+    <t>„Zwei Gunstgaben werden von vielen Menschen nicht richtig geschätzt (wörtl. bei denen viele Menschen im Verlust sind): die Gesundheit und die freie Zeit.“</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «نِعْمَتَانِ مَغْبُونٌ فِيهِمَا كَثِيرٌ مِنَ النَّاسِ: الصِّحَّةُ وَالفَرَاغُ».</t>
+  </si>
+  <si>
+    <t>Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - überlieferte, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Zwei Gunstgaben werden von vielen Menschen nicht richtig geschätzt (wörtl. bei denen viele Menschen im Verlust sind): die Gesundheit und die freie Zeit.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن نعمتين عظيمتين من نعم الله على الإنسان يَخْسَر فيهما كثيرٌ من الناس حيث يَصرفونها في غير محلها؛ فإن الإنسان إذا اجتمع له نعمة الصحة مع الفراغ، فغَلَبَ عليه الكسل عن الطاعة فهو الخاسر؛ وهي حال أكثر الناس، وإن استعمل فراغَه وصحتَه في طاعة الله فهو الرابح؛ حيث أن الدنيا مزرعة الآخرة، وفيها التجارة التي يظهر ربحُها في الآخرة، والفراغ يَعْقُبُه الشُّغْل، والصحة يعقبها السَّقَم، ولو لم يكن إلا الهَرَم لَكَفى.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete über zwei große Gunstgaben Allahs für den Menschen, bei denen viele Menschen im Verlust sind, weil sie sie nicht richtig nutzen. Wenn ein Mensch über Gesundheit und freie Zeit verfügt, aber von der Faulheit im Gehorsam gegenüber Allah überwältigt wird, dann gehört er zu den Verlierern. Dies ist der Zustand der meisten Menschen. Wenn er jedoch seine freie Zeit und seine Gesundheit im Gehorsam gegenüber Allah nutzt, dann gehört er zu den Gewinnern. Denn diese Welt ist der Acker für das Jenseits, und hier findet der Handel statt, dessen Gewinn sich im Jenseits zeigen wird. Auf die freie Zeit folgt Beschäftigung, auf die Gesundheit folgt Krankheit, und selbst das hohe Alter allein würde bereits ausreichen, um die Gesundheit schwinden zu lassen.</t>
+  </si>
+  <si>
+    <t>تشبيه المكلَّف بالتاجر، والصحة والفراغ برأس المال؛ فمن أحسن استخدام رأس ماله نال وربح، ومن ضيَّعه خَسِر ونَدِم.
+قال ابن الخازن: النعمة ما يتنعّم به الإنسان ويَستَلِذُّه، والغَبْنُ أنْ يشتري بأضعاف الثمن، أو يبيع بدون ثمن المِثْل؛ فمن صحَّ بدنه وتَفَرّغ من الأشغال العاتقة ولم يَسْعَ لصلاح آخرته فهو كالمغبون في البيع.
+الحرص على الاستفادة من الصحة والفراغ للتقرب إلى الله عز وجل، وفعل الخيرات قبل فواتهما.
+شكر نعم الله يكون باستخدامها في طاعة الله تعالى.
+قال القاضي وأبو بكر بن العربي: اختلف في أول نعمة الله على العبد، فقيل: الإيمان، وقيل: الحياة، وقيل: الصحة، والأول أولى فإنه نعمة مُطْلَقة، وأما الحياة والصحة فإنهما نعمة دنيوية، ولا تكون نعمة حقيقة إلا إذا صاحبت الإيمانَ، وحينئذ يُغْبَنُ فيها كثير من الناس، أي يذهب رِبْحُهم أو يَنْقُص، فمَن استرسل مع نفسه الأمّارة بالسوء الخالدة إلى الراحة فترك المحافظة على الحدود، والمواظبة على الطاعة فقد غُبِنَ، وكذلك إذا كان فارغًا، فإنّ المشغول قد يكون له مَعذِرة بخلاف الفارغ؛ فإنه يرتفع عنه المعذرة وتقوم عليه الحجة.</t>
+  </si>
+  <si>
+    <t>Der Rechtsfähige („Mukallaf“) wird mit einem Händler verglichen und Gesundheit und freie Zeit mit seinem Kapital. Wer sein Kapital gut einsetzt, erzielt Gewinn und Erfolg; wer es verschwendet, erleidet Verlust und bereut.
+Ibn Al-Khazin sagte: „Eine Gunstgabe ist das, woran sich der Mensch erfreut und was ihm Wohlbefinden und Genuss bereitet. Und der Betrug („Ghabn“) bedeutet, etwas für ein Vielfaches seines eigentlichen Preises zu kaufen oder es unter seinem angemessenen Wert zu verkaufen. Wer gesund ist und von belastenden Beschäftigungen frei ist, sich jedoch nicht um das Wohlergehen seines Jenseits bemüht, gleicht demjenigen, der bei einem Geschäft Verlust erlitten hat.“
+Das Bestreben, Gesundheit und freie Zeit zu nutzen, um sich Allah - mächtig und majestätisch ist Er - zu nähern und gute Taten zu verrichten, bevor diese beiden Gnaden verloren gehen.
+Der Dank für die Gunstgaben Allahs besteht darin, sie im Gehorsam gegenüber Allah - erhaben ist Er - zu nutzen.
+Al-Qadi und Abu Bakr Ibn Al-'Arabi sagten: „Es besteht Uneinigkeit darüber, welche die erste Gunstgabe Allahs gegenüber dem Diener ist. Manche sagten: der Glaube („Iman“); andere sagten: das Leben; und andere sagten: die Gesundheit. Die erste Ansicht ist vorzuziehen, denn der Iman ist eine uneingeschränkte Gunstgabe. Was das Leben und die Gesundheit betrifft, so sind dies weltliche Gunstgaben. Sie sind nur dann eine wirkliche Gunstgabe, wenn sie mit dem Iman verbunden sind. In diesen beiden Gunstgaben sind dann viele Menschen im Verlust, das heißt, ihr Gewinn geht verloren oder wird geschmälert. Wer sich von seiner Seele, die zum Schlechten anstiftet und nach Bequemlichkeit strebt, dazu verleiten lässt, die Einhaltung der Grenzen Allahs aufzugeben und nicht beständig im Gehorsam zu bleiben, der hat Verlust erlitten. Ebenso verhält es sich mit demjenigen, der freie Zeit hat. Denn der Beschäftigte kann möglicherweise eine Entschuldigung haben, während demjenigen, der freie Zeit hat, die Entschuldigung genommen ist und gegen ihn der Beweis erbracht ist.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5449</t>
   </si>
   <si>
     <t>يا ابن آدم إنك ما دعوتني ورجوتني غفرت لك على ما كان فيك ولا أبالي</t>
   </si>
   <si>
     <t>‚O Sohn Adams! Solange du Mich ersuchst und auf Mich hoffst, vergebe Ich dir, was du getan hast, und es kümmert Mich nicht</t>
   </si>
   <si>
     <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «قَالَ اللَّهُ تَبَارَكَ وَتَعَالَى: يَا ابْنَ آدَمَ إِنَّكَ مَا دَعَوْتَنِي وَرَجَوْتَنِي غَفَرْتُ لَكَ عَلَى مَا كَانَ فِيكَ وَلاَ أُبَالِي، يَا ابْنَ آدَمَ لَوْ بَلَغَتْ ذُنُوبُكَ عَنَانَ السَّمَاءِ ثُمَّ اسْتَغْفَرْتَنِي غَفَرْتُ لَكَ، وَلاَ أُبَالِي، يَا ابْنَ آدَمَ إِنَّكَ لَوْ أَتَيْتَنِي بِقُرَابِ الأَرْضِ خَطَايَا ثُمَّ لَقِيتَنِي لاَ تُشْرِكُ بِي شَيْئًا لأَتَيْتُكَ بِقُرَابِهَا مَغْفِرَةً».</t>
   </si>
   <si>
     <t>Von Anas Ibn Malik - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Allah - erhaben ist Er - sagte: ‚O Sohn Adams! Solange du Mich ersuchst und auf Mich hoffst, vergebe Ich dir, was du getan hast, und es kümmert Mich nicht. O Sohn Adams! Würden deine Sünden den höchsten Teil des Himmels erreichen und du würdest Mich dann um Vergebung bitten, so würde Ich dir vergeben. O Sohn Adams! Würdest du zu Mir kommen mit (einem Ausmaß an) Sünden ähnlich dem Ausmaß der Erde, und du würdest Mich dann treffen, ohne Mir etwas beigesellt zu haben, so würde Ich dir ebenso viel Vergebung entgegenbringen.‘“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلَّى اللهُ علَيه وسلَّم أنَّ الله تباركَ وتعالى قال في الحديثِ القدسيِّ: يا ابنَ آدمَ ما دمْتَ تدْعونِي وتَرْجو رَحْمتي، ولمْ تَقْنَطْ؛ سَتَرتُ ذنبَكَ ومحوتُه غير مبالٍ فيه؛ ولو كانَ هذا الذنب والمعصية من الكبائر. 
 يا ابن آدم: لو كَثُرَت ذُنوبُك كثرةً تَملَأُ ما بينَ السَّماءِ والأرضِ بحيث تَبلُغُ أقطارَها وتَعُمَّ نَواحِيَها، ثمَّ استَغفَرتَني؛ محوت وغَفَرتُ لك جميعَها غيرَ مُبالٍ بكَثرتِها.
 يا ابنَ آدمَ: إنَّك لو أتيتَني بعدَ الموتِ بمِلْءِ الأرضِ ذُنوبًا ومَعاصِيَ، وكنتَ قد مِتَّ مُوحِّدًا لا تُشرِكُ بي شيئًا؛ لقابَلتُ هذه الذُّنوبَ والْمعاصِيَ، بمِلْئِ الأرض، مَغفِرةً؛ لأنَّني واسِعُ المغفرةِ، وأغفِرُ كل الذنوب إلا الشِّركَ.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass Allah - segensreich und erhaben ist Er - im Hadith Qudsi sagte: „O Sohn Adams, solange du Mich anrufst und auf Meine Barmherzigkeit hoffst und nicht verzweifelst, werde Ich deine Sünde verbergen und auslöschen - und es kümmert Mich nicht -, selbst wenn diese Sünde und Übertretung zu den großen Sünden gehört. O Sohn Adams: Selbst wenn deine Sünden so zahlreich wären, dass sie den Raum zwischen Himmel und Erde füllen würden, bis sie ihre Grenzen erreichen und alle ihre Seiten bedecken, und du Mich dann um Vergebung bittest, werde Ich sie auslöschen und dir vergeben, ohne Mich um ihre Anzahl zu kümmern.
 O Sohn Adams: Selbst wenn du nach dem Tod mit Sünden und Übertretungen gefüllt wie die Erde zu Mir kommst und du als Monotheist („Muwahhid“) gestorben bist, ohne Mir etwas beigesellt zu haben, werde Ich diese Sünden und Übertretungen mit ebenso viel Vergebung wie die Erde begegnen, denn Ich bin der Allvergebende und vergebe alle Sünden außer der Beigesellung („Schirk“).“</t>
   </si>
   <si>
     <t>سعة رحمة الله تعالى ومغفرته وفضله.
 فضل التوحيد، وأنَّ الله يغفر للموحدين الذنوب والمعاصي.
 خطر الشرك وأن الله لا يغفر للمشركين.
 قال ابن رجب: وقد تضمَّن هذا الحديث الأسباب الثلاثة التي تحصل بها مغفرة الذنوب: الأول: الدعاء مع الرجاء، الثاني: الاستغفار وطلب التوبة، الثالث: الموت على التوحيد.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 الذنوب ثلاثة أنواع: الأول: الشرك بالله؛ وهذا لا يغفره الله، قال الله عز وجل: {إنه من يشرك بالله فقد حرم الله عليه الجنة}، الثاني: ظلم العبد نفسه فيما بينه وبين ربه من ذنوب ومعاصي؛ فإن الله عز وجل يغفر ذلك، ويتجاوز إن شاء، الثالث: ذنوب لا يترك الله منها شيئًا؛ وهي ظلم العباد بعضهم بعضًا، فلا بد من القصاص.</t>
   </si>
   <si>
     <t>Die Weite der Barmherzigkeit, Vergebung und Huld Allahs.
 Der Vorzug des Monotheismus („Tauhid“) und dass Allah den Monotheisten die Sünden und Übertretungen vergibt.
 Die Gefahr des Schirks und dass Allah den Götzendienern nicht vergibt.
 Ibn Rajab sagte: „Dieser Hadith enthält die drei Gründe, durch die die Sünden vergeben werden: Erstens: das Bittgebet mit Hoffnung, zweitens: die Reue und Bitte um Vergebung, drittens: der Tod im Zustand des Tauhids.“
 Dieser Hadith gehört zu den Überlieferungen, die der Prophet - Allahs Segen und Frieden auf ihm - von seinem Herrn berichtet. Er wird als Qudsi- oder Ilahi-Hadith bezeichnet. Sein Wortlaut und seine Bedeutung stammen von Allah, doch er besitzt nicht die Eigenschaften des Qurans, durch die dieser sich von allen anderen Offenbarungen unterscheidet, wie die Verpflichtung, ihn zu rezitieren, die rituelle Reinheit für ihn, die Herausforderung und das Wunder und andere Dinge.
 Es gibt drei Arten von Sünden: Erstens: Die Beigesellung anderer zu Allah (Schirk). Dies vergibt Allah nicht. Allah - mächtig und majestätisch ist Er - sagte: „Wahrlich, wer Allah etwas beigesellt, dem hat Allah das Paradies verwehrt.“ Zweitens: Wenn der Diener sich selbst Unrecht tut in Bezug auf seine Beziehung zu seinem Herrn durch Sünden und Übertretungen. Allah - mächtig und majestätisch ist Er - vergibt dies und sieht darüber hinweg, wenn Er will. Drittens: Sünden, von denen Allah nichts unbeachtet lässt. Das ist das Unrecht, das die Menschen einander zufügen, und und dafür ist Vergeltung notwendig.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5456</t>
+  </si>
+  <si>
+    <t>أن رسول الله صلى الله عليه وسلم كان يقول في سجوده: اللهم اغفر لي ذنبي كله دقه، وجله، وأوله وآخره وعلانيته وسره</t>
+  </si>
+  <si>
+    <t>dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - in seiner Niederwerfung zu sagen pflegte: „O Allah, vergib mir all meine Sünden: ihre kleinen und ihre großen, ihre ersten und ihre letzten, ihre offenbaren und ihre verborgenen.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَقُولُ فِي سُجُودِهِ: «اللهُمَّ اغْفِرْ لِي ذَنْبِي كُلَّهُ دِقَّهُ، وَجِلَّهُ، وَأَوَّلَهُ وَآخِرَهُ وَعَلَانِيَتَهُ وَسِرَّهُ».</t>
+  </si>
+  <si>
+    <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - berichtete, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - in seiner Niederwerfung zu sagen pflegte: „O Allah, vergib mir all meine Sünden: ihre kleinen und ihre großen, ihre ersten und ihre letzten, ihre offenbaren und ihre verborgenen.“</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم يدعو في سجوده فيقول: 
+(اللهم اغفر لي ذنبي) بِستْرِه، وأنْ تَقِيَني تَبِعَتَه؛ فتعفو وتتجاوز وتصفح، (كله)، أعني: (دِقّه) صغيره وقليله، (وجِلّه) كبيره وكثيره، (وأوله) أول ذنب، (وآخره)، وما بينهما، (علانيته وسره) مما لا يعلمه إلا أنت سبحانك.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte in seiner Niederwerfung folgendes Bittgebet zu sprechen: „O Allah, vergib mir meine Sünden“, indem Du sie verbirgst und mich vor ihren Folgen bewahrst. So vergibst, verzeihst und übergehst Du sie „alle“: „die kleinen“, unbedeutenden und geringen; „und die großen“, schwerwiegenden und zahlreichen; „die ersten“ Sünden „und die letzten“ und die dazwischenliegenden; „die offensichtlichen und die verborgenen“, die niemand außer Dir - gepriesen seist Du - kennt.</t>
+  </si>
+  <si>
+    <t>قال ابن القيم: وطلب غفران الذّنوب الصِّغار والكبار، الدَّقيق والجليل، الأوّل والآخر، السّر والعلانية، فهذا التَّعميم وهذا الشُّمول لتأتي التَّوبة على ما عَلِمَه العبدُ من ذنوبه، وما لم يَعْلَمْه.
+قيل: إنما قدّم (الدِّق) على (الجِلّ)؛ لأن السائل يتصاعد في مسألته أي يَتَرَقّى، ولأن الكبائر تنشأ غالبًا من الإصرار على الصغائر وعدم المبالاة بها، فكأنها وسائل إلى الكبائر، ومِن حق الوسيلة أنْ تُقَدّم إثباتًا ورفعًا.
+التضرع إلى الله تعالى، وطلبه المغفرة من جميع الذنوب، الصغائر والكبائر.
+قال النووي: فيه توكيد الدعاء وتكثير ألفاظه وإنْ أَغْنَى بعضُها عن بعض.</t>
+  </si>
+  <si>
+    <t>Ibn Al-Qayyim sagte: „Die Bitte um Vergebung der Sünden - seien sie klein oder groß, unbedeutend oder schwerwiegend, frühere oder spätere, verborgene oder offensichtliche - und diese Verallgemeinerung und umfassende Formulierung sollen bewirken, dass die Reue alles umfasst, was der Diener von seinen Sünden weiß, ebenso wie das, was er nicht weiß.“
+Es wurde gesagt: Der Grund dafür, dass „die kleinen“ vor „die großen“ erwähnt werden, liegt darin, dass der Bittende in seiner Bitte schrittweise voranschreitet. Zudem entstehen große Sünden häufig dadurch, dass man an kleinen Sünden festhält und sie geringschätzt, sodass diese gleichsam zu einem Mittel werden, das zu den großen Sünden führt. Und es gehört zum Recht des Mittels, dass es bei der Darlegung und Erwähnung vorangestellt wird.
+Die flehentliche Bitte an Allah - erhaben ist Er - und die Bitte um Vergebung aller Sünden, seien sie klein oder groß.
+An-Nawawi sagte: „Darin liegt die Bekräftigung des Bittgebets und die Vervielfachung seiner Worte, auch wenn einige davon andere ersetzen könnten.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5470</t>
   </si>
   <si>
     <t>إن أبغض الرجال إلى الله الألد الخصم</t>
   </si>
   <si>
     <t>„Wahrlich, der verhassteste Mensch vor Allah ist der streitsüchtige Widersacher.“</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها عن النبي صلى الله عليه وسلم قال: «إِنَّ أَبْغَضَ الرِّجَالِ إِلَى اللهِ الْأَلَدُّ الْخَصِمُ».</t>
   </si>
   <si>
     <t>Von 'Aischah - möge Allah mit ihr zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wahrlich, der verhassteste Mensch vor Allah ist der streitsüchtige Widersacher.“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله تبارك وتعالى يُبغِض مِن الناس شديدَ الخُصُومةِ وكثيرِها، الذي لا يَقبلُ الانقيادَ للحق، ويُحاولُ دفعَه بجَدَلِه، أو يخاصم بحق لكنَّه يُبالِغُ في الخصومة ويخرج عن حدِّ الاعتدال، ويجادل بغير علم.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass Allah - segensreich und erhaben ist Er - diejenigen unter den Menschen verabscheut, die sehr stark und oft streiten, die es nicht akzeptieren, sich der Wahrheit zu beugen und versuchen, diese durch ihr Streitgespräch abzuwehren oder im Streit zwar im Recht sind, aber die Streiterei übertreiben, die Grenzen des Maß überschreiten und ohne Wissen diskutieren</t>
   </si>
   <si>
     <t>لا يدخلُ في بابِ الخصومات المذمومةِ مطالبةُ المظلوم بحقٍّ له بطريق المرافعات الشرعية.
 الجدل والخصومة من آفات اللسان التي تُسبب الفرقة والتدابر بين المسلمين.
 المجادلة محمودة إذا كانت في الحق وأسلوبها حسن، وتكون مذمومة إذا كانت لرد الحق وتثبيت الباطل، أو كانت بغير حجة ولا برهان.</t>
   </si>
   <si>
@@ -9907,82 +11858,152 @@
 فما وقع إنما هو بمقتضى ما أراده الله، فإنه فعَّالٌ لما يريد، ولا رادّ لقضائه، ولا مُعَقِّب لحُكْمِهِ.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlicht, dass der Gläubige in seiner Gesamtheit gut ist. Jedoch ist der Gläubige, der stark ist in seinem Glauben, seiner Entschlossenheit, seinem Besitz und anderen Aspekten der Stärke, besser und Allah - mächtig und majestätisch ist Er - lieber als der schwache Gläubige. Anschließend riet der Prophet - Allahs Segen und Frieden auf ihm - dem Gläubigen, die Mittel für die nützlichen Angelegenheiten des Diesseits und des Jenseits zu ergreifen, während er sich gleichzeitig auf Allah - gepriesen sei Er und erhaben ist Er - verlässt, Ihn um Hilfe bittet und Ihm vertraut. Dann verbot er - Allahs Segen und Frieden auf ihm - die Schwäche, Faulheit und Trägheit bei der Ausführung dessen, was in beiden Wohnstätten (dem Diesseits und dem Jenseits) nützt. Wenn sich der Gläubige also im Handeln anstrengt, die notwendigen Mittel ergreift, Allah um Hilfe bittet und das Gute von Allah erfleht, dann bleibt ihm danach nichts anderes übrig, als seine Angelegenheiten vollständig Allah anzuvertrauen und zu wissen, dass die Wahl Allahs - mächtig und majestätisch ist Er - das Beste ist. Wenn ihn danach ein Unglück trifft, soll er nicht sagen: „Hätte ich dies oder jenes getan, wäre es so und so gewesen.“ „Denn ‚wenn/ hätte‘ öffnet dem Satan die Tür“, um gegen die Vorherbestimmung zu protestieren und das Vergangene zu bedauern. Stattdessen sollte man ergeben und zufrieden sagen: „Es ist die Vorherbestimmung Allahs und Er tut, was Er möchte.“ Was geschehen ist, geschah nur aufgrund dessen, was Allah gewollt hat. Er ist derjenige, der alles ausführt, was Er will, und niemand kann Seinen Beschluss abwenden oder Sein Urteil ändern.</t>
   </si>
   <si>
     <t>تَفاوُت الناس في الإيمان.
 استحباب القوة في الأعمال؛ لأنه يحصل بها من الفائدةِ ما لا يحصل بالضعف.
 الإنسانُ ينبغي أنْ يحرصَ على ما ينفعُه، ويترك ما لا ينفعه.
 يجب على المؤمن أنْ يَطلُبَ معونةَ الله له في كل أموره، ولا يعتمد على نفسه.
 إثبات القضاء والقدر، وأنه لا ينافي بَذْلَ الأسباب والسعي في طلب الخيرات.
 النهي عن قول «لو» على وجه التَّسَخُّطِ عند نزول المصائب، وتحريم الاعتراض على القضاء والقدر لله تعالى.</t>
   </si>
   <si>
     <t>Die Menschen unterscheiden sich in der Stärke ihres Glauben.
 Es ist empfehlenswert, in den Handlungen stark zu sein, da dadurch ein Nutzen erzielt wird, der durch Schwäche nicht erreicht werden kann.
 Der Mensch sollte sich um das bemühen, was ihm nützt, und das lassen, was ihm nicht nützt.
 Der Gläubige muss Allah in all seinen Angelegenheiten um Hilfe bitten und sich nicht auf sich selbst verlassen.
 Die Bestätigung des göttlichen Urteil (Al-Qada) und der göttlichen Vorbestimmung (Al-Qadar) und dass sie das Ergreifen von Mitteln und das Streben nach Gutem nicht ausschließen.
 Die Untersagung, im Falle von Unglücken „wenn/hätte“ aus Unzufriedenheit zu sagen, sowie das Verbot, sich gegen das Urteil und die Vorherbestimmung Allahs - erhaben ist Er - zu stellen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5493</t>
   </si>
   <si>
+    <t>إن اللعانين لا يكونون شهداء ولا شفعاء يوم القيامة</t>
+  </si>
+  <si>
+    <t>‚Diejenigen, die andere verfluchen, werden am Tag der Auferstehung weder Zeugen noch Fürsprecher sein.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي الدَّرْدَاءِ رضي الله عنه: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ اللَّعَّانِينَ لَا يَكُونُونَ شُهَدَاءَ وَلَا شُفَعَاءَ يَوْمَ الْقِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Abu Ad-Darda - möge Allah mit ihm zufrieden sein - überlieferte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Diejenigen, die andere verfluchen, werden am Tag der Auferstehung weder Zeugen noch Fürsprecher sein.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن يُكثر اللعن على مَن لا يستحق فهو مستحق لعقوبتين: 
+الأولى: لا يكون شهيدًا يوم القيامة على الأمم بتبليغ رسلِهم إليهم الرسالات، ولا تقبل شهادته في الدنيا؛ لفسقه، ولا يرزق الشهادة وهي القتل في سبيل الله. 
+الثانية: لا يشفع يوم القيامة حين يشفع المؤمنون في إخوانهم الذين استَوجَبوا النار.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilte mit, dass derjenige, der häufig Menschen verflucht, die es nicht verdienen, zwei Strafen zu erwarten hat: Erstens: Er wird am Tag der Auferstehung kein Zeuge über die Völker sein hinsichtlich der Übermittlung der Botschaften ihrer Gesandten an sie. Auch wird sein Zeugnis im Diesseits aufgrund seiner Sündhaftigkeit nicht angenommen. Zudem wird ihm der Märtyrertod - also der Tod auf dem Weg Allahs - nicht zuteilwerden. Zweitens: Er wird am Tag der Auferstehung keine Fürsprache einlegen, wenn die Gläubigen für ihre Brüder Fürsprache einlegen, die das Höllenfeuer verdient haben.</t>
+  </si>
+  <si>
+    <t>تحريم الَّلعن، وأنّ كَثرته من كبائر الذنوب.
+العقوبة في الحديث إنما هي لمن كثر منه اللعن، لا لِمَرّة ونحوها، ولأنه يخرج منه أيضًا اللعن المباح، وهو الذي ورد الشرع به بلعن أصحاب الأوصاف المذمومة بغير تعيين كقولك: «لعن الله اليهود والنصارى»، «لعنة الله على الظالمين»، «لعن الله المُصَوِّرين»، «لعن الله من عمل عمل قوم لوط»، «لعن الله من ذبح لغير الله»، «لعن الله المتشبِّهين من الرجال بالنساء والمتشبهات من النساء بالرجال»، ونحو ذلك.
+إثبات شفاعة المؤمنين يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Das Verbot des Verfluchens und dass häufiges Fluchen zu den großen Sünden gehört.
+Die im Hadith erwähnte Strafe bezieht sich nur auf denjenigen, der häufig verflucht, nicht auf eine einzelne Verfluchung oder dergleichen. Davon ausgenommen ist auch das erlaubte Verfluchen, nämlich dasjenige, das in der islamischen Gesetzgebung überliefert wurde, indem Menschen aufgrund verwerflicher Eigenschaften verflucht werden, ohne sie namentlich zu nennen. Dazu gehören beispielsweise: „Möge Allah die Juden und Christen verfluchen“, „Allahs Fluch auf den Ungerechten“, „Allahs Fluch auf den Bildnern“, „Allahs Fluch auf denjenigen, der die Taten des Volkes Lut begeht“, „Allahs Fluch auf denjenigen, der für etwas anderes als Allah schlachtet“, „Allahs Fluch auf die Männer, die Frauen nachahmen, und auf die Frauen, die Männer nachahmen“, und Ähnliches.“
+Die Bestätigung der Fürsprache der Gläubigen am Tag der Auferstehung.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5495</t>
+  </si>
+  <si>
     <t>الدعاء هو العبادة</t>
   </si>
   <si>
     <t>‚Das Bittgebet ist die Anbetung</t>
   </si>
   <si>
     <t>عن النعمان بن بَشِير رضي الله عنه قال: سمعت النبيَّ صلى الله عليه وسلم يقول: «الدُّعَاءُ هُوَ الْعِبَادَةُ»، ثُمَّ قَرَأَ: «{وَقَالَ رَبُّكُمُ ادْعُونِي أَسْتَجِبْ لَكُمْ إِنَّ الَّذِينَ يَسْتَكْبِرُونَ عَنْ عِبَادَتِي سَيَدْخُلُونَ جَهَنَّمَ دَاخِرِينَ} [غافر: 60]».</t>
   </si>
   <si>
     <t>Von An-Nu'man Ibn Baschir - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Propheten - Allahs Segen und Frieden auf ihm - sagen: ‚Das Bittgebet ist die Anbetung.‘ Dann las er: ‚Euer Herr sagt: ›Ruft Mich an, so erhöre Ich euch. Gewiss, diejenigen, die sich aus Hochmut weigern, Mir zu dienen, werden in die Hölle gedemütigt eingehen.‹‘“ [Ghafir: 60]</t>
   </si>
   <si>
     <t>أَخبرَ النبيُّ صلى الله عليه وسلم أن الدعاء هو العبادة، فالواجب أن يكون كلُّه خالصًا لله، سواء كان دعاء مسألة وطلب، بأن يسأل الله تعالى ما ينفعه، ودفع ما يضره في الدنيا والآخرة، أو كان دعاء عبادة، وهي كلُّ ما يحبه الله ويرضاه من الأقوال والأعمال الظاهرةِ والباطنة، العبادات القلبية أو البدنية أو المالية.
 ثم استدلَّ النبي صلى الله عليه وسلم على ذلك حيث قال: قال الله: 
 {ادعوني أستجب لكم إن الذين يستكبرون عن عبادتي سيدخلون جهنم داخرين}.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass das Bittgebet die Anbetung ist. Daher muss es komplett aufrichtig an Allah gerichtet sein, sei es ein Bittgebete der Bitte oder des Ersuchen, indem man Allah - erhaben ist Er - um das bittet, was einem nützt, und darum bittet, dass Er das abwendet, was einem im Dies- und Jenseits schadet, oder ein Bittgebet des Gottesdienst. Dies umfasst alles, was Allah an äußeren und inneren Aussagen und Taten liebt, sowie alle Gottesdienste des Herzens, Körpers und des Besitz.
 Dann belegte der Prophet - Allahs Segen und Frieden auf ihm - dies, indem er sagte: „Allah sagt: ‚Ruft Mich an, so erhöre Ich euch. Gewiss, diejenigen, die sich aus Hochmut weigern, Mir zu dienen, werden in die Hölle gedemütigt eingehen.‘“</t>
   </si>
   <si>
     <t>الدعاء أصل العبادة ولا يجوز صرفه لغير الله.
 الدعاء يتضمَّن حقيقة العبودية والاعتراف بغنى الرب وقدرته تعالى، وافتقار العبد إليه.
 الوعيد الشديد جزاء الاستكبار عن عبادة الله وترك دعائه، وأن الذين يستكبرون عن دعاء الله سيدخلون جهنم صاغرين حقيرين.</t>
   </si>
   <si>
     <t>Das Bittgebet ist die Grundlage der Anbetung und darf nicht an jemand anderen außer Allah gerichtet werden.
 Das Bittgebet beinhaltet die wahre Dienerschaft, das Anerkennen der Vollkommenheit und Macht des Herrn - erhaben ist Er - sowie die Bedürftigkeit des Dieners zu Ihm.
 Die schwere Drohung ist der Lohn für das hochmütige Verweigern der Anbetung Allahs und die Unterlassung, Ihn zu bitten. Diejenigen, die sich aus Hochmut weigern, Allah zu bitten, werden gedemütigt und erniedrigt das Höllenfeuer betreten.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5496</t>
+  </si>
+  <si>
+    <t>إن ربكم حيي كريم، يستحيي من عبده إذا رفع يديه إليه أن يردهما صفرا</t>
+  </si>
+  <si>
+    <t>„Wahrlich, euer Herr ist schamhaft und großzügig. Er schämt sich, wenn Sein Diener seine Hände zu Ihm erhebt, sie leer zurückzuweisen.“</t>
+  </si>
+  <si>
+    <t>عَنْ سَلْمَانَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ رَبَّكُمْ حَيِيٌّ كَرِيمٌ، يَسْتَحْيِي مِنْ عَبْدِهِ إِذَا رَفَعَ يَدَيْهِ إِلَيْهِ أَنْ يَرُدَّهُمَا صِفْرًا».</t>
+  </si>
+  <si>
+    <t>Salman - möge Allah mit ihm zufrieden sein - überlieferte, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wahrlich, euer Herr ist schamhaft und großzügig. Er schämt sich, wenn Sein Diener seine Hände zu Ihm erhebt, sie leer zurückzuweisen.“</t>
+  </si>
+  <si>
+    <t>يَحُثُّ النبيُّ صلى الله عليه وسلم على رفع اليدين أثناء الدعاء، وأخبر أنَّ الله سبحانه (حَيي) كثير الحياء، ولا يترك العطاء، يفعل بالعبد ما يَسُرُّه، ويترك ما يَضرُّه، (كريم) يعطي من غير سؤال فكيف بعد السؤال! يَستحيي مِن عبده المؤمن أنْ يَرُدَّ يديه بعد رفعِها للدعاء فارغتين خاليتين خائبتين من إجابته.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - ermutigt dazu, die Hände beim Bittgebet zu heben, und teilt mit, dass Allah - gepriesen und erhaben ist Er - „schamhaft“ und voller Scham ist. Er lässt Seinen Diener nicht ohne eine Gabe zurück, sondern gewährt ihm, was ihm Freude bereitet, und hält von ihm fern, was ihm schadet. „Großzügig“ ist Er und gibt, ohne dass man Ihn darum bittet - wie viel mehr also, wenn man Ihn bittet! Er schämt sich vor Seinem gläubigen Diener, dessen Hände zurückzuweisen, nachdem er sie im Bittgebet zu Ihm erhoben hat, sodass er leer und ohne Erhörung seines Bittgebets zurückkehrt.</t>
+  </si>
+  <si>
+    <t>كلما أظهر الإنسان الافتقار إلى الله تعالى والتعبد، كان أرجى له وأقرب للإجابة.
+الترغيب في الدعاء، واستحباب رفع اليدين فيه، وأنه من أسباب الاستجابة.
+بيان سعة كرم الله ورحمته بعباده.</t>
+  </si>
+  <si>
+    <t>Je mehr der Mensch seine Bedürftigkeit gegenüber Allah - erhaben ist Er - und seine vollkommene Dienerschaft zum Ausdruck bringt, desto eher ist zu hoffen, dass sein Bittgebet erhört wird.
+Die Ermutigung zum Bittgebet und die Empfehlung, die Hände dabei zu erheben, und dass dies zu den Gründen der Erhörung/Annahme gehört.
+Die Darlegung der Weite von Allahs Großzügigkeit und Barmherzigkeit gegenüber Seinen Dienern.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي وابن ماجه</t>
+  </si>
+  <si>
+    <t>[Überliefert von Abu Dawud, at-Tirmidhi und ibn Majah]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5499</t>
   </si>
   <si>
     <t>كان أكثر دعاء النبي صلى الله عليه وسلم: اللهم ربنا آتنا في الدنيا حسنة، وفي الآخرة حسنة، وقنا عذاب النار</t>
   </si>
   <si>
     <t>„Das häufigste Bittgebet des Propheten - Allahs Segen und Frieden auf ihm - war: ‚O Allah, unser Herr, gewähre uns im Diesseits Gutes und im Jenseits Gutes und bewahre uns vor der Strafe des Höllenfeuers.‘“</t>
   </si>
   <si>
     <t>عَنْ أَنَسٍ رضي الله عنه قَالَ: كَانَ أَكْثَرُ دُعَاءِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «اللَّهُمَّ رَبَّنَا آتِنَا فِي الدُّنْيَا حَسَنَةً، وَفِي الآخِرَةِ حَسَنَةً، وَقِنَا عَذَابَ النَّارِ».</t>
   </si>
   <si>
     <t>Von Anas - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Das häufigste Bittgebet des Propheten - Allahs Segen und Frieden auf ihm - war: ‚O Allah, unser Herr, gewähre uns im Diesseits Gutes und im Jenseits Gutes und bewahre uns vor der Strafe des Höllenfeuers.‘“</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم يُكْثِرُ الدعاءَ بِجَوامِعِ الدعاء، ومنها: 
 "اللهم ربنا آتنا في الدنيا حسنة، وفي الآخرة حسنة، وقنا عذاب النار"،
 فهو يشتمل على حسنة الدنيا من رزق هنيءٍ واسع حلال، وزوجة صالحة، وولدٍ تقَرُّ به العين، وراحة، وعلمٍ نافع، وعمل صالح، ونحو ذلك من المطالب المحبوبة والمباحة، وحسنة الآخرة من السلامة من العقوبات في القبر والموقف والنار، وحصول رضا الله، والفوز بالنعيم المُقيم، والقرب من الرب الرحيم.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte oft Bittgebete zu sprechen, die umfassend sind. Dazu gehört: O Allah, unser Herr, gewähre uns im Diesseits Gutes und im Jenseits Gutes und bewahre uns vor der Strafe des Feuers.“ Es beinhaltet das Gute im Diesseits, wie einen gesegneten, großzügigen und erlaubten Lebensunterhalt, eine rechtschaffene Ehefrau, Kinder, die das Auge erfreuen, Ruhe, nützliches Wissen, gute Taten und ähnliche geliebte und erlaubte Wünsche. Und es beinhaltet das Gute im Jenseits, wie die Sicherheit vor den Strafen im Grab, am Tag der Auferstehung und im Höllenfeuer, sowie das Erlangen von Allahs Wohlgefallen, den Erfolg mit dem ewigen Paradies und die Nähe zum barmherzigen Herrn.</t>
   </si>
   <si>
     <t>استحباب الدعاء بالأدعية الجامعة، تأسيًا بالنبي صلى الله عليه وسلم.
 الأكمل أنْ يَجمعَ الإنسانُ في دعائه بين خير الدنيا والآخرة.</t>
   </si>
@@ -10098,50 +12119,91 @@
   <si>
     <t>„Es gibt nichts, das bei Allah - erhaben ist Er - ehrenwerter ist als das Bittgebet.“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن النبي صلى الله عليه وسلم قال: «لَيْسَ شَيْءٌ أَكْرَمَ عَلَى اللهِ تَعَالَى مِنَ الدُّعَاءِ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Es gibt nichts, das bei Allah - erhaben ist Er - ehrenwerter ist als das Bittgebet.“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لا شيء في العبادات أفضل عند الله تعالى من الدعاء؛ لأن فيه الاعترافَ بغنى الله سبحانه وتعالى، والاعتراف بعَجْز العبد وافتقاره إليه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlichte, dass es in den Gottesdiensten nichts gibt, was bei Allah - erhaben ist Er - vorzüglicher ist als das Bittgebet, da es das Eingeständnis des Reichtums und der Allmacht Allahs - gepriesen sei Er und erhaben ist Er - sowie die Anerkennung der Schwäche und Bedürftigkeit des Dieners Ihm gegenüber beinhaltet.</t>
   </si>
   <si>
     <t>فضل الدعاء وأن من دعا الله فهو مُعظِّم له، ومقر له بأنه غني سبحانه فالفقير لا يُدعا، وأنه سميع فالأَصمُّ لا يُدعا، وأنه كريم فالبخيل لا يدعا، وأنه رحيم فالقاسي لا يدعا، وأنه قادر فالعاجز لا يدعا، وأنه قريب فالبعيد لا يَسمع، وغير ذلك من صفات الجلال والجمال لله سبحانه وتعالى.</t>
   </si>
   <si>
     <t>Der Vorzug des Bittgebets und dass derjenige, der Allah anruft, Ihn verherrlicht und anerkennt, dass Er reich ist, denn der Bedürftige wird nicht angerufen, dass Er allhörend ist, denn der Taubstumme nicht angerufen, dass Er großzügig ist, denn der Geizige wird nicht angerufen, dass Er barmherzig ist, denn der Hartherzige wird nicht angerufen, dass Er allmächtig ist, denn der Unfähige wird nicht angerufen, und dass nahe ist, denn der Entfernte wird nicht gehört. Dies gilt auch für die anderen Attribute der Majestät und Schönheit, die Allah - gepriesen sei Er und erhaben ist Er - besitzt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5509</t>
   </si>
   <si>
+    <t>ما جلس قوم مجلسا لم يذكروا الله فيه ولم يصلوا على نبيهم إلا كان عليهم ترة، فإن شاء عذبهم وإن شاء غفر لهم</t>
+  </si>
+  <si>
+    <t>„Kein Volk sitzt in einer Versammlung zusammen, in der sie Allah nicht gedenken und nicht über Seinen Propheten Segenswünsche sprechen, ohne dass diese Versammlung für sie ein Verlust ist. Wenn Er will, bestraft Er sie, und wenn Er will, vergibt Er ihnen.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه، عَنِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا جَلَسَ قَوْمٌ مَجْلِسًا لَمْ يَذْكُرُوا اللَّهَ فِيهِ وَلَمْ يُصَلُّوا عَلَى نَبِيِّهِمْ إِلاَّ كَانَ عَلَيْهِمْ تِرَةً، فَإِنْ شَاءَ عَذَّبَهُمْ وَإِنْ شَاءَ غَفَرَ لَهُمْ».</t>
+  </si>
+  <si>
+    <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - überlieferte, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Kein Volk sitzt in einer Versammlung zusammen, in der sie Allah nicht gedenken und nicht über Seinen Propheten Segenswünsche sprechen, ohne dass diese Versammlung für sie ein Verlust ist. Wenn Er will, bestraft Er sie, und wenn Er will, vergibt Er ihnen.“</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن الغفلة عن ذِكْر الله، وأنه ما قَعَدَ قوم في مجلسٍ ولم يذكروا الله تعالى فيه، ولم يصلوا على رسوله صلى الله عليه وسلم إلا كان ذاك المجلس حَسْرة عليهم ونَدَامة وخسارة ونقصانًا يوم القيامة، فإن شاء عذّبهم بذنوبهم السابقة وتقصيراتهم اللاحقة، وإن شاء غفر لهم فضلًا منه ورحمة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnte vor der Unachtsamkeit gegenüber dem Gedenken Allahs und sagte, dass eine Versammlung, in der die Menschen Allah - erhaben ist Er - nicht gedenken und keine Segenswünsche auf Seinen Gesandten sprechen, für sie am Tag der Auferstehung Bedauern, Reue, Verlust und Mangel sein wird. Wenn Er will, bestraft Er sie für ihre früheren Sünden und ihre späteren Versäumnisse, und wenn Er will, vergibt Er ihnen aus Seiner Gnade und Barmherzigkeit.</t>
+  </si>
+  <si>
+    <t>الحث على الذكر وفضله.
+فضل المجالس التي فيها ذكر الله تعالى، وذكر رسوله صلى الله عليه وسلم، وأن المجالس التي ليس فيها ذلك هي مجالس شُؤْمٍ على أهلها يوم القيامة.
+ما ذُكر من التحذير عن الغفلة عن ذكر الله ليس مُقتصرًا على المجالس فقط، بل يَعُمُّ غيرها، قال النووي: يكره لمن قعد في مكان أن يفارقه قبل أن يذكر الله تعالى فيه.
+الحسرة الحاصلة لهم يوم القيامة: إما بفوات الأجر والثواب لعدم الاستفادة من الوقت في طاعة الله، وإما بالإثم والعقاب لإشغال الوقت بمعصية الله.
+هذا التحذير إذا كانت هذه الغفلة بالمباحات، فكيف بالمجالس المحرمة التي فيها الغيبة والنميمة وغيرها؟!</t>
+  </si>
+  <si>
+    <t>Die Ermutigung zum Gedenken Allahs und dessen Vorzüge.
+Die Vorzüglichkeit der Versammlungen, in denen Allah - erhaben ist Er - und Sein Gesandter - Allahs Segen und Frieden auf ihm - erwähnt werden, und dass Versammlungen, in denen dies nicht geschieht, für ihre Teilnehmer am Tag der Auferstehung Versammlungen des Unheils sind.
+Die erwähnte Warnung vor der Unachtsamkeit gegenüber dem Gedenken Allahs beschränkt sich nicht nur auf Versammlungen, sondern umfasst auch andere Situationen. An-Nawawi sagte: „Es ist verpönt, dass jemand einen Ort, an dem er gesessen hat, verlässt, ohne dort Allah - erhaben ist Er - zu gedenken.“
+Das Bedauern, das sie am Tag der Auferstehung erfahren werden, kann entweder darin bestehen, dass ihnen Lohn und Belohnung entgehen, weil sie die Zeit nicht für den Gehorsam gegenüber Allah genutzt haben, oder darin, dass sie Sünde und Bestrafung erlangen, weil sie ihre Zeit mit Ungehorsam gegenüber Allah verbracht haben.
+Diese Warnung gilt bereits dann, wenn diese Unachtsamkeit in erlaubten Dingen besteht. Wie ist es dann erst bei verbotenen Versammlungen, in denen üble Nachrede, das Übertragen von Gerüchten und anderes dergleichen stattfinden?!</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي في الكبرى</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي في الكبرى]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5511</t>
+  </si>
+  <si>
     <t>ما نقصت صدقة من مال، وما زاد الله عبدا بعفو إلا عزا، وما تواضع أحد لله إلا رفعه الله</t>
   </si>
   <si>
     <t>„Wohlstand wird nicht durch Spenden verringert, und Allah mehrt einem Diener durch Vergebung nur an Ehre, und niemand demütigt sich vor Allah, außer dass Allah ihn erhöht.“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَا نَقَصَتْ صَدَقَةٌ مِنْ مَالٍ، وَمَا زَادَ اللهُ عَبْدًا بِعَفْوٍ إِلَّا عِزًّا، وَمَا تَوَاضَعَ أَحَدٌ لِلهِ إِلَّا رَفَعَهُ اللهُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wohlstand wird nicht durch Spenden verringert, und Allah mehrt einem Diener durch Vergebung nur an Ehre, und niemand demütigt sich vor Allah, außer dass Allah ihn erhöht.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الصدقةَ لا تُنقِصُ المالَ، بل تَدْفَعُ عنه الآفات، ويُعَوِّض اللهُ صاحبَها الخيرَ العظيم، فتكون زيادةً لا نقصًا.
 وما زاد العفوُ مع القدرة على الانتقام أو المؤاخذة صاحبَه إلا قوةً وعزةً.
 وما تواضع وتَذَلَّل أحدٌ لوجه الله، لا خوفًا من أحد، ولا مداراة له، ولا طلبًا لمنفعة منه، إلا كان جزاؤه العُلُوَّ والشرفَ.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass die Spende das Vermögen nicht verringert, sondern vor Übeln schützt und dass Allah denjenigen, der Almosen gibt, mit großem Segen belohnt, sodass es eine Vermehrung und keine Verringerung darstellt.
 Und das Verzeihen, obwohl man die Fähigkeit zur Rache oder Bestrafung hat, mehrt demjenigen, der verzeiht, nur Stärke und Ehre.
 Und niemand demütigt und erniedrigt sich für Allah, weder aus Angst vor jemandem noch aus Höflichkeit oder um einen Vorteil zu erlangen, ohne dass seine Belohnung Erhöhung und Stolz ist.</t>
   </si>
   <si>
     <t>الخير والفلاح في امتثال الشريعة وفعل الخير وإن ظن بعض الناس أنه بخلاف ذلك.</t>
   </si>
   <si>
@@ -10899,50 +12961,81 @@
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - befiehlt den Menschen die Erleichterung und Vereinfachung in allen religiösen und weltlichen Angelegenheiten und diese nicht zu erschweren. Dies im Rahmen dessen, was Allah erlaubt und vorgeschrieben hat.
 Außerdem ermutigt er sie dazu, (den Menschen) gute Nachrichten zu überbringen und (sie) nicht abzuschrecken.</t>
   </si>
   <si>
     <t>واجب المؤمن أن يحبب الناس بالله ويُرغِّبهم في الخير.
 ينبغي على الداعي إلى الله أن ينظر بحكمة إلى كيفية تبليغ دعوة الإسلام إلى الناس.
 التبشير يُولِّدُ السرورَ والإقبالَ والاطمئنانَ للداعي ولِمَا يَعرِضه على الناس.
 التعسير يولِّدُ النفورَ والإدبارَ والتشكيكَ في كلام الداعي.
 سعة رحمة الله بعباده وأنه رضي لهم دينًا سمحًا وشريعة ميسرة.
 التيسير المأمور به هو ما جاءت به الشريعة.</t>
   </si>
   <si>
     <t>Als Gläubiger ist man dazu verpflichtet, den Leuten die Liebe zu Allah zu vermitteln und sie zu Gutem zu motivieren.
 Wenn man Leute zu Allah ruft, sollte man mit Weisheit darüber nachdenken, wie man den Menschen die Lehren des Islam mitteilen kann.
 Gute Dinge zu verkünden erfreut die Menschen, weckt ihr Interesse und ihr Vertrauen gegenüber dem, der sie über den Islam aufklärt und dem, was er ihnen mitteilt.
 Dinge zu erschweren schreckt die Leute ab, veranlasst sie dazu sich von einem abzuwenden und an den Worten dessen zu zweifeln, der sie über den Islam aufklären will.
 Die Barmherzigkeit Allahs Seinen Dienern gegenüber ist groß und Er ist für sie mit einer nachsichtigen Religion und einer erleichternden Gesetzgebung zufrieden.
 Die befohlene Erleichterung ist das, was die (islamische) Gesetzgebung vorschreibt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5866</t>
   </si>
   <si>
+    <t>كان رسول الله صلى الله عليه وسلم يستحب الجوامع من الدعاء، ويدع ما سوى ذلك</t>
+  </si>
+  <si>
+    <t>„Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - bevorzugte umfassende Bittgebete und ließ andere Bittgebete außer Acht.“</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: كَانَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَسْتَحِبُّ الْجَوَامِعَ مِنَ الدُّعَاءِ، وَيَدَعُ مَا سِوَى ذَلِكَ.</t>
+  </si>
+  <si>
+    <t>'Aischah - möge Allah mit ihr zufrieden sein - berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - bevorzugte umfassende Bittgebete und ließ andere Bittgebete außer Acht.“</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم يَستحِبُّ الأدعية الجامعة لخير الدنيا والآخرة مما لفظه قليل ومعناه كثير، ويكون فيه الثناء على الله تعالى، والأغراض الصالحة، ويَدَعُ ما عدا ذلك.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte Bittgebete zu bevorzugen, die das Gute dieser Welt und des Jenseits umfassen, deren Wortlaut kurz, deren Bedeutung jedoch umfassend ist und in denen das Lob Allahs - erhaben ist Er - sowie rechtschaffene Anliegen enthalten sind. Und er pflegte alles andere außer diesen zu unterlassen.</t>
+  </si>
+  <si>
+    <t>استحباب الدعاء بالألفاظ اليسيرة الجامعة لمعاني الخير، وكراهة التكلف والتَّشْقِيْق في المسألة، وهو خلاف هدي النبي صلى الله عليه وسلم.
+خُصّ رسول الله صلى الله عليه وسلم بجوامع الكلم.
+الحرص على ما ثبت أن النبي صلى الله عليه وسلم دعا به؛ وإن كان طويلًا، وكثرت كلماته، فكلُّه من الأدعية الجامعة.</t>
+  </si>
+  <si>
+    <t>Es ist erwünscht, mit kurzen und umfassenden Worten zu bitten, die die Bedeutungen des Guten umfassen. Es ist verpönt, sich bei den Bittgebeten zu verkünsteln und sich in der Formulierung der Bitte zu sehr abzumühen, denn dies widerspricht der Rechtleitung des Propheten - Allahs Segen und Frieden auf ihm.
+Dem Gesandten Allahs - Allahs Segen und Frieden auf ihm - wurde die Gabe der umfassenden Worte verliehen.
+Darauf bedacht zu sein, das zu verwenden, was vom Propheten - Allahs Segen und Frieden auf ihm - an Bittgebeten überliefert ist, auch wenn es lang ist und viele Worte umfasst, denn all dies gehört zu den umfassenden Bittgebeten.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5886</t>
+  </si>
+  <si>
     <t>ألحقوا الفرائض بأهلها، فما بقي فلأولى رجل ذكر</t>
   </si>
   <si>
     <t>„Lasst die Pflichtanteile (der Erbschaft) denen zukommen, für die sie bestimmt sind. Was dann nach der Pflichtaufteilung übrig bleibt, so gebührt es der (dem Verstorbenen) nächsten männlichen Person.“</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَلْحِقُوا الفَرَائِضَ بِأَهْلِهَا، فَمَا بَقِيَ فَلِأَوْلَى رَجُلٍ ذَكَرٍ».</t>
   </si>
   <si>
     <t>Von Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Lasst die Pflichtanteile (der Erbschaft) denen zukommen, für die sie bestimmt sind. Was dann nach der Pflichtaufteilung übrig bleibt, so gebührt es der (dem Verstorbenen) nächsten männlichen Person.“</t>
   </si>
   <si>
     <t>يأمر النبي صلى الله عليه وسلم القائمين على قسمة التركة أن يوزعوها على مستحقيها بالقسمة العادلة الشرعية كما أراد الله تعالى، فيعطى أصحاب الفروض المقدرة فروضهم في كتاب الله، وهي الثلثان والثلث والسدس والنصف والربع والثمن، فما بقى بعدها، فإنه يعطى إلى من هو أقرب إلى الميت من الرجال، ويسمون العصبة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - befahl den Verantwortlichen für die Aufteilung des Erbes, dass sie es auf die gerechte islamisch-gesetzliche Weise an die Berechtigten aufteilen, so wie Allah - erhaben ist Er - es möchte. So werden denjenigen, denen im Buch Allahs festgelegte Erbanteile zustehen, ihre Anteile gegeben, nämlich zwei Drittel, ein Drittel, ein Sechstel, die Hälfte, ein Viertel und ein Achtel. Was danach übrig bleibt, wird dem nächsten männlichen Verwandten des Verstorbenen gegeben. Diese nahen männlichen Verwandte werden „Al-'Asabah“ genannt.</t>
   </si>
   <si>
     <t>الحديث قاعدة في قسمة التركة.
 أن قسمة الفرائض تكون بالبداءة بأهل الفرائض.
 أن ما بقي بعد الفروض للعصبة.
 تقديم الأقرب فالأقرب فلا يرث عاصب بعيد كالعم، مع وجود عاصب قريب كالأب.
 أنه لا شيء للعاصب إذا استغرقت الفروض التركة، أي لم يبق منها شيئًا.</t>
   </si>
   <si>
@@ -11323,81 +13416,187 @@
   <si>
     <t>Von Abu Al-Hayyaj Al-Asadi wird überliefert, dass er sagte: „'Ali Ibn Abi Talib sagte zu mir: ‚Soll ich dich nicht mit dem beauftragen, womit mich der Gesandte Allahs - Allahs Segen und Frieden auf ihm - beauftragt hat? Nämlich, dass du keine Statue stehen lässt, ohne sie zu beseitigen, und kein überhöhtes Grab, ohne es zu ebnen.‘“</t>
   </si>
   <si>
     <t>كان النبيُّ صلى عليه وسلم يُرسِلُ أصحابَه بألَّا يَتركوا «تمثالًا» -وهو صورة ما كان ذا روح مُجَسَّمة أو غير مجسمة- إلا أزالوه أو محوه.
 وألَّا يتركوا قبرًا مُرتفعًا إلا سَوَّوه بالأرض، وهَدَموا ما عليه من البناء، أو جَعَلوه مُسَطَّحًا لا يُرفَعُ عن الأرض رَفعًا كثيرًا، بل يُرفَع نحو شِبْر.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - ließ seinen Gefährten ausrichten, dass sie keine „Statuen“ – also keine bildlichen Darstellungen von Lebewesen, ob plastisch oder nicht plastisch – bestehen lassen sollten, sondern diese entfernen oder verwischen sollten,
 und dass sie kein erhöhtes Grab bestehen lassen sollten, sondern es dem Erdboden gleich machen sollten und alle darauf befindlichen Bauwerke abreißen sollten. Das Grab sollte eben gemacht werden, sodass es nicht stark erhöht ist, sondern nur etwa eine Handbreit vom Boden abgehoben.</t>
   </si>
   <si>
     <t>تحريم التصوير لذوات الأرواح؛ لأنها من وسائل الشرك.
 مشروعية إزالة المنكر باليد لمن له سلطة أو قدرة على ذلك.
 حرص النبي صلى الله عليه على إزالة كل ما يدل على آثار الجاهلية، من التصاوير والتماثيل والأبنية على القبور.</t>
   </si>
   <si>
     <t>Das Verbot der Darstellung von Lebewesen, da dies ein Mittel des Schirks (Polytheismus) darstellen kann.
 Die Rechtmäßigkeit, das Unrecht mit der Hand zu beseitigen, für diejenigen, die die Autorität oder Fähigkeit dazu haben.
 Der Prophet - Allahs Segen und Frieden auf ihm - war bestrebt, alle Darstellungen, Statuen und Bauwerke auf Gräbern zu entfernen, die auf die Zeichen der Unwissenheit (Jahiliyyah) hinweisen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5934</t>
   </si>
   <si>
+    <t>الحلف منفقة للسلعة، ممحقة للربح</t>
+  </si>
+  <si>
+    <t>‚Das Schwören macht die Ware leichter verkäuflich, lässt jedoch den Gewinn schwinden.‘“</t>
+  </si>
+  <si>
+    <t>عَن أَبي هُرَيْرَةَ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «الْحَلِفُ مَنْفَقَةٌ لِلسِّلْعَةِ، مَمْحَقَةٌ لِلرِّبْحِ».</t>
+  </si>
+  <si>
+    <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - berichtete: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Das Schwören macht die Ware leichter verkäuflich, lässt jedoch den Gewinn schwinden.‘“</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن الحَلِف والإكثار منه حتى لو كان صادقًا في البيع والشراء، وأخبر أنه سبب لِرَوَاج السلعة والمتاع، لكنه نَقْصٌ وإبطال لبركة الربح والكسب، وقد يُسلِّط الله تعالى عليه وُجوهًا يَتْلَف فيها إما سَرْقًا أو حَرْقًا أو غَرَقًا أو غصبًا أو نهبًا أو عوارض أخرى يتلف بها ماله.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnte vor dem Schwören und seiner häufigen Verwendung, selbst wenn man beim Verkauf und Kauf die Wahrheit sagt. Er teilte mit, dass dies zwar ein Grund für den Absatz der Ware und des Handelsguts ist, jedoch zu einer Verminderung und zum Verlust des Segens im Gewinn und Erwerb führt. Allah - erhaben ist Er - kann ihm dann Umstände auferlegen, durch die sein Vermögen zugrunde geht, sei es durch Diebstahl, Brand, Ertrinken, Enteignung, Plünderung oder andere Ursachen, durch die sein Vermögen verloren geht.</t>
+  </si>
+  <si>
+    <t>تعظيم أمر الحلف بالله، وأنه لا يكون إلا لحاجة.
+الكسب الحرام وإن كَثُرَت كَمِّيّته؛ فإنه مَنزوع البركة لا خير فيه.
+قال القاري: ذهاب بركة المكسوب؛ إما بتلف يلحقه في ماله، أو بإنفاقه في غير ما يعود نفعه إليه في العاجل أو ثوابه في الآجل، أو بقي عنده وحُرِم نفعه، أو وَرِثَه مَن لا يَحْمَدُه.
+قال النووي: فيه النهي عن كثرة الحلف في البيع، فإن الحلف من غير حاجة مكروه، وينضم إليه ترويج السلعة، وربما اغترَّ المشتري باليمين.
+كثرة الحلف نقص في الإيمان، ونقص في التوحيد؛ لأن كثرة الحلف تفضي إلى شيئين: أحدهما: التساهل في ذلك وعدم المبالاة، والأمر الثاني: الكذب، فإن من كثرت أيمانه وقع في الكذب، فينبغي التَّقَلُّلُ من ذلك وعدم الإكثار من الأيمان، ولهذا قال سبحانه: (وَاحْفَظُوا أَيْمَانَكُمْ) [المائدة:89].</t>
+  </si>
+  <si>
+    <t>Die Wichtigkeit der Angelegenheit des Schwörens bei Allah und dass dies nur bei Bedarf erfolgen sollte.
+Der verbotene Erwerb, selbst wenn seine Menge groß ist, ist ohne Segen und enthält kein Gutes.
+Al-Qari sagte: „Der Verlust des Segens im Verdienst geschieht entweder durch einen Schaden, der sein Vermögen trifft, oder dadurch, dass er es für etwas ausgibt, das ihm weder im Diesseits noch im Jenseits nützt, oder dadurch, dass es bei ihm verbleibt, ohne dass er daraus Nutzen zieht, oder dadurch, dass es von jemandem geerbt wird, der es nicht zu schätzen weiß.“
+An-Nawawi sagte: „Darin liegt das Verbot des häufigen Schwörens beim Verkauf, denn das Schwören ohne Notwendigkeit ist verpönt. Hinzu kommt, dass dadurch der Verkauf gefördert wird und der Käufer möglicherweise durch den Schwur getäuscht wird.“
+Häufiges Schwören ist ein Mangel im Glauben und ein Mangel im Monotheismus (Tauhid), denn häufiges Schwören führt zu zwei Dingen: Erstens: Leichtfertigkeit und Gleichgültigkeit in dieser Angelegenheit, und zweitens: Lüge. Denn wer häufig schwört, wird in die Lüge fallen. Daher sollte man sich davon zurückhalten und nicht zu häufig schwören. Deshalb sagte Allah - gepriesen sei Er -: „Und bewahrt eure Eide.“ [Al-Ma'idah:89]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5936</t>
+  </si>
+  <si>
     <t>لا يؤمن أحدكم حتى أكون أحب إليه من والده وولده والناس أجمعين</t>
   </si>
   <si>
     <t>‚Keiner von euch glaubt (wirklich), bis ich ihm lieber bin als sein Vater, sein Kind und alle Menschen.‘“</t>
   </si>
   <si>
     <t>عن أنس رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «لَا يُؤْمِنُ أَحَدُكُمْ حَتَّى أَكُونَ أَحَبَّ إِلَيْهِ مِنْ وَالِدِهِ وَوَلَدِهِ وَالنَّاسِ أَجْمَعِينَ».</t>
   </si>
   <si>
     <t>Von Anas - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Keiner von euch glaubt (wirklich), bis ich ihm lieber bin als sein Vater, sein Kind und alle Menschen.‘“</t>
   </si>
   <si>
     <t>يُخْبِرُنا رسولُ الله صلى الله عليه وسلم أنَّ المسلم لا يكون كاملَ الإيمان حتى يُقَدِّمَ محبةَ رسولِ الله صلى الله عليه وسلم على محبة أمه وأبيه وابنه وابنته والناس أجمعين، وهذه المحبة تقتضي طاعتَه ونصرتَه، وتركَ معصيتِه.</t>
   </si>
   <si>
     <t>Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - teilt uns mit, dass ein Muslim keinen vollständigen Glauben („Iman“) hat, bis er die Liebe des Gesandten Allahs - Allahs Segen und Frieden auf ihm - über die Liebe zu seiner Mutter, seinem Vater, seinem Sohn, seiner Tochter und allen Menschen stellt. Diese Liebe erfordert den Gehorsam ihm gegenüber, die Unterstützung seiner Sache und das Unterlassen vom Ungehorsam ihm gegenüber.</t>
   </si>
   <si>
     <t>وجوب محبة الرسول صلى الله عليه وسلم، وتقديمها على محبَّة كل مخلوق.
  من علامة كمال المحبة: نَصرُ سنة رسول الله، وبذل النفس والمال في ذلك.
  محبة الرسول صلى الله عليه وسلم تقتضي طاعتَه فيما أمر وتصديقَه فيما أخبر واجتناب ما نهى عنه وزجر، واتباعَه وترك البدع.
 حق النبي صلى الله عليه وسلم أعظم وآكَدُ من كل الناس؛ لأنه كان سببًا في هدايتِنا من الضلالة واستنقاذِنا من النار والفوز بالجنة.</t>
   </si>
   <si>
     <t>Die Pflicht, den Gesandten Allahs - Allahs Segen und Frieden auf ihm - zu lieben und diese Liebe über die Liebe zu allen Geschöpfen zu stellen.
 Ein Zeichen vollkommener Liebe ist es, die Sunnah des Gesandten Allahs zu unterstützen und sich selbst und sein Vermögen dafür einzusetzen.
 Die Liebe zum Gesandten - Allahs Segen und Frieden auf ihm - erfordert, ihm in dem, was er befiehlt, Gehorsam zu leisten, seinen Aussagen Glauben zu schenken, das zu meiden, was er verboten hat, ihm zu folgen und die Neuerung zu meiden.
 Das Recht des Propheten - Allahs Segen und Frieden auf ihm - ist größer und dringlicher als das aller Menschen, da er ein Grund dafür ist, dass wir aus dem Irrweg rechtgeleitet werden, vom Feuer bewahrt werden und das Paradies erlangen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5953</t>
+  </si>
+  <si>
+    <t>لا تسبوا الريح، فإذا رأيتم ما تكرهون فقولوا: اللهم إنا نسألك من خير هذه الريح وخير ما فيها وخير ما أمرت به، ونعوذ بك من شر هذه الريح وشر ما فيها وشر ما أمرت به</t>
+  </si>
+  <si>
+    <t>‚Beschimpft nicht den Wind. Wenn ihr etwas seht, was euch missfällt, dann sagt: ‚O Allah, wir bitten Dich um das Gute dieses Windes, um das Gute, das in ihm liegt, und um das Gute, mit dem er beauftragt wurde. Und wir suchen Zuflucht bei Dir vor dem Übel dieses Windes, vor dem Übel, das in ihm liegt, und vor dem Übel, mit dem er beauftragt wurde.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أُبَيِّ بْنِ كَعْبٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «لاَ تَسُبُّوا الرِّيحَ، فَإِذَا رَأَيْتُمْ مَا تَكْرَهُونَ فَقُولُوا: اللَّهُمَّ إِنَّا نَسْأَلُكَ مِنْ خَيْرِ هَذِهِ الرِّيحِ وَخَيْرِ مَا فِيهَا وَخَيْرِ مَا أُمِرَتْ بِهِ، وَنَعُوذُ بِكَ مِنْ شَرِّ هَذِهِ الرِّيحِ وَشَرِّ مَا فِيهَا وَشَرِّ مَا أُمِرَتْ بِهِ».</t>
+  </si>
+  <si>
+    <t>Ubayy Ibn Ka'b - möge Allah mit ihm zufrieden sein - berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Beschimpft nicht den Wind. Wenn ihr etwas seht, was euch missfällt, dann sagt: ‚O Allah, wir bitten Dich um das Gute dieses Windes, um das Gute, das in ihm liegt, und um das Gute, mit dem er beauftragt wurde. Und wir suchen Zuflucht bei Dir vor dem Übel dieses Windes, vor dem Übel, das in ihm liegt, und vor dem Übel, mit dem er beauftragt wurde.‘“</t>
+  </si>
+  <si>
+    <t>نَهَى صلى الله عليه وسلم عن شَتْم أو لَعْن الريح، فإنها مأمورة من خالقها، تأتي بالرحمة وبالعذاب، وسَبُّها سَبٌّ لله خالقِها، وتَسَخُّط على قضائه، ثم أَرْشَد صلى الله عليه وسلم إلى الرجوع إلى الله خالقها بسؤاله من خيرها وخير ما فيها وخير ما أُرسلت كإتيانها بالمطر ونقل اللِّقَاح ونحوه، والاستعاذة بالله من شرها وشر ما فيها وشر ما أرسلت به كإتلاف النبات والشجر وهلاك الماشية وهدم الأبنية، ونحوه، وفي سؤال الله ذلك تحقيق للعبودية لله.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - untersagte, den Wind zu beschimpfen oder zu verfluchen, denn er steht unter dem Befehl seines Schöpfers und bringt sowohl Barmherzigkeit als auch Strafe. Den Wind zu beschimpfen bedeutet, seinen Schöpfer zu beschimpfen, und ist ein Ausdruck des Unwillens gegenüber Seiner Bestimmung. Anschließend wies der Prophet - Allahs Segen und Frieden auf ihm - dazu an, sich an Allah, seinen Schöpfer, zu wenden, indem man Ihn um das Gute des Windes, um das Gute, das in ihm liegt, und um das Gute bittet, mit dem er gesandt wurde - etwa dass er Regen bringt, Pollen überträgt und Ähnliches. Ebenso soll man bei Allah Zuflucht vor dem Übel des Windes, vor dem Übel, das in ihm liegt, und vor dem Übel suchen, mit dem er gesandt wurde - etwa vor der Zerstörung von Pflanzen und Bäumen, dem Verenden des Viehs, dem Einsturz von Gebäuden und Ähnlichem. Allah darum zu bitten, beinhaltet die Verwirklichung der Dienerschaft gegenüber Allah.</t>
+  </si>
+  <si>
+    <t>النهي عن سب الريح؛ لأنها خَلْقٌ مُدَبَّرٌ، فيَرْجِعُ السَّبُّ إلى خالقها ومُدَبِّرِها، وهو نقص في التوحيد.
+الرجوع إلى الله والاستعاذة به من شر ما خلق.
+الريح تكون مأمورة بالخير، وتكون مأمورة بالشر.
+قال ابن باز: سب الريح من جملة المعاصي؛ لأنها مخلوق مدبر ترسل بالخير والشر؛ فلا يجوز سبُّها، ولا يقال: لعن الله الريح، أو قاتل الله الريح، أو لا بارك الله في هذه الريح، أو ما أشبه ذلك، بل يعمل المؤمن ما أرشد إليه النبي صلى الله عليه وسلم.
+يقاس على الريح في تحريم الشَّتْم والسب ما يتعلق بالحر والبرد والشمس والغبار وغير ذلك مما هو من خَلْق الله وتصريفه.</t>
+  </si>
+  <si>
+    <t>Das Verbot, den Wind zu beschimpfen, denn er ist eine gelenkte Schöpfung. Die Beschimpfung richtet sich somit gegen seinen Schöpfer und Lenker, und dies ist eine Minderung des Tauhids.
+Sich Allah zuzuwenden und bei Ihm Zuflucht vor dem Übel dessen zu suchen, was Er erschaffen hat.
+Der Wind kann mit Gutem beauftragt sein und er kann mit Schlechtem beauftragt sein.
+Ibn Baz sagte: „Das Beschimpfen des Windes gehört zu den Sünden, denn er ist eine gelenkte Schöpfung, die mit Gutem und Bösem gesandt wird. Daher ist es nicht erlaubt, ihn zu beschimpfen. Man soll nicht sagen: ‚Allah verfluche den Wind‘, ‚Allah bekämpfe den Wind‘, ‚Allah segne diesen Wind nicht‘ oder Ähnliches. Vielmehr soll der Gläubige das tun, wozu der Prophet - Allahs Segen und Frieden auf ihm - ihn angeleitet hat.“
+Analog zum Wind gilt das Verbot des Beschimpfens und Verfluchens auch für Hitze, Kälte, die Sonne, Staub und anderes, was zur Schöpfung Allahs gehört und Seiner Verfügung unterliegt.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5976</t>
+  </si>
+  <si>
+    <t>لا يقل أحدكم: اللهم اغفر لي إن شئت، ارحمني إن شئت، ارزقني إن شئت، وليعزم مسألته، إنه يفعل ما يشاء، لا مكره له</t>
+  </si>
+  <si>
+    <t>„Keiner von euch soll sagen: ‚O Allah, vergib mir, wenn Du willst, erbarme Dich meiner, wenn Du willst, versorge mich, wenn Du willst.‘ Vielmehr soll er seine Bitte mit Entschlossenheit vortragen, denn Er tut, was Er will, und niemand kann Ihn dazu zwingen.“</t>
+  </si>
+  <si>
+    <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، قَالَ: «لاَ يَقُلْ أَحَدُكُمْ: اللَّهُمَّ اغْفِرْ لِي إِنْ شِئْتَ، ارْحَمْنِي إِنْ شِئْتَ، ارْزُقْنِي إِنْ شِئْتَ، وَليَعْزِمْ مَسْأَلَتَهُ، إِنَّهُ يَفْعَلُ مَا يَشَاءُ، لاَ مُكْرِهَ لَهُ».
+ولمسلم: «وَلَكِنْ لِيَعْزِمِ الْمَسْأَلَةَ وَلْيُعَظِّمِ الرَّغْبَةَ، فَإِنَّ اللهَ لَا يَتَعَاظَمُهُ شَيْءٌ أَعْطَاهُ».</t>
+  </si>
+  <si>
+    <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - berichtete über den Propheten - Allahs Segen und Frieden auf ihm -, dass er sagte: „Keiner von euch soll sagen: ‚O Allah, vergib mir, wenn Du willst, erbarme Dich meiner, wenn Du willst, versorge mich, wenn Du willst.‘ Vielmehr soll er seine Bitte mit Entschlossenheit vortragen, denn Er tut, was Er will, und niemand kann Ihn dazu zwingen.“ Und Muslim fügte hinzu: „Vielmehr soll er seine Bitte mit Entschlossenheit vortragen und sein Verlangen groß machen, denn für Allah ist nichts zu groß, was Er gibt.“</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم عن تَعْلِيْق الدعاء بشيء حتى لو كان بمشيئة الله؛ فإن ذلك أمر معلوم مُتَيَقَّن أنه لا يغفر إلا أن يشاء سبحانه، ولا معنى لاشتراط المشيئة؛ لأنها إنما تشترط فيمن يصح منه أن يفعل دون أن يشاء بالإكراه وغيره مما تنزه الله سبحانه عنه، وقد بين ذلك صلى الله عليه وسلم في آخر الحديث بقوله فإنه لا مُكْرِه له، كما أن الله لا يَتَعَاظَمُه شيء أعطاه وليس بعاجز ولا يكبُر عليه شيء حتى يقال: إن شئت، وتعليقه بالمشيئة نوع من الاستغناء عن مغفرته، فقول القائل: إن شئت أن تعطيني كذا فافعل، لا يستعمل هذا إلا مع الغنى عنه أو مع العاجز، وأما مع القادر ومع الاضطرار إليه والحاجة إليه فإنه يَعزم مسألته، ويَسأل سؤال فقير مضطر إلى ما سأله، ويلجأ إلى الله؛ لأنه الغني الكامل، القادر على كل شيء.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - untersagte, das Bittgebet an etwas zu knüpfen, selbst wenn es an den Willen Allahs geknüpft wird. Denn es ist eine bekannte und sichere Angelegenheit, dass Er nur dann vergibt, wenn Er - gepriesen sei Er - es will. Es gibt keinen Sinn darin, den Willen Allahs zur Bedingung zu machen, denn eine solche Bedingung wird nur bei jemandem verwendet, der etwas tun kann, ohne es zu wollen, etwa durch Zwang oder Ähnliches - Dinge, von denen Allah - gepriesen sei Er - frei ist. Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlichte dies am Ende des Hadithes mit seinen Worten: „Denn niemand kann Ihn dazu zwingen.“ Ebenso ist für Allah nichts zu groß, was Er gibt. Er ist weder unfähig, noch ist Ihm etwas zu groß, sodass man sagen würde: „Wenn Du willst.“ Das Bittgebet an Seinen Willen zu knüpfen, beinhaltet eine Art, auf Seine Vergebung zu verzichten. Wenn jemand sagt: „Wenn du mir dies geben möchtest, dann tu es“, wird eine solche Ausdrucksweise nur gegenüber jemandem verwendet, auf den man nicht angewiesen ist, oder gegenüber jemandem, der dazu unfähig ist. Was jedoch den Allmächtigen betrifft, während man auf Ihn angewiesen ist und Ihn dringend braucht, so soll man seine Bitte entschlossen vortragen und wie ein Bedürftiger bitten, der auf das, worum er bittet, dringend angewiesen ist. Er soll sich an Allah wenden, denn Er ist der vollkommen Unabhängige und zu allen Dingen Mächtige.</t>
+  </si>
+  <si>
+    <t>النهي عن تعليق الدعاء بالمشيئة.
+تنزيه الله عما لا يليق به، وسعة فضله، وكمال غناه، وكرمه وجوده سبحانه وتعالى.
+إثبات الكمال لله عز وجل.
+تعظيم الرغبة فيما عند الله وحسن الظن به سبحانه.
+يقع من بعض الناس تعليق الدعاء بالمشيئة وهم لا يشعرون، مثل قول: جزاك الله خيرًا إن شاء الله، الله يرحمه إن شاء الله، فهذا لا يجوز لحديث الباب.</t>
+  </si>
+  <si>
+    <t>Das Verbot, das Bittgebet an den Willen Allahs zu knüpfen.
+Allah ist frei von allem, was Ihm nicht gebührt. Seine Gunst/Gnade ist weit, Sein Reichtum ist vollkommen, und Er ist großzügig und freigebig - gepriesen und erhaben ist Er.
+Die Bestätigung der Vollkommenheit Allahs - mächtig und majestätisch ist Er.
+Die Sehnsucht nach dem, was bei Allah ist, und das Gute Denken über Ihn - gepriesen sei Er.
+Manche Menschen knüpfen ihr Bittgebet unbewusst an den Willen Allahs, etwa wenn sie sagen: „Möge Allah dich mit Gutem belohnen, so Allah will“, oder: „Möge Allah sich seiner erbarmen, so Allah will.“ Dies ist aufgrund des Hadithes dieses Kapitels nicht erlaubt.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/5978</t>
   </si>
   <si>
     <t>ليس منا من تطير أو تطير له، أو تكهن أو تكهن له، أو سحر أو سحر له</t>
   </si>
   <si>
     <t>‚Zu uns gehört nicht, wer in Vögeln ein schlechtes Omen ausmacht oder danach fragt, wer Wahrsagerei betreibt oder sich wahrsagen lässt und wer Zauberei betreibt oder für sich Zauberei betreiben lässt</t>
   </si>
   <si>
     <t>عن عمران بن حصين رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «‌لَيْسَ ‌مِنَّا ‌مَنْ ‌تَطَيَّرَ أَوْ تُطُيِّرَ لَهُ، أَوْ تَكَهَّنَ أَوْ تُكُهِّنَ لَهُ، أَوْ سَحَرَ أَوْ سُحِرَ لَهُ، وَمَنْ عَقَدَ عُقْدَةً، وَمَنْ أَتَى كَاهِنًا فَصَدَّقَهُ بِمَا يَقُولُ فَقَدْ كَفَرَ بِمَا أُنْزِلَ عَلَى مُحَمَّدٍ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ».</t>
   </si>
   <si>
     <t>Von 'Imran Ibn Husayn - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Zu uns gehört nicht, wer in Vögeln ein schlechtes Omen ausmacht oder danach fragt, wer Wahrsagerei betreibt oder sich wahrsagen lässt und wer Zauberei betreibt oder für sich Zauberei betreiben lässt. Und wer einen Knoten knotet und zu einem Wahrsager geht und dem, was er sagt, Glauben schenkt, glaubt damit nicht mehr an das, was Muhammad - Allahs Segen und Frieden auf ihm - offenbart wurde.‘“</t>
   </si>
   <si>
     <t>تَوَعَّدَ النبيُّ صلى الله عليه وسلم مَن فَعَلَ مِن أمته بعضَ الأفعال بقوله: "ليس منّا" ومنها: 
 الأول: "من تَطَيَّرَ أو تُطُيِّرَ له" وأصله: إطلاق الطير عند الشروع في عَمَلٍ مِن سَفَر أو تجارة أو غير ذلك، فإنْ طَارَ جِهةَ اليمين تَفاءَلَ ومَضى لِمَا يريد، وإنْ طار جهة الشمال تشاءم وكَفَّ عما يريد، فلا يجوز فِعْلُ هذا بِنفسِهِ أو تَكليف مَن يَفعله له، ويدخل في ذلك التشاؤم مِن أي شيء، مسموعًا كان أو مرئيًّا، من الطيور أو الحيوانات أو أصحاب العاهات أو الأرقام أو الأيام أو غير ذلك. 
 والثاني: "من تَكَهَّنَ أو تُكُهِّنَ له" فمَن ادَّعى عِلْمَ الغيب باستخدام النجوم وغيرها، أو جاء إلى مَن يَدَّعي علمَ الغيب كالكاهن ونحوه، فَصَدَّقه بما يقول بادعائه علم الغيب، فقد كَفَرَ بما أُنزل على محمد صلى الله عليه وسلم. 
 والثالث: "من سحر أو سحر له" وهو مَن عَمِلَ السحر بنفسه، أو كَلَّف مَن يَعمل له سحرًا؛ لينفع به أحدًا أو يضرَّه، أو عَقَدَ عُقدةً بربط الخيط والسحر عليه بقراءة التعويذات المحرمة عليه والنفث فيه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - hat denjenigen aus seiner Gemeinschaft, die bestimmte Handlungen ausführen, gedroht, indem er sagte: „Er gehört nicht zu uns.“ Dazu gehören unter anderem:
 Erstens: „Wer in Vögeln ein schlechtes Omen ausmacht oder danach fragt.“ Damit ist gemeint, dass man einen Vogel fliegen ließ, bevor man mit einer Arbeit, einer Reise, einem Handel oder dergleichen beginnen wollte. Wenn er nach rechts flog, betrachtete man das als gutes Zeichen und setzte die Absicht fort. Flog er nach links, betrachtete man das als schlechtes Zeichen und brach die Absicht ab. Es ist nicht erlaubt, solche Handlungen selbst zu vollziehen oder andere damit zu beauftragen, und das gilt für jeglichen Aberglauben, sei es durch hörbare oder sichtbare Zeichen, wie Tiere, Menschen mit Behinderungen, Zahlen, Tage oder andere Dinge.
 Zweitens: „Wer Wahrsagerei betreibt oder sich wahrsagen lässt.“ Diejenigen, die behaupten, das verborgene Wissen durch die Sterne oder andere Methoden zu erkennen, oder diejenigen, die zu einem Wahrsager oder ähnlichem gehen, der behauptet verborgenes Wissen zu haben, und dieser Behauptung glauben, haben das abgelehnt, was Muhammad - Allahs Segen und Frieden auf ihm - offenbart wurde.
 Drittens: „Wer Zauberei betreibt oder für sich Zauberei betreiben lässt.“ Damit sind diejenigen gemeint, die selbst Zauberei ausüben oder jemanden damit beauftragen, Zauberei zu betreiben, um jemandem zu nutzen oder zu schaden, oder die Zauber durch Knotenbinden betreiben, indem sie eine Schnur binden und diese durch das Rezitieren von verbotenen Zaubersprüchen und das Pusten darauf verzaubern.</t>
   </si>
@@ -11465,50 +13664,125 @@
     <t>عن ابن عباس رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «من اقتبَسَ علْمًا مِنَ النُّجُومِ اقْتبَسَ شُعبَة مِن السِّحرِ، زادَ ما زادَ».</t>
   </si>
   <si>
     <t>Von Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer etwas von der Sternenkunde erlernt, hat damit etwas von der Zauberei erlernt - je mehr es ist, desto mehr wird es.‘“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن تَعَلَّم وأَخَذَ من علم النجوم والأبراج والاستدلال بحركاتها ودخولها وخروجها على الحوادث الأرضية من موت فلان أو حياته أو مرضه، ونحو ذلك مما سيقع في المستقبل، فقد تَعَلَّمَ جزءًا من السحر، وأنه كلَّما أكثر الإنسان هذا العلم فقد أكثر من السحر.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass jemand, der sich Wissen über die Sterne, die Sternzeichen und die Vorhersage von zukünftigen Ereignissen auf der Erde, wie dem Tod, dem Leben oder der Gesundheit von einer Person, basierend auf der Bewegung, dem Erscheinen und Verschwinden dieser (Sterne und Sternzeichen), aneignet und sich damit beschäftigt, einen Teil der Magie erlernt hat. Je mehr sich jemand mit diesem Wissen beschäftigt, desto mehr Magie eignet er sich an.</t>
   </si>
   <si>
     <t>تحريم التنجيم الذي هو الإخبار عن المستقبل اعتمادًا على أحوال النجوم؛ لأنه من ادعاء علم الغيب.
 أن التنجيم المُحَرَّم من أنواع السحر المنافي للتوحيد، بخلاف النظر في النجوم لمعرفة الاتجاهات أو القِبْلة أو دخول المواسم والشهور فهو مباح.
 كلما زاد في تَعَلُّمِه للتنجيم فهو يزيد من تَعَلُّمِ شُعَبِ السحر.
 للنجوم ثلاث فوائد ذكرها الله في كتابه: زينة للسماء، وعلامات يهتدى بها، ورجوم للشياطين.</t>
   </si>
   <si>
     <t>Das Verbot der Astrologie, die sich auf die Sterne stützt, um zukünftige Ereignisse vorherzusagen, da dies eine Behauptung über das Wissen des Verborgenen darstellt.
 Das verbotene Astrologiewissen ist eine Art von Magie, die im Widerspruch zum Tauhid steht, während die Beobachtung der Sterne zur Bestimmung von Richtungen, der Gebetsrichtung oder vom Beginn der Jahreszeiten und Monaten erlaubt ist.
 Je mehr jemand im Bereich der Astrologie erlernt, desto mehr Aspekte der Magie erlernt er.
 Es gibt drei Vorteile der Sterne, die Allah in Seinem Buch erwähnt: Sie sind eine Zierde des Himmels, sie dienen als Wegweiser und sie sind Geschosse gegen die Satane.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/5989</t>
+  </si>
+  <si>
+    <t>رغم أنف رجل ذكرت عنده فلم يصل علي، ورغم أنف رجل دخل عليه رمضان ثم انسلخ قبل أن يغفر له، ورغم أنف رجل أدرك عنده أبواه الكبر فلم يدخلاه الجنة</t>
+  </si>
+  <si>
+    <t>„Möge die Nase desjenigen im Staub liegen, bei dem ich erwähnt werde und der nicht den Segenswunsch über mich spricht. Möge die Nase desjenigen im Staub liegen, bei dem der Ramadan eintritt und wieder vergeht, bevor ihm vergeben wurde. Und möge die Nase desjenigen im Staub liegen, dessen Eltern bei ihm das hohe Alter erreichen und die ihn nicht ins Paradies eintreten lassen.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «رَغِمَ أَنْفُ رَجُلٍ ذُكِرْتُ عِنْدَهُ فَلَمْ يُصَلِّ عَلَيَّ، وَرَغِمَ أَنْفُ رَجُلٍ دَخَلَ عَلَيْهِ رَمَضَانُ ثُمَّ انْسَلَخَ قَبْلَ أَنْ يُغْفَرَ لَهُ، وَرَغِمَ أَنْفُ رَجُلٍ أَدْرَكَ عِنْدَهُ أَبَوَاهُ الكِبَرَ فَلَمْ يُدْخِلاَهُ الجَنَّةَ».</t>
+  </si>
+  <si>
+    <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - überlieferte, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Möge die Nase desjenigen im Staub liegen, bei dem ich erwähnt werde und der nicht den Segenswunsch über mich spricht. Möge die Nase desjenigen im Staub liegen, bei dem der Ramadan eintritt und wieder vergeht, bevor ihm vergeben wurde. Und möge die Nase desjenigen im Staub liegen, dessen Eltern bei ihm das hohe Alter erreichen und die ihn nicht ins Paradies eintreten lassen.“</t>
+  </si>
+  <si>
+    <t>دَعَا النبيُّ صلى الله عليه وسلم على ثلاثة أصناف بإلصاق أُنُوْفِهِم بالتراب من الذُّلِّ والهوان والخسارة:
+ الصنف الأول: مَن ذُكِر عنده النبيُّ صلى الله عليه وسلم فلم يُصَلِّ عليه بقوله: صلى الله عليه وسلم أو نحوها.
+الثاني: من أدرك شهر رمضان ثم انقضى الشهر قبل أن يُغفر له لتقصيره في فعل الطاعة.
+الثالث: رجل أدرك أبويه عنده الكِبَرِ فلم يكونا سببًا في دخوله الجنة لعقوقه وتقصيره في حقِّهما.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - sprach gegen drei Gruppen ein Bittgebet aus, dass ihre Nasen aus Demütigung, Erniedrigung und Verlust im Staub liegen mögen: Die erste Gruppe: Jemand, bei dem der Prophet - Allahs Segen und Frieden auf ihm - erwähnt wird und er keine Segenswünsche über ihn spricht, indem er sagt: „Allahs Segen und Frieden auf ihm“ oder etwas Ähnliches. Die zweite Art: Jemand, der den Monat Ramadan erlebt, der Monat jedoch vergeht, bevor ihm vergeben wird, weil er seine Pflichten vernachlässigt hat. Die dritte Gruppe: Ein Mann, dessen Eltern bei ihm das hohe Alter erreichen, aber nicht der Grund dafür sind, dass er ins Paradies eintritt, weil er ihnen gegenüber undankbar und nachlässig in seinen Pflichten ihnen gegenüber war.</t>
+  </si>
+  <si>
+    <t>قال السندي: والحاصل أن كل واحد من هؤلاء قد وجد ما لولا التقصير منه لنال به حظًا وافرًا من الخير، فحيث قصر حتى فات عنه ذلك فقد خاب وخسر.
+الحث على الصلاة على النبي صلى الله عليه وسلم كلما ذكر اسمه.
+الحث على الاجتهاد والتشمير للعبادة في شهر رمضان.
+الحث على الاجتهاد في بر الوالدين وإكرامهما، خصوصًا عند الكبر.</t>
+  </si>
+  <si>
+    <t>As-Sindi sagte: „Zusammengefasst hat jeder von diesen Menschen etwas vorgefunden, durch das er - wäre er nicht nachlässig gewesen - einen großen Anteil am Guten hätte erlangen können. Da er jedoch nachlässig war, sodass ihm dies entging, ist er enttäuscht und hat verloren.“
+Die Ermutigung, jedes Mal den Segenswunsch über den Propheten - Allahs Segen und Frieden auf ihm - zu sprechen, wenn sein Name erwähnt wird.
+Die Ermutigung, sich im Monat Ramadan anzustrengen und sich der Anbetung zu widmen.
+Die Ermutigung, sich um die Eltern zu kümmern und sie zu ehren, besonders im hohen Alter.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/6014</t>
+  </si>
+  <si>
+    <t>لا صام من صام الدهر، صوم ثلاثة أيام صوم الدهر كله</t>
+  </si>
+  <si>
+    <t>Wer das ganze Jahr fastet, hat nicht gefastet. Das Fasten von drei Tagen ist wie das Fasten des ganzen Jahres.‘</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدَ اللَّهِ بْنِ عَمْرِو بْنِ العَاصِ رَضِيَ اللَّهُ عَنْهُمَا، قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّكَ لَتَصُومُ الدَّهْرَ، وَتَقُومُ اللَّيْلَ؟»، فَقُلْتُ: نَعَمْ، قَالَ: «إِنَّكَ إِذَا فَعَلْتَ ذَلِكَ هَجَمَتْ لَهُ العَيْنُ، وَنَفِهَتْ لَهُ النَّفْسُ، لاَ صَامَ مَنْ صَامَ الدَّهْرَ، صَوْمُ ثَلاَثَةِ أَيَّامٍ صَوْمُ الدَّهْرِ كُلِّهِ»، قُلْتُ: فَإِنِّي أُطِيقُ أَكْثَرَ مِنْ ذَلِكَ، قَالَ: «فَصُمْ صَوْمَ دَاوُدَ عَلَيْهِ السَّلاَمُ، كَانَ يَصُومُ يَوْمًا وَيُفْطِرُ يَوْمًا، وَلاَ يَفِرُّ إِذَا لاَقَى».</t>
+  </si>
+  <si>
+    <t>'Abdullah Ibn 'Amr Ibn Al-'As - möge Allah mit ihm und seinem Vater zufrieden sein - überlieferte, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Fastest du das ganze Jahr und betest die ganze Nacht?‘ Ich antwortete: ‚Ja.‘ Er sagte: ‚Wenn du das tust, werden deine Augen müde und deine Seele wird erschöpft sein. Wer das ganze Jahr fastet, hat nicht gefastet. Das Fasten von drei Tagen ist wie das Fasten des ganzen Jahres.‘ Ich erwiderte: ‚Ich kann mehr als das ertragen.‘ Er sagte: ‚Dann faste das Fasten von Dawud - Frieden sei auf ihm. Er fastete einen Tag und brach das Fasten am nächsten Tag, und er floh nicht, wenn er dem Feind begegnete.‘“</t>
+  </si>
+  <si>
+    <t>بَلَغَ النبيَّ صلى الله عليه وسلم أنَّ عبدَ الله بن عمرو رضي الله عنهما كان يَسْرُدُ الصومَ ولا يُفطر طوال السنة، ويصلي الليل كله ولا ينام، فنهاه عن ذلك وقال له: صم وأفطر، وقم ونم.
+ونهاه عن سَرْدِ الصيام وقيام الليل كله، وقال له: إنك إن فعلت ذلك ضَعُفَتْ له عينُك وغارَتْ ودَخَلَتْ، ونَفِهَتْ له نفسُك وتَعبِتْ وكَلَّتْ؛ فلا صام من صام السنة؛ حيث إنه لم يحصل على أجر الصوم لمخالفة النهي، ولم يفطر لأنه أمسك. 
+ثم أرشده إلى صيام ثلاثة أيام من كل شهر فهو صوم السنة؛ لأن كل يوم بعشرة أيام وهو أقل المضاعفة للحسنة. 
+فقال عبدالله: إني أستطيع أكثر من ذلك.
+قال صلى الله عليه وسلم: إذن فصم صوم داود عليه السلام وهو أفضل الصيام، كان يصوم يومًا ويفطر يومًا، وكان لا يَفِرُّ إذا لاقى العدو؛ لأن طريقة صومه لم تُضعِفْ بدنَه.</t>
+  </si>
+  <si>
+    <t>Dem Propheten - Allahs Segen und Frieden auf ihm - wurde mitgeteilt, dass ʿAbdullāh Ibn ʿAmr - möge Allah mit ihm und seinem Vater zufrieden sein - ununterbrochen fastete und das ganze Jahr über nicht sein Fasten brach und die ganze Nacht betete, ohne zu schlafen. Da untersagte er ihm dies und sagte zu ihm: „Faste und brich dein Fasten, und steh zum Gebet auf und schlafe.“ Und untersagte ihm, ununterbrochen zu fasten und die ganze Nacht im Gebet zu verbringen, und sagte zu ihm: „Wenn du dies tust, werden deine Augen schwach, sie werden einsinken und zurückweichen, und deine Seele wird erschöpft, müde und kraftlos werden. Wer das ganze Jahr fastet, hat nicht gefastet, da er wegen des Verstoßes gegen das Verbot keinen Lohn für das Fasten erhält und zugleich nicht als jemand gilt, der sein Fasten gebrochen hat, weil er weiterfastete.“ Dann wies er ihn dazu an, drei Tage in jedem Monat zu fasten, denn dies entspricht dem Fasten eines ganzen Jahres, da jeder Tag zehnfach belohnt wird und dies die geringste Vervielfachung einer guten Tat ist. Da sagte 'Abdullah: „Ich kann mehr als das ertragen.“ Der Prophet - Allahs Segen und Frieden auf ihm - sagte: Dann faste das Fasten von Dawud - Frieden sei auf ihm -, was das beste Fasten ist. Er fastete einen Tag und brach das Fasten am nächsten Tag, und er floh nicht, wenn er dem Feind begegnete, weil seine Art zu fasten seinen Körper nicht schwächte.</t>
+  </si>
+  <si>
+    <t>صيام ثلاثة أيام من كلِّ شهر كصيام السنة كلها، وذلك لأنَّ الحسنة بعشرة أمثالها، فتكون ثلاثين يومًا، فإذا صام من كل شهر ثلاثة أيام فكأنه صام السنة كلَّها.
+من أساليب الدعوة إلى الله الترغيب في العمل وذكر ثوابه وثواب المواظبة عليه.
+قال الخطابي: مُحَصَّل قصة عبد الله بن عمرو أن الله تعالى لم يَتَعَبَّد عبدَه بالصوم خاصة، بل تعبده بأنواع من العبادات، فلو استفرغ جهده لَقَصَّرَ في غيره، فالأولى الاقتصاد فيه ليستبقي بعض القوة لغيره، وقد أشير إلى ذلك بقوله عليه الصلاة والسلام في داود عليه السلام: "وكان لا يفر إذا لاقى"؛ لأنه كان يتقوى بالفطر لأجل الجهاد.
+النهي عن التعمق والتكلف في العبادة، والخير التزام السنة.
+مذهب جمهور أهل العلم كراهية صوم الدهر، ويكون حرامًا إذا شَدَّدَ على نفسه وأَضَرَّ بها وحَمَل عليها، ورَغِبَ عن سنة نبيه صلى الله عليه وسلم، واعتقد أن غير سنته أفضل منها.</t>
+  </si>
+  <si>
+    <t>Das Fasten von drei Tagen in jedem Monat entspricht dem Fasten eines ganzen Jahres, da jede gute Tat zehnfach belohnt wird. Drei Fastentage entsprechen somit dreißig Tagen. Wer also in jedem Monat drei Tage fastet, erhält den Lohn, als hätte er das ganze Jahr gefastet.
+Zu den Methoden der Da'wah zu Allah gehört es, zum guten Handeln anzuspornen, seinen Lohn zu erwähnen und den Lohn für die beständige Ausführung dieser Tat darzulegen.
+Al-Khattabi sagte: „Die Zusammenfassung der Geschichte von 'Abdullah Ibn 'Amr ist, dass Allah - erhaben ist Er - Seinen Diener nicht ausschließlich mit dem Fasten zur Anbetung verpflichtet hat, sondern ihn mit verschiedenen Arten der Anbetung verpflichtet hat. Wenn er daher seine ganze Kraft für das Fasten aufwendete, würde er bei anderen Formen der Anbetung nachlässig werden. Daher ist es besser, dabei maßvoll vorzugehen, damit er einen Teil seiner Kraft für andere Dinge bewahrt. Darauf wurde auch durch seine Aussage - Allahs Segen und Frieden auf ihm - über Dāwūd - Allahs Frieden sei auf ihm - hingewiesen: ‚Und er floh nicht, wenn er auf den Feind traf.‘ Denn er stärkte sich durch das Fastenbrechen für das Sich-Abmühen.“
+Die Untersagung, sich in der Anbetung zu vertiefen und sich darin zu überlasten. Das Gute liegt darin, der Sunnah zu folgen.
+Die Ansicht der Mehrheit der Leute des Wissens ist, dass das dauerhafte Fasten des gesamten Jahres verpönt ist. Es wird jedoch verboten, wenn jemand sich dadurch selbst übermäßig belastet, sich Schaden zufügt, sich dazu zwingt, von der Sunnah seines Propheten - Allahs Segen und Frieden auf ihm - abweicht und glaubt, dass etwas anderes besser sei als seine Sunnah.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/6017</t>
   </si>
   <si>
     <t>ضع يدك على الذي تألم من جسدك، وقل باسم الله ثلاثا، وقل سبع مرات أعوذ بالله وقدرته من شر ما أجد وأحاذر</t>
   </si>
   <si>
     <t>„Leg deine Hand auf die schmerzende Stelle deines Körpers und sag dreimal 'Bismillah' (Im Namen Allahs); und siebenmal 'Audhu billahi wa qudratihi min scharri ma ajidu wa uhadhir' (Ich suche Zuflucht bei Allah und bei Seiner Allmacht vor dem Übel, das ich vorfinde und das ich befürchte).“</t>
   </si>
   <si>
     <t>عَنْ عُثْمَانَ بْنِ أَبِي الْعَاصِ الثَّقَفِيِّ رضي الله عنه أَنَّهُ شَكَا إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَجَعًا يَجِدُهُ فِي جَسَدِهِ مُنْذُ أَسْلَمَ، فَقَالَ لَهُ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «ضَعْ يَدَكَ عَلَى الَّذِي تَأَلَّمَ مِنْ جَسَدِكَ، وَقُلْ بِاسْمِ اللهِ ثَلَاثًا، وَقُلْ سَبْعَ مَرَّاتٍ أَعُوذُ بِاللهِ وَقُدْرَتِهِ مِنْ شَرِّ مَا أَجِدُ وَأُحَاذِرُ».</t>
   </si>
   <si>
     <t>Über 'Uthman Ibn Abi Al-'As Ath-Thaqafi - möge Allah mit ihm zufrieden sein - wird überliefert, dass er beim Gesandten Allahs - Allahs Segen und Frieden auf ihm - über einen Schmerz in seinem Körper klagt, den er empfindet, seit er den Islam angenommen hat. Da sagte der Gesandte Allahs - Allahs Segen und Frieden auf ihm - zu ihm: „Leg deine Hand auf die schmerzende Stelle deines Körpers und sag dreimal 'Bismillah' (Im Namen Allahs); und siebenmal 'Audhu billahi wa qudratihi min scharri ma ajidu wa uhadhir' (Ich suche Zuflucht bei Allah und bei Seiner Allmacht vor dem Übel, das ich vorfinde und das ich befürchte).“</t>
   </si>
   <si>
     <t>أَصابَ عثمانَ بن أبي العاص رضي الله عنه وَجَعٌ كادَ يُهلكه، فأتاه النبيُّ صلى الله عليه وسلم يَعُودُه، وعَلَّمَه دعاءً يَرْفَع اللهُ عنه ما نَزَل به مِن مَرَض؛ وهو أنْ يَضَعَ يدَه على المكان الذي يَشْتَكي، ويقول: (بسم الله) ثلاث مرات، ثم يقول سَبعَ مرات: (أعوذ) وألتجئ وأعتصم وأَتَحَصَّن (بالله وقدرته من شر ما أجد) مِن أَلَمٍ في الوقت الحاضر (وأُحاذِر) وأخاف حصولَه في المستقبل من الحُزْن والخوف، أو مِنْ أنْ يستمرَّ هذا المرض ويَنْتَشر ألمُه بالجَسَد.</t>
   </si>
   <si>
     <t>'Uthman Ibn Al-'As - möge Allah mit ihm zufrieden sein - hatte Schmerzen, die ihn beinahe zugrunde gehen ließen. So kam der Prophet - Allahs Segen und Frieden auf ihm - zu ihm, stattete ihm einen Krankenbesuch ab und lehrte ihm ein Bittgebet, durch das Allah die Krankheit von ihm abwendet: Er soll seine Hand auf die schmerzende Stelle legen und dreimal 'Bismillah' (Im Namen Allahs); und siebenmal 'Audhu' (Ich suche Zuflucht), d. h. ich fliehe, halte mich und suche Schutz 'billahi wa qudratihi min scharri ma ajidu' (bei Allah und Seiner Allmacht vor dem Übel, das ich vorfinde', d. h. vor jedem gegenwärtigen Schmerzen, 'wa uhadhir' (und das ich befürchte), d. h. jede Kummer und jede Angst, die ich zukünftig befürchte, oder dass diese Krankheit bestehen bleibt und sich der Schmerz im Körper verbreitet.</t>
   </si>
   <si>
     <t>استحبابُ رُقْيَةِ الإنسانِ نفسَه كما جاء في الحديث.
 الشكوى -من غير تَضَجُّرٍ ولا اعتراض- لا تنافي التوكُّلَ والصبر.
 الدعاء من جُملةِ تَعاطِي الأسباب، ولذا ينبغي التَّقيُّدَ بألفاظِهِ وأعدادِه.
 هذا الدعاء يكونُ لكلِّ أَلَمٍ عُضْوُيٍّ.
 وضع اليد على موضع الألم عند الرقية بهذا الدعاء.</t>
@@ -11629,50 +13903,99 @@
 وسبِّحا ثلاثًا وثلاثين مرة، بقول: سبحان الله، 
 واحْمدَا ثلاثًا وثلاثين، بقول: الحمد لله؛ 
 فهذا الذكر خيرٌ لكما من خادم.</t>
   </si>
   <si>
     <t>Fatimah - möge Allah mit ihr zufrieden sein -, die Tochter des Propheten - Allahs Segen und Frieden auf ihm -, beschwerte sich beim Propheten - Allahs Segen und Frieden auf ihm - über die Schmerzen in ihren Händen, die sie aufgrund des Mahlwerks, womit sie (Getreide) mahlt, verspürt. Als sie hörte, dass einige Jünglinge zu ihm gekommen sind, ging sie zu ihm, um ihn um einen Bediensteten von diesen Jünglingen zu bitten, der ihre Hausarbeit übernehmen sollte. Jedoch fand sie ihn nicht in seinem Haus vor. Sie traf 'Aischah - möge Allah mit ihr zufrieden sein - an und berichtete ihr davon. Als der Prophet - Allahs Segen und Frieden auf ihm - kam, informierte 'Aischah ihn über Fatimahs Besuch bei ihm, um ihn um einen Diener zu bitten. Der Prophet - Allahs Segen und Frieden auf ihm - kam zu Fatima und 'Ali - möge Allah mit ihnen beiden zufrieden sein - nach Hause, als sie im Bett lagen und sich zum Schlafen vorbereiteten. Er setzte sich zwischen sie, sodass 'Ali - möge Allah mit ihm zufrieden sein - die Kälte der Füße des Propheten - Allahs Segen und Frieden auf ihm - auf seinem Bauch spürte. Und er sagte: „Soll ich euch nicht etwas Besseres zeigen als das, worum ihr mich gebeten habt, nämlich euch einen Bediensteten zu geben?“ Sie sagten: „Doch.“ So sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Wenn ihr euch nachts zum Schlafen hinlegt, dann sagt vierunddreißig Mal: ‚Allahu Akbar‘, und sagt dreiunddreißig Mal: ‚Subhanallah‘, und sagt dreiunddreißig Mal: ‚Alhamdulillah‘. Dieses Gedenken (Allahs) ist besser für euch als ein Bediensteter.“</t>
   </si>
   <si>
     <t>استحباب المداومة على هذا الذكر المبارك، حيث ورد أن عليا رضي الله عنه لم يترك هذه الوصية النبوية، المتضمنة حتى ليلة صفين.
 هذا الذكر لا يقال إلا في نوم الليل ولفظه عند مسلم من رواية معاذ عن شعبة "إذا أخذتما مضاجعكما من الليل".
 إذا نسي المسلم هذا الذكر في أول الليل ثم ذكره آخره فلا بأس بقوله؛ لأن علي رضي الله عنه راوي الحديث يقول بأنه نسي قوله ليلة صفين أول الليل ثم تذكر فقاله قبل الصبح.
 قال المهلب: فيه حمل الإنسان أهله على ما يحمل عليه نفسه من إيثار الآخرة على الدنيا إذا كانت لهم قدرة على ذلك.
 قال ابن حجر العسقلاني: من واظب عليه لا يتضرر بكثرة العمل ولا يشق عليه ولو حصل له التعب.
 قال العيني: وجه الخيرية إما أن يراد به أنه يتعلق بالآخرة والخادم بالدنيا، والآخرة خير وأبقى، وإما أن يراد بالنسبة إلى ما طلبته بأن يحصل لها بسبب هذه الأذكار قوة تقدر على الخدمة أكثر مما يقدر الخادم.</t>
   </si>
   <si>
     <t>Es ist empfehlenswert, dieses gesegnete Gedenken Allahs (Dhikr) regelmäßig zu sprechen, da überliefert wurde, dass 'Ali - möge Allah mit ihm zufrieden sein - diese prophetische Empfehlung bis zur Nacht von Siffin nicht unterließ.
 Dieser Dhikr wird nur beim Zubettgehen in der Nacht gesagt, und der Wortlaut des Hadiths bei Muslim, überliefert von Mu'adh über Schu'bah, lautet: „Wenn ihr euch nachts zum Schlafen hinlegt“.
 Wenn ein Muslim diesen Dhikr zu Beginn der Nacht vergisst und sich später daran erinnert, ist es in Ordnung, ihn (dann) zu sprechen, denn 'Ali - möge Allah mit ihm zufrieden sein -, der Überlieferer des Hadithes, sagt, dass er ihn in der Nacht von Siffin zu Beginn der Nacht vergessen hatte und sich dann vor dem Morgengrauen daran erinnerte und ihn sprach.
 Al-Muhallab sagte: „Darin liegt die Aufforderung, seine Familie zu dem zu ermutigen, was man selbst tut, nämlich das Jenseits dem Diesseits vorzuziehen, wenn sie dazu in der Lage sind.“
 Ibn Hajar Al-'Asqalani sagte: „Wer sich daran hält, wird weder durch die viele Arbeit beeinträchtigt werden noch wird es ihm schwerfallen, selbst wenn er erschöpft/müde sein sollte.“
 Al-'Ayni sagte: „Der Grund, weshalb dies besser ist, ist entweder, da es sich auf das Jenseits bezieht, während der Diener sich auf das Diesseits bezieht - und das Jenseits ist besser und dauerhafter - oder da es sich auf das bezieht, was sie erbeten haben, weil sie durch dieses Gedenken mehr Kraft erlangen, um den Dienst besser zu verrichten, als es ein Diener könnte.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/6076</t>
+  </si>
+  <si>
+    <t>ما بال أقوام قالوا كذا وكذا؟ لكني أصلي وأنام، وأصوم وأفطر، وأتزوج النساء، فمن رغب عن سنتي فليس مني</t>
+  </si>
+  <si>
+    <t>„Was ist mit Leuten, die dies und jenes gesagt haben? Ich jedoch bete und schlafe, ich faste und breche mein Fasten und ich heirate Frauen. Wer sich von meiner Sunnah abwendet, gehört nicht zu mir.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رضي الله عنه: أَنَّ نَفَرًا مِنْ أَصْحَابِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ سَأَلُوا أَزْوَاجَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنْ عَمَلِهِ فِي السِّرِّ؟ فَقَالَ بَعْضُهُمْ: لَا أَتَزَوَّجُ النِّسَاءَ، وَقَالَ بَعْضُهُمْ: لَا آكُلُ اللَّحْمَ، وَقَالَ بَعْضُهُمْ: لَا أَنَامُ عَلَى فِرَاشٍ، فَحَمِدَ اللهَ وَأَثْنَى عَلَيْهِ، فَقَالَ: «مَا بَالُ أَقْوَامٍ قَالُوا كَذَا وَكَذَا؟ لَكِنِّي أُصَلِّي وَأَنَامُ، وَأَصُومُ وَأُفْطِرُ، وَأَتَزَوَّجُ النِّسَاءَ، فَمَنْ رَغِبَ عَنْ سُنَّتِي فَلَيْسَ مِنِّي».</t>
+  </si>
+  <si>
+    <t>Anas - möge Allah mit ihm zufrieden sein - berichtete, dass eine Gruppe unter den Gefährten des Propheten - Allahs Segen und Frieden auf ihm - die Ehefrauen des Propheten - Allahs Segen und Frieden auf ihm - nach seinen Taten im Verborgenen fragte. Einige von ihnen sagten: „Ich werde keine Frauen heiraten.“ Andere sagten: „Ich werde kein Fleisch essen.“ Und andere sagten: „Ich werde nicht auf einem Bett schlafen.“ Da lobte der Prophet - Allahs Segen und Frieden auf ihm - Allah und pries Ihn. Anschließend sagte er: „Was ist mit Leuten, die dies und jenes gesagt haben? Ich jedoch bete und schlafe, ich faste und breche mein Fasten und ich heirate Frauen. Wer sich von meiner Sunnah abwendet, gehört nicht zu mir.“</t>
+  </si>
+  <si>
+    <t>جَاءَ نَفَرٌ من الصحابة رضي الله عنهم إلى بيوت أزواج النبي صلى الله عليه وسلم، يسألون عن عبادته في السر داخل بيته، فلما أُخبروا كأنهم تَقَالُّوها، فقالوا: 
+وأين نحن من النبي صلى الله عليه وسلم؟ قد غُفر له ما تقدم من ذنبه وما تأخر، بخلاف مَن لم يعلم بحصول المغفرة له فيحتاج إلى المبالغة في العبادة عسى أن يَحصُل عليها.
+ثم قال بعضهم: لا أتزوج النساء. 
+وقال بعضهم: لا آكل اللحم.
+وقال بعضهم: لا أنام على فراش.
+فبلغ ذلك النبيَّ صلى الله عليه وسلم، فغضب، وخطب الناس، فحمد الله وأثنى عليه وقال: 
+ما شَأْنُ أقوامٍ قالوا كذا وكذا؟! والله إني لأخشاكم لله وأتقاكم له، لكني أنام لأتقوى على القيام، وأفطر لأتقوَّى على الصوم، وأتزوج النساء، فمن أعرض عن طريقتي ورأى الكمال في غيرها، وأخذ بطريقة غيري فليس مني.</t>
+  </si>
+  <si>
+    <t>Eine Gruppe von Prophetengefährten - möge Allah mit ihnen zufrieden sein - kam zu den Häusern der Ehefrauen des Propheten - Allahs Segen und Frieden auf ihm -, um nach seiner Anbetung im Verborgenen innerhalb seines Hauses zu fragen. Als ihnen davon berichtet wurde, schien es ihnen wenig, woraufhin sie sagten: Wo stehen wir im Vergleich zum Propheten - Allahs Segen und Frieden auf ihm? Ihm wurden seine vergangenen und zukünftigen Sünden vergeben. Anders als jemand, von dem nicht bekannt ist, dass ihm Vergebung gewährt wurde, sodass er sich in der Anbetung umso mehr anstrengen muss, in der Hoffnung, sie zu erlangen. Dann sagte einer von ihnen: „Ich werde keine Frauen heiraten.“ Und ein anderer sagte: „Ich werde kein Fleisch essen.“ Und ein anderer sagte: „Ich werde nicht auf einem Bett schlafen.“ Dies erreichte den Propheten - Allahs Segen und Frieden auf ihm -, woraufhin er zornig wurde. Er hielt eine Ansprache vor den Menschen, lobte Allah und pries Ihn und sagte: Was ist mit Leuten, die dies und jenes gesagt haben?! Bei Allah, ich bin gewiss derjenige unter euch, der Allah am meisten fürchtet und am stärksten Furcht vor Allah hat. Doch ich schlafe, um Kraft für das nächtliche Gebet zu schöpfen, und ich breche mein Fasten, um Kraft für das Fasten zu schöpfen, und ich heirate Frauen. Wer sich von meiner Vorgehensweise abwendet, die Vollkommenheit in etwas anderem als ihr sieht und die Vorgehensweise eines anderen annimmt, gehört nicht zu mir.</t>
+  </si>
+  <si>
+    <t>حب الصحابة رضي الله عنهم للخير، ورغبتهم فيه وفى الاقتداء بنبيهم صلى الله عليه وسلم.
+سماحة هذه الشريعة ويسرها، أخذًا من عمل نبيها صلى الله عليه وسلم وهديه.
+الخير والبركة في الاقتداء بالنبي صلى الله عليه وسلم، واتباع أحواله الشريفة.
+الزَّجْر عن التشديد على النفس في العبادات بما لا تطيق، وأن هذا من حال المبتدعين.
+قال ابن حجر: الأخذ بالتشديد في العبادة يُفضي إلى المَلَل القاطِع لأصلها، وملازمة الاقتصار على الفرائض مثلًا، وترك التنفُّل يفضي إلى إيثار البطالة، وعدم النشاط إلى العبادة، وخير الأمور الوسط.
+فيه تتبُّع أحوال الأكابر للتأسِّي بأفعالهم، وأنه إذا تعذَّرت معرفته من الرجال جاز استكشافه من النساء.
+فيه الوعظ وإلقاء مسائل العلم وبيان الأحكام للمكلَّفين، وإزالة الشبهة عن المجتهدين.
+الأمر بالترفُّق في العبادة، مع المحافظة عليها وعلى الفرائض والنوافل؛ ليراعي المسلم حقوق غيره عليه.
+في الحديث دلالة على فضل النكاح والترغيب فيه.</t>
+  </si>
+  <si>
+    <t>Die Liebe der Gefährten - möge Allah mit ihnen zufrieden sein - zum Guten, ihr Verlangen danach und ihr Bestreben, ihrem Propheten - Allahs Segen und Frieden auf ihm - nachzueifern.
+Die Nachsichtigkeit und Erleichterung der islamischen Gesetzgebung, entsprechend dem Handeln und der Rechtleitung ihres Propheten - Allahs Segen und Frieden auf ihm.
+Das Gute und der Segen liegen darin, dem Propheten - Allahs Segen und Frieden auf ihm - nachzueifern und seinen edlen Lebensweisen zu folgen.
+Die Warnung davor, sich in den Handlungen der Anbetung mit etwas zu überlasten, was man nicht zu leisten vermag, und dass dies zu den Eigenschaften der Neuerer gehört.
+Ibn Hajar sagte: „Das Sich-Aufbürden von Strenge in der Anbetung führt zu Überdruss, der die Grundlage der Anbetung zunichtemacht. Sich beispielsweise dauerhaft auf die Pflichten zu beschränken und die freiwilligen Gottesdienste zu unterlassen, führt dazu, dass man die Untätigkeit bevorzugt und keine Bereitschaft zur Anbetung mehr zeigt. Und das Beste ist die Mitte.“
+Darin liegt die Erkundung der Lebensumstände bedeutender Persönlichkeiten, um ihnen in ihren Taten nachzueifern. Wenn es nicht möglich ist, dies von den Männern zu erfahren, ist es erlaubt, sich diesbezüglich bei den Frauen zu erkundigen.
+Darin liegen die Ermahnung, die Vermittlung von Wissensfragen, die Darlegung der Rechtsurteile für die religiös Verantwortlichen und die Beseitigung von Zweifeln von denjenigen zu beseitigen, die sich bemühten.
+Die Aufforderung, bei der Anbetung maßvoll und schonend vorzugehen, sie jedoch zugleich sowie die Pflichten und freiwilligen Gottesdienste beizubehalten, damit der Muslim die Rechte anderer ihm gegenüber berücksichtigt.
+Der Hadith weist auf die Vorzüglichkeit der Heirat und die Ermutigung dazu hin.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/6078</t>
   </si>
   <si>
     <t>قل هو الله أحد والمعوذتين حين تمسي وتصبح ثلاث مرات، تكفيك من كل شيء</t>
   </si>
   <si>
     <t>‚Sag: "Qul Huwa Allahu Ahad" (Surah Al-Ikhlas) und die beiden Schutzsuren (Al-Falaq und An-Nas), wenn du den Abend und den Morgen erreichst dreimal, dann werden sie dich vor allem beschützen.‘“</t>
   </si>
   <si>
     <t>عَن عبدِ اللهِ بن خُبَيب رضي الله عنه أنه قال: خَرَجْنَا فِي لَيْلَةٍ مَطِيرَةٍ وَظُلْمَةٍ شَدِيدَةٍ، نَطْلُبُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ؛ يُصَلِّي لَنَا، قَالَ: فَأَدْرَكْتُهُ، فَقَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، ثُمَّ قَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، قَالَ: «قُلْ»، فَقُلْتُ: مَا أَقُولُ؟ قَالَ: «{قُلْ هُوَ اللهُ أَحَدٌ} وَالْمُعَوِّذَتَيْنِ حِينَ تُمْسِي وَتُصْبِحُ ثَلَاثَ مَرَّاتٍ، تَكْفِيكَ مِنْ كُلِّ شَيْءٍ».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn Khubayb - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Wir gingen in einer regnerischen und sehr dunklen Nacht hinaus, um den Gesandten Allahs - Allahs Segen und Frieden auf ihm - zu suchen, damit er für uns betet.“ Er ('Abdullah) sagte: „Ich erreichte ihn, und er sagte: ‚Sag!‘ Aber ich sagte nichts. Dann sagte er wieder: ‚Sag!‘ Aber ich sagte wieder nichts. Er sagte ein drittes Mal: ‚Sag!‘ Also sagte ich: ‚Was soll ich sagen?‘ Er sagte: ‚Sag: "Qul Huwa Allahu Ahad" (Surah Al-Ikhlas) und die beiden Schutzsuren (Al-Falaq und An-Nas), wenn du den Abend und den Morgen erreichst dreimal, dann werden sie dich vor allem beschützen.‘“</t>
   </si>
   <si>
     <t>يُخْبِرُ الصحابيُّ الجليلُ عبدُ الله بن خبيب رضي الله عنه: أنهم خَرَجوا في ليلةٍ كثيرة المطر وكانت الظلمةُ شديدةً، للبحث عن رسول الله صلى الله عليه وسلم؛ ليصلي بهم، فوجدوه، 
 فقال له النبي صلى الله عليه وسلم: "قل" أي اقرأ، فلم يقرأ شيئًا، 
 فأعاد عليه النبي صلى الله عليه وسلم قولَه، فقال عبد الله: ماذا أقرأ يا رسول الله؟ 
 فقال النبي صلى الله عليه وسلم: اقرأ سورة الإخلاص {قل هو الله أحد}، والمعوذتين {قل أعوذ برب الفلق}، و{قل أعوذ برب الناس}، وقتَ المساء، ووقت الصباح، ثلاث مرات تحفظك من كل شرٍّ، وتقيك من كل سوء.</t>
   </si>
   <si>
     <t>Der ehrwürdige Gefährte 'Abdullah Ibn Khubayb - möge Allah mit ihm zufrieden sein - berichtet, dass sie in einer Nacht bei starkem Regen und tiefer Dunkelheit hinausgingen, um den Gesandten Allahs - Allahs Segen und Frieden auf ihm - zu suchen, damit er für sie (vor-)beten möge. Sie fanden ihn und der Prophet - Allahs Segen und Frieden auf ihm - sagte zu ihm: „Sag!“, d.h. rezitiere, aber er rezitierte nichts. Der Prophet - Allahs Segen und Frieden auf ihm - wiederholte seine Aussage, und 'Abdullah fragte dann: „Was soll ich rezitieren, o Gesandter Allahs?“ Der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Rezitiere die Surah Al-Ikhlas („Sag: Er ist Allah, der Eine“), und die beiden Schutzsuren („Sag: Ich suche Zuflucht beim Herrn des Morgenlichts“ und „Sag: Ich suche Zuflucht beim Herrn der Menschen“) am Abend und am Morgen jeweils dreimal. Sie werden dich vor allem Bösen schützen und dich vor allem Schlechten bewahren.“</t>
   </si>
   <si>
     <t>استحباب قراءة سورة الإخلاص والمعوذتين في الصباح والمساء وأنها حِرْزٌ من كلِّ شَرٍّ.
 فضل قراءة سورة الإخلاص والمعوذتين.</t>
@@ -12087,50 +14410,83 @@
 وسَألَ الصحابةُ رضي الله عنهم النبيَّ صلى الله عليه وسلم عن الجهاد في غير هذه الأيام العشر هل هو أفضل أم الأعمال الصالحة في هذه الأيام؟ لِمَا تَقَرَّرَ عندهم أن الجهاد من أفضل الأعمال.
 فأجاب صلى الله عليه وسلم: بأنَّ العمل الصالح في هذه الأيام أفضل من الجهاد في غيرها، إلا رجل خرج مجاهدًا ومخاطرًا بنفسِهِ ومالِهِ في سبيل الله، فَفَقَدَ مالَه وفاضت روحُه في سبيل الله، 
 فهذا هو الذي يَفْضُل على العمل الصالح في هذه الأيام الفاضلة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass gute Taten in den ersten zehn Tagen des Monats Dhul-Hijjah besser sind als in allen anderen Tagen des Jahres.
 Die Gefährten - möge Allah mit ihnen zufrieden sein - fragten den Propheten - Allahs Segen und Frieden auf ihm -, ob das Kämpfen (auf dem Weg Allahs) außerhalb dieser zehn Tage besser sei als die guten Taten in diesen zehn Tagen, da ihnen bekannt war, dass das Kämpfen auf dem Weg Allahs eine der besten Taten ist.
 Da antwortete er - Allahs Segen und Frieden auf ihm -, dass gute Taten in diesen Tagen besser sind als das Kämpfen auf dem Weg Allahs zu anderen Zeiten, außer bei einem Mann, der auf dem Weg Allahs auszieht, sein Leben und sein Vermögen riskiert und sodann sein Vermögen verliert und seine Seele auf dem Weg Allahs opfert. Dieser Mann ist derjenige, dessen Tat die guten Taten in diesen vorzüglichen Tagen übertrifft.</t>
   </si>
   <si>
     <t>فضل العمل الصالح في عشر ذي الحجة، فعلى المسلم أن يغتنم هذه الأيام ويكثر فيها الطاعات، من ذكر الله عز وجل، وقراءة القرآن، والتكبير والتهليل والتحميد، والصلاة والصدقة والصيام، وجميع أعمال البِرّ.</t>
   </si>
   <si>
     <t>Der Vorzug der guten Taten in den ersten zehn Tagen des (Monats) Dhul-Hijjah ist groß. Daher sollte der Muslim diese Tage nutzen und in ihnen viele gute Taten vollbringen, wie das Gedenken Allahs, das Lesen des Quran, das Aussprechen von Takbir (Allahu Akbar), Tahlil (La ilaha illa Allah), Tahmid (Alhamdulillah), das Gebet, das Spenden, das Fasten und alle Arten von Wohltaten.</t>
   </si>
   <si>
     <t>رواه البخاري وأبو داود، واللفظ له</t>
   </si>
   <si>
     <t>[Überliefert von al-Bukhari und Abu Dawud mit seinem Wortlaut]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/6255</t>
   </si>
   <si>
+    <t>ما من مسلمين يلتقيان فيتصافحان إلا غفر لهما قبل أن يفترقا</t>
+  </si>
+  <si>
+    <t>‚Kein Muslim begegnet einem anderen Muslim und beide geben einander die Hand, ohne dass ihnen vergeben wird, bevor sie sich wieder trennen.‘“</t>
+  </si>
+  <si>
+    <t>عَنِ الْبَرَاءِ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْ مُسْلِمَيْنِ يَلْتَقِيَانِ فَيَتَصَافَحَانِ إِلَّا غُفِرَ لَهُمَا قَبْلَ أَنْ يَفْتَرِقَا».</t>
+  </si>
+  <si>
+    <t>Al-Bara - möge Allah mit ihm zufrieden sein - berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Kein Muslim begegnet einem anderen Muslim und beide geben einander die Hand, ohne dass ihnen vergeben wird, bevor sie sich wieder trennen.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم: أنه ما مِن مُسلِمَين يتلاقَيَان في طريق ونحوه فيُسلِّم أحدُهما على الآخر مُصَافَحَةً باليد إلا غُفِرَ لهما قبل أن يَفْتَرِقَا بالأبدان أو بالفراغ عن المصافحة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass sich keine zwei Muslime auf einem Weg oder dergleichen begegnen und der eine den anderen beim Begrüßen die Hand schüttelt, ohne dass ihnen vergeben wird, bevor sie sich körperlich voneinander trennen oder mit dem Händeschütteln aufhören.</t>
+  </si>
+  <si>
+    <t>استحباب المصافحة عند اللقاء، والحث عليها.
+قال المناوي: ولا تحصل السنة إلا بوضع اليمنى في اليمنى حيث لا عُذْر.
+الحث على إفشاء السلام، وبيان عظيم أجر مصافحة المسلم لأخيه المسلم.
+يستثنى من الحديث المصافحة المُحرَّمة، كمصافحة المرأة الأجنبية.</t>
+  </si>
+  <si>
+    <t>Es ist erwünscht, sich beim Treffen die Hände zu schütteln, und dazu wird ermutigt.
+Al-Munawi sagte: „Die Sunnah wird nur dadurch verwirklicht, dass man die rechte Hand in die rechte Hand legt, sofern kein Entschuldigungsgrund vorliegt.“
+Die Aufforderung, den Salam zu verbreiten, und die Darlegung des gewaltigen Lohns für das Händeschütteln eines Muslims mit seinem muslimischen Bruder.
+Von diesem Hadith ausgenommen ist das verbotene Händeschütteln, wie etwa das Händeschütteln mit einer fremden Frau.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/6257</t>
+  </si>
+  <si>
     <t>مثل المؤمن الذي يقرأ القرآن كمثل الأترجة، ريحها طيب وطعمها طيب، ومثل المؤمن الذي لا يقرأ القرآن كمثل التمرة، لا ريح لها وطعمها حلو</t>
   </si>
   <si>
     <t>‚Das Gleichnis des Gläubigen, der den Quran liest, ist das einer Zitrusfrucht; sie riecht und schmeckt gut. Und das Gleichnis des Gläubigen, welcher den Quran nicht liest, ist das einer Dattel; sie hat keinen Duft, jedoch schmeckt sie gut</t>
   </si>
   <si>
     <t>عَن أَبي مُوْسى الأَشْعريِّ رضي الله عنه قال: قال رسولُ اللهِ صلى اللهُ عليه وسلم: «مَثَلُ الْمُؤْمِنِ الَّذِي يَقْرَأُ الْقُرْآنَ كَمَثَلِ الْأُتْرُجَّةِ، رِيحُهَا طَيِّبٌ وَطَعْمُهَا طَيِّبٌ، وَمَثَلُ الْمُؤْمِنِ الَّذِي لَا يَقْرَأُ الْقُرْآنَ كَمَثَلِ التَّمْرَةِ، لَا رِيحَ لَهَا وَطَعْمُهَا حُلْوٌ، وَمَثَلُ الْمُنَافِقِ الَّذِي يَقْرَأُ الْقُرْآنَ مَثَلُ الرَّيْحَانَةِ، رِيحُهَا طَيِّبٌ وَطَعْمُهَا مُرٌّ، وَمَثَلُ الْمُنَافِقِ الَّذِي لَا يَقْرَأُ الْقُرْآنَ كَمَثَلِ الْحَنْظَلَةِ، لَيْسَ لَهَا رِيحٌ وَطَعْمُهَا مُرٌّ».</t>
   </si>
   <si>
     <t>Von Abu Musa Al-Asch'ari - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Das Gleichnis des Gläubigen, der den Quran liest, ist das einer Zitrusfrucht; sie riecht und schmeckt gut. Und das Gleichnis des Gläubigen, welcher den Quran nicht liest, ist das einer Dattel; sie hat keinen Duft, jedoch schmeckt sie gut. Und das Gleichnis des Heuchlers, welcher den Quran liest, ist das einer Basilikumpflanze; sie riecht gut, jedoch schmeckt sie bitter. Und das Gleichnis eines Heuchlers, welcher den Quran nicht liest, ist das von einer Koloquinte; sie hat keinen Duft und schmeckt bitter.‘“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أقسامَ الناسِ في قراءة القرآن والانتفاع به: 
 فالقسم الأول: المؤمن الذي يقرأ القرآنَ وينتفع به، فهو كَثَمَرَةِ الأترجة، طَيِّبُ الطعم والرائحة وحَسَن اللون، ومنافعه كثيرة، فهو يعمل بما يقرأ، وينفع عبادَ الله. 
 الثاني: المُؤمن الذي لا يقرأ القرآن، فهو كالتَّمْرَة، طعمُها حُلْو، ولا ريح لها، فقلبُه مُشتملٌ على الإيمان كاشتمال التمرة على الحلاوة في طعمها وباطنها، وعدم ظهور ريح لها يَشُمُّه الناسُ؛ لعدم ظهور قراءة منه يرتاح الناس بسماعها. 
 الثالث: المنافق الذي يقرأ القرآن، فهو كالريحانة، لها رائحة طيبة وطعمها مُرّ، حيث لم يُصلِح قلبَه بالإيمان، ولم يعملْ بالقرآن، ويَظهرُ أمامَ الناس أنه مؤمن، فريحُها الطيب يُشبه قراءتَه، وطعمُها المُرُّ يُشبه كُفرَه. 
 الرابع: المنافق الذي لا يقرأ القرآن، فهو كالحَنْظَلَة، حيثُ إنها لا رائحة لها، ومُرٌّ مذاقُها، فانعدام ريحِها أَشبَهَ انعدامَ ريحِه؛ لعدم قراءته، ومَرَارةُ طعمِها شَبيهٌ بمرارة كفرِه، فباطنُه خَالٍ من الإيمان، وظاهره لا نفع فيه، بل هو ضارٌّ.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte die verschiedenen Kategorien von Menschen in Bezug auf das Lesen des Qurans und den Nutzen, den sie daraus ziehen:
 Die erste Kategorie: Der Gläubige, der den Quran liest und davon profitiert. Er ist wie die Frucht der Zitronatzitrone, angenehm im Geschmack und Geruch, mit schöner Farbe und vielen Vorteilen. Er handelt gemäß dem, was er liest, und nützt den Dienern Allahs.
 Die zweite: Der Gläubige, der den Quran nicht liest. Er ist wie die Dattel, ihr Geschmack ist süß, aber sie hat keinen Duft. Sein Herz ist erfüllt von Glauben, so wie die Dattel in ihrem Geschmack und Inneren Süße enthält. Das Fehlen eines Duftes, den die Menschen riechen können, symbolisiert das Fehlen seiner Rezitation, bei deren Hören die Menschen sich wohl fühlen würden.
 Die dritte: Der Heuchler, der den Quran liest. Er ist wie das Basilikum, es hat einen angenehmen Duft, aber sein Geschmack ist bitter. Er hat sein Herz nicht mit dem Glauben verbessert und handelt nicht gemäß dem Quran, aber er gibt sich vor den Menschen als Gläubiger aus. Sein angenehmer Duft ähnelt seiner Rezitation, und sein bitterer Geschmack ähnelt seinem Unglauben.
 Die vierte: Der Heuchler, der den Quran nicht liest. Er ist wie die Koloquinte, die keinen Duft und einen bitteren Geschmack hat. Das Fehlen ihres Duftes ähnelt dem Fehlen seines Duftes, da er (den Quran) nicht rezitiert, und die Bitterkeit ihres Geschmacks ähnelt der Bitterkeit seines Unglaubens. Sein Inneres ist leer von Glauben, und sein Äußeres hat keinen Nutzen, sondern ist schädlich.</t>
   </si>
@@ -12219,50 +14575,115 @@
     <t>عن عثمان بن عفان رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ تَوَضَّأَ فَأَحْسَنَ الْوُضُوءَ خَرَجَتْ خَطَايَاهُ مِنْ جَسَدِهِ حَتَّى تَخْرُجَ مِنْ تَحْتِ أَظْفَارِهِ».</t>
   </si>
   <si>
     <t>Von 'Uthman Ibn 'Affan - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer die Gebetswaschung verrichtet und die Waschung gut macht, dessen Fehler verlassen seinen Körper, bis sie sogar unter seinen Nägeln herauskommen.‘“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن توضَّأ مع مُراعاةِ سُننِ الوضوء وآدابِه، كان ذلك من أسبابِ تكفيرِ السيئات وحَطِّ الخطايا، «حتى تخرج» ذنوبُه من تحت أظفار يديه ورجليه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - informiert uns, dass jemand, der die rituelle Gebetswaschung mit Beachtung der freiwilligen Handlungen („Sunan“) und der Etikette der rituellen Gebetswaschung verrichtet, dies zu einem Grund der Vergebung von Sünden und zur Tilgung von Verfehlungen macht, sodass sogar seine Sünden unter den Nägeln seiner Hände und Füße herauskommen.</t>
   </si>
   <si>
     <t>الحث على الاعتناء بتعلُّم الوضوء وسننه وآدابه، والعمل بذلك.
 فضل الوضوء، وأنه كفارة للذنوب الصغائر، أما الكبائر فلا بد من التوبة.
 شرط خروج الخطايا هو إكمال الوضوء والإتيان به بدون إخلال كما بينه النبي -صلى الله عليه وسلم-.
 تكفير الذنوب في هذا الحديث مُقيَّدٌ باجتناب الكبائر والتوبة منها، قال تعالى: (إِنْ تَجْتَنِبُوا كَبَائِرَ مَا تُنْهَوْنَ عَنْهُ نُكَفِّرْ عَنْكُمْ سَيِّئَاتِكُمْ) [النساء:31].</t>
   </si>
   <si>
     <t>Der Ansporn, sich um die Erlernung der freiwilligen Handlungen und der Etikette der rituellen Gebetswaschung zu kümmern und nach diesen zu handeln.
 Der Vorzug der rituellen Gebetswaschung und dass es die kleinen Sünden tilgt. Die großen Sünden erfordern jedoch Reue.
 Die Bedingung für das Vergeben der Sünden ist, dass die rituelle Gebetswaschung vollständig und ohne Mängel durchgeführt wird, wie es der Prophet - Allahs Segen und Frieden auf ihm - erklärt hat.
 Die Vergebung der Sünden in diesem Hadith ist bedingt durch das Vermeiden der großen Sünden und die Reue davon. Der Erhabene sagt: „Wenn ihr die großen Sünden meidet, von denen euch abgeraten wird, werden Wir eure kleinen Sünden tilgen.“ [An-Nisa:31]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/6263</t>
+  </si>
+  <si>
+    <t>من حفظ عشر آيات من أول سورة الكهف، عصم من الدجال. وفي رواية: من آخر سورة الكهف</t>
+  </si>
+  <si>
+    <t>„Wer zehn Verse vom Anfang der Surah Al-Kahf auswendig lernt, wird vor dem Dajjal bewahrt.“ In einer anderen Überlieferung heißt es: „vom Ende der Surah Al-Kahf.“</t>
+  </si>
+  <si>
+    <t>عن أبي الدرداء رضي الله عنه أن النبي صلى الله عليه وسلم قال: «مَنْ حَفِظَ عَشْرَ آيَاتٍ مِنْ أَوَّلِ سُورَةِ الكَهْفِ، عُصِمَ مِنَ الدَّجَّالِ». وفي رواية: «مِنْ آخِرِ سُورَةِ الكَهْف».</t>
+  </si>
+  <si>
+    <t>Abu Darda - möge Allah mit ihm zufrieden sein - wurde berichtete, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wer zehn Verse vom Anfang der Surah Al-Kahf auswendig lernt, wird vor dem Dajjal bewahrt.“ In einer anderen Überlieferung heißt es: „vom Ende der Surah Al-Kahf.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن حَفِظ عَشْرَ آيات عن ظَهْرِ قَلْبٍ مِن أول سورة الكهف عُصِم ووُقِي وحُفِظ من فتنةِ المسيح الدجال الذي يَخرج آخر الزمان ويَدَّعي الألوهية، وفتنته أعظم فتنة تكون على الأرض منذ خُلِقَ آدم إلى قيام الساعة؛ لما أمكنه الله عز وجل من بعض الخَوَارِق التي يَفتن بها من تبعه، وذلك لأن أول سورة الكهف فيها من العجائب والآيات ما هو أعظم مما يَفتن الدَّجالُ فيه الناس، فمَن تَدَبَّرَها لم يفتتن بالدجال.
+وفي رواية: عشر آيات من آخر السورة من قوله تعالى : {أفحسب الذين كفروا أن يتخذوا…}.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilte mit, dass derjenige, der zehn Verse aus dem Anfang der Surah Al-Kahf auswendig lernt, vor der Versuchung („Fitnah“) des Al-Masih Ad-Dajjal bewahrt und geschützt wird. Der Al-Masih Ad-Dajjal wird am Ende der Zeit erscheinen und die Anbetungswürdigkeit für sich beanspruchen. Seine Fitnah ist die gewaltigste Fitnah, die seit der Erschaffung Adams bis zum Anbruch der Stunde auf der Erde auftreten wird. Denn Allah - mächtig und majestätisch ist Er - hat ihm die Fähigkeit zu einigen außergewöhnlichen Dingen gegeben, durch die er diejenigen in Versuchung führt, die ihm folgen. Dies liegt daran, dass der Anfang der Surah Al-Kahf außergewöhnliche Begebenheiten und Zeichen enthält, die größer sind als das, womit der Dajjal die Menschen in Versuchung führt. Wer über sie nachsinnt, wird daher nicht durch den Dajjal in Versuchung geraten. In einer Überlieferung heißt es: „Zehn Verse vom Ende der Surah, beginnend mit den Worten Allahs - gepriesen sei Er -: ‚Meinen denn diejenigen, die ungläubig sind, dass sie […].'“</t>
+  </si>
+  <si>
+    <t>بيان فضل سورة الكهف، وأن فَوَاتِحَها أو خَوَاتِمَها تَعصم من فتنة الدجال.
+الإخبار عن أمر الدجال، وبيان ما يعصم منه.
+الحث على حفظ سورة الكهف كاملةً، فإن عجز فليحفظ العشر الآيات الأولى والأخيرة.
+قال القرطبي في سَبَبُ ذلك: قيل: لِمَا في قصة أصحاب الكهف من العجائب والآيات، فمَن وَقَفَ عليها لم يَسْتَغرِب أَمْرَ الدجال ولم يَهُلْه ذلك فلم يفتتن به، وقيل: لقوله تعالى: {لينذر بأسًا شديدًا من لدنه} تمسكًا بتخصيص البأس بالشدة واللَّدُنِّيّة، وهو مناسب لما يكون من الدجال من دعوى الإلهية واستيلائه وعظم فتنته، ولذلك عظَّم صلى الله عليه وسلم أمرَه وحَذَّر عنه وتعوذ من فتنته، فيكون معنى الحديث: أن من قرأ هذه الآيات وتدبرها ووقف على معناها حَذِرَه فأمن منه.</t>
+  </si>
+  <si>
+    <t>Die Darlegung der Vorzüge von Surah Al-Kahf und dass ihr Anfang oder ihr Ende vor der Fitnah des Dajjals schützen wird.
+Die Mitteilung über die Angelegenheit des Dajjals und die Darlegung dessen, wodurch man vor ihm bewahrt wird.
+Die Ermutigung, die Surah Al-Kahf vollständig auswendig zu lernen. Wenn man dazu nicht in der Lage ist, soll man die ersten und die letzten zehn Verse auswendig lernen.
+Al-Qurtubi erklärte den Grund dafür: „Es wurde gesagt: Dies liegt an den außergewöhnlichen Begebenheiten und Zeichen, die in der Geschichte der Gefährten der Höhle enthalten sind. Wer sie betrachtet und über sie nachsinnt, wird die Angelegenheit des Dajjal nicht für etwas Ungewöhnliches halten und sich von ihr nicht erschrecken lassen, sodass er nicht durch ihn in Versuchung gerät. Und es wurde gesagt: Dies liegt aufgrund der Aussage Allahs - erhaben ist Er -: ‚damit er vor einer schweren Strafe von Ihm warne‘, wobei man sich darauf stützt, dass die Strafe als schwer und von Ihm selbst kommend bezeichnet wird. Dies entspricht dem, was vom Dajjal an Anspruch auf Anbetungswürdigkeit, Macht und gewaltiger Fitnah ausgehen wird. Aus diesem Grund hat der Prophet - Allahs Segen und Frieden auf ihm - seine Angelegenheit als gewaltig dargestellt, vor ihm gewarnt und bei Allah Zuflucht vor seiner Fitnah gesucht. Die Bedeutung des Hadithes ist demnach: Wer diese Verse liest, über sie nachsinnt und ihre Bedeutung erfasst, wird sich vor ihm hüten und dadurch vor ihm sicher sein.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/6265</t>
+  </si>
+  <si>
+    <t>من عاد مريضا، لم يحضر أجله فقال عنده سبع مرار: أسأل الله العظيم رب العرش العظيم أن يشفيك، إلا عافاه الله من ذلك المرض</t>
+  </si>
+  <si>
+    <t>„Wer einen Kranken besucht, dessen Todeszeit noch nicht gekommen ist, und bei ihm siebenmal sagt: ‚Ich bitte Allah, den Gewaltigen, den Herrn des gewaltigen Thrones, dass Er dich heilt‘, den (also diesen Kranken) wird Allah von seiner Krankheit heilen.“</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ عَادَ مَرِيضًا، لَمْ يَحْضُرْ أَجَلُهُ فَقَالَ عِنْدَهُ سَبْعَ مِرَارٍ: أَسْأَلُ اللَّهَ الْعَظِيمَ رَبَّ الْعَرْشِ الْعَظِيمِ أَنْ يَشْفِيَكَ، إِلَّا عَافَاهُ اللَّهُ مِنْ ذَلِكَ الْمَرَضِ».</t>
+  </si>
+  <si>
+    <t>Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - berichtete über den Propheten - Allahs Segen und Frieden auf ihm -, dass er sagte: „Wer einen Kranken besucht, dessen Todeszeit noch nicht gekommen ist, und bei ihm siebenmal sagt: ‚Ich bitte Allah, den Gewaltigen, den Herrn des gewaltigen Thrones, dass Er dich heilt‘, den (also diesen Kranken) wird Allah von seiner Krankheit heilen.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن مُسلم يَزُوْرُ مسلمًا في مرضه الذي لم يَحضر فيه وقتُ موتِه، ثم دعا الزائرُ للمريضِ بقوله: (أسأل الله العظيم) في ذاته وصفاته وأفعاله، (رب العرش العظيم أن يشفيك)، وأعادَها عليه سَبعَ مرات إلا عافاه الله من ذلك المرض.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilte mit, dass es keinen Muslim gibt, der einen anderen Muslim während seiner Krankheit besucht, dessen Todeszeit noch nicht gekommen ist, und der Besucher anschließend für den Kranken folgende Bittgebete spricht: „Ich bitte Allah, den Gewaltigen, in Seinem Wesen, Seinen Attribute und Seinen Taten, den Herrn des gewaltigen Thrones, dich zu heilen.“ und dies siebenmal wiederholt, ohne dass Allah ihn von dieser Krankheit heilt.</t>
+  </si>
+  <si>
+    <t>استحباب الدعاء للمريض بهذا الدعاء، وتَكْرَاره سبع مرات.
+تحقق الشفاء لمن قيل عنده هذا الدعاء بإذن الله تعالى، إن صدر عن صدق وصلاح.
+يقول هذا الدعاء سِرًّا وجهرًا، فكلُّ ذلك جائز، ولكن إذا أَسْمَعَ المريضَ فهو الأولى والأفضل؛ لأن فيه إدخالَ السرور عليه.</t>
+  </si>
+  <si>
+    <t>Die Erwünschtheit dieses Bittgebet  siebenmal für den Kranken zu sprechen.
+Die Heilung dessen, bei dem dieses Bittgebet gesprochen wird, wird - mit der Erlaubnis Allahs, des Erhabenen - verwirklicht, sofern es aufrichtig und von einem rechtschaffenen Menschen gesprochen wird.
+Man kann dieses Bittgebet leise oder laut sprechen, beides ist erlaubt. Aber wenn der Kranke es hören kann, ist das besser und vorzuziehen, da es ihm Freude bereitet.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/6270</t>
   </si>
   <si>
     <t>من قال حين يسمع المؤذن أشهد أن لا إله إلا الله وحده لا شريك له، وأن محمدا عبده ورسوله، رضيت بالله ربا وبمحمد رسولا، وبالإسلام دينا، غفر له ذنبه</t>
   </si>
   <si>
     <t>„Wer, wenn er den Gebetsrufer hört, sagt: ‚Ich bezeuge, dass es keinen Gott gibt außer Allah, Er ist einzig und hat keinen Partner, und dass Muhammad Sein Diener und Gesandter ist. Ich bin zufrieden mit Allah als (meinem) Herrn, mit Muhammad als (meinem) Gesandten und mit dem Islam als (meiner) Religion.‘, dem werden seine Sünden vergeben.“</t>
   </si>
   <si>
     <t>عَنْ سَعْدِ بْنِ أَبِي وَقَّاصٍ رضي الله عنه عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ قَالَ: «مَنْ قَالَ حِينَ يَسْمَعُ الْمُؤَذِّنَ أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، رَضِيتُ بِاللهِ رَبًّا وَبِمُحَمَّدٍ رَسُولًا، وَبِالْإِسْلَامِ دِينًا، غُفِرَ لَهُ ذَنْبُهُ».</t>
   </si>
   <si>
     <t>Von Sa'd Ibn Abi Waqqas - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wer, wenn er den Gebetsrufer hört, sagt: ‚Ich bezeuge, dass es keinen Gott gibt außer Allah, Er ist einzig und hat keinen Partner, und dass Muhammad Sein Diener und Gesandter ist. Ich bin zufrieden mit Allah als (meinem) Herrn, mit Muhammad als (meinem) Gesandten und mit dem Islam als (meiner) Religion.‘, dem werden seine Sünden vergeben.“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه مَن قال حين يَسمعُ المؤذنَ 
 "أشهد أن لا إله إلا الله وحده لا شريك له" أي: أُقِرُّ وأعترفُ وأُخبِر أنه لا معبود بحق إلا الله، وكل معبود سواه فهو باطل، 
 "وأن محمدًا عبده ورسوله" أي: أنه عَبْدٌ لا يُعبَد، ورسول لا يَكذِب، 
 "رضيت بالله ربًّا" أي: بربوبيته وألوهيته وأسمائه وصفاته، 
 "وبمحمد رسولًا" أي: بجميع ما أرسل به، وبلغه إلينا،
 "وبالإسلام" أي: بجميع أحكام الإسلام من الأوامر والنواهي،
 "دينًا" أي: اعتقادًا وانقيادًا،
 "غفر له ذنبه" أي: من الصغائر.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - informierte darüber, dass wer, wenn er den Gebetsrufer hört, sagt: „Ich bezeuge, dass es keinen Gott gibt außer Allah, Er ist einzig und hat keinen Partner“, was bedeutet: Ich bestätige, erkenne an und erkläre, dass es keinen zu Recht angebeteten Gott gibt außer Allah, und alles andere Angebetete ist falsch. „Und dass Muhammad Sein Diener und Gesandter ist“, was bedeutet: Dass er ein Diener ist, der nicht angebetet werden darf, und ein Gesandter, der nicht lügt. „Ich bin zufrieden mit Allah als (meinem) Herrn“, was bedeutet: Mit Seiner Herrschaft, Seiner Göttlichkeit, Seinen Namen und Seinen Eigenschaften. „Und mit Muhammad als (meinem) Gesandten“, was bedeutet: Mit allem, womit er gesandt wurde und was er uns überbracht hat. „Und mit dem Islam“, was bedeutet: Mit allen Bestimmungen des Islam, den Geboten und Verboten. „Als (meiner) Religion“, was bedeutet: Als Überzeugung und Unterwerfung. „Dem werden seine Sünden vergeben“, was bedeutet: Von den kleinen Sünden.</t>
@@ -12358,50 +14779,83 @@
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم في الحديث القُدْسِيِّ أنّ اللهَ عز وجل أَخْبَرَ عن المشركين والكفار أنهم يُكذِّبونه ويَصِفُونه بالنقائص والمعايب، وما كان ينبغي لهم ذلك. 
 فأما تكذيبُهم لله: فَزَعْمُهم أنَّ الله لن يُعيدَهم بعد موتِهم مرة أخرى كما خلقهم أول مرة من عَدَم، فردَّ عليهم بأن الذي بَدَأ الخَلْقَ مِن العَدَم قادرٌ على إعادتهم بل أهون، وإن كان الأمر بالنسبة لله مستويان الخلق والإعادة، فالله على كل شيء قدير.
 وأما شتمهم: فقولهم: إن له ولدًا، فَرَدَّ عليهم بأنه الأحد المُتَفَرِّدُ بجميع الكمالات في أسمائه وصفاته وأفعاله، المُنَزَّه عن كل نقص وعيب، الصمد الذي لا يحتاج إلى أحد، ويحتاج إليه كل أحد، ولم يكن والدًا لأحد، ولم يكن ولدًا لأحد، ولم يكن لي كفؤًا أحدٌ من مثيلٍ أو نظيرٍ سبحانه وتعالى.</t>
   </si>
   <si>
     <t>Im heiligen Hadith erklärt der Prophet - Allahs Segen und Frieden auf ihm -, dass Allah - mächtig und majestätisch ist Er - über die Götzendiener und Ungläubigen berichtet hat, dass sie Ihn der Lüge bezichtigen und Ihm Mängel und Fehler zuschreiben, obwohl sie dazu nicht berechtigt sind.
 Was ihre Bezichtigung Allahs der Lüge betrifft, so ist es ihre Behauptung, dass Allah sie nach ihrem Tod nicht wieder zum Leben erwecken wird, so wie Er sie zum ersten Mal aus dem Nichts erschaffen hat. Er erwidert darauf, dass Derjenige, der die Schöpfung aus dem Nichts begonnen hat, in der Lage ist, sie wieder zum Leben zu erwecken, und es ist sogar noch einfacher für Ihn. Obwohl Schöpfung und Wiedererweckung für Allah gleichwertig sind, ist Allah zu allem fähig.
 Was ihre Schmähung betrifft, so ist es ihre Aussage, dass Er einen Sohn hat. Er erwidert darauf, dass Er der Eine ist, der Einzige, der in all Seinen Namen, Eigenschaften und Taten mit jeglicher Vollkommenheit ausgestattet ist, frei von jeglichem Mangel und Fehler. Er ist der Absolute, der Sich Selbst Genügende, der niemanden braucht, während alle anderen Ihn brauchen. Er ist weder Vater für jemanden noch Sohn von jemandem, und niemand ist Ihm ebenbürtig, weder in Ähnlichkeit noch in Gleichheit. Gepriesen sei Er und erhaben ist Er.</t>
   </si>
   <si>
     <t>إثبات كمال القدرة لله تعالى.
 إثبات البعث بعد الموت.
 كفر من أنكر البعث أو نسب الولد لله تعالى.
 ليس لله تعالى مثيل ولا نظير.
 سعة حلم الله سبحانه، وإمهاله للكافرين لعلهم أن يتوبوا ويرجعوا.</t>
   </si>
   <si>
     <t>Die Bestätigung der vollkommenen Macht Allahs - erhaben ist Er.
 Die Bestätigung der Auferstehung nach dem Tod.
 Der Unglaube dessen, der die Auferstehung leugnet oder Allah - erhaben ist Er - ein Kind zuschreibt.
 Allah - erhaben ist Er - hat keinen Vergleichbaren oder Ähnlichen.
 Die Weite der Nachsicht Allahs - gepriesen sei Er - und und dass Er den Ungläubigen Aufschub gewährt - in der Hoffnung, dass sie bereuen und (reumütig) zurückkehren.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/6327</t>
+  </si>
+  <si>
+    <t>إن قلوب بني آدم كلها بين إصبعين من أصابع الرحمن، كقلب واحد، يصرفه حيث يشاء</t>
+  </si>
+  <si>
+    <t>„Wahrlich, die Herzen der Kinder Adams befinden sich allesamt zwischen zwei Fingern des Allerbarmers, wie ein einziges Herz. Er lenkt sie, wie Er will.“</t>
+  </si>
+  <si>
+    <t>عَن عَبْدِ اللهِ بْنِ عَمْرِو بْنِ الْعَاصِ رضي الله عنهما أَنَّهُ سَمِعَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ: «إِنَّ قُلُوبَ بَنِي آدَمَ كُلَّهَا بَيْنَ إِصْبَعَيْنِ مِنْ أَصَابِعِ الرَّحْمَنِ، كَقَلْبٍ وَاحِدٍ، يُصَرِّفُهُ حَيْثُ يَشَاءُ» ثُمَّ قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «اللهُمَّ مُصَرِّفَ الْقُلُوبِ صَرِّفْ قُلُوبَنَا عَلَى طَاعَتِكَ».</t>
+  </si>
+  <si>
+    <t>'Abdullah Ibn 'Amr Ibn Al- 'As - möge Allah mit ihm und seinem Vater zufrieden sein - berichtete, dass er den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen hörte: „Wahrlich, die Herzen der Kinder Adams befinden sich allesamt zwischen zwei Fingern des Allerbarmers, wie ein einziges Herz. Er lenkt sie, wie Er will.“ Dann sagte der Gesandte Allahs - Allahs Segen und Frieden auf ihm -: „O Allah, Lenker der Herzen, lenke unsere Herzen zu Deinem Gehorsam.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أن قلوب بني آدم كلَّها بين إصبعين من أصابع الرحمن كقلب واحد؛ يُصَرِّفُه حيث يشاء؛ إن شاء أقامه على الحق، وإن شاء أَزَاغَه عن الحق، وتَصَرُّفُه في جميع القلوب كالتصرُّف في واحد لا يشغله سبحانه شَأنٌ عن شأنٍ، ثم دعا صلى الله عليه وسلم فقال: اللهم مُصَرِّفَ القلوبِ تارةً إلى الطاعة وتارةً إلى المعصية، وتارة إلى الذكر وتارة إلى الغفلة، صَرِّفْ قلوبَنا على طاعتك.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass sich die Herzen aller Kinder Adams zwischen zwei Fingern von den Fingern des Allerbarmers befinden, wie ein einziges Herz. Er lenkt es, wie Er will: Wenn Er will, richtet Er es auf der Wahrheit aus, und wenn Er will, lässt Er es von der Wahrheit abweichen. Seine Verfügung über alle Herzen ist wie Seine Verfügung über ein einziges Herz. Keine Angelegenheit hält Ihn - gepriesen sei Er - von einer anderen Angelegenheit ab. Anschließend sprach der Prophet - Allahs Segen und Frieden auf ihm - das Bittgebet: „O Allah, Du, der Du die Herzen lenkst - manchmal zum Gehorsam und manchmal zum Ungehorsam, manchmal zum Gedenken und manchmal zur Achtlosigkeit -, lenke unsere Herzen zu Deinem Gehorsam.“</t>
+  </si>
+  <si>
+    <t>إثبات القَدَر، وأن الله يوجِّه قلوبَ عبادِه حسب القدر الذي كتبه عليهم.
+ينبغي على المسلم إدامة سؤال ربه الثبات على الحق والهدى.
+الخوف من الله والتَّعَلُّق به وحده لا شريك له.
+قال الآجري: إن أهل الحق يَصِفُوْن الله عز وجل بما وصف به نفسه عز وجل، وبما وصفه به رسوله صلى الله عليه وسلم، وبما وصفه به الصحابة رضي الله عنهم، وهذا مذهب العلماء ممن اتبع ولم يَبتدِع. انتهى. فأهل السنة يُثْبِتُوْن لله ما أثبته لنفسه من الأسماء والصفات من غير تحريف ولا تعطيل ولا تكييف ولا تمثيل، ويَنْفُون عن الله ما نفاه عن نفسه، ويَسكتون عما لم يَرِدْ به نفيٌ ولا إثبات، قال الله تعالى: (‌لَيْسَ ‌كَمِثْلِهِ شَيْءٌ وَهُوَ السَّمِيعُ الْبَصِيرُ).</t>
+  </si>
+  <si>
+    <t>Die Bestätigung der Vorherbestimmung und dass Allah die Herzen Seiner Diener gemäß der Vorherbestimmung lenkt, die Er für sie geschrieben hat.
+Der Muslim sollte seinen Herrn beständig darum bitten, auf der Wahrheit und der Rechtleitung standhaft zu bleiben.
+Die Furcht vor Allah und die alleinige Bindung an Ihn, ohne Ihm einen Teilhaber beizugesellen.
+Al-Ajurri sagte: „Die Leute der Wahrheit beschreiben Allah - mächtig und majestätisch ist Er - mit dem, womit Er Sich selbst beschrieben hat, mit dem, womit Ihn Sein Gesandter - Allahs Segen und Frieden auf ihm - beschrieben hat, und mit dem, womit Ihn die Prophetengefährten - möge Allah mit ihnen zufrieden sein - beschrieben haben. Dies ist die Methodik der Gelehrten, die den Vorbildern folgten und keine Neuerung einführten.“ Ende des Zitats. Die Leute der Sunnah bestätigen daher für Allah das, was Er für Sich selbst an Namen und Attributen bestätigt hat, ohne Verdrehung („Tahrif“), Stilllegung („Ta'til“), nach dem „Wie“ fragen („Takyif“) oder Vergleich („Tamthil“). Sie verneinen von Allah das, was Er von Sich selbst verneint hat, und schweigen über das, wofür weder eine Verneinung noch eine Bestätigung überliefert wurde. Allah - erhaben ist Er - sagte: „Nichts ist Ihm gleich, und Er ist der Allhörende, der Allsehende.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/6331</t>
   </si>
   <si>
     <t>من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>‚Wer einen Meiner Gefolgsleute („Awliya“) anfeindet, dem habe Ich den Krieg erklärt. Und Mein Diener nähert sich Mir durch nichts, was Mir lieber ist, als durch das, was Ich ihm als Pflicht auferlegt habe</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللَّهَ قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقَدْ آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إِلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إِلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وَمَا يَزَالُ عَبْدِي يَتَقَرَّبُ إِلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ: كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنِ اسْتَعَاذَنِي لَأُعِيذَنَّهُ، وَمَا تَرَدَّدْتُ عَنْ شَيْءٍ أَنَا فَاعِلُهُ تَرَدُّدِي عَنْ نَفْسِ المُؤْمِنِ، يَكْرَهُ المَوْتَ وَأَنَا أَكْرَهُ مَسَاءَتَهُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wahrlich, Allah der Erhabene sagte: ‚Wer einen Meiner Gefolgsleute („Awliya“) anfeindet, dem habe Ich den Krieg erklärt. Und Mein Diener nähert sich Mir durch nichts, was Mir lieber ist, als durch das, was Ich ihm als Pflicht auferlegt habe. Und Mein Diener nähert sich Mir solange durch die freiwilligen Taten, bis Ich ihn liebe. Wenn Ich ihn dann liebe, werde Ich sein Gehör sein, mit dem er hört, sein Blick, mit dem er sieht, seine Hand, mit der er greift und sein Fuß, mit dem er geht. Und wenn er Mich bittet, so werde Ich ihm sicherlich geben und wenn er Zuflucht bei Mir sucht, so werde Ich ihm sicherlich Zuflucht gewähren. Und Ich habe bei nichts, was Ich tun werde, so gezögert wie beim (Tod) des Gläubigen. Er verabscheut den Tod, und Ich verabscheue, ihm Leid zuzufügen.‘“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: 
 مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة. 
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. 
 وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. 
 فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
 يُسدِّدُه في سمعه، فلا يسمع إلا ما يرضي الله. 
 ويُسدده في بصره، فلا ينظر إلا إلى ما يحب الله النظر إليه ويرضاه.
 ويُسدده في يده، فلا يعمل بيده إلا ما يرضي الله. 
 ويُسدده في رجله، فلا يمشي إلا إلى ما يرضي الله، ولا يسعى إلا إلى ما فيه الخير. 
 ومع هذا إنْ سأل اللهَ شيئًا فإنَّ الله يعطيه ما سأل، فيكون مجابَ الدعوة، ولئن استعاذ بالله ولجأ إليه طلبًا للحماية، فإن الله سبحانه يُعيذه ويحميه مما يخاف. 
 ثم قال الله تعالى: وما تَردَّدتُ عن شيءٍ أنا فاعله تَرَدُّدي في قَبْضِ نَفْس المؤمن رحمة به؛ لأنه يكره الموت لما فيه من الألم، والله يكره ما يُؤلم المؤمن.</t>
@@ -12495,50 +14949,88 @@
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnte davor, bei etwas anderem als Allah zu schwören, da ein Gläubiger nur bei Allah schwört. Und er teilte mit, dass derjenige, der bei etwas anderem als Allah schwört, wie zum Beispiel bei Al-Lat und Al-'Uzza - zwei Götzen, die in der Zeit der Unwissenheit vor dem Islam angebetet wurden -, als Wiedergutmachung sagen soll: „La ilaha illa Allah“, um sich vom Schirk loszusagen und seinen Schwur zu sühnen.
 Dann teilte der Prophet - Allahs Segen und Frieden auf ihm - mit, dass derjenige, der zu seinem Gefährten sagt: „Komm, lass uns Glücksspiele spielen“ - was bedeutet, dass zwei oder mehr Personen gegeneinander antreten, wobei ein Geldbetrag zwischen ihnen liegt, den der Gewinner nimmt, und jeder von ihnen entweder gewinnt oder verliert -, Almosen geben soll, als Sühne für das, wozu er aufgerufen hat.</t>
   </si>
   <si>
     <t>الحلف لا يكون إلا بالله وأسمائه وصفاته.
 الحلف بغير الله تعالى محرَّم، سواء الحلف بالأصنام كاللات والعزى، أو الحلف بالأمانة، أو الحلف بالنبي أو غير ذلك.
 قال الخطابي: اليمين إنما تكون بالمعبود المعظّم، فإذا حلف باللات ونحوها فقد ضاهى الكفار، فأمر أن يتدارك بكلمة التوحيد.
 ليس على من حلف بغير الله كفارة يمين، وإنما يلزمه الإنابة والاستغفار؛ لأنه أعظم من أن تكفِّرَه غير التوبة.
 تحريم القمار بكل صوره وأشكاله، وهو الميسِر الذي حرَّمه الله تعالى وقرَنه بالخمر والأصنام.
 وجوب الرجوع عن المعصية في حال اقترافها.
 من وقع في سيئة عليه أن يتبعها حسنة؛ لأن الحسنات يذهبن السيئات.</t>
   </si>
   <si>
     <t>Ein Schwur darf nur bei Allah, Seinen Namen und Eigenschaften abgelegt werden.
 Es ist verboten, bei etwas anderem als Allah zu schwören, sei es bei Götzen wie Al-Lat und Al-'Uzza, bei der Vertrauenswürdigkeit, beim Propheten oder bei etwas anderem.
 Al-Khattabi sagte: „Ein Eid wird nur bei dem verehrten und angebeteten Gott abgelegt. Wenn jemand also bei Al-Lat oder dergleichen schwört, hat er den Ungläubigen nachgeahmt, daher wurde befohlen, dies mit dem Wort des Monotheismus wiedergutzumachen.“
 Wer bei etwas anderem als Allah schwört, muss keine Sühne für den Eid leisten, sondern nur Reue zeigen und um Vergebung bitten, denn es ist schwerwiegender, als dass es durch etwas anderes als Reue gesühnt werden könnte.
 Das Glücksspiel ist in all seinen Formen und Erscheinungsformen verboten. Es ist das Glücksspiel (Al-Maysir), das Allah - erhaben ist Er - verboten und mit Berauschendem und Götzen in Verbindung gebracht hat.
 Es ist verpflichtend, von einer Sünde zurückzutreten, wenn man sie begangen hat.
 Wer eine schlechte Tat begangen hat, soll ihr eine gute Tat folgen lassen, denn gute Taten löschen schlechte Taten aus.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/6379</t>
   </si>
   <si>
+    <t>ما خير رسول الله صلى الله عليه وسلم بين أمرين إلا أخذ أيسرهما، ما لم يكن إثما، فإن كان إثما كان أبعد الناس منه</t>
+  </si>
+  <si>
+    <t>„Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - wurde nie vor die Wahl zwischen zwei Dingen gestellt, ohne dass er die leichtere von ihnen wählte, solange sie keine Sünde war. Wenn es eine Sünde war, war er derjenige unter den Menschen, der sich am weitesten davon fernhielt</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رَضِيَ اللَّهُ عَنْهَا أَنَّهَا قَالَتْ: مَا خُيِّرَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بَيْنَ أَمْرَيْنِ إِلَّا أَخَذَ أَيْسَرَهُمَا، مَا لَمْ يَكُنْ إِثْمًا، فَإِنْ كَانَ إِثْمًا كَانَ أَبْعَدَ النَّاسِ مِنْهُ، وَمَا انْتَقَمَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِنَفْسِهِ إِلَّا أَنْ تُنْتَهَكَ حُرْمَةُ اللَّهِ، فَيَنْتَقِمَ لِلَّهِ بِهَا.</t>
+  </si>
+  <si>
+    <t>'Aischah, die Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - wurde nie vor die Wahl zwischen zwei Dingen gestellt, ohne dass er die leichtere von ihnen wählte, solange sie keine Sünde war. Wenn es eine Sünde war, war er derjenige unter den Menschen, der sich am weitesten davon fernhielt. Und der Gesandte Allahs - Allahs Segen und Frieden auf ihm - nahm niemals für sich selbst Rache, außer wenn eine der von Allah gesetzten Grenzen verletzt wurde; dann nahm er um Allahs willen dafür Rache.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَتْ أمُّ المؤمنين عائشةُ رضي الله عنها عن بعض أخلاق النبي صلى الله عليه وسلم، ومما ذَكَرَتْ: أنه صلى الله عليه وسلم ما خُيّر بين أمرين إلا أَخَذَ أَسْهَلْهُما ما لم يكن الأسهل مُقتضيًا للإثم، فإنه يكون أبعد الناس عنه ويختار حينئذ الأشدّ.
+وما انتقم صلى الله عليه وسلم لنفسه خاصة بل كان يَسْمَحُ ويَعفو عن حقِّه إلا أنْ تُنْتَهَك حُرُمات الله فيكون لله ينتقم، وكان أشد الناس غضبًا لله.</t>
+  </si>
+  <si>
+    <t>Die Mutter der Gläubigen, 'Aischah - möge Allah mit ihr zufrieden sein -, berichtete über einige Charaktereigenschaften des Propheten - Allahs Segen und Frieden auf ihm. Zu dem, was sie erwähnte, gehört: Er - Allahs Segen und Frieden auf ihm - wurde niemals vor die Wahl zwischen zwei Angelegenheiten gestellt, ohne dass er die leichtere von ihnen wählte, solange die leichtere nicht zur Sünde führte. Wenn es jedoch eine Sünde war, war er derjenige, der am weitesten davon entfernt war und wählte dann die strengere Möglichkeit. Und er - Allahs Segen und Frieden auf ihm - rächte sich nie für sich selbst, sondern er vergab und verzieh in Bezug auf seine eigenen Rechte, es sei denn, die Gesetze Allahs wurden verletzt, dann rächte er sich für Allah. Und er war derjenige, der am stärksten für Allah zornig wurde.</t>
+  </si>
+  <si>
+    <t>استحباب الأخذ بالأَيْسر في الأمور ما لم يكن فيه معصية.
+يُسْر الإسلام.
+مشروعية الغضب لله تعالى.
+ما كان عليه صلى الله عليه وسلم من الحِلْم والصبر والقيام بالحق في إقامة حدود الله تعالى.
+قال ابن حجر: وفيه ترك الأخذ بالشيء العَسِر، والاقتناع باليُسْر، وترك الإلحاح فيما لا يضطر إليه.
+الحث على العفو إلا في حقوق الله تعالى.</t>
+  </si>
+  <si>
+    <t>Es ist erwünscht, in Angelegenheiten den leichteren Weg zu wählen, solange darin keine Sünde liegt.
+Die Leichtigkeit des Islams.
+Die Rechtmäßigkeit des Zorns um Allahs willen.
+Die vorbildliche Charaktereigenschaft, die der Prophet - Allahs Segen und Frieden auf ihm - besaß, nämlich Nachsicht, Geduld und das Eintreten für die Wahrheit bei der Durchsetzung der von Allah - erhaben ist Er - festgelegten Grenzen.
+Ibn Hajar sagte: „Darin liegt das Unterlassen dessen, was beschwerlich ist, die Genügsamkeit mit dem Leichten und das Unterlassen des Beharrens auf etwas, wozu man nicht gezwungen ist.“
+Die Ermutigung zur Vergebung, außer wenn es um die Rechte Allahs - erhaben ist Er - geht.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/6389</t>
+  </si>
+  <si>
     <t>أتدرون ما المفلس؟</t>
   </si>
   <si>
     <t>„Wisst ihr, wer der Bankrotteur ist?</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَتَدْرُونَ مَا الْمُفْلِسُ؟» قَالُوا: الْمُفْلِسُ فِينَا مَنْ لَا دِرْهَمَ لَهُ وَلَا مَتَاعَ، فَقَالَ: «إِنَّ الْمُفْلِسَ مِنْ أُمَّتِي يَأْتِي يَوْمَ الْقِيَامَةِ بِصَلَاةٍ وَصِيَامٍ وَزَكَاةٍ، وَيَأْتِي قَدْ شَتَمَ هَذَا، وَقَذَفَ هَذَا، وَأَكَلَ مَالَ هَذَا، وَسَفَكَ دَمَ هَذَا، وَضَرَبَ هَذَا، فَيُعْطَى هَذَا مِنْ حَسَنَاتِهِ، وَهَذَا مِنْ حَسَنَاتِهِ، فَإِنْ فَنِيَتْ حَسَنَاتُهُ قَبْلَ أَنْ يُقْضَى مَا عَلَيْهِ أُخِذَ مِنْ خَطَايَاهُمْ فَطُرِحَتْ عَلَيْهِ، ثُمَّ طُرِحَ فِي النَّارِ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wisst ihr, wer der Bankrotteur ist?“ Sie sagten: „Der Bankrotteur unter uns ist derjenige, der weder einen Dirham noch Besitz hat.“ Er sagte: „Der Bankrotteur aus meiner Gemeinschaft ist wahrlich derjenige, der am Tag der Auferstehung mit Gebet, Fasten und Almosen kommt, aber diese Person beschimpft hat, jener Person Unzucht vorgeworfen hat, das Vermögen dieser Person genommen hat, das Blut jener Person vergossen hat und diese Person geschlagen hat. Diesem wird von seinen guten Taten gegeben, und jenem von seinen guten Taten. Wenn seine guten Taten aufgebraucht sind, bevor die Schuld beglichen ist, werden (Sünden) von ihren Sünden genommen und ihm auferlegt. Dann wird er ins Feuer geworfen.“</t>
   </si>
   <si>
     <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابه: أتدرون من المفلس؟ قالوا: المفلس فينا من لا مال له ولا متاع، فقال: إن المفلس من أمتي يوم القيامة من يأتي بأعمال صالحة من صلاة وصيام وزكاة، ويأتي وقد شتم هذا وسبَّه، وقَذَفَ هذا في عرضه، وأكل مال هذا وجحده، وسَفَكَ دمَ هذا وظلمه، وضرب هذا وأهانه، فيعطى المظلوم من حسناته، فإن فنيت حسناته قبل أن يَقضيَ ما عليه من الحقوق والمظالم، أُخذ من ذنوب المظلوم فجُعلت في صحائف الظالم، ثم طُرح ورُمي في النار حيث لم يبقَ له حسنات.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - fragte seine Gefährten: „Wisst ihr, wer der Bankrotteur (Al-Muflis) ist?“ Sie sagten: „Der Bankrotteur unter uns ist derjenige, der weder Geld noch Besitz hat.“ Er sagte: „Der Bankrotteur aus meiner Gemeinschaft ist wahrlich derjenige, der am Tag der Auferstehung mit guten Taten kommt - mit Gebet, Fasten und Almosen -, aber diese Person beschimpft und sie beleidigt hat, jener Person Unzucht vorgeworfen hat, das Vermögen dieser Person genommen und es ihr verweigert hat, das Blut jener Person vergossen und sie unterdrückt hat und diese Person geschlagen und gedemütigt hat. Dem Unterdrückten wird dann von seinen guten Taten gegeben. Wenn seine guten Taten aufgebraucht sind, bevor er beglichen hat, was er an Rechten und Unrecht schuldig ist, werden von den Sünden des Unterdrückten  Sünden genommen und dem Unterdrücker auferlegt. Dann wird er ins Feuer geworfen, da er keine guten Taten mehr hat.“</t>
   </si>
   <si>
     <t>التحذير من الوقوع في المُحرمات، وخاصة ما يتعلق بحقوق العباد المادية والمعنوية.
 حقوق الخَلْق فيما بينهم مَبنية على المُشَاحّة، وحقوق الخالق سوى الشرك مبنية على المُسامحة.
 استعمال طريقة المحاورة التي تُشوِّق السامع وتُلفتْ نظرَه وتثير اهتمامه، وخاصة في التربية والتوجيه.
 بيان معنى المفلس الحقيقي، وهو من أخذ غرماؤه أعمالَه الصالحةَ يوم القيامة.
 القصاص في الآخرة قد يأتي على جميع الحسنات، حتى لا يبقي منها شيئًا.
 معاملة الله للخلق قائمة على العدل والحق.</t>
   </si>
@@ -12848,50 +15340,91 @@
     <t>يُخبِرُ النَّبيُّ صلَّى اللهُ عليه وسلَّمَ أنَّ مَن قالَ وشَهِدَ بلِسانِه أنَّه «لا إلهَ إلَّا اللهُ»، أي: لا مَعبودَ بِحَقٍّ إلا اللهُ، وكفَرَ بما يُعبَدُ من دُونِ اللهِ، وتَبرَّأ من كلِّ الأديانِ سِوى الإسلامِ، فقد حَرُمَ مالُه ودمُه على المُسلِمينَ، فليس لنا إلا الظاهر من عمله، فلا يُسلَبُ مالُه ولا يُسفَكُ دمُه، إلَّا إذا ارتكَبَ جَريمةً أو جِنايةً توجب ذلك بمُوجِبِ أحكامِ الإسلامِ.
 والله يتولَّى حسابَهُ يوم القيامة، فإن كان صادقًا أثابه، وإن كان منافقًا عَذَّبه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass wer mit seiner Zunge „La ilaha illa Allah“ bezeugt und sagt - das heißt, es gibt keinen, der zu Recht angebetet wird, außer Allah - und der das, was außer Allah angebetet wird, verleugnet und sich von allen Religionen außer dem Islam lossagt, dessen Besitz und Leben ist für die Muslime verboten und man urteilt nach dem Äußeren seiner Taten. Man darf seinen Besitz nicht wegnehmen oder sein Blut vergießen, es sei denn, er begeht eine Straftat oder ein Verbrechen, das gemäß den islamischen Gesetzen bestraft werden muss.
 Und Allah wird seine Abrechnung am Tag der Auferstehung übernehmen. Wenn er ehrlich ist, wird Er ihn belohnen und wenn er ein Heuchler ist, wird Er ihn bestrafen.</t>
   </si>
   <si>
     <t>النُّطْقُ بلا إله إلا الله، والكفر بكلِّ ما يُعبد من دون الله، شرطٌ في دخول الإسلام.
 معنى (لا إله إلا الله) هو الكفر بكل ما يُعبد من دون الله من الأصنام والقبور وغيرها، وإفراده سبحانه بالعبادة.
 من أتى بالتوحيد والتَزمَ شرائعه ظاهرًا وَجَبَ الكَفُّ عنه حتى يَتَبَيَّنَ منه ما يخالف ذلك.
 حُرْمةُ مالِ المسلم ودمِه وعرضِه إلا بحق.
 الحُكْم في الدنيا على الظاهر، وفي الآخرة على النيات والمقاصد.</t>
   </si>
   <si>
     <t>Das Aussprechen von „La ilaha illa Allah“ und das Verleugnen von allem, was außer Allah angebetet wird, ist eine Bedingung für den Eintritt in den Islam.
 Die Bedeutung von „La ilaha illa Allah“ besteht darin, dass man alle Götzen, Gräber u. ä., die außer Allah angebetet werden, verleugnet und Ihm - gepriesen sei Er - allein die Anbetung widmet.
 Wer den Tauhid befolgt und sich sichtbar an seine Vorschriften hält, muss in Ruhe gelassen werden, bis eindeutig wird, dass er gegen diese Vorschriften verstößt.
 Die Unantastbarkeit des Vermögens, Lebens und der Ehre eines Muslims, es sei denn im Falle eines rechtmäßigen Anlasses.
 Das Urteil im Diesseits erfolgt nach dem Äußeren, während im Jenseits die Absichten und Ziele beurteilt werden.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/6765</t>
   </si>
   <si>
+    <t>نضر الله امرأ سمع منا شيئا فبلغه كما سمع، فرب مبلغ أوعى من سامع</t>
+  </si>
+  <si>
+    <t>‚Möge Allah das Angesicht eines Menschen erstrahlen lassen, der von uns etwas hört und es so weitergibt, wie er es gehört hat. Denn vielleicht versteht derjenige, dem es übermittelt wird, es besser als derjenige, der es gehört hat.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ مَسْعُودٍ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «نَضَّرَ اللَّهُ امْرَأً سَمِعَ مِنَّا شَيْئًا فَبَلَّغَهُ كَمَا سَمِعَ، فَرُبَّ مُبَلِّغٍ أَوْعَى مِنْ سَامِعٍ».</t>
+  </si>
+  <si>
+    <t>'Abdullah Ibn Mas'ud - möge Allah mit ihm zufrieden sein - berichtete: „Ich hörte den Propheten - Allahs Segen und Frieden auf ihm - sagen: ‚Möge Allah das Angesicht eines Menschen erstrahlen lassen, der von uns etwas hört und es so weitergibt, wie er es gehört hat. Denn vielleicht versteht derjenige, dem es übermittelt wird, es besser als derjenige, der es gehört hat.‘“</t>
+  </si>
+  <si>
+    <t>دَعَا النبيُّ صلى الله عليه وسلم بالنَّضَارة والبَهْجَة والحُسْن في الدنيا، وأنْ يُوصله الله إلى نَضْرَة الجنة ونعيمها ونَضَارتها في الآخرة؛ لمن سمع حديثه فحَفِظَه حتى يُبلِّغَه لغيره، فربما يكون المنقول له الحديث أَوعى وأفقه وأقدر على الاستنباط من ناقِل الحديث، فيكون الأول يُتْقِنُ الحفظ والنقل، ويكون الثاني يتقن الفهم والاستنباط.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - bat für denjenigen, der seinen Hadith hört und ihn auswendig bewahrt, um die Schönheit, die Freude und das strahlende Angesicht im Diesseits sowie darum, dass Allah ihn im Jenseits zur strahlenden Schönheit des Paradieses, zu seiner Wonne und seinem Glanz gelangen lässt, damit er ihn anderen übermittelt. Denn vielleicht ist derjenige, dem der Hadith übermittelt wird, aufmerksamer, verständiger und fähiger zur Ableitung von Rechtsurteilen als derjenige, der den Hadith übermittelt. So zeichnet sich der Erste durch die Beherrschung des Auswendiglernens und der Überlieferung aus, während sich der Zweite durch die Beherrschung des Verstehens und der Ableitung auszeichnet.</t>
+  </si>
+  <si>
+    <t>الحث على حفظ السنة النبوية، وتبليغها للناس.
+بيان فضل أهل الحديث، وشَرَف طلبه.
+فضل العلماء، الذين هم أهل الاستنباط والفهم.
+فضل الصحابة رضوان الله عليهم، فهم من سمعوا حديث رسول الله صلى الله عليه وسلم وبَلَّغوه لنا.
+قال المناوي: بَيَّنَ به أنَّ راوي الحديث ليس الفقه مِن شَرْطِه، إنما شَرْطُه الحفظ، وعلى الفقيه التَّفَهُّم والتدبُّر.
+قال ابن عيينة: ما من أحد يطلب الحديث إلا وفي وجهه نَضْرة لهذا الحديث.
+الحِفْظ عند المُحدِّثين على نوعين: حِفْظ قَلْب وصَدْر، وحِفظ كتاب وسَطْر، وكلاهما يشمله الدعاء في الحديث.
+فهوم الناس مُتَفَاوِتَة، فرُبّ مبلغ أوعى من سامع، ورب حامل فقه ليس بفقيه.</t>
+  </si>
+  <si>
+    <t>Die Ermutigung, die Sunnah des Propheten auswendig zu lernen und sie den Menschen zu übermitteln.
+Die Darlegung der Vorzüglichkeit der Leute des Hadithes und der ehrenvollen Stellung, nach ihm zu streben.
+Die Vorzüglichkeit der Gelehrten, die zu den Leuten des Ableitens und des Verständnisses gehören.
+Die Vorzüge der Prophetengefährten - möge Allah mit ihnen zufrieden sein -, denn sie sind diejenigen, die die Hadithe des Gesandten Allahs - Allahs Segen und Frieden auf ihm - hörten und sie uns übermittelten.
+Al-Munawi sagte: „Damit machte er deutlich, dass es keine Voraussetzung für den Überlieferer eines Hadithes ist, ein Verständnis der Rechtslehre („Fiqh“) zu besitzen. Seine Voraussetzung ist vielmehr das Bewahren und Auswendiglernen. Dem Fiqh-Gelehrten hingegen obliegen das Verstehen und das Nachdenken über den Hadith.“
+Ibn 'Uyaynah sagte: „Es gibt niemanden, der nach dem Hadith strebt, ohne dass sein Gesicht aufgrund dieses Hadithes strahlt.“
+Die Bewahrung bei den Hadith-Gelehrten umfasst zwei Arten: die Bewahrung im Herzen und in der Brust sowie die Bewahrung im Buch und in der Niederschrift. Beide Arten werden von dem Bittgebet im Hadith umfasst.
+Das Verständnis der Menschen ist unterschiedlich. So kann es sein, dass derjenige, dem etwas übermittelt wird, verständiger ist als derjenige, der es gehört hat. Und manch einer trägt Wissen über den Fiqh in sich, ohne selbst ein Fiqh-Gelehrter zu sein.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/6820</t>
+  </si>
+  <si>
     <t>من حدث عني بحديث يرى أنه كذب، فهو أحد الكاذبين</t>
   </si>
   <si>
     <t>‚Wer über mich etwas berichtet, von dem angenommen wird, dass es eine Lüge ist, so gehört er zu den Lügnern.‘“</t>
   </si>
   <si>
     <t>عَنْ سَمُرَةَ بْنِ جُنْدَبٍ وَالْمُغِيرَةِ بْنِ شُعْبَةَ رضي الله عنهما قَالَا: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ حَدَّثَ عَنِّي بِحَدِيثٍ يُرَى أَنَّهُ كَذِبٌ، فَهُوَ أَحَدُ الْكَاذِبِينَ».</t>
   </si>
   <si>
     <t>Von Samurah Ibn Jundub und Al-Mughirah Ibn Schu'bah - möge Allah mit ihnen beiden zufrieden sein - wird überliefert, dass sie beide sagten: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer über mich etwas berichtet, von dem angenommen wird, dass es eine Lüge ist, so gehört er zu den Lügnern.‘“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أن مَن نَقَلَ عنه حديثًا وهو يعلم أو يظن أو يغلِب على ظنه أنه كذبٌ عليه صلى الله عليه وسلم؛ فالراوي له يُشاركُ البادي بهذا الكذب.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt mit, dass derjenige, der einen Hadith von ihm überliefert, während er weiß oder vermutet oder stark davon ausgeht, dass es eine Lüge über ihn - Allahs Segen und Frieden auf ihm - ist, an der Lüge desjenigen teilhat, der sie erfunden hat.</t>
   </si>
   <si>
     <t>التثبُّت من الأحاديث المروية عن النبي صلى الله عليه وسلم، والتأكد من صحتها قبل روايتها.
 صفة الكذب تُطلق على كل من اختَرَعَ الكذب وعلى مَن قام بنقلِه ونشره بين الناس.
 يحرم رواية الحديث الموضوع على مَن عَرَف كونَه موضوعًا، أو غلب على ظنه وضعُه إلا إذا كان للتحذير منه.</t>
   </si>
   <si>
     <t>Die Notwendigkeit, die über den Propheten - Allahs Segen und Frieden auf ihm - überlieferten Berichte zu überprüfen und ihre Authentizität sicherzustellen, bevor man sie weitergibt.
 Die Eigenschaft der Lüge bezieht sich auf jeden, der die Lüge erfindet und auf jeden, der sie überliefert und unter den Menschen verbreitet.
@@ -13140,50 +15673,139 @@
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass, wenn die Paradiesbewohner das Paradies betreten werden, Allahs - segensreich und erhaben ist Er - zu ihnen sagen wird:
 Wollt ihr noch etwas, sodass Ich es euch (noch) gebe?
 Da sagen alle Paradiesbewohner: Hast Du nicht unsere Gesichter erhellt? Hast Du uns nicht das Paradies betreten lassen und uns vor dem Feuer bewahrt?
 Da wird Allah den Schleier wegnehmen und aufdecken und Sein Schleier ist Licht. Ihnen wurde dann nichts gegeben, was ihnen lieber ist, als das Blicken auf ihren Herrn - mächtig und majestätisch ist Er -.</t>
   </si>
   <si>
     <t>كَشْفُ الحِجاب عن أهلِ الجَنة فيَرَون ربَّهم، وأما الكفار؛ فمَحْرُومون منها.
 أعظمُ نعيم الجنة رؤيةُ المؤمنين لربهم.
 كلُّ أهل الجنة مهما اختلفت منازلُهم سيرون ربَّهم جل وعلا.
 فضل الله على المؤمنين بإدخالهم الجنة.
 أهمية المسارعة إلى الجنة بالأعمال الصالحة وطاعة الله تعالى ورسوله صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>Der Vorhang wird für die Paradiesbewohner entfernt, sodass sie ihren Herrn sehen. Was jedoch die Ungläubigen angeht, so wird dies ihnen verwehrt.
 Die gewaltigste Gnade im Paradies ist, dass die Gläubigen ihren Herrn sehen werden.
 Alle Paradiesbewohner, unabhängig davon auf welcher Stufe sie sind, werden ihren Herrn - majestätisch und erhaben ist Er - sehen.
 Die Gunst Allahs den Gläubigen gegenüber, indem Er sie ins Paradies eingehen lässt.
 Die Wichtigkeit, durch die guten Taten, den Gehorsam gegenüber Allah - erhaben ist Er - und  den Gehorsam gegenüber Seinem Gesandten - Allahs Segen und Frieden auf ihm - zum Paradies zu eilen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/8344</t>
   </si>
   <si>
+    <t>يجمع الله الناس الأولين والآخرين في صعيد واحد، يسمعهم الداعي وينفذهم البصر، وتدنو الشمس، فيبلغ الناس من الغم والكرب ما لا يطيقون ولا يحتملون</t>
+  </si>
+  <si>
+    <t>Allah wird die ersten und die letzten Menschen auf einer einzigen Ebene versammeln. Der Rufer wird sie erreichen und der Blick wird sie durchdringen. Und die Sonne wird sich nähern, sodass die Menschen von Trauer und Bedrängnis heimgesucht werden, die sie nicht ertragen oder aushalten können</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ: أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أُتِيَ بِلَحْمٍ فَرُفِعَ إِلَيْهِ الذِّرَاعُ، وَكَانَتْ تُعْجِبُهُ فَنَهَشَ مِنْهَا نَهْشَةً، ثُمَّ قَالَ: «أَنَا سَيِّدُ النَّاسِ يَوْمَ القِيَامَةِ، وَهَلْ تَدْرُونَ مِمَّ ذَلِكَ؟ يَجْمَعُ اللَّهُ النَّاسَ الأَوَّلِينَ وَالآخِرِينَ فِي صَعِيدٍ وَاحِدٍ، يُسْمِعُهُمُ الدَّاعِي وَيَنْفُذُهُمُ البَصَرُ، وَتَدْنُو الشَّمْسُ، فَيَبْلُغُ النَّاسَ مِنَ الغَمِّ وَالكَرْبِ مَا لاَ يُطِيقُونَ وَلاَ يَحْتَمِلُونَ، فَيَقُولُ النَّاسُ: أَلاَ تَرَوْنَ مَا قَدْ بَلَغَكُمْ، أَلاَ تَنْظُرُونَ مَنْ يَشْفَعُ لَكُمْ إِلَى رَبِّكُمْ؟ فَيَقُولُ بَعْضُ النَّاسِ لِبَعْضٍ: عَلَيْكُمْ بِآدَمَ، فَيَأْتُونَ آدَمَ عَلَيْهِ السَّلاَمُ فَيَقُولُونَ لَهُ: أَنْتَ أَبُو البَشَرِ، خَلَقَكَ اللَّهُ بِيَدِهِ، وَنَفَخَ فِيكَ مِنْ رُوحِهِ، وَأَمَرَ المَلاَئِكَةَ فَسَجَدُوا لَكَ، اشْفَعْ لَنَا إِلَى رَبِّكَ، أَلاَ تَرَى إِلَى مَا نَحْنُ فِيهِ، أَلاَ تَرَى إِلَى مَا قَدْ بَلَغَنَا؟ فَيَقُولُ آدَمُ: إِنَّ رَبِّي قَدْ غَضِبَ اليَوْمَ غَضَبًا لَمْ يَغْضَبْ قَبْلَهُ مِثْلَهُ، وَلَنْ يَغْضَبَ بَعْدَهُ مِثْلَهُ، وَإِنَّهُ قَدْ نَهَانِي عَنِ الشَّجَرَةِ فَعَصَيْتُهُ، نَفْسِي نَفْسِي نَفْسِي، اذْهَبُوا إِلَى غَيْرِي، اذْهَبُوا إِلَى نُوحٍ، فَيَأْتُونَ نُوحًا فَيَقُولُونَ: يَا نُوحُ، إِنَّكَ أَنْتَ أَوَّلُ الرُّسُلِ إِلَى أَهْلِ الأَرْضِ، وَقَدْ سَمَّاكَ اللَّهُ عَبْدًا شَكُورًا، اشْفَعْ لَنَا إِلَى رَبِّكَ، أَلاَ تَرَى إِلَى مَا نَحْنُ فِيهِ؟ فَيَقُولُ: إِنَّ رَبِّي عَزَّ وَجَلَّ قَدْ غَضِبَ اليَوْمَ غَضَبًا لَمْ يَغْضَبْ قَبْلَهُ مِثْلَهُ، وَلَنْ يَغْضَبَ بَعْدَهُ مِثْلَهُ، وَإِنَّهُ قَدْ كَانَتْ لِي دَعْوَةٌ دَعَوْتُهَا عَلَى قَوْمِي، نَفْسِي نَفْسِي نَفْسِي، اذْهَبُوا إِلَى غَيْرِي، اذْهَبُوا إِلَى إِبْرَاهِيمَ، فَيَأْتُونَ إِبْرَاهِيمَ فَيَقُولُونَ: يَا إِبْرَاهِيمُ أَنْتَ نَبِيُّ اللَّهِ وَخَلِيلُهُ مِنْ أَهْلِ الأَرْضِ، اشْفَعْ لَنَا إِلَى رَبِّكَ أَلاَ تَرَى إِلَى مَا نَحْنُ فِيهِ، فَيَقُولُ لَهُمْ: إِنَّ رَبِّي قَدْ غَضِبَ اليَوْمَ غَضَبًا لَمْ يَغْضَبْ قَبْلَهُ مِثْلَهُ، وَلَنْ يَغْضَبَ بَعْدَهُ مِثْلَهُ، وَإِنِّي قَدْ كُنْتُ كَذَبْتُ ثَلاَثَ كَذِبَاتٍ، نَفْسِي نَفْسِي نَفْسِي، اذْهَبُوا إِلَى غَيْرِي، اذْهَبُوا إِلَى مُوسَى فَيَأْتُونَ، مُوسَى فَيَقُولُونَ: يَا مُوسَى أَنْتَ رَسُولُ اللَّهِ، فَضَّلَكَ اللَّهُ بِرِسَالَتِهِ وَبِكَلاَمِهِ عَلَى النَّاسِ، اشْفَعْ لَنَا إِلَى رَبِّكَ، أَلاَ تَرَى إِلَى مَا نَحْنُ فِيهِ؟ فَيَقُولُ: إِنَّ رَبِّي قَدْ غَضِبَ اليَوْمَ غَضَبًا لَمْ يَغْضَبْ قَبْلَهُ مِثْلَهُ، وَلَنْ يَغْضَبَ بَعْدَهُ مِثْلَهُ، وَإِنِّي قَدْ قَتَلْتُ نَفْسًا لَمْ أُومَرْ بِقَتْلِهَا، نَفْسِي نَفْسِي نَفْسِي، اذْهَبُوا إِلَى غَيْرِي، اذْهَبُوا إِلَى عِيسَى ابْنِ مَرْيَمَ، فَيَأْتُونَ عِيسَى، فَيَقُولُونَ: يَا عِيسَى أَنْتَ رَسُولُ اللَّهِ، وَكَلِمَتُهُ أَلْقَاهَا إِلَى مَرْيَمَ وَرُوحٌ مِنْهُ، وَكَلَّمْتَ النَّاسَ فِي المَهْدِ صَبِيًّا، اشْفَعْ لَنَا إِلَى رَبِّكَ أَلاَ تَرَى إِلَى مَا نَحْنُ فِيهِ؟ فَيَقُولُ عِيسَى: إِنَّ رَبِّي قَدْ غَضِبَ اليَوْمَ غَضَبًا لَمْ يَغْضَبْ قَبْلَهُ مِثْلَهُ قَطُّ، وَلَنْ يَغْضَبَ بَعْدَهُ مِثْلَهُ، وَلَمْ يَذْكُرْ ذَنْبًا، نَفْسِي نَفْسِي نَفْسِي اذْهَبُوا إِلَى غَيْرِي اذْهَبُوا إِلَى مُحَمَّدٍ، فَيَأْتُونَ مُحَمَّدًا فَيَقُولُونَ: يَا مُحَمَّدُ أَنْتَ رَسُولُ اللَّهِ وَخَاتِمُ الأَنْبِيَاءِ، وَقَدْ غَفَرَ اللَّهُ لَكَ مَا تَقَدَّمَ مِنْ ذَنْبِكَ وَمَا تَأَخَّرَ، اشْفَعْ لَنَا إِلَى رَبِّكَ أَلاَ تَرَى إِلَى مَا نَحْنُ فِيهِ، فَأَنْطَلِقُ فَآتِي تَحْتَ العَرْشِ، فَأَقَعُ سَاجِدًا لِرَبِّي عَزَّ وَجَلَّ، ثُمَّ يَفْتَحُ اللَّهُ عَلَيَّ مِنْ مَحَامِدِهِ وَحُسْنِ الثَّنَاءِ عَلَيْهِ شَيْئًا، لَمْ يَفْتَحْهُ عَلَى أَحَدٍ قَبْلِي، ثُمَّ يُقَالُ: يَا مُحَمَّدُ ارْفَعْ رَأْسَكَ سَلْ تُعْطَهْ، وَاشْفَعْ تُشَفَّعْ فَأَرْفَعُ رَأْسِي، فَأَقُولُ: أُمَّتِي يَا رَبِّ، أُمَّتِي يَا رَبِّ، أُمَّتِي يَا رَبِّ، فَيُقَالُ: يَا مُحَمَّدُ أَدْخِلْ مِنْ أُمَّتِكَ مَنْ لاَ حِسَابَ عَلَيْهِمْ مِنَ البَابِ الأَيْمَنِ مِنْ أَبْوَابِ الجَنَّةِ، وَهُمْ شُرَكَاءُ النَّاسِ فِيمَا سِوَى ذَلِكَ مِنَ الأَبْوَابِ، ثُمَّ قَالَ: وَالَّذِي نَفْسِي بِيَدِهِ، إِنَّ مَا بَيْنَ المِصْرَاعَيْنِ مِنْ مَصَارِيعِ الجَنَّةِ، كَمَا بَيْنَ مَكَّةَ وَحِمْيَرَ -أَوْ كَمَا بَيْنَ مَكَّةَ وَبُصْرَى-».</t>
+  </si>
+  <si>
+    <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - berichtete, dass dem Gesandten Allahs - Allahs Segen und Frieden auf ihm - Fleisch gebracht wurde. Daraufhin wurde ihm die Vorderkeule gereicht, die ihm besonders gut gefiel. Er biss ein Stück davon ab und sagte: „Ich bin der Herr der Menschen am Tag der Auferstehung. Wisst ihr, warum das so ist? Allah wird die ersten und die letzten Menschen auf einer einzigen Ebene versammeln. Der Rufer wird sie erreichen und der Blick wird sie durchdringen. Und die Sonne wird sich nähern, sodass die Menschen von Trauer und Bedrängnis heimgesucht werden, die sie nicht ertragen oder aushalten können. Dann werden die Menschen sagen: ‚Seht ihr nicht, was euch widerfahren ist? Sucht ihr nicht jemanden, der bei eurem Herrn für euch Fürsprache einlegt?' Dann werden einige Menschen zu den anderen sagen: ‚Wendet euch an Adam.' Also werden sie zu Adam - Frieden sei auf ihm - kommen und zu ihm sagen: ‚Du bist der Vater der Menschheit. Allah hat dich mit Seiner Hand erschaffen und von Seinem Geist in dich eingehaucht, und Er befahl den Engeln, sich vor dir niederzuwerfen. Lege bei deinem Herrn Fürsprache für uns ein. Siehst du denn nicht, in was für einem Zustand wir uns befinden? Siehst du nicht, was uns widerfahren ist?' Adam wird sagen: ‚Mein Herr ist heute zornig, wie Er es noch nie zuvor war und nie wieder sein wird. Und Er hat mir verboten, vom Baum zu essen, und ich habe Ihm nicht gehorcht. Meine Seele, meine Seele, meine Seele! Geht zu jemand anderem, geht zu Nuh.' Also werden sie zu Nuh kommen und sagen: ‚O Nuh, du bist der erste der Gesandten zu den Bewohnern der Erde, und Allah hat dich einen dankbaren Diener genannt. Lege bei deinem Herrn Fürsprache für uns ein. Alternative: Siehst du denn nicht, in was für einem Zustand wir uns befinden?' Er wird sagen: ‚Mein Herr - mächtig und majestätisch ist Er - ist heute zornig, wie Er es noch nie zuvor war und nie wieder sein wird. Und ich hatte ein Bittgebet, das ich gegen mein Volk sprach. Meine Seele, meine Seele, meine Seele! Geht zu jemand anderem, geht zu Ibrahim.' Also werden sie zu Ibrahim kommen und sagen: ‚O Ibrahim, du bist der Prophet Allahs und Sein Freund unter den Bewohnern der Erde. Lege bei deinem Herrn Fürsprache für uns ein. Alternative: Siehst du denn nicht, in was für einem Zustand wir uns befinden?' Er wird zu ihnen sagen: ‚Mein Herr ist heute zornig, wie Er es noch nie zuvor war und nie wieder sein wird. Und ich habe drei Lügen erzählt. Meine Seele, meine Seele, meine Seele! Geht zu jemand anderem, geht zu Musa.' Also werden sie zu Musa kommen und sagen: ‚O Musa, du bist der Gesandte Allahs. Allah hat dich mit Seiner Botschaft und Seinem Wort vor den Menschen ausgezeichnet. Lege bei deinem Herrn Fürsprache für uns ein. Alternative: Siehst du denn nicht, in was für einem Zustand wir uns befinden?' Er wird sagen: ‚Mein Herr ist heute zornig, wie Er es noch nie zuvor war und nie wieder sein wird. Und ich habe eine Seele getötet, ohne dazu aufgefordert worden zu sein. Meine Seele, meine Seele, meine Seele! Geht zu jemand anderem, geht zu Isa, dem Sohn Maryams.' Also werden sie zu 'Isa kommen und sagen: ‚O 'Isa, du bist der Gesandte Allahs und Sein Wort, das Er zu Maryam brachte, und ein Geist von Ihm. Und du hast als Kind in der Wiege zu den Menschen gesprochen. Lege bei deinem Herrn Fürsprache für uns ein. Alternative: Siehst du denn nicht, in was für einem Zustand wir uns befinden?' 'Isa wird sagen: ‚Mein Herr ist heute zornig, wie Er es noch nie zuvor war und nie wieder sein wird.' Und er wird keine Sünde erwähnen. ‚Meine Seele, meine Seele, meine Seele! Geht zu jemand anderem, geht zu Muhammad.' Also werden sie zu Muhammad kommen und sagen: ,O Muhammad, du bist Allahs Gesandter, der Siegel der Propheten und Allah hat dir vergangene und spätere Sünden vergeben. Lege Fürsprache für uns bei deinem Herrn ein, siehst du denn nicht, in was für einem Zustand wir uns befinden?' Ich gehe dann los, komme zum Thron und werfe mich vor meinem Herrn - mächtig und majestätisch ist Er - nieder, alsdann öffnet mir Allah (die Türen Seiner Lobpreisung) und gibt mir von Seinen Lobpreisungen und würdigem Loberweisen ein, in einer Form, in der Er es keinem vor mir eingegeben hatte. Dann sagt Er: ‚O Muhammad, erhebe deinen Kopf, frag und es wird dir gewährt und lege Fürsprache ein, denn deine Fürsprache wird angenommen.' Daraufhin erhebe ich meinen Kopf und sage: ,O Herr, meine Gemeinschaft, meine Gemeinschaft, meine Gemeinschaft.' Dann wird gesagt: ,O Muhammad, lasse von deiner Gemeinschaft diejenigen, auf denen keine Abrechnung haftet, von der rechten Tür der Paradiestüren ins Paradies eintreten, und sie sind (gleichzeitig) Teilhaber der Menschen, was die anderen Türen anbelangt.'“ Dann sagte er: „Bei Dem, in Dessen Hand meine Seele ist, der Abstand zwischen den beiden Türflügeln eines Tores des Paradieses ist so groß wie der Abstand zwischen Makkah und Himyar - oder: wie der Abstand zwischen Makkah und Busra.“</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم مع أصحابه في دَعْوةِ طعام، فقُدّمت إليه ذراع الشاة وكانت أعْجب لحمِها إليه، فقَضَمَ منها قَضْمة بأطراف أسنانه ثم حدّثهم، فقال: 
+أنا سيد ولد آدم يوم القيامة؛ وذلك تَحَدُّثًا بنعمة الله تعالى.
+ثم قال: أتدرون مم ذاك؟ قال: بأن الناس يُجْمَعون يوم القيامة في أرض واسعة مستوية ممدودة مدًّا واحدًا، والذين فيها يسمعهم الداعي ويحيط بهم الناظر لا يخفى عليه منهم شيء؛ لاستواء الأرض ليس فيها ما يَستتر به أحد عن الناظرين، وينفذهم البصر، يعني لو تكلم الإنسان يسمعهم آخر واحد، والبصر يراهم، وتدنو الشمس من الخلائق على قدر مِيْل، ويَلحقهم من الغم والكَرْب ما لا يطيقون ولا يحتملون، فيطلبون الخلاص بالشفاعة. 
+فيُلْهِم اللهُ عز وجل أهلَ الإيمان أن يأتوا إلى آدم أبي البشر، فيأتون إليه ويذكرون فضله، لعله يشفع لهم عند الله عز وجل، يقولون له: أنت آدم أبو البشر، خلقك الله بيده، وأسجد لك ملائكته، وعَلَّمَك أسماء كل شيء، ونفخ فيك من روحه، فيعتذر ويقول: إن ربي غضب اليوم غضبًا لم يغضب قبله مثله، ولن يغضب بعده مثله، ثم يذكر خطيئته، وهي أن الله سبحانه وتعالى نهاه أن يأكل من شجرة فأكل، ويقول: نفسي هي التي تستحق أن يُشفَع لها، اذهبوا إلى غيري اذهبوا إلى نوح.
+فيأتون إلى نوح؛ ويقولون: أنت أول رسول أرسله الله إلى أهل الأرض، وأنّ الله سماك عبدًا شكورًا، ولكنه يعتذر: بأن الله عز وجل غضب اليوم غضبًا لم يغضب قبله مثله، ولن يغضب بعده مثله، وإنه قد كانت له دعوة دعاها على قومه، نفسي هي التي تستحق أن يُشفع لها، اذهبوا إلى غيري، اذهبوا إلى إبراهيم.
+فيأتون إبراهيم فيقولون: أنت خليل الله في الأرض، اشفع لنا إلى ربك، ألا ترى إلى ما نحن فيه؟! فيقول لهم: إن ربي قد غضب اليوم غضبًا لم يغضب قبله مثله، ولن يغضب بعده مثله، وإني قد كنت كذبت ثلاث كذبات؛ وهي قوله: إني سقيم، وقوله: فعله كبيرهم هذا، وقوله: لامرأته سارة أخبريه أني أخوك ليَسْلَم مِن شرّه. 
+والحق أن الكلمات الثلاث إنما كانت من مَعَارِيْض الكلام، لكن لما كانت صورتها صورة الكذب أشفق منها استصغارًا لنفسه عن الشفاعة؛ لأن مَن كان أَعرف بالله وأقرب منزلةً كان أعظم خوفًا، ويقول: نفسي هي التي تستحق أن يُشفع لها، اذهبوا إلى غيري اذهبوا إلى موسى.
+فيأتون موسى فيقولون: يا موسى أنت رسول الله، فضَّلك الله برسالته وبكلامه على الناس، اشفع لنا إلى ربك، ألا ترى إلى ما نحن فيه؟! فيقول: إن ربي قد غضب اليوم غضبًا لم يغضب قبله مثله، ولن يغضب بعده مثله، وإني قد قَتَلتُ نفسًا لم أُوْمَر بقتلِها، نفسي هي التي تستحق أن يشفع لها، اذهبوا إلى غيري، اذهبوا إلى عيسى ابن مريم.
+فيأتون عيسى فيقولون: يا عيسى أنت رسول الله، وكلمتُه ألقاها إلى مريم وروحٌ منه، وكلَّمتَ الناسَ في المهد صبيًا، اشفع لنا إلى ربك، ألا ترى إلى ما نحن فيه؟! فيقول: إن ربي قد غضب اليوم غضبًا لم يغضب قبله مثله قط، ولن يغضب بعده مثله، ولم يذكر ذنبًا، نفسي هي التي تستحق أن يشفع لها، اذهبوا إلى غيري اذهبوا إلى محمد.
+فيأتون محمدًا فيقولون: يا محمد أنت رسول الله وخاتم الأنبياء، وقد غفر الله لك ما تقدم من ذنبك وما تأخر، اشفع لنا إلى ربك، ألا ترى إلى ما نحن فيه؟! فأنطلق فآتي تحت العرش، فأقع ساجدًا لربي عز وجل، ثم يفتح الله علي من محامده وحسن الثناء عليه شيئًا، لم يفتحه على أحد قبلي، ثم يقال: يا محمد ارفع رأسك، سل تعطه، واشفع تشفع، فأرفع رأسي، فأقول: أمتي يا رب، أمتي يا رب، أمتي يا رب، فتُقْبَل شفاعتُه.
+ويُقَال له: يا محمد أدخل من أمتك من لا حساب عليهم من الباب الأيمن من أبواب الجنة، وهم شركاء الناس فيما سوى ذلك من الأبواب.
+ثم قال: والذي نفسي بيده، إن ما بين جانبي الباب من باب الجنة، كما بين مكة وصنعاء اليمن، أو كما بين مكة وبُصرى الشام وهي مدينة حوران.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - befand sich mit seinen Gefährten bei einer Einladung zum Essen. Da wurde ihm die Vorderkeule des Schafs gereicht, und sie war ihm vom Fleisch am liebsten. Er biss mit den Schneidezähnen ein Stück davon ab und unterhielt sich anschließend mit ihnen. Dann sagte er: „Ich bin am Tag der Auferstehung der Herr der Kinder Adams.“ Dies geschieht, um von der Gunst Allahs - erhaben ist Er - zu berichten. Dann sagte er: „Wisst ihr, weshalb das so ist?“ Er sagte: „Weil die Menschen am Tag der Auferstehung auf einer weiten, ebenen und vollständig ausgebreiteten Fläche versammelt werden. Diejenigen, die sich darauf befinden, können den Rufer hören, und derjenige, der schaut, kann sie alle überblicken. Nichts von ihnen bleibt ihm verborgen, da das Land eben ist und es darauf nichts gibt, hinter dem sich jemand vor den Blicken derer verbergen könnte, die schauen. Der Blick erreicht sie alle. Das bedeutet: Wenn ein Mensch sprechen würde, würde ihn selbst der Letzte von ihnen hören, und mit den Augen würden sie ihn sehen. Und die Sonne wird sich den Geschöpfen bis auf die Entfernung einer Meile nähern. Sie werden von einer Bedrängnis und Not heimgesucht werden, die sie weder ertragen noch aushalten können. Daher werden sie durch die Fürsprache um Erlösung bitten.“ So wird Allah - mächtig und majestätisch ist Er - die Leute des Glaubens dazu anregen, zu Adam, dem Vater der Menschheit, zu gehen. Sie gehen zu ihm und erwähnen seine Vorzüglichkeit, in der Hoffnung, dass er bei Allah - mächtig und majestätisch ist Er - für sie Fürsprache einlegt. Sie sagen zu ihm: „Du bist Adam, der Vater der Menschheit. Allah hat dich mit Seiner Hand erschaffen, Seine Engel sich vor dir niederwerfen lassen, dich die Namen aller Dinge gelehrt und in dich von Seinem Geist eingehaucht.“ Da entschuldigt er sich und sagt: „Mein Herr ist heute in einem Zorn zornig geworden, wie Er zuvor noch nie zornig gewesen ist und danach nie wieder zornig sein wird.“ Dann erwähnt er seine Sünde. Diese bestand darin, dass Allah - erhaben ist Er - ihm verboten hatte, von einem Baum zu essen, er aber davon aß. Und er sagt: „Ich selbst bin es, die es verdient, dass für sie Fürsprache eingelegt wird. Geht zu jemand anderem. Geht zu Nuh.“ Sie gehen dann zu Nuh und sagen: „Du bist der erste Gesandte, den Allah zu den Bewohnern der Erde entsandt hat, und Allah hat dich einen dankbaren Diener genannt.“ Doch er entschuldigt sich und sagt: „Allah - mächtig und majestätisch ist Er - ist heute in einem Zorn zornig geworden, wie Er zuvor noch nie zornig gewesen ist und danach nie wieder zornig sein wird. Und ich hatte ein Bittgebet, das ich gegen mein Volk ausgesprochen habe. Ich selbst bin es, die es verdient, dass für sie Fürsprache eingelegt wird. Geht zu jemand anderem. Geht zu Ibrahim.“ Sie gehen dann zu Ibrahim und sagen: „Du bist der enge Freund Allahs auf der Erde. Lege bei deinem Herrn Fürsprache für uns ein! Siehst du nicht, in welcher Lage wir uns befinden?“ Er sagt zu ihnen: „Mein Herr ist heute in einem Zorn zornig geworden, wie Er zuvor noch nie zornig gewesen ist und danach nie wieder zornig sein wird. Und ich habe drei Unwahrheiten ausgesprochen: Seine Aussage: ‚Ich bin krank.‘ Seine Aussage: ‚Nein! Das hat dieser Große von ihnen getan.‘ Und seine Aussage zu seiner Frau Sarah: ‚Sag ihm, dass ich dein Bruder bin‘, damit er vor seinem Übel bewahrt bleibt.“ In Wahrheit waren diese drei Aussagen lediglich von der Art der mehrdeutigen Ausdrucksweisen. Da ihre äußere Form jedoch der einer Lüge glich, empfand er ihretwegen Bedenken, da er sich selbst als zu gering erachtete, um Fürsprache einzulegen. Denn je mehr jemand Allah kennt und je näher seine Stellung bei Ihm ist, desto größer ist seine Furcht. Und er sagt: „Ich selbst bin es, die es verdient, dass für sie Fürsprache eingelegt wird. Geht zu jemand anderem. Geht zu Musa.“ Sie gehen dann zu Musa und sagen: „O Musa, du bist Allahs Gesandter. Allah hat dich durch Seine Gesandtschaft und durch Sein Gespräch mit dir vor den Menschen ausgezeichnet. Lege bei deinem Herrn Fürsprache für uns ein! Siehst du nicht, in welcher Lage wir uns befinden?“ Er sagt: „Mein Herr ist heute in einem Zorn zornig geworden, wie Er zuvor noch nie zornig gewesen ist und danach nie wieder zornig sein wird. Und ich habe einen Menschen getötet, obwohl mir nicht befohlen worden war, ihn zu töten. Ich selbst bin es, die es verdient, dass für sie Fürsprache eingelegt wird. Geht zu jemand anderem. Geht zu 'Isa, dem Sohn Maryams.“ Sie gehen dann zu 'Isa und sagen: „O 'Isa, du bist Allahs Gesandter, Sein Wort, das Er Maryam zukommen ließ, und ein Geist von Ihm. Du hast zu den Menschen bereits in der Wiege als kleines Kind gesprochen. Lege bei deinem Herrn Fürsprache für uns ein! Siehst du nicht, in welcher Lage wir uns befinden?“ Er sagt: „Mein Herr ist heute in einem Zorn zornig geworden, wie Er zuvor noch nie zornig gewesen ist und danach nie wieder zornig sein wird.“ Und er erwähnt keine Sünde. Dann sagt er: „Ich selbst bin es, die es verdient, dass für sie Fürsprache eingelegt wird. Geht zu jemand anderem. Geht zu Muhammad.“ Sie gehen dann zu Muhammad und sagen: „O Muhammad, du bist Allahs Gesandter und das Siegel der Propheten. Allah hat dir deine vergangenen und künftigen Sünden vergeben. Lege bei deinem Herrn Fürsprache für uns ein! Siehst du nicht, in welcher Lage wir uns befinden?“ Da breche ich auf und begebe mich unter den Thron. Ich falle vor meinem Herrn - mächtig und majestätisch ist Er - nieder. Dann eröffnet mir Allah etwas von Seinem Lob und der guten Lobpreisung Seiner, was Er vor mir noch niemandem eröffnet hat. Dann wird gesagt:„O Muhammad, erhebe deinen Kopf! Bitte, und dir wird gegeben werden. Lege Fürsprache ein, und deine Fürsprache wird angenommen.“ Da erhebe ich meinen Kopf und sage: „Meine Gemeinschaft, o mein Herr! Meine Gemeinschaft, o mein Herr! Meine Gemeinschaft, o mein Herr!“ So wird seine Fürsprache angenommen. Und es wird zu ihm gesagt: „O Muhammad, lass diejenigen aus deiner Gemeinschaft, die ohne Abrechnung sind, durch das rechte Tor der Tore des Paradieses eintreten. Sie haben Anteil mit den übrigen Menschen an den anderen Toren.“ Dann sagte er: „Bei Demjenigen, in dessen Hand meine Seele ist: Die Entfernung zwischen den beiden Seiten des Tores eines Tores des Paradieses entspricht der Entfernung zwischen Makkah und Sana'a im Jemen oder der Entfernung zwischen Makkah und Busra in der Levante, und sie ist eine Stadt in der Gegend von Hauran.“</t>
+  </si>
+  <si>
+    <t>تواضع النبي صلى الله عليه وسلم وتلبيته للدعوة، والأكل مع عامة أصحابه.
+تفضيل نبينا صلى الله عليه وسلم على جميع الناس.
+قال القاضي عياض: قيل: السيد الذي يَفُوق قومَه ويُفزَع إليه في الشدائد، والنبي صلى الله عليه وسلم سيدهم في الدنيا والآخرة، وإنما خَصّ يوم القيامة لارتفاع السُّؤْدَد فيها، وتسليم جميعهم له، ولكون آدم وجميع أولاده تحت لوائه صلى الله عليه وسلم.
+الحكمة في أن الله تعالى ألهمهم سؤال آدم، ومن بعده في الابتداء، ولم يلهموا سؤال نبينا محمد صلى الله عليه وسلم لإظهار فضيلته، فهو النهاية في ارتفاع المنزلة، وكمال القرب.
+يشرع لمن أراد من عبد حاجة أن يقدِّم ين يديه وصف المسؤول بأحسن صفاته؛ ليكون أدعى للإجابة.
+يجوز لمن سئل عن أمر لايقدر عليه أن يعتذر بما يُقبَل منه، ويستحب أن يُرْشَد لمن يظن أنه أقدر على ذلك.
+بيان هول الموقف واشتداد المحشر على العباد يوم القيامة.
+تواضع الأنبياء حيث تذكّروا ما مضى منهم؛ ليشعروا بأنهم دون هذا الموقف.
+إثبات الشفاعة العظمى يوم القيامة، وهو للفَصْل بين الخلائق.
+إثبات الوسيلة والمقام المحمود لرسول الله صلى الله عليه وسلم.
+محامد الله تعالى لا تنتهي، ولذلك يفتح الله على رسوله في هذا المقام من حسن الثناء عليه شيئًا لم يفتحه لأحد قبله.
+بيان أن أمة محمد خير الأمم، فلهم خصائص في دخول الجنة حيث يدخل من ليس عليهم حساب من باب خاص بهم، ويشاركون الناس في بقية الأبواب.</t>
+  </si>
+  <si>
+    <t>Die Bescheidenheit des Propheten - Allahs Segen und Frieden auf ihm -, seine Bereitschaft, Einladungen anzunehmen, und das Essen mit seinen gewöhnlichen Gefährten.
+Die Vorzüglichkeit unseres Propheten - Allahs Segen und Frieden auf ihm - gegenüber allen Menschen.
+Al-Qadi 'Iyad sagte: „Es wurde gesagt: Der Herr („Sayyid“) ist derjenige, der sein Volk überragt und zu dem man sich in schwierigen Situationen wendet. Der Prophet - Allahs Segen und Frieden auf ihm - ist ihr Herr im Diesseits und im Jenseits. Er erwähnte jedoch speziell den Tag der Auferstehung, weil seine Herrschaft an diesem Tag besonders deutlich hervortritt und sie sich allesamt ihm unterwerfen werden und weil Ādam und all seine Nachkommen unter seinem Banner sein werden.“
+Die Weisheit darin, dass Allah - erhaben ist Er - ihnen eingab, zunächst Adam und danach die anderen um Fürsprache zu bitten, anstatt ihnen einzugeben, unseren Propheten Muhammad - Allahs Segen und Frieden auf ihm - von Beginn an zu bitten, liegt darin, seine Vorzüglichkeit hervorzuheben. Denn er stellt den Höhepunkt der Erhabenheit der Stellung und der Vollkommenheit der Nähe zu Allah dar.
+Es ist vorgeschrieben, dass jemand, der seinen Herrn um eine Angelegenheit bittet, seiner Bitte eine Erwähnung desjenigen, den er bittet, mit seinen schönsten Eigenschaften vorausgehen lässt, damit dies eher dazu führt, dass seine Bitte erhört wird.
+Es ist demjenigen, der nach einer Angelegenheit gefragt wird, zu der er nicht in der Lage ist, gestattet, sich mit einer Entschuldigung zu entschuldigen, die von ihm akzeptiert werden kann. Es ist zudem erwünscht, ihn an jemanden zu verweisen, von dem er annimmt, dass dieser dazu eher in der Lage ist.
+Die Darlegung der gewaltigen Schrecken am Ort der Versammlung und der zunehmenden Bedrängnis der Geschöpfe am Tag der Auferstehung.
+Die Bescheidenheit der Propheten, indem sie sich an das erinnern, was von ihnen in der Vergangenheit geschehen ist, damit sie erkennen, dass sie dieser gewaltigen Situation nicht gewachsen sind.
+Die Bestätigung der großen Fürsprache am Tag der Auferstehung, die der Entscheidung zwischen den Geschöpfen dient.
+Die Bestätigung der Wasīlah und des gelobten Ranges für den Gesandten Allahs - Allahs Segen und Frieden auf ihm.
+Die Lobpreisungen Allahs - erhaben ist Er - nehmen kein Ende. Daher eröffnet Allah Seinem Gesandten in dieser Situation etwas von der vorzüglichen Lobpreisung Seiner, was Er vor ihm noch niemandem eröffnet hat.
+Die Darlegung, dass die Gemeinschaft Muhammads die beste aller Gemeinschaften ist. Sie besitzt besondere Vorzüge hinsichtlich des Eintritts ins Paradies: Diejenigen unter ihnen, die ohne Abrechnung eintreten, werden durch ein besonderes Tor eintreten, während sie sich an den übrigen Toren mit den anderen Menschen beteiligen.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/8345</t>
+  </si>
+  <si>
+    <t>إن للمؤمن في الجنة لخيمة من لؤلؤة واحدة مجوفة، طولها ستون ميلا، للمؤمن فيها أهلون، يطوف عليهم المؤمن فلا يرى بعضهم بعضا</t>
+  </si>
+  <si>
+    <t>„Wahrlich, der Gläubige hat im Paradies ein Zelt aus einer einzigen ausgehöhlten Perle. Seine Länge beträgt sechzig Meilen. Darin hat der Gläubige mehrere Ehefrauen. Er geht zwischen ihnen umher, wobei die einen von ihnen die anderen nicht sehen.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، قَالَ: «إِنَّ لِلْمُؤْمِنِ فِي الْجَنَّةِ لَخَيْمَةً مِنْ لُؤْلُؤَةٍ وَاحِدَةٍ مُجَوَّفَةٍ، طُولُهَا سِتُّونَ مِيلًا، لِلْمُؤْمِنِ فِيهَا أَهْلُونَ، يَطُوفُ عَلَيْهِمِ الْمُؤْمِنُ فَلَا يَرَى بَعْضُهُمْ بَعْضًا».</t>
+  </si>
+  <si>
+    <t>Abu Musa - möge Allah mit ihm zufrieden sein - berichtete über den Propheten - Allahs Segen und Frieden auf ihm -, dass er sagte: „Wahrlich, der Gläubige hat im Paradies ein Zelt aus einer einzigen ausgehöhlten Perle. Seine Länge beträgt sechzig Meilen. Darin hat der Gläubige mehrere Ehefrauen. Er geht zwischen ihnen umher, wobei die einen von ihnen die anderen nicht sehen.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن بعض نعيم الجنة، وأن للمؤمن في الجنة خيمة عظيمة واسعة الجَوْف، مِن دُرَّة واحدة مُجَوَّفة، عَرْضُها وطولها في السماء ستون ميلًا، في كل جانب وناحية وزاوية من زواياها الأربع زوجات، لا يرى بعضهم بعضًا، يطوف عليهم المؤمن.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete über einige der Freuden des Paradieses und darüber, dass der Gläubige im Paradies ein gewaltiges und geräumiges Zelt aus einer einzigen ausgehöhlten Perle haben wird. Seine Breite und seine Länge am Himmel betragen sechzig Meilen. An jeder seiner Seiten und in jeder seiner vier Ecken befinden sich Ehefrauen, von denen einige die anderen nicht sehen. Der Gläubige geht zwischen ihnen umher.</t>
+  </si>
+  <si>
+    <t>بيان عظم نعيم أهل الجنة.
+الترغيب في العمل الصالح ببيان ما أعدَّ الله لهم من النعيم.</t>
+  </si>
+  <si>
+    <t>Die Darlegung der gewaltigen Wonnen der Bewohner des Paradieses.
+Die Ermutigung zu rechtschaffenen Taten durch die Darlegung dessen, was Allah - erhaben ist Er - für sie an Wonnen vorbereitet hat.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/8349</t>
+  </si>
+  <si>
     <t>هو الطهور ماؤه، الحل ميتته</t>
   </si>
   <si>
     <t>„Sein Wasser ist rein und sein Verendetes ist erlaubt.“</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: سَأَلَ رَجُلٌ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: يَا رَسُولَ اللهِ، إِنَّا نَرْكَبُ البَحْرَ، وَنَحْمِلُ مَعَنَا القَلِيلَ مِنَ الْمَاءِ، فَإِنْ تَوَضَّأْنَا بِهِ عَطِشْنَا، أَفَنَتَوَضَّأُ مِنَ الْبَحْرِ؟ فَقَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «هُوَ الطَّهُورُ مَاؤُهُ، الحِلُّ مَيْتَتُهُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: Ein Mann fragte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - und sagte: „O Gesandter Allahs, wir besteigen das Meer und tragen nur wenig Wasser mit uns. Wenn wir die Gebetswaschung verrichten würden, würden wir verdursten. Sollen wir die Gebetswaschung aus dem Meer(wasser) verrichten?“ Da sagte der Gesandte Allahs - Allahs Segen und Frieden auf ihm -: „Sein Wasser ist rein und sein Verendetes ist erlaubt.“</t>
   </si>
   <si>
     <t>سَألَ رَجلٌ النبي صلى الله عليه وسلم فقال: إنا نَركَب السُّفُنَ في البحر للصيد أو التجارة وما شابه ذلك، ونَحمِل معَنا القليلَ من الماء الصالح للشُّرْب، فإن استعملنا ماءَ الشرب للوضوء والغسل نَفِدَ ولم نَجِدَ ما نَشْرَبُه، فهل يَجوز لنا أنْ نتوضأ من ماء البحر؟ 
 فقال صلى الله عليه وسلم عن ماء البحر: ماؤه طَاهِرٌ مُطَهِّر؛ يجوز الوضوء منه والاغتسال به، وحلالٌ أَكْل ما يَخرج منه من أسماك وحِيْتان وغيرِها، ولو وُجِدَت ميتةً قد طَفَتْ على ظهره من غير صيد.</t>
   </si>
   <si>
     <t>Ein Mann fragte den Propheten - Allahs Segen und Frieden auf ihm - und sagte: „Wir besteigen die Schiffe auf dem Meer zum Fischen, für Handel, o.ä. und tragen nur wenig Trinkwasser mit uns. Wenn wir das Trinkwasser für die Gebetswaschung und Waschung nutzen, wird es ausgehen und wir werden nichts zu trinken haben. Ist es erlaubt, dass wir die Gebetswaschung mit Meerwasser verrichten?“
 Da sagte er - Allahs Segen und Frieden auf ihm - über das Meerwasser: Sein Wasser ist rein und reinigend, es ist erlaubt, damit die Gebetswaschung zu verrichten und sich damit zu waschen. Und das Essen von dem, was aus dem Meer kommt, wie die kleinen und großen Fische usw., ist erlaubt, selbst wenn es tot und auf dem Rücken trabend gefunden wird, ohne dass es gefischt wurde.</t>
   </si>
   <si>
     <t>مَيتةُ حيوان البحر حلال، والمراد بميتته: ما مات فيه من دَوَابِّه مما لا يعيش إلا فيه.
 إجابة السائل بأكثر مما سأل تتميمًا للفائدة.
 الماء إذا تَغَيَّرَ طَعْمُه أو لونُه أو ريحُه بشيء طاهر، فهو باقٍ على طُهُوْرِيَّتِه ما دام ماءً باقيًا على حقيقتِه، ولو اشتدَّت مُلُوْحَتُهُ أو حرارتُه أو بُرودتُه ونحوُها.
 ماء البحر يَرفَع الحَدَثَ الأكبرَ والأصغر، ويُزِيْل النجاسة الطارئة على  طاهر، مِن بَدَنٍ، أو ثَوب، أو غير ذلك.</t>
   </si>
@@ -13424,50 +16046,120 @@
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَذْكُرُ اللهَ عَلَى كُلِّ أَحْيَانِهِ.</t>
   </si>
   <si>
     <t>Von 'Aischah - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - pflegte Allah zu all seinen Zeiten zu gedenken.“</t>
   </si>
   <si>
     <t>تُخْبِرُ عائشةُ أمُّ المؤمنين رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم كان شديدَ الحِرْصِ على ذِكْرِ الله تعالى، وأنَّه كان يَذكرُ اللهَ تعالى في كلِّ زمانٍ ومكانٍ وحالٍ.</t>
   </si>
   <si>
     <t>'Aischah, die Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - berichtet, dass der Prophet - Allahs Segen und Frieden auf ihm - großen Wert auf das Gedenken Allahs -erhaben ist Er - legte und dass er Allah - erhaben ist Er - zu jeder Zeit, an jedem Ort und in allen Situationen gedachte.</t>
   </si>
   <si>
     <t>لا تُشترط الطهارةُ من الحَدَثِ الأصغر والأكبر لذِكْر الله تعالى.
 مداومة النبي صلى الله عليه وسلم لذِكْر الله تعالى.
 الحث على الإكثار من ذكر الله تعالى في كل الأحيان اقتداء بالنبي صلى الله عليه وسلم، إلا في الحالات التي يمتنع فيها عن الذكر، كقضاء الحاجة.</t>
   </si>
   <si>
     <t>Es ist keine Voraussetzung, sich von kleiner oder großer ritueller Unreinheit zu reinigen, um Allah - erhaben ist Er - zu gedenken.
 Der Prophet - Allahs Segen und Frieden auf ihm - pflegte Allah - erhaben ist Er - ständig zu gedenken.
 Die Ermutigung, Allah - erhaben ist Er - in allen Zeiten häufig zu gedenken, um dem Propheten - Allahs Segen und Frieden auf ihm - zu folgen, mit Ausnahme der Situationen, in denen das Gedenken verboten ist, wie zum Beispiel beim Verrichten der Notdurft.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/8402</t>
+  </si>
+  <si>
+    <t>لا يرمي رجل رجلا بالفسوق، ولا يرميه بالكفر، إلا ارتدت عليه، إن لم يكن صاحبه كذلك</t>
+  </si>
+  <si>
+    <t>„Kein Mann beschuldigt einen anderen Mann des Frevels oder des Unglaubens, außer das es auf ihn zurückfällt, wenn sein Gefährte nicht so ist.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي ذَرٍّ رَضِيَ اللَّهُ عَنْهُ أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لاَ يَرْمِي رَجُلٌ رَجُلًا بِالفُسُوقِ، وَلاَ يَرْمِيهِ بِالكُفْرِ، إِلَّا ارْتَدَّتْ عَلَيْهِ، إِنْ لَمْ يَكُنْ صَاحِبُهُ كَذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Abu Dharr - möge Allah mit ihm zufrieden sein - berichtete, dass er den Propheten - Allahs Segen und Frieden auf ihm - sagen hörte: „Kein Mann beschuldigt einen anderen Mann des Frevels oder des Unglaubens, außer das es auf ihn zurückfällt, wenn sein Gefährte nicht so ist.“</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم أنّ مَن قال لآخر: أنت فاسق، أو: أنت كافر، فإنْ كان ليس كما قال، كان هو المُستَحِق للوصف المذكور ورَجَعَ عليه قولُه، وأما إذا كان كما قال لم يرجع عليه شيء؛ لكونه صدق فيما قال.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnte davor, dass jeder, der zu einem anderen sagt: „Du bist ein Frevler“ oder „Du bist ein Ungläubiger“, wenn er nicht so ist, wie er sagt, selbst diese Beschreibung verdient und seine Worte auf ihn zurückfallen. Wenn er jedoch so ist, wie er sagt, fällt nichts auf ihn zurück, da er in dem, was er sagte, die Wahrheit gesprochen hat.</t>
+  </si>
+  <si>
+    <t>تحريم رمي الناس بالكفر أو الفسق، بغير مُسَوِّغ شرعي.
+وجوب التثبُّت في إصدار الأحكام على الناس.
+قال ابن دقيق العيد: وهذا وعيد عظيم لمن أكفر أحدًا من المسلمين وليس كذلك، وهي ورطة عظيمة.
+قال ابن حجر العسقلاني: ولكن لا يلزم من كونه لا يصير بذلك فاسقًا ولا كافرًا أن لا يكون آثمًا في صورة قوله له: أنت فاسق، بل في هذه الصورة تفصيل: إن قَصَدَ نُصْحَه أو نُصْحَ غيرِه بِبَيان حاله جاز، وإن قَصَدَ تَعْيِيْرَه وشُهرَتَه بذلك ومَحْضَ أذاه لم يجز؛ لأنه مأمور بالستر عليه وتعليمه وعِظَتِه بالحسنى، فمهما أمكنه ذلك بالرفق لا يجوز له أن يفعله بالعُنْف؛ لأنه قد يكون سببًا لإغرائه وإصراره على ذلك الفعل كما في طَبْعِ كثير من الناس من الأَنَفَة، ولا سيّما إن كان الآمِرُ دونَ المأمورِ في المنزلة.</t>
+  </si>
+  <si>
+    <t>Das Verbot, Menschen des Unglaubens oder des Frevels zu beschuldigen, ohne dass ein legitimer Grund gemäß der islamischen Gesetzgebung vorhanden ist.
+Die Notwendigkeit, vorsichtig zu sein (und sich zu vergewissern), bevor man Urteile über die Menschen fällt.
+Ibn Daqiq Al-'Id sagte: „Dies ist eine große Warnung für jeden, der einen Muslim für ungläubig erklärt, obwohl er es nicht ist, und es ist eine große Falle.“
+Ibn Hajar Al-Asqalani sagte: „Aber daraus folgt nicht, dass er dadurch weder unzüchtig noch ungläubig wird, dass er nicht sündig ist, wenn er zu ihm sagt: ‚Du bist unzüchtig.‘ Vielmehr gibt es in diesem Fall eine Unterscheidung: Wenn er beabsichtigte, ihm oder jemand anderem zu raten, indem er seinen Zustand beschreibt, ist es erlaubt. Wenn er jedoch beabsichtigte, ihn zu beschimpfen, ihn dadurch bekannt zu machen oder ihm einfach nur zu schaden, ist es nicht erlaubt, denn er ist angewiesen, ihn zu verbergen, zu unterweisen und ihn auf gute Weise zu ermahnen. Solange er dies auf sanfte Weise tun kann, ist es ihm nicht erlaubt, es mit Gewalt zu tun, denn dies könnte dazu führen, dass er dazu verleitet wird und an dieser Handlung festhält, wie es bei vielen Menschen aufgrund ihres Stolzes der Fall ist, insbesondere wenn der Befehlende dem Befehligten in der Stellung untergeordnet ist.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/8883</t>
+  </si>
+  <si>
+    <t>إن الشيطان قد أيس أن يعبده المصلون في جزيرة العرب، ولكن في التحريش بينهم</t>
+  </si>
+  <si>
+    <t>‚Der Satan hat die Hoffnung aufgegeben, dass die Betenden auf der Arabischen Halbinsel ihn anbeten werden, doch er hofft (weiterhin) auf die Zwietracht zwischen ihnen.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ الشَّيْطَانَ قَدْ أَيِسَ أَنْ يَعْبُدَهُ الْمُصَلُّونَ فِي جَزِيرَةِ الْعَرَبِ، وَلَكِنْ فِي التَّحْرِيشِ بَيْنَهُمْ».</t>
+  </si>
+  <si>
+    <t>Jabir - möge Allah mit ihm zufrieden sein - berichtete: „Ich hörte den Propheten - Allahs Segen und Frieden auf ihm - sagen: ‚Der Satan hat die Hoffnung aufgegeben, dass die Betenden auf der Arabischen Halbinsel ihn anbeten werden, doch er hofft (weiterhin) auf die Zwietracht zwischen ihnen.‘“</t>
+  </si>
+  <si>
+    <t>‏أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ إبليس أَيِسَ أنْ يَعُوْدَ المؤمنون المصلون لعبادته والسجود للصنم في جزيرة العرب، ولكنه لا زال يَطْمَع، ولا زال جهده وكَدُّه وعملُه وسعيُه في التَّحريش بينهم بالخصومات والشَّحْنَاء والحروب والفتن ونحوها.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass Iblis die Hoffnung aufgegeben hat, dass die gläubigen Betenden auf der Arabischen Halbinsel zu seiner Anbetung und zur Niederwerfung vor den Götzen zurückkehren werden; doch er hat immer noch Hoffnung, und sein Bemühen, seine harte Arbeit, sein Handeln und sein Streben bestehen weiterhin darin, Zwietracht zwischen ihnen durch Streitigkeiten, Feindseligkeit, Kriege, Versuchungen und dergleichen zu stiften.</t>
+  </si>
+  <si>
+    <t>عبادة الشيطان عبادة الصنم، لأنه الآمِرُ به والداعي إليه، بدليل قوله تعالى عن إبراهيم عليه السلام: (يا أبت لا تعبد الشيطان…).
+الشيطان يَسعى في إيقاع الخصومات والشَّحْناء والحروب والفتن بين المسلمين.
+من فوائد الصلاة في الإسلام أنها تَحفظ المَوَدّة بين المسلمين، وتُقَوِّي روابط الأُخُوّة بينهم.
+الصلاة أعظم شعائر الدين بعد الشهادتين، ولذلك أطلق على المسلمين المُصَلِّين.
+جزيرة العرب لها خصائص دون غيرها من البلاد.
+إن قيل قد وقع في بعض جزيرة العرب عبادة الأصنام، والنبي صلى الله عليه وسلم يقول: (إن الشيطان قد أيس أن يعبده المصلون..)، فهذا إخبار عما وقع في نفس الشيطان مِن اليأس لِمَا رأى الفتوح، ودخول الناس في دين الله أفواجًا، فالحديث أخبر عن ظن الشيطان وتوقُّعِه، ثم كان الواقع بخلاف ذلك لحكمة يريدها الله عز وجل.</t>
+  </si>
+  <si>
+    <t>Die Anbetung des Satans ist die Anbetung von Götzen, denn er ist derjenige, der dazu befiehlt und aufruft, wie der Beweis in Allahs Aussage über Ibrahim - Frieden sei auf ihm - zeigt: „O mein Vater, bete nicht den Satan an...“
+Der Satan strebt danach, Streitigkeiten, Feindseligkeit, Kriege und Versuchungen zwischen den Muslimen zu verursachen.
+Einer der Vorteile des Gebets im Islam ist, dass es die Liebe zwischen den Muslimen bewahrt und die Bande der Brüderlichkeit zwischen ihnen stärkt.
+Das Gebet ist nach den beiden Glaubensbekenntnissen das größte Ritual der Religion, und deshalb werden Muslime als „Betende“ bezeichnet.
+Die Arabische Halbinsel hat Eigenschaften, die sie von anderen Ländern unterscheiden.
+Wenn gesagt wird, dass in einigen Teilen der Arabischen Halbinsel Götzendienst stattgefunden hat, und der Prophet - Allahs Segen und Frieden auf ihm - sagt: „Der Satan hat die Hoffnung aufgegeben, dass die Betenden ihn anbeten...“, dann ist dies eine Mitteilung über das, was in der Seele des Satans aufgrund der Siege und des massenhaften Übertritts der Menschen zur Religion Allahs geschah. Der Hadith berichtet also über die Annahme und Erwartung des Satans; und dann war die Realität (jedoch) anders - aus einer Weisheit heraus, die Allah - mächtig und majestätisch ist Er - beabsichtigt.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/8886</t>
   </si>
   <si>
     <t>سألت رسول الله صلى الله عليه وسلم عن نظر الفجاءة فأمرني أن أصرف بصري</t>
   </si>
   <si>
     <t>„Ich fragte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - über den unbeabsichtigten Blick, und er befahl mir, meinen Blick abzuwenden.“</t>
   </si>
   <si>
     <t>عَنْ جَرِيرِ بْنِ عَبْدِ اللهِ رَضيَ اللهُ عنه قَالَ: سَأَلْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنْ نَظَرِ الْفُجَاءَةِ فَأَمَرَنِي أَنْ أَصْرِفَ بَصَرِي.</t>
   </si>
   <si>
     <t>Von Jarir Ibn 'Abdillah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich fragte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - über den unbeabsichtigten Blick, und er befahl mir, meinen Blick abzuwenden.“</t>
   </si>
   <si>
     <t>سَأَلَ جَريرُ بن عبد الله رضي الله عنه النبيَّ صلى الله عليه وسلم عن نَظَرِ الرَّجُلِ للمرأةِ الأجنبيةِ عنه بَغْتَةً مِن غير قَصْدٍ؟ فأمرَه صلى الله عليه وسلم يَجِبُ عليه أن يَفْتِلَ وجهَه إلى الشِّقِّ الآخَرِ والناحيةِ الأخرى فَوْرَ عِلْمِهِ، وليس عليه إثم.</t>
   </si>
   <si>
     <t>Jarir Ibn 'Abdillah - möge Allah mit ihm zufrieden sein - fragte den Propheten - Allahs Segen und Frieden auf ihm - über den Blick eines Mannes auf eine ihm fremde Frau, der plötzlich und unbeabsichtigt erfolgt. Der Prophet - Allahs Segen und Frieden auf ihm - befahl ihm, seinen Blick sofort abzuwenden, sobald er es bemerkt, und dass keine Sünde auf ihm lastet.</t>
   </si>
   <si>
     <t>الحضُّ على غضِّ البَصَر.
 التحذير من إدَامَةِ النظرِ لِمَا يَحْرُمُ النظرُ إليه إذا وَقَعَ عليه البَصَرُ بَغْتةً ومن غير قصد.
 فيه أنَّ تحريم النظرِ إلى النساء أمرٌ مُستقرٌّ عند الصحابة بدليل أن جرير رضي الله عنه سأل النبيَّ صلى الله عليه وسلم عمّا لو وقع نظرُه على امرأة من غير قصد، فهل حكمه حكم من قصد النظر؟
 فيه عناية الشرع بمصالح العباد، فإنه حرَّم عليهم النظر إلى النساء لما يترتب عليه من مفاسد دنيوية وأخروية.
 رجوع الصحابة إلى النبي صلى الله عليه وسلم وسؤاله عما يُشكل عليهم، وهكذا ينبغي للعامة الرجوع إلى علمائهم وسؤالهم عما أَشكَلَ عليهم.</t>
@@ -13546,50 +16238,86 @@
 ونَهى النبيُّ صلى الله عليه وسلم عن أنْ يَخْلُوَ الرجلُ إلى الرجل في ثوبٍ واحدٍ أو تحت غطاء واحدٍ مُتَجَرِّدَيْن، وعن أنْ تَخْلُوَ المرأةُ إلى المرأة في ثوب واحد أو تحت غطاء واحد مُتَجَرِّدَتين؛ لأن ذلك قد يُؤدِّي إلى لَمْسِ كلٍّ منهما عورةَ صاحبه، ولمسُها مَنهيٌّ عنه كالنظر إليها، بل هو أشد في النهي؛ لما يؤدي ذلك إلى مفاسد أكبر.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verbot, dass ein Mann auf die Blöße eines anderen Mannes schaut oder dass eine Frau auf die Blöße einer anderen Frau schaut.
 Und die 'Awrah ist alles, was Scham hervorruft, wenn es enthüllt wird. Die 'Awrah des Mannes ist der Bereich zwischen seinem Bauchnabel und seinen Knien. Die Frau ist vollständig 'Awrah gegenüber fremden Männern. Gegenüber Frauen und ihren Maharim (der Ehemann und männliche Verwandte, die nicht geheiratet werden können) darf sie das zeigen, was normalerweise bei ihrer Arbeit im Haus sichtbar ist.
 Der Prophet - Allahs Segen und Frieden auf ihm - verbot auch, dass ein Mann mit einem anderen Mann unter einer Decke oder einem anderen Tuch allein ist, wenn beide unbekleidet sind. Ebenso verbot er, dass eine Frau mit einer anderen Frau unter einer Decke oder einem anderen Tuch allein ist, wenn beide unbekleidet sind. Der Grund dafür ist, dass dies dazu führen könnte, dass jeder von ihnen die Blöße des anderen berührt. Das Berühren der Blöße ist ebenso verboten wie das Schauen darauf. Vielmehr ist es sogar noch strenger verboten, da es zu größeren Schäden führen kann.</t>
   </si>
   <si>
     <t>النهي عن النظر إلى العورات ماعدا الزوج وزوجته.
 حرص الإسلام على طهارة المجتمع وإغلاق الطرق المؤدِّية للفواحش.
 جواز النظر إلى العورة إذا دعت الحاجة إلى ذلك كالتَّطَبُّب ونحوه، على أن يكون بغير شهوة.
 المسلم مأمور بستر عورته وغضِّ بصره عن عورة غيره.
 خُصَّ النهي بالرجال مع الرجال والنساء مع النساء؛ لأنه أدعى للنظر وكشف العورات.</t>
   </si>
   <si>
     <t>Das Verbot, auf die Blöße anderer zu schauen, außer im Falle von Ehemann und Ehefrau.
 Der Islam legt großen Wert auf die Reinheit der Gesellschaft und das Verschließen der Wege, die zu Abscheulichkeiten führen.
 Es ist erlaubt, auf die Blöße zu schauen, wenn es eine Notwendigkeit dafür gibt, wie z. B. bei einer medizinischen Behandlung, vorausgesetzt, es geschieht ohne Begierde.
 Ein Muslim ist verpflichtet, seine eigenen Blöße zu bedecken und seinen Blick von den Blößen anderer abzuwenden.
 Das Verbot wurde speziell auf Männer unter Männern und Frauen unter Frauen erwähnt, da dies eher dazu verleitet, hinzuschauen und die Blöße zu enthüllen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/8904</t>
   </si>
   <si>
+    <t>لعن رسول الله صلى الله عليه وسلم الرجل يلبس لبسة المرأة، والمرأة تلبس لبسة الرجل</t>
+  </si>
+  <si>
+    <t>„Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - verfluchte den Mann, der die Kleidung einer Frau trägt, und die Frau, die die Kleidung eines Mannes trägt.“</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: لعن رسول الله صلى الله عليه وسلم الرجل يلبس لِبْسَةَ المرأة، والمرأة تلبس لِبْسَةَ الرجل.</t>
+  </si>
+  <si>
+    <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - verfluchte den Mann, der die Kleidung einer Frau trägt, und die Frau, die die Kleidung eines Mannes trägt.“</t>
+  </si>
+  <si>
+    <t>دَعَا النبيُّ صلى الله عليه وسلم بالطَّرْدِ والإبعاد من رحمة الله لكلِّ رجلٍ يتشبَّه بالمرأة في الملابس الخاصة بالنساء؛ سواء في الهيئة أو اللون أو الكيفية أو طريقة اللبس والزينة أو غير ذلك، 
+أو أن تتشبَّهَ المرأةُ باللبس الخاص بالرجال كذلك، وهو كبيرة من كبائر الذنوب.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - rief dazu auf, jeden Mann aus der Barmherzigkeit Allahs zu verstoßen und fernzuhalten, der sich in der Kleidung, die den Frauen eigen ist, den Frauen angleicht, sei es hinsichtlich der äußeren Erscheinung, der Farbe, der Beschaffenheit, der Art und Weise des Tragens, der Verzierung oder in anderer Hinsicht. Oder dass sich die Frau in der Kleidung, die den Männern eigen ist, ihnen angleicht. Auch dies gehört zu den großen Sünden.</t>
+  </si>
+  <si>
+    <t>قال الشوكاني: تحريم تشبه النساء بالرجال والرجال بالنساء؛ لأن اللعن لا يكون إلا على فعل محرم.
+قال ابن عثيمين: ما كان مشتركًا بينهما مثل بعض الفنائل التي يلبسها الرجل والنساء فإنه لا بأس به، أي لا بأس أن يلبسَه الرجال والنساء؛ لأنه مشترك.</t>
+  </si>
+  <si>
+    <t>Asch-Schaukani sagte: „Das Verbot, dass sich Frauen den Männern und Männer den Frauen angleichen, denn eine Verfluchung erfolgt nur aufgrund einer verbotenen Handlung.“
+Ibn Uthaymin sagte: „Was beiden gemeinsam ist, wie z. B. manche Unterhemden, die sowohl Männer als auch Frauen tragen, so ist dies unbedenklich. Das heißt, es ist unbedenklich, wenn Männer und Frauen sie tragen, da sie beiden gemeinsam sind.“</t>
+  </si>
+  <si>
+    <t>رواه النسائي في الكبرى وابن ماجه بمعناه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه النسائي في الكبرى وابن ماجه بمعناه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/8905</t>
+  </si>
+  <si>
     <t>أن رسول الله صلى الله عليه وسلم نهى عن القزع</t>
   </si>
   <si>
     <t>dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - den „Qaza'“ verbot</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ نَهَى عَنِ الْقَزَعِ.</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - den „Qaza'“ verbot.</t>
   </si>
   <si>
     <t>نَهى النبيُّ صلى الله عليه وسلم عن حَلْقِ بَعض شَعر الرأس وتركِ بعضه.
 والنهيُ عامٌّ للذكور الصغار والكبار، أما المرأةُ فليس لها أن تَحلِقَ شعرَ رأسِها.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verbot es, einen Teil des Kopfhaares zu rasieren und einen anderen Teil zu belassen (arab.: „Qaza'“).
 Das Verbot gilt allgemein für Männer, sowohl für kleine als auch für große. Frauen hingegen ist es überhaupt nicht gestattet, ihr Kopfhaar zu rasieren.</t>
   </si>
   <si>
     <t>اهتمام الشريعة الإسلامية بِمَظْهَرِ الإنسان.</t>
   </si>
   <si>
     <t>Die islamische Gesetzgebung misst dem äußeren Erscheinungsbild des Menschen Wichtigkeit bei.</t>
   </si>
@@ -13712,80 +16440,199 @@
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Die Engel begleiten keine Reisegruppe, mit der sich ein Hund oder eine Glocke befindet.“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الملائكةَ لا تُرافِق صحبةً في سفرٍ وفي رُفْقَتِهم كلبٌ، أو الجرس الذي يُعلّق على الدوابِّ فيُحْدِث صوتًا إذا تَحرَّكت.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass die Engel keine Reisegruppe begleiten, wenn sich in ihrer Begleitung ein Hund befindet oder eine Glocke, die an den Reittieren befestigt ist und bei ihrer Bewegung Geräusche verursacht.</t>
   </si>
   <si>
     <t>النهي عن اقتناء الكلاب واستصحابها، ويستثنى من النهي كلبُ الصَّيد أو الحِراسة.
 الملائكة الذين يَمتنعون عن المرافقة هم ملائكة الرحمة، أما الحَفَظَة فهم لا يفارقون العِباد في حِلِّهم وتَرْحَالهم.
 النهي عن الجَرَس؛ لأنه مِزْمَار مِن مَزَامِيْر الشيطان، وفيه تَشَبُّه بناقوس النصارى.
 على المسلم أن يحرص على الابتعاد عن كلِّ ما مِن شأنه إبعاد الملائكة عنه.</t>
   </si>
   <si>
     <t>Das Verbot, Hunde zu besitzen und mitzunehmen, wobei Jagdhunde oder Wachhunde vom Verbot ausgenommen sind.
 Die Engel, die sich der Begleitung enthalten, sind die Engel der Barmherzigkeit, während die Engel, welche die Taten bewahren (und notieren) die Menschen weder in ihrem Zuhause noch auf ihren Reisen verlassen.
 Das Verbot der Glocke, weil sie eine Flöte der Flöten des Satans ist und darin eine Ähnlichkeit zu der Glocke der Christen liegt.
 Der Muslim sollte darauf achten, sich von allem fernzuhalten, was die Engel von ihm fernhalten könnte.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/8951</t>
   </si>
   <si>
+    <t>من كان له ذبح يذبحه فإذا أهل هلال ذي الحجة، فلا يأخذن من شعره، ولا من أظفاره شيئا حتى يضحي</t>
+  </si>
+  <si>
+    <t>‚Wer ein Opfertier besitzt, das er schlachten möchte, der soll, sobald der Neumond des Monats Dhul-Hijjah gesichtet wird, nichts von seinen Haaren und nichts von seinen Nägeln abschneiden, bis er sein Opfer geschlachtet hat.‘“</t>
+  </si>
+  <si>
+    <t>عَن أُمِّ سَلَمَةَ أُمِّ المُؤْمِنينَ زَوْجِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ  رضي الله عنها قَالت: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ كَانَ لَهُ ذِبْحٌ يَذْبَحُهُ فَإِذَا أُهِلَّ هِلَالُ ذِي الْحِجَّةِ، فَلَا يَأْخُذَنَّ مِنْ شَعْرِهِ، وَلَا مِنْ أَظْفَارِهِ شَيْئًا حَتَّى يُضَحِّيَ».</t>
+  </si>
+  <si>
+    <t>Umm Salamah, die Mutter der Gläubigen und Ehefrau des Propheten - Allahs Segen und Frieden auf ihm und möge Allah mit ihr zufrieden sein - berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer ein Opfertier besitzt, das er schlachten möchte, der soll, sobald der Neumond des Monats Dhul-Hijjah gesichtet wird, nichts von seinen Haaren und nichts von seinen Nägeln abschneiden, bis er sein Opfer geschlachtet hat.‘“</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم مَن أراد أنْ يَذبح أضحية ألَّا يأخذَ مِن شَعَر رأسه أو إِبْطِه أو شاربه أو غيرها ولا مِن أظفار يده أو رجله شيئًا إذا ظَهَر هلالُ ذي الحجة حتى يضحِّي.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - befahl demjenigen, der ein Opfertier schlachten möchte, dass er, sobald der Neumond des Dhul-Hijjah gesichtet wird, nichts von den Haaren seines Kopfes, seiner Achselhöhlen, seines Schnurrbartes oder anderen Körperhaaren und auch nichts von den Nägeln seiner Hände oder Füße entfernt, bis er sein Opfer geschlachtet hat.</t>
+  </si>
+  <si>
+    <t>مَن نَوَى أن يضحي بعد دخول العشر فيبدأ الإمساك المذكور من حين نوى حتى يضحِّي.
+إذا لم يُضَحِّ في اليوم الأول فيبقى مُمْسِكًا حتى يضحي في أيِّ يومٍ من أيام التشريق.</t>
+  </si>
+  <si>
+    <t>Wer beabsichtigt, nach Beginn der ersten zehn Tage des (Monats) Dhul-Hijjah ein Opfer darzubringen, für den beginnt das (zuvor) erwähnte Enthalten, sobald er die Absicht fasst, bis zur Darbringung seines Opfertiers.
+Wenn er am ersten Tag nicht schlachtet, bleibt er enthaltsam, bis er an einem der Taschriq-Tage opfert.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/8954</t>
+  </si>
+  <si>
     <t>لا تحلفوا بالطواغي، ولا بآبائكم</t>
   </si>
   <si>
     <t>‚Schwört nicht bei den Tyrannen und (auch) nicht bei euren Vätern.‘“</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ الرَّحْمَنِ بْنِ سَمُرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَحْلِفُوا بِالطَّوَاغِي، وَلَا بِآبَائِكُمْ».</t>
   </si>
   <si>
     <t>Von 'Abdurrahman Ibn Samurah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Schwört nicht bei den Tyrannen und (auch) nicht bei euren Vätern.‘“</t>
   </si>
   <si>
     <t>يَنْهَى النبيُّ صلى الله عليه وسلم عن الحَلِف بالطواغي، جمع طاغية، وهي الأصنام التي كان المشركون يَعبدونها مِن دون الله، وهي سببُ طغيانِهم وكفرِهم، 
 وينهى صلى الله عليه وسلم عن الحلف بالآباء؛ حيث كان من عادة العرب في الجاهلية أن يَحلفوا بآبائهم افتخارًا وتعظيمًا.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verbietet das Schwören bei den „Tawaghi“ (Tyrannen, Götzen), dem Plural von „Taghiyah“, was die Götzen sind, die die Polytheisten anstelle von Allah anbeteten und die die Ursache für ihre Tyrannei und ihren Unglauben waren. Und der Prophet - Allahs Segen und Frieden auf ihm - verbietet das Schwören bei den Vätern, da es bei den Arabern in der Zeit der Unwissenheit üblich war, bei ihren Vätern zu schwören, um sich zu rühmen und sie zu ehren.</t>
   </si>
   <si>
     <t>الحَلف لا يجوز إلا بالله وأسمائه وصفاته.
 تحريم الحلف بالطواغيت، والآباء والرؤساء والأصنام، وما شابَهَها من كل باطل.
 الحلف بغير الله من الشرك الأصغر، وقد يكون شركًا أكبر، إذا قام بقلبه تعظيم المحلوف به وأنه يعظِّمه كما يعظِّم الله أو أنه يعتقد فيه شيئًا من العبادة.</t>
   </si>
   <si>
     <t>Das Schwören ist nur erlaubt (wenn man) bei Allah und Seinen Namen und Eigenschaften (schwört).
 Es ist verboten, bei den Tyrannen, Vätern, Führern, Götzen und jeder (Form von) Falschheit, die ihnen ähnelt, zu schwören.
 Das Schwören bei etwas anderem als Allah ist eine kleinere Form des Schirks (Polytheismus) und kann sogar zu einem größeren Schirk werden, wenn der Schwörende in seinem Herzen das, wobei er schwört, ehrt und es so verherrlicht, wie er Allah verherrlicht, oder wenn er glaubt, dass es irgendeine Form der Anbetung verdient.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/8959</t>
+  </si>
+  <si>
+    <t>من حلف بالأمانة فليس منا</t>
+  </si>
+  <si>
+    <t>‚Wer bei der Ehrlichkeit schwört, gehört nicht zu uns.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ بُرَيْدَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ حَلَفَ بِالْأَمَانَةِ فَلَيْسَ مِنَّا».</t>
+  </si>
+  <si>
+    <t>Über Buraydah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer bei der Ehrlichkeit schwört, gehört nicht zu uns.‘“</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم وحَذَّرَ مِن الحَلِف بالأمانة، وأنَّ مَن فَعل ذلك فليس منا.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - verbot und warnte davor, bei der Ehrlichkeit zu schwören, und dass jeder, der dies tut, nicht zu uns gehört.</t>
+  </si>
+  <si>
+    <t>تَحريم الحَلِف بغير الله تعالى، ومنه: الحلف بالأمانة، وأنه من الشرك الأصغر.
+الأمانة تَشمل الطاعة والعبادة والوديعة والنقد والأمان.
+اليمين لا تنعقد إلا بالله تعالى أو باسم من أسمائه أو بصفة من صفاته.
+قال الخطابي: هذا يشبه أن تكون الكراهة فيه من أجل أنه أَمَرَ أَن يحلف بالله وبصفاته، وليست الأمانة من صفاته، وإنما هي أَمْرٌ من أَمْرِه، وفَرْض من فروضه، فنُهوا عنه لما في ذلك من التسوية بينها وبين أسماء الله عز وجل وصفاته.</t>
+  </si>
+  <si>
+    <t>Das Verbot, bei etwas anderem als Allah - erhaben ist Er - zu schwören, einschließlich des Schwörens bei der Ehrlichkeit, und dass dies eine kleine Form des Schirks ist.
+Ehrlichkeit umfasst Gehorsam, Anbetung, Hinterlegung, Geld und Sicherheit.
+Ein Schwur ist nur gültig, wenn er bei Allah - erhaben ist Er - oder bei einem Seiner Namen oder einer Seiner Eigenschaften geleistet wird.
+Al-Khattabi sagte: „Dies ist vergleichbar mit der Tatsache, dass die Abneigung darin besteht, dass er befohlen hat, bei Allah und Seinen Eigenschaften zu schwören, und Ehrlichkeit ist nicht eine Seiner Eigenschaften, sondern vielmehr ein Befehl von Seinen Befehlen und eine Pflicht von Seinen Pflichten. Sie wurden also davon abgehalten, weil darin eine Gleichsetzung zwischen ihr und den Namen Allahs - mächtig und majestätisch ist Er - sowie Seinen Eigenschaften liegt.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/8964</t>
+  </si>
+  <si>
+    <t>يا معشر النساء، تصدقن، فإني أريتكن أكثر أهل النار فقلن: وبم يا رسول الله؟ قال: تكثرن اللعن، وتكفرن العشير، ما رأيت من ناقصات عقل ودين أذهب للب الرجل الحازم من إحداكن</t>
+  </si>
+  <si>
+    <t>‚O ihr Frauen, gebt Almosen, denn ich habe euch als die Mehrheit der Bewohner des (Höllen-)Feuers gesehen.‘ Sie sagten: ‚Und warum, o Gesandter Allahs?‘ Er sagte: ‚Ihr flucht viel und seid undankbar gegenüber euren Ehemännern. Ich habe noch nie jemanden mit so wenig Verstand und Religion gesehen, der das Herz eines entschlossenen Mannes mehr verwirrt als eine von euch.‘</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه قَالَ: خَرَجَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي أَضْحَى أَوْ فِطْرٍ إِلَى المُصَلَّى، فَمَرَّ عَلَى النِّسَاءِ، فَقَالَ: «يَا مَعْشَرَ النِّسَاءِ، تَصَدَّقْنَ، فَإِنِّي أُرِيتُكُنَّ أَكْثَرَ أَهْلِ النَّارِ» فَقُلْنَ: وَبِمَ يَا رَسُولَ اللَّهِ؟ قَالَ: «تُكْثِرْنَ اللَّعْنَ، وَتَكْفُرْنَ العَشِيرَ، مَا رَأَيْتُ مِنْ نَاقِصَاتِ عَقْلٍ وَدِينٍ أَذْهَبَ لِلُبِّ الرَّجُلِ الحَازِمِ مِنْ إِحْدَاكُنَّ»، قُلْنَ: وَمَا نُقْصَانُ دِينِنَا وَعَقْلِنَا يَا رَسُولَ اللَّهِ؟ قَالَ: «أَلَيْسَ شَهَادَةُ المَرْأَةِ مِثْلَ نِصْفِ شَهَادَةِ الرَّجُلِ» قُلْنَ: بَلَى، قَالَ: «فَذَلِكِ مِنْ نُقْصَانِ عَقْلِهَا، أَلَيْسَ إِذَا حَاضَتْ لَمْ تُصَلِّ وَلَمْ تَصُمْ» قُلْنَ: بَلَى، قَالَ: «فَذَلِكِ مِنْ نُقْصَانِ دِينِهَا».</t>
+  </si>
+  <si>
+    <t>Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - ging am Tag des Opferfestes oder des Fastenbrechens zum Gebetsplatz und kam an den Frauen vorbei und sagte: ‚O ihr Frauen, gebt Almosen, denn ich habe euch als die Mehrheit der Bewohner des (Höllen-)Feuers gesehen.‘ Sie sagten: ‚Und warum, o Gesandter Allahs?‘ Er sagte: ‚Ihr flucht viel und seid undankbar gegenüber euren Ehemännern. Ich habe noch nie jemanden mit so wenig Verstand und Religion gesehen, der das Herz eines entschlossenen Mannes mehr verwirrt als eine von euch.‘ Sie sagten: ‚Und worin besteht der Mangel an unserer Religion und unserem Verstand, o Gesandter Allahs?‘ Er sagte: ‚Ist das Zeugnis einer Frau nicht gleich der Hälfte des Zeugnisses eines Mannes?‘ Sie sagten: ‚Doch.‘ Er sagte: ‚Das ist Teil des Mangels an ihrem Verstand. Ist es nicht so, dass sie, wenn sie menstruiert, nicht betet und nicht fastet?‘ Sie sagten: ‚Doch.‘ Er sagte: ‚Das ist Teil des Mangels an ihrer Religion.‘“</t>
+  </si>
+  <si>
+    <t>خَرَجَ النبيُّ صلى الله عليه وسلم في يومِ عيدٍ إلى المصلى، وكان قد وَعَدَ النساءَ بأن يُفْرِدَهُن بالموعظة، فأنجزه ذلك اليوم، وقال: 
+يا جماعةَ النساء تَصدقن، وأكثِرْن الاستغفار؛ فهما من أعظم أسباب حط الخطايا، فإني رأيتكن ليلة الإسراء أكثرَ أهل النار.
+فقالت امرأة منهن ذات عقل ورأي ووقَار: وما لنا يا رسول الله أكثر أهل النار؟ 
+قال: لأمور: تُكثرن اللعن والسَّبّ، وتَجْحَدْنَ حقَّ الزوج. 
+ثم وَصَفهن بقوله صلى الله عليه وسلم: ما رأيت مِن ناقصات عقل ودين أَغْلَبَ لذي لُبٍّ وعقل وحزم وضبط لأمره منكن. 
+قالت: يا رسول الله، وما نقصان العقل والدين؟ 
+قال: أما نقصان العقل فشهادة امرأتين تَعدل شهادة رجل واحد؛ فهذا نقصان العقل، ونقصان الدين هو نقصان العمل الصالح حيث تَمكُثُ ليالي وأيامًا لا تصلي بسبب الحيض، وتفطر أيامًا من رمضان بسبب الحيض، فهذا نقصان الدين، إلا أنهن لا يُلَمْنَ على ذلك ولا يؤاخَذْن عليه؛ لأنه من أصل الخِلْقَة، كما أن الإنسان فُطِرَ وخُلِقَ يُحِبُّ المال وعجول في أموره وجهول… وغير ذلك، لكن نَبَّه على ذلك تحذيرًا من الافتتان بهن.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - ging an einem Festtag zum Gebetsplatz; und er hatte den Frauen versprochen, ihnen eine gesonderte Predigt zu halten; und er erfüllte dies an diesem Tag und sagte: „O Gruppe von Frauen, gebt Almosen und bittet viel um Vergebung, denn sie sind zwei der größten Gründe für die Vergebung von Sünden. Ich habe euch in der Nacht der Himmelsreise als die Mehrheit der Bewohner des (Höllen-)Feuers gesehen.“
+Eine Frau unter ihnen, die Verstand, Meinung und Würde besaß, sagte: „Und warum sind wir, o Gesandter Allahs, die Mehrheit der Bewohner des Feuers?“
+Er sagte: „Aus mehreren Gründen: Ihr flucht und schimpft viel, und ihr verleugnet die Rechte eures Ehemannes.“ Dann beschrieb er sie mit seinen Worten - Allahs Segen und Frieden auf ihm -: „Ich habe noch nie jemanden mit so wenig Verstand und Religion gesehen, der das Herz eines entschlossenen Mannes mehr verwirrt als eine von euch.“
+Sie fragte: „O Gesandter Allahs, was ist der Mangel an Verstand und Religion?“
+Er sagte: „Was den Mangel an Verstand betrifft, so entspricht das Zeugnis zweier Frauen dem Zeugnis eines einzigen Mannes dies ist ein Mangel an Verstand. Und der Mangel an Religion ist der Mangel an guten Taten, da ihr aufgrund der Menstruation Nächte und Tage verbringt, ohne zu beten, und ihr fastet aufgrund der Menstruation einige Tage im Ramadan nicht; dies ist ein Mangel an Religion.“ Allerdings werden sie dafür nicht getadelt oder zur Rechenschaft gezogen, denn es ist Teil ihrer natürlichen Veranlagung, so wie der Mensch darauf veranlagt und geschaffen wurde, Geld zu lieben, in seinen Angelegenheiten ungeduldig und unwissend zu sein... und so weiter. Aber er wies darauf hin, um vor der Verblendung durch sie zu warnen.</t>
+  </si>
+  <si>
+    <t>استحباب خروج النساء إلى صلاة العيد، وأن يُفْردْن بالموعظة.
+كُفران العَشير وكثرة اللعن من الكبائر؛ لأن التَّوعُّد بالنار من علامة كون المعصية كبيرة.
+فيه بيان زيادة الإيمان ونقصانه، فمن كَثُرت عِبادته زاد إيمانه ودِينه، ومن نَقصت عِبادته نَقص دِينه.
+قال النووي: العقل يقبل الزيادة والنقصان، وكذلك الإيمان، وليس المقصود بذكر النقص في النساء لومَهن على ذلك؛ لأنه من أصل الخِلقة، لكن التنبيه على ذلك تحذير من الافتتان بهن، ولهذا رتَّب العذاب على ما ذُكر من الكفران وغيره لا على النقص، وليس نقص الدين مُنحصرًا فيما يحصل به الإثم بل في أعم من ذلك.
+فيه مُراجعة المُتعلم العالم والتَّابع المَتْبُوع فيما قاله إذا لم يظهر له معناه.
+فيه أن شهادة المرأة على نِصف شهادة الرَّجل وذلك لقِلَّة ضبطِها.
+قال ابن حجر في قوله: "ما رأيت من ناقصات... إلخ" ويظهر لي أن ذلك من جملة أسباب كونهن أكثر أهل النار؛ لأنهن إذا كُنّ سببًا لإذهاب عقل الرجل الحازم حتى يفعل أو يقول ما لا ينبغي فقد شَارَكْنَه في الإثم وزِدْن عليه.
+تحريم الصلاة والصوم على المرأة في زمن حيضها، ومثلها النفساء، ثم تقضيان الصيام فقط حال طهرهما.
+حسن خُلق النبي صلى الله عليه وسلم فقد أجَاب النِّساء عن أسئلتِهن من غير تَعْنِيف ولا لَوْم.
+قال ابن حجر: أن الصدقة تدفع العذاب، وأنها قد تكفر الذنوب التي بين المخلوقين.
+قال النووي: نقصان الدين عند النساء بسبب تركهن الصلاة والصوم في زمن الحيض؛ فإن من كثرت عبادته زاد إيمانه ودينه، ومن نقصت عبادته نقص دينه، ثم نقص الدين قد يكون على وجه يأثم به كمن ترك الصلاة أو الصوم أو غيرهما من العبادات الواجبة عليه بلا عذر، وقد يكون على وجه لا إثم فيه كمن ترك الجمعة أو الغزو أو غير ذلك مما لا يجب عليه بلا عذر، وقد يكون على وجه هو مُكَلَّف به كترك الحائض الصلاة والصوم.</t>
+  </si>
+  <si>
+    <t>Es ist erwünscht, dass Frauen zum 'Id-Gebet gehen und dass ihnen eine gesonderte Predigt gehalten wird.
+Die Undankbarkeit gegenüber dem Ehemann und häufiges Fluchen gehören zu den schweren Sünden, denn die Androhung des (Höllen-)Feuers ist ein Zeichen dafür, dass die Sünde schwerwiegend ist.
+Dies ist eine Verdeutlichung der Zu- und Abnahme des Imans: Wer viele Handlungen der Anbetung verrichtet, dessen Iman und Religion nehmen zu, und wessen Anbetung gering ist, dessen Religion nimmt ab.
+An-Nawawi sagte: „Der Verstand kann zunehmen und abnehmen, ebenso wie der Iman. Die Erwähnung des Mangels bei Frauen soll sie nicht dafür tadeln, denn es ist Teil ihrer natürlichen Veranlagung. Aber der Hinweis darauf ist eine Warnung vor der Verblendung durch sie. Deshalb wurde die Strafe an das oben erwähnte Verleugnen und andere Dinge geknüpft, nicht an den Mangel. Und der Mangel an Religion beschränkt sich nicht auf das, was zu Sünde führt, sondern ist allgemeiner.“
+Es zeigt, dass der Lernende den Gelehrten und der Anhänger den Befolgten in dem, was er gesagt hat, befragen sollte, wenn ihm seine Bedeutung nicht klar ist.
+Es zeigt, dass das Zeugnis einer Frau der Hälfte des Zeugnisses eines Mannes entspricht, und dies liegt an ihrer geringeren Fähigkeit zur Genauigkeit/Verlässlichkeit.
+Ibn Hajar sagte über Seine Worte: „Ich habe noch nie jemanden mit so wenig Verstand... usw.“ (folgendes:) „Es scheint mir, dass dies einer der Gründe dafür ist, dass sie die Mehrheit der Bewohner des (Höllen-)Feuers sind, denn wenn sie der Grund dafür sind, dass ein entschlossener Mann seinen Verstand verliert, sodass er etwas tut oder sagt, was er nicht sollte, dann haben sie sich an seiner Sünde beteiligt und noch etwas hinzugefügt.“
+Das Verbot des Gebets und des Fastens für eine Frau während ihrer Menstruation, und dies gilt ebenso für eine Frau im Wochenbett. Sie holen dann nur das Fasten nach, wenn sie rein sind.
+Der gute Charakter des Propheten - Allahs Segen und Frieden auf ihm -, denn er beantwortete die Fragen der Frauen ohne Härte oder Tadel.
+Ibn Hajar sagte: „Almosen wehren die Strafe ab, und sie können die Sünden zwischen den Geschöpfen sühnen.“
+An-Nawawi sagte: „Der Mangel an Religion bei Frauen liegt daran, dass sie während der Menstruation das Gebet und das Fasten unterlassen, denn wer viele Handlungen der Anbetung verrichtet, dessen Iman und Religion nehmen zu, und wer wenige Handlungen der Anbetung verrichtet, dessen Religion nimmt ab. Dann kann der Mangel an Religion auf eine Weise geschehen, durch die man sündigt, wie jemand, der das Gebet oder das Fasten oder andere obligatorische Handlungen der Anbetung ohne Entschuldigung unterlässt. Und er kann auf eine Weise geschehen, für die man nicht sündig ist, wie jemand, der ohne Entschuldigung das Freitagsgebet oder den Kampf oder etwas anderes unterlässt, was nicht obligatorisch für ihn ist. Und er kann auf eine Weise geschehen, die ihm auferlegt ist, wie das Unterlassen des Gebets und des Fastens durch eine menstruierende Frau.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/10011</t>
   </si>
   <si>
     <t>كنا لا نعد الكدرة والصفرة بعد الطهر شيئا</t>
   </si>
   <si>
     <t>„Wir pflegten weder das Trübe noch das Gelbe nach der Reinheit als etwas (aufhebendes) zu betrachten.“</t>
   </si>
   <si>
     <t>عن أُمِّ عَطِيَّةَ رَضي الله عنها، وكَانَتْ بايَعَت النبيَّ صلى الله عليه وسلم، قالت: كُنَّا لا نَعُدّ الكُدرَةَ والصُّفْرَةَ بعدَ الطُّهرِ شيئًا.</t>
   </si>
   <si>
     <t>Von Umm 'Atiyyah - möge Allah mit ihr zufrieden sein -, und sie hatte dem Propheten - Allahs Segen und Frieden auf ihm - die Treue geschworen, wird überliefert, dass sie sagte: „Wir pflegten weder das Trübe noch das Gelbe nach der Reinheit als etwas (aufhebendes) zu betrachten.“</t>
   </si>
   <si>
     <t>أَخْبَرتْ الصحابيّةُ أُمُّ عَطية رضي الله عنها أنَّ النساء في عَهد النبيِّ صلى الله عليه وسلم لا يَعْتَبِرْنَ الماءَ الذي يَخرُج من الفَرْج -والذي يَميل لونُه إلى السواد، أو إلى الاصفرار- بعدَ رؤية الطُّهرِ مِن الحيض: حيضًا، فلا يَتْرُكْنَ الصَّلاة ولا الصوم لأجله.</t>
   </si>
   <si>
     <t>Die Gefährtin Umm 'Atiyyah - möge Allah mit ihr zufrieden sein - berichtete, dass die Frauen zur Zeit des Propheten - Allahs Segen und Frieden auf ihm - den Ausfluss aus der Vagina, der eine dunkle oder gelbliche Farbe hat, nach dem Ende der Menstruation nicht als Menstruationsblut betrachteten. Sie würden deswegen weder das Gebet noch das Fasten unterlassen.</t>
   </si>
   <si>
     <t>الماء الذي ينزل من فرج المرأة -بعد الطهر من الحيض- لا يُعتبر ولو كان فيه الكدرة والصفرة المكتسبة من الدم.
 نزول الكدرة والصفرة زمن الحيض والعادة يعتبر حيضًا؛ لأنه دم في وقته، إلا أنه ممتزج بماء.
 لا تترك المرأة الصلاة ولا الصوم لأجل الكدرة والصفرة التي بعد الطهر، بل تتوضأ وتصلي.</t>
   </si>
   <si>
@@ -14061,50 +16908,128 @@
 اعتناء الشريعة الإسلامية بالمرأة، وحمايتها وصَونها.
 عدم صحة صلاة التطوع المُطْلق بعد صلاة الفجر والعصر، ويُستثنى مِن ذلك قضاء الفرائض الفوائت، وذوات الأسباب كتحيَّة المسجد ونحو ذلك.
 تَحْرُم الصلاة بعد طلوع الشمس مباشرة، بل لابد من ارتفاعها قَدْرَ رمحٍ، بما يُقارب عشرَ دقائق إلى ربع ساعة تقريبًا.
 وقت العصر يَمتدُّ إلى غروب الشمس.
 فيه جواز شَد الرِّحال إلى المساجد الثلاثة.
 فضل المساجد الثلاثة ومَزِيَّتُها على غيرها.
 عدم جواز السفر لزيارة القبور ولو كان قَبر النبي صلى الله عليه وسلم، وتجوز زيارته لمن كان في المدينة، أو أتى إليها لغرضٍ مشروعٍ أو جائز.</t>
   </si>
   <si>
     <t>Es ist einer Frau nicht erlaubt, ohne einen Mahram zu reisen.
 Eine Frau kann nicht als Mahram für eine andere Frau auf Reisen dienen, da es heißt: „Ihr Ehemann oder ein Mahram.“
 Alles, was als Reise bezeichnet wird, ist einer Frau ohne ihren Ehemann oder einen Mahram verboten. Dieser Hadith bezog sich auf die Situation und den Wohnort des Fragenden.
 Der Mahram einer Frau ist ihr Ehemann oder jemand, den sie aufgrund von Verwandtschaft niemals heiraten darf, wie der Vater, der Sohn, der Onkel väterlicherseits und der Onkel mütterlicherseits, oder aufgrund von Stillen, wie der Milchvater oder der Milchonkel, oder aufgrund von Schwägerschaft, wie der Schwiegervater. Er muss ein erwachsener, vernünftiger und vertrauenswürdiger Muslim sein, da der Zweck des Mahrams darin besteht, die Frau zu schützen, zu bewahren und sich um sie zu kümmern.
 Die islamische Gesetzgebung kümmert sich um die Frau, schützt sie und bewahrt sie.
 Es ist nicht erlaubt, freiwillige Gebete unmittelbar nach dem Morgen- (Fajr) und Nachmittagsgebet ('Asr) zu verrichten, mit Ausnahme vom Nachholen der Pflichtgebete, Gebeten mit besonderem Anlass, wie dem Begrüßungsgebet in der Moschee, und dergleichen.
 Das Gebet unmittelbar nach Sonnenaufgang ist verboten. Die Sonne muss sich mindestens eine Speerlänge hoch bewegt haben, was etwa zehn bis fünfzehn Minuten entspricht.
 Die Zeit für das Nachmittagsgebet ('Asr) dauert bis zum Sonnenuntergang.
 Es ist erlaubt eine Reise zu den drei Moscheen zu beabsichtigen.
 Die Vorzüge und Besonderheiten der drei Moscheen gegenüber anderen.
 Es ist nicht erlaubt, zu reisen, um Gräber zu besuchen, selbst wenn es das Grab des Propheten - Allahs Segen und Frieden auf ihm - ist. Es ist jedoch erlaubt, ihn zu besuchen, wenn man sich in Al-Madinah befindet oder aus einem legitimen oder zulässigen Grund dorthin gekommen ist.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/10603</t>
   </si>
   <si>
+    <t>من قال حين يسمع النداء: اللهم رب هذه الدعوة التامة، والصلاة القائمة، آت محمدا الوسيلة والفضيلة، وابعثه مقاما محمودا الذي وعدته، حلت له شفاعتي يوم القيامة</t>
+  </si>
+  <si>
+    <t>„Wer sagt, wenn er den Gebetsruf hört: ‚O Allah, Herr dieser vollkommenen Einladung und des aufrechten Gebets, gib Muhammad die ‚Wasilah‘ und die ‚Fadhilah‘ und erwecke ihn zu der lobenswerten Stellung, die Du ihm versprochen hast‘, für den wird meine Fürsprache am Tag der Auferstehung fällig.“</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ قَالَ حِينَ يَسْمَعُ النِّدَاءَ: اللَّهُمَّ رَبَّ هَذِهِ الدَّعْوَةِ التَّامَّةِ، وَالصَّلاَةِ القَائِمَةِ، آتِ مُحَمَّدًا الوَسِيلَةَ وَالفَضِيلَةَ، وَابْعَثْهُ مَقَامًا مَحْمُودًا الَّذِي وَعَدْتَهُ، حَلَّتْ لَهُ شَفَاعَتِي يَوْمَ القِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Jabir Ibn 'Abdillah - möge Allah mit ihm und seinem Vater zufrieden sein - berichtete, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wer sagt, wenn er den Gebetsruf hört: ‚O Allah, Herr dieser vollkommenen Einladung und des aufrechten Gebets, gib Muhammad die ‚Wasilah‘ und die ‚Fadhilah‘ und erwecke ihn zu der lobenswerten Stellung, die Du ihm versprochen hast‘, für den wird meine Fürsprache am Tag der Auferstehung fällig.“</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن قال حين يسمع المؤذِّنَ بعد أنْ ينتهي منه: 
+(اللَّهُمَّ رَبَّ هَذِهِ الدَّعْوَةِ)، وهي ألفاظ الأذان التي يُدْعَى بها إلى عبادة الله والصلاة، (التَّامَّةِ) الكاملة، دعوة التوحيد والرسالة، (وَالصَّلاَةِ القَائِمَةِ) الدائمة التي ستقام، (آتِ) وأَعْطِ، (مُحَمَّدًا الوَسِيلَةَ) والمَنْزِلة العَلِيّة في الجنة التي لا تنبغي إلا له صلى الله عليه وسلم، (وَالفَضِيلَةَ) المَرْتَبةَ الزائدةَ على مراتب الخلائق، (وَابْعَثْهُ) وأَعْطِه (مَقَامًا مَحْمُودًا) يُحْمَد القائم فيه؛ وهو الشفاعة العظمى يوم القيامة، (الَّذِي وَعَدْتَهُ) بقولك: {عسى أن يبعثك ربك مقامًا محمودًا} بأن تكون له صلى الله عليه وسلم. 
+فمن دعا هذا الدعاء استحقَّ  ووَجَبتْ له شفاعةُ النبي صلى الله عليه وسلم يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass jeder, der nach dem Ende des Gebetsrufs („Adhan“) durch den Muadhin sagt:
+„O Allah, Herr dieser Einladung“ - welche die Worte des Gebetsrufs sind, mit denen zur Anbetung Allahs und zum Gebet aufgerufen wird -, „der vollkommenen“ und vollständigen Einladung zum Monotheismus und zur Botschaft, „und des aufrechten Gebets“ - das dauerhafte Gebet, das verrichtet werden wird -, „gib“ und gewähre „Muhammad die Wasilah“ - die hohe Stellung im Paradies, die nur ihm - Allahs Segen und Frieden auf ihm - gebührt - „und die Fadhilah“ - die zusätzliche Stufe über den Stufen der Schöpfung -, „und erwecke ihn“ und gewähre ihm „eine lobenswerten Stellung“, in der derjenige, der sie einnimmt, gelobt wird; und das ist die große Fürsprache am Tag der Auferstehung, „die Du ihm versprochen hast“ mit Deinen Worten: „...auf dass dein Herr dich zu einer lobenswerten Stellung erwecke.“
+Wer nun dieses Bittgebet spricht, verdient und erhält die Fürsprache des Propheten - Allahs Segen und Frieden auf ihm - am Tag der Auferstehung.</t>
+  </si>
+  <si>
+    <t>مشروعية هذا الدعاء بعد الفراغ من التَّرْدِيْد خَلْفَ المؤذِّن، ومَن لم يَسمع النِّداء؛ فإنه لا يقوله.
+فضيلة الرسول صلى الله عليه وسلم حيث أُعطي الوَسِيلة والفَضِيلة والمقام المحمود والشفاعة العظمى في الفَصْلِ بين الخلائق.
+إثبات الشَّفاعة للرسول صلى الله عليه وسلم؛ لقوله: "حلَّت له شفاعتي يوم القيامة".
+شفاعته صلى الله عليه وسلم تكون لأهل الكبائر مِن أمته في عدم دخول النار أو مَن دَخَلَها أن يخرج منها، أو في دخول الجنة بغير حساب، أو رفع درجات من دخلها.
+قال الطيبي: من أوله إلى قوله "محمدًا رسول الله" هي الدعوة التامة، والحَيْعَلَة هي الصلاة القائمة في قوله يُقيمون الصلاة، ويحتمل أن يكون المراد بالصلاة الدعاء وبالقائمة الدائمة مِن قام على الشيء إذا داوم عليه، وعلى هذا فقوله "والصلاة القائمة" بيان للدعوة التامة، ويحتمل أن يكون المراد بالصلاة المعهودة المدعو إليها حينئذ وهو أظهر.
+قال المهلب: في الحديث الحض على الدعاء في أوقات الصلوات؛ لأنه حال رجاء الإجابة.</t>
+  </si>
+  <si>
+    <t>Die Legitimität dieses Bittgebets nach dem Wiederholen des Gebetsrufs hinter dem Muadhin. Wer den Gebetsruf nicht gehört hat, soll es nicht sprechen.
+Die Vorzüglichkeit des Gesandten - Allahs Segen und Frieden auf ihm -, dem die Wasilah und die Fadhilah sowie die lobenswerte Stellung und die große Fürsprache bei der Entscheidung zwischen den Geschöpfe gegeben wurden.
+Die Bestätigung der Fürsprache für den Gesandten - Allahs Segen und Frieden auf ihm -, denn er sagte: „...für den wird meine Fürsprache am Tag der Auferstehung fällig.“
+Seine Fürsprache - Allahs Segen und Frieden auf ihm - wird für diejenigen seiner Gemeinschaft sein, die große Sünden begangen haben, damit sie nicht das Feuer betreten; oder - falls sie es betreten haben - daraus wieder herauskommen; oder damit sie ohne Abrechnung ins Paradies eintreten; oder die Rangstufen derer erhöht werden, die es betreten haben.
+At-Taybi sagte: „Vom Anfang bis zu den Worten: ‚Muhammad ist der Gesandte Allahs‘ ist dies die vollkommene Einladung. Und das Aufrichten („Al-Hay'alah“) ist das Gebet in Seinen Worten: ‚Sie verrichten das Gebet‘. Es ist auch möglich, dass mit dem Gebet die Bittgebete gemeint sind und mit ‚aufrichtig‘ das Dauerhafte - abgeleitet von ‚qama 'ala asch-Schai`i‘, wenn jemand bei etwas (beharrlich) bleibt. Auf dieser Grundlage wären Seine Worte: ‚und das aufrechte Gebet‘ eine Erläuterung für die vollständige Einladung. Es ist ebenfalls möglich, dass mit dem Gebet das bekannte (rituelle) Gebet gemeint ist, zu dem zu diesem Zeitpunkt aufgerufen wird; und dies ist offensichtlicher.“
+Al-Muhallab sagte: „In diesem Hadith ist ein Ansporn zum (Sprechen von) Bittgebet(en) zu den Gebetszeiten, da dies eine Zeit ist, in der die Erhörung der Bittgebete erhofft wird.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/10635</t>
+  </si>
+  <si>
+    <t>لا يصلي أحدكم في الثوب الواحد ليس على عاتقيه شيء</t>
+  </si>
+  <si>
+    <t>‚Keiner von euch soll in einem einzelnen Gewand beten, ohne dass etwas auf seinen Schultern liegt.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ يُصَلِّي أَحَدُكُمْ فِي الثَّوْبِ الوَاحِدِ لَيْسَ عَلَى عَاتِقَيْهِ شَيْءٌ».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Keiner von euch soll in einem einzelnen Gewand beten, ohne dass etwas auf seinen Schultern liegt.‘“</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم مَن صلّى في ثوب واحد عن أنْ يُجَرِّدَ عاتقيه ما بين الكتف والعنق بحيث لا يضع عليهما شيئًا يسترهما؛ لأن العاتقين وإن لم يكونا عورة، فإن سترهما أمكن في ستر العورة، وهو أقرب إلى إجلال الله تعالى وتعظيمه أثناء الوقوف بين يديه في الصلاة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - untersagte demjenigen, der in einem einzelnen Gewand betet, seine Schultern - (gemeint ist der Bereich) zwischen Schulter und Nacken - zu entblößen, sodass er nichts darauf legt, um sie zu bedecken. Denn obwohl die Schultern keine 'Aurah sind, ist ihre Bedeckung, wenn möglich, Teil der Bedeckung der 'Aurah (im Gebet) und näher an der Ehrfurcht und Verehrung Allahs - erhaben ist Er -, während man im Gebet vor Ihm steht.</t>
+  </si>
+  <si>
+    <t>جواز الصلاة في الثوب الواحد إذا ستر ما يجب ستره.
+جواز الصلاة في ثوبين، أحدهما يستر أعلى الجسم، والآخر يستر أسفله.
+استحباب كون المُصلِّي على هيئة حسنة.
+وجوب سَتر العَاتِقَين أو أحدهما في الصلاة، إذا أمْكَنه ذلك، وقيل النهي للتنزيه.
+قِلّة ما في أيدي الصحابة رضي الله عنهم من المال، حتى إن بعضهم لا يملك ثَوبين.
+قال النووي في معنى الحديث: حكمته أنه إذا ائتزر به ولم يكن على عاتقه منه شيء لم يؤمن أن تنكشف عورته، بخلاف ما إذا جعل بعضه على عاتقه، ولأنه قد يحتاج إلى إمساكه بيده أو يديه فيشغل بذلك، وتفوته سنة وضع اليد اليمنى على اليسرى تحت صدره، ورفعهما حيث شرع الرفع، وغير ذلك، لأن فيه ترك ستر أعلى البدن وموضع الزينة، وقد قال الله تعالى: { خُذُوا ‌زِينَتَكُمْ عِنْدَ كُلِّ مَسْجِدٍ } [الأعراف: 31].</t>
+  </si>
+  <si>
+    <t>Die Erlaubnis, in einem einzigen Gewand zu beten, sofern dieses alles bedeckt, was bedeckt werden muss.
+Die Erlaubnis, in zwei Gewändern zu beten; eines bedeckt den oberen Teil des Körpers und das andere den unteren Teil.
+Es ist wünschenswert, dass der Betende ein gutes Erscheinungsbild hat.
+Es wurde auch gesagt, dass die Untersagung (des Freilassens der Schultern) als Empfehlung (zur Verbesserung des Gebets) dient.
+Die Prophetengefährten - möge Allah mit ihnen zufrieden sein - hatten wenig Vermögen, sodass einige von ihnen nicht einmal zwei Gewänder besaßen.
+An-Nawawi sagte über die Bedeutung des Hadithes: „Die Weisheit dahinter ist, dass, wenn er sich (lediglich) damit umgürtet, ohne dass er etwas davon auf seine Schultern legt, nicht gewährleistet ist, dass seine 'Aurah (vollständig) bedeckt bleibt -  im Gegensatz dazu, wenn er einen Teil davon auf seine Schultern legt. Und weil er es möglicherweise mit seiner Hand oder seinen Händen halten muss, wäre er dadurch beschäftigt und würde die Sunnah des Legens der rechten Hand auf die linke unter seiner Brust und das Erheben der Hände, wo das Erheben vorgeschrieben ist, verpassen, und anderes. Denn es bedeutet, den oberen Teil des Körpers und den Ort der Schmucks unbedeckt zu lassen, und Allah - erhaben ist Er - hat gesagt: ‚Legt euren Schmuck bei jeder Gebetsstätte an.‘“ [Al-A'raf:31]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/10639</t>
+  </si>
+  <si>
     <t>لا تجلسوا على القبور، ولا تصلوا إليها</t>
   </si>
   <si>
     <t>‚Setzt euch nicht auf Gräber und betet nicht in ihre Richtung.‘“</t>
   </si>
   <si>
     <t>عن أبي مَرْثَدٍ الغَنَوِيّ رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «لَا تَجْلِسُوا عَلَى الْقُبُورِ، وَلَا تُصَلُّوا إِلَيْهَا».</t>
   </si>
   <si>
     <t>Von Abu Marthad Al-Ghanawi - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Setzt euch nicht auf Gräber und betet nicht in ihre Richtung.‘“</t>
   </si>
   <si>
     <t>نَهى النبيُّ صلى الله عليه وسلم عن الجُلوسِ على القبور.
 كما نهى عن الصلاةِ إلى القبور، بأن يكون القبر في جهة قِبْلة المُصلي؛ لأن ذلك من وسائل الشرك.</t>
   </si>
   <si>
     <t>Der Prophet  - Allahs Segen und Frieden auf ihm - verbot es, auf Gräbern zu sitzen.
 Er verbot auch, in Richtung der Gräber zu beten, d. h., dass das Grab in Richtung der Gebetsrichtung des Betenden ist, da dies zu den Mitteln des Schirks gehört.</t>
   </si>
   <si>
     <t>النهي عن الصلاة في المقابر أو بينها أو إليها إلا صلاة الجنازة كما ثبت بالسنة.
 النهي عن الصلاة إلى القبور سَدًّا لذريعة الشرك.
 نهى الإسلام عن الغُلوِّ في القبور وعن امْتِهانها، فلا إفْرَاط ولا تَفْريط.
 حُرمة المُسلم باقية بعد موته، لقوله صلى الله عليه وسلم: (كَسْرُ عَظْمِ المَيّت كَكَسْرِه حيًّا).</t>
   </si>
@@ -14180,77 +17105,143 @@
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass Allah ihm beim Gebet befohlen hat, sich auf sieben Körperteile niederzuwerfen, nämlich:
 Erstens: Die Stirn: Sie ist der Bereich des Gesichts oberhalb der Nase und der Augen. Und er - Allahs Segen und Frieden auf ihm - zeigte mit seiner Hand auf seine Nase, um zu verdeutlichen, dass die Stirn und die Nase zusammen ein Körperteil der sieben sind, und um zu betonen, dass der sich Niederwerfende mit seiner Nase den Boden berührt.
 Das zweite und dritte Körperteil: Die beiden Hände.
 Das vierte und fünfte Körperteil: Die beiden Knie.
 Das sechste und siebte Körperteil: Die Fußzehen.
 Und er befahl uns, unsere Haare nicht zu binden oder unsere Kleidung beim Niederwerfen auf den Boden zusammenzuziehen, um sie zu schützen; sondern sie locker zu lassen, damit sie auf den Boden fallen und sich zusammen mit den Körperteilen niederwerfen.</t>
   </si>
   <si>
     <t>وجوب السُّجود في الصلاة على الأعَضاء السَّبعة.
 كراهية جَمْعِ وضَمِّ الثَّوب والشَّعَر في الصلاة.
 يجب على المصلي أن يطمئن في صلاته، وذلك بأنْ يضع أعضاء السجود السبعة على الأرض، ويستقر عليها حتى يأتي بالذكر المشروع.
 النهيُ عن كَفِّ الشَّعَرِ خاصٌّ بالرجال دون النساء؛ لأن المرأة في الصلاة مأمورة بالتستر.</t>
   </si>
   <si>
     <t>Die Verpflichtung, sich im Gebet auf die sieben Körperteile niederzuwerfen.
 Die Verpöntheit, die Kleidung und Haare während des Gebets zusammenzuziehen oder zu binden.
 Der Betende muss in seinem Gebet Ruhe finden, indem er die sieben Körperteile der Niederwerfung auf den Boden legt und sich auf ihnen niederlässt, damit er den darin vorgeschriebenen Dhikr sagt.
 Das Verbot, das Haar zurückzuhalten, gilt nur für Männer und nicht für Frauen, da Frauen im Gebet dazu angehalten sind, sich zu bedecken.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/10925</t>
   </si>
   <si>
+    <t>إذا سجدت، فضع كفيك وارفع مرفقيك</t>
+  </si>
+  <si>
+    <t>‚Wenn du dich niederwirfst, lege deine Handflächen auf den Boden und hebe deine Ellbogen an.‘“</t>
+  </si>
+  <si>
+    <t>عَنِ الْبَرَاءِ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا سَجَدْتَ، فَضَعْ كَفَّيْكَ وَارْفَعْ مِرْفَقَيْكَ».</t>
+  </si>
+  <si>
+    <t>Über Al-Bara - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wenn du dich niederwirfst, lege deine Handflächen auf den Boden und hebe deine Ellbogen an.‘“</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم حالةَ اليدين في سجود الصلاة، وذلك بأن يُمَكِّنَ الكفَّين من الأرض ويضعها مضمومة الأصابع في اتجاه القبلة، ويكون المرفقان -مفصل الذراع والعضد- مُرتَفعَين عن ملامسة الأرض ومُفرجين عن الجنبين.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - erläuterte die Position der Hände während der Niederwerfung im Gebet. Er wies an, die Handflächen auf den Boden zu legen, wobei die Finger geschlossen (und) in Richtung der Qiblah ausgerichtet sein sollen. Die Ellbogen (das Gelenk zwischen Ober- und Unterarm) sollten angehoben sein, den Boden nicht berühren und seitlich abgespreizt sein.</t>
+  </si>
+  <si>
+    <t>الواجب على المصلِّي أن يَضع كفَّيه على الأرض، والكفان عُضوان من أعضاء السُّجود السَّبعة.
+استحباب رفع الذِّراعين عن الأرض، وكراهة افتراشهما كما يَفترش السَّبع ذِراعيه.
+مشروعية إظهار النَّشاط والقوَّة والرَّغبة في العَبادة.
+المُصلِّي إذا اعتمد على جميع أعضاء السُّجود، أخذ كلُّ عُضوٍ حقَّه من العبادة.</t>
+  </si>
+  <si>
+    <t>Es ist Pflicht für den Betenden, seine Handflächen auf den Boden zu legen. Die Handflächen sind zwei der sieben Körperteile, auf denen man sich niederwirft.
+Es ist empfohlen, die Arme vom Boden abzuheben und es ist verpönt, so wie ein wildes Tier auszubreiten.
+Es zeigt Aktivität, Stärke und den Wunsch, Allah anzubeten.
+Wenn sich der Betende auf alle Körperteile der Niederwerfung stützt, erfüllt jedes Körperteil seinen Anteil an der Anbetung.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/10927</t>
+  </si>
+  <si>
     <t>كان النبي صلى الله عليه وسلم يقول بين السجدتين: اللهم اغفر لي، وارحمني، وعافني، واهدني، وارزقني</t>
   </si>
   <si>
     <t>„Der Prophet - Allahs Segen und Frieden auf ihm - pflegte zwischen den beiden Niederwerfungen zu sagen: ‚O Allah, vergib mir, erbarme Dich mir, verschone mich, leite mich auf den rechten Weg und versorge mich!‘ (Allahumma ighfir li wa irhamni wa 'afini wa ihdini wa irzuqni).“</t>
   </si>
   <si>
     <t>عن ابن عباس رضي الله عنهما: كان النبي صلى الله عليه وسلم يقول بين السجدتين: «اللَّهمَّ اغْفِرْ لي، وارْحَمْنِي، وعافِني، واهْدِني، وارزقْنِي».</t>
   </si>
   <si>
     <t>Von Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert (, dass er sagte): „Der Prophet - Allahs Segen und Frieden auf ihm - pflegte zwischen den beiden Niederwerfungen zu sagen: ‚O Allah, vergib mir, erbarme Dich mir, verschone mich, leite mich auf den rechten Weg und versorge mich!‘ (Allahumma ighfir li wa irhamni wa 'afini wa ihdini wa irzuqni).“</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يدعو بين السَّجدتَين في صلاتِه بهذه الدعوات الخمس التي يحتاج المسلم إليها حاجة عظيمة، واشتملت على خَيرَي الدنيا والآخرة، مِنْ طَلَبِ المغفرة وستر الذنوب والتجاوز عنها، وإسباغ الرحمة، والعافية من الشبهات والشهوات والأمراض والأسقام، وسؤال الله الهداية للحق والثبات عليه، والرزق من الإيمان والعلم والعمل الصالح، ومن المال الحلال الطيب.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte zwischen den beiden Niederwerfungen in seinem Gebet diese fünf Bittgebete, die der Muslim dringend benötigt, zu sprechen. Sie umfassen das Gute des Dies- und des Jenseits, wie die Bitte um Vergebung, das Bedecken und Vergeben von Sünden, die Gewährung von Barmherzigkeit, die Heilung von Zweifeln, Begierden, Krankheiten und Leiden, sowie die Bitte an Allah um die Rechtleitung zur Wahrheit und zur Standhaftigkeit darauf, und um Versorgung mit Glauben, Wissen, guten Taten und gutem, erlaubtem Geld.</t>
   </si>
   <si>
     <t>مشروعية هذا الدعاء في الجلسة التي بين السَّجدتين.
 فضل هذه الأدعية لِمَا اشتملتْ عليه من خيري الدنيا والآخرة.</t>
   </si>
   <si>
     <t>Die Legitimität dieses Bittgebets in der Sitzposition zwischen den beiden Niederwerfungen.
 Der Vorzug dieser Bittgebete, da sie das Gute für das Dies- und das Jenseits beinhalten.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/10930</t>
+  </si>
+  <si>
+    <t>صليت مع النبي صلى الله عليه وسلم، فكان يسلم عن يمينه: السلام عليكم ورحمة الله وبركاته، وعن شماله: السلام عليكم ورحمة الله</t>
+  </si>
+  <si>
+    <t>„Ich betete mit dem Propheten - Allahs Segen und Frieden auf ihm -; und er pflegte, zu seiner Rechten zu grüßen: ‚As-Salamu 'Alaykum wa Rahmatullahi wa Barakatuh‘, und zu seiner Linken: ‚As-Salamu 'Alaykum wa Rahmatullah.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ وَائِل بن حُجرٍ رضي الله عنه قَالَ: صَلَّيْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَكَانَ يُسَلِّمُ عَنْ يَمِينِهِ: «السَّلَامُ عَلَيْكُمْ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ»، وَعَنْ شِمَالِهِ: «السَّلَامُ عَلَيْكُمْ وَرَحْمَةُ اللَّهِ».</t>
+  </si>
+  <si>
+    <t>Über Wail Ibn Hujr - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich betete mit dem Propheten - Allahs Segen und Frieden auf ihm -; und er pflegte, zu seiner Rechten zu grüßen: ‚As-Salamu 'Alaykum wa Rahmatullahi wa Barakatuh‘, und zu seiner Linken: ‚As-Salamu 'Alaykum wa Rahmatullah.‘“</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم إذا أراد أنْ يَنصَرِفَ من صلاته سلَّم عن يمينه وشماله بأن يلتفت بوجهه للجهة اليمنى، مع قوله: (السلام عليكم ورحمة الله وبركاته)، ويسلِّم عن شماله، بأن يلتفت بوجهه للجهة اليسرى، مع قوله: (السلام عليكم ورحمة الله).</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte, wenn er sein Gebet beenden wollte, nach rechts und links zu grüßen, indem er sein Gesicht nach rechts drehte und sagte: „As-Salamu 'Alaykum wa Rahmatullahi wa Barakatuh“, und nach links, indem er seinen Kopf nach links drehte und sagte: „As-Salamu 'Alaykum wa Rahmatullah.“</t>
+  </si>
+  <si>
+    <t>مشروعية التسليمتين من الصلاة، وأنها من أركانها.
+استحباب الإتيان بزيادة قول: (وبركاته)، في بعض الأحيان؛ لأن النبي صلى الله عليه وسلم لم يكن يُدَاوِم عليها.
+النطق بالتسليمتين في الصلاة ركن واجب، وأما فعل الالتفات أثناء النطق بهما مستحب.
+ينبغي أن يكون قول: (السلام عليكم ورحمة الله) أثناء فعل الالتفات لا قبله ولا بعده.</t>
+  </si>
+  <si>
+    <t>Die Legitimität (und Erlaubnis) der beiden Grußformeln („Taslim“) im Gebet (bzw. an seinem Ende) und dass sie zu seinen Säulen gehören.
+Es ist erwünscht, den Zusatz „wa Barakatuh“ gelegentlich hinzuzufügen, da der Prophet - Allahs Segen und Frieden auf ihm - dies nicht ständig zu sagen pflegte.
+Die Aussprache der beiden Grußformeln („Taslim“) im Gebet ist eine verpflichtende Säule („Rukn“); was jedoch das Ausführen der (Kopf-)Drehung während ihrer Aussprache betrifft, so ist dies erwünscht.
+Das Sagen von „As-Salamu 'Alaykum wa Rahmatullah“ sollte während der Drehungen (des Kopfes nach rechts und links) geschehen, nicht davor oder danach.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/10945</t>
   </si>
   <si>
     <t>اللهم أنت السلام، ومنك السلام، تباركت ذا الجلال والإكرام</t>
   </si>
   <si>
     <t>O Allah, Du bist der Friede, und von Dir kommt der Friede. Gepriesen seist Du, o Besitzer der Majestät und der Ehre</t>
   </si>
   <si>
     <t>عن ثَوْبَانَ رضي الله عنه قال: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا انْصَرَفَ مِنْ صَلَاتِهِ اسْتَغْفَرَ ثَلَاثًا، وَقَالَ: «اللَّهُمَّ أَنْتَ السَّلَامُ، وَمِنْكَ السَّلَامُ، تَبَارَكْتَ ذَا الْجَلَالِ وَالْإِكْرَامِ»، قَالَ الْوَلِيدُ: فَقُلْتُ لِلْأَوْزَاعِيِّ: كَيْفَ الْاسْتِغْفَارُ؟ قَالَ: تَقُولُ: أَسْتَغْفِرُ اللهَ، أَسْتَغْفِرُ اللهَ.</t>
   </si>
   <si>
     <t>Von Thawban - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden seien auf ihm - pflegte, wenn er sein Gebet beendet hatte, dreimal um Vergebung zu bitten und zu sagen: ‚O Allah, Du bist der Friede, und von Dir kommt der Friede. Gepriesen seist Du, o Besitzer der Majestät und der Ehre (Allahuma Antas-Salam, wa minkas-Salam, tabarakta ya Dhal-Jalali wal-Ikram).‘“
 Al-Walid sagte: „Ich fragte Al-Awza'i: ‚Wie bittet man um Vergebung?‘ Er antwortete: ‚Du sagst: &gt;Ich bitte Allah um Vergebung, ich bitte Allah um Vergebung (Astaghfirullah, Astaghfirullah).&lt;‘“</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يقول إذا انتهى من صلاته: أستغفر الله، أستغفر الله، أستغفر الله.
 ثم يُعَظِّم ربَّه بقوله: "اللَّهمَّ أنتَ السَّلامُ، ومنْكَ السَّلامُ، تباركْتَ ذا الجَلالِ والإكرامِ " فالله السالم الكامل في صفاته، المنزَّهُ عنَ كل عيب ونَقصٍ، وتَطْلُبُ منه سبحانه السَّلامةَ منْ شُرورِ الدُّنيا والآخرةِ لا مِنْ غَيره، وهو سبحانه قد تَكاثَرَ خَيْرُه في الدارين، صاحب العظَمةِ والإحسانِ.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte nach Beendigung seines Gebets zu sagen: „Ich bitte Allah um Vergebung, ich bitte Allah um Vergebung, ich bitte Allah um Vergebung (Astaghfirullah, Astaghfirullah, Astaghfirullah).“
 Dann pries er seinen Herrn, indem er sagte: „O Allah, Du bist der Friede, und von Dir kommt der Friede. Gepriesen seist Du, o Besitzer der Majestät und der Ehre.“ Allah ist der vollkommen Friedvolle in Seinen Eigenschaften, frei von jedem Mangel und Makel. Man bittet Ihn - erhaben ist Er - um Schutz vor den Übeln des Dies- und des Jenseits, und nicht jemand anderen. Er - gepriesen sei Er - ist derjenige, Dessen Güte in beiden Welten viel ist, Er ist der Besitzer von Größe und Güte.</t>
   </si>
   <si>
     <t>استحباب الاستغفار عَقِبَ الصلاةِ والمداومة عليه.
 استحباب الاستغفار لاستكمال النقص في العبادة وجَبْرًا للطاعة والتقصير فيها.</t>
@@ -14381,50 +17372,108 @@
     <t>‚Beschimpft meine Gefährten nicht! Denn selbst wenn einer von euch so viel Gold wie der Berg Uhud ausgeben würde, würde er nicht den Lohn von einem von ihnen erreichen - und nicht einmal die Hälfte davon.‘“</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ تَسُبُّوا أَصْحَابِي، فَلَوْ أَنَّ أَحَدَكُمْ أَنْفَقَ مِثْلَ أُحُدٍ ذَهَبًا مَا بَلَغَ مُدَّ أَحَدِهِمْ، وَلاَ نَصِيفَهُ».</t>
   </si>
   <si>
     <t>Von Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Beschimpft meine Gefährten nicht! Denn selbst wenn einer von euch so viel Gold wie der Berg Uhud ausgeben würde, würde er nicht den Lohn von einem von ihnen erreichen - und nicht einmal die Hälfte davon.‘“</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم عن سَبِّ الصحابة، وخاصة السابقين الأولين من المهاجرين والأنصار؛ وأَخْبَر أنه لو أنفق أَحدٌ من الناس مِثلَ جبل أُحد ذهبًا ما بَلغَ ثوابَه في ذلك ثواب نفقة أحد الصحابة مُد طعام أو نصفه -والمد ملء كفي الرجل المتوسط-؛ وذلك لمزيد إخلاصهم، وصِدْق نياتهم، وسَبْق إنفاقهم وقتالِهم قبل فتح مكة حيث شدة الحاجة إليه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - untersagte das Beschimpfen der Gefährten, insbesondere der ersten Generationen von den Auswanderern (Muhajirun) und den Helfern (Ansar). Er erklärte, dass selbst wenn jemand von den Menschen so viel Gold wie der Berg Uhud spenden würde, dies nicht den Lohn erreichen würde, den die Gefährten für das Spenden eines Mudds an Nahrung oder sogar eines halben Mudds erhält; wobei ein Mudd zwei volle Hände eines durchschnittlichen Mannes entspricht.
 Dies liegt an ihrer vermehrten Aufrichtigkeit, der Wahrhaftigkeit ihrer Absichten und daran, dass sie früh gespendet und gekämpft haben, noch vor der Eroberung von Makkah, als die Not besonders groß war.</t>
   </si>
   <si>
     <t>سَبُّ الصحابة -رضي الله عنهم- حرامٌ، ومن المعاصي الكبائر.</t>
   </si>
   <si>
     <t>Die Beleidigung der Gefährten - möge Allah mit ihnen zufrieden sein - ist verboten und gehört zu den großen Sünden.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/11000</t>
   </si>
   <si>
+    <t>قال رسول الله صلى الله عليه وسلم لأبي بكر وعمر: هذان سيدا كهول أهل الجنة من الأولين والآخرين إلا النبيين والمرسلين</t>
+  </si>
+  <si>
+    <t>„Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte zu Abu Bakr und 'Umar: ‚Diese beiden sind die Herren der älteren Menschen des Paradieses von den Ersten und den Letzten, außer den Propheten und Gesandten.‘“</t>
+  </si>
+  <si>
+    <t>عن أنس رضي الله عنه، قال: قال رسول الله صلى الله عليه وسلم لأبي بكر وعمر: «هذان سَيِّدا كُهُول أهل الجنة من الأوَّلِين والآخِرين إلا النبيِّين والمرسلين».</t>
+  </si>
+  <si>
+    <t>Anas - möge Allah mit ihm zufrieden sein - berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte zu Abu Bakr und 'Umar: ‚Diese beiden sind die Herren der älteren Menschen des Paradieses von den Ersten und den Letzten, außer den Propheten und Gesandten.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أبا بكر الصديق وعمر الفاروق رضي الله عنهما هما أفضل البشر بعد الأنبياء، وأفضل مَن دخل الجنة بعد النبيين والمرسلين.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete darüber, dass Abu Bakr As-Siddiq und 'Umar Al-Faruq - möge Allah mit ihnen beiden zufrieden sein - die besten Menschen nach den Propheten sind und die besten, die das Paradies nach den Propheten und Gesandten betreten werden.</t>
+  </si>
+  <si>
+    <t>أبو بكر وعمر رضي الله عنهما هما أفضل الناس بعد الأنبياء والمرسلين.
+ليس في الجنة كَهْلٌ، بل مَن يدخلها ابن ثلاث وثلاثين سنة، والمراد أنهما سيدا مَن مات كهلًا في الدنيا، أو أنّ ذلك باعتبار ما كانوا عليه في الدنيا حال هذا الحديث.</t>
+  </si>
+  <si>
+    <t>Abu Bakr und 'Umar - möge Allah mit ihnen beiden zufrieden sein - sind die besten Menschen nach den Propheten und Gesandten.
+Im Paradies gibt es keine älteren Menschen, vielmehr ist jeder, der es betritt, 33 Jahre alt. Gemeint ist, dass beide (also Abu Bakr und 'Umar) die Herren derer sind, die im Diesseits als ältere Menschen starben, oder dass dies in Bezug auf ihren Zustand im Diesseits zum Zeitpunkt dieses Hadithes gilt.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/11161</t>
+  </si>
+  <si>
+    <t>الحسن والحسين سيدا شباب أهل الجنة</t>
+  </si>
+  <si>
+    <t>‚Al-Hasan und Al-Husayn sind die Herren der jungen Menschen des Paradieses.‘“</t>
+  </si>
+  <si>
+    <t>عن أبي سعيد الخدري رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «الحَسَن والحُسَيْن سَيِّدا شَباب أهْل الجنة».</t>
+  </si>
+  <si>
+    <t>Über Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Al-Hasan und Al-Husayn sind die Herren der jungen Menschen des Paradieses.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ حَفيدَيه الحسن والحسين ابنا علي بن أبي طالب وفاطمة بنت النبي صلى الله عليه وسلم ورضي عنهم، هما سيدا كلِّ مَن مات وهو شاب ودخل الجنة في الفضل، أو أنهما سيدا شباب أهل الجنة باستثناء الأنبياء والخلفاء الراشدين.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete darüber, dass seine Enkel Al-Hasan und Al-Husayn, die Söhne von 'Ali Ibn Abi Talib und Fatimah, der Tochter des Propheten - Allahs Segen und Frieden auf ihm -, möge Allah mit ihnen allen zufrieden sein, die Herren all derer sind, die als junge Menschen starben und das Paradies aufgrund ihrer Vorzüglichkeit betreten werden, oder dass sie die Herren der jungen Menschen des Paradieses sind, mit Ausnahme der Propheten und der rechtgeleiteten Kalifen.</t>
+  </si>
+  <si>
+    <t>فيه فضيلة ظاهرة للحسن والحسين رضي الله عنهما.
+قيل في معنى الحديث: أنهما في وقت الحديث هما سيدا شباب مَن هم من أهل الجنة من شُبّان هذا الزمان، أو أنهما أفضل ممن لم يثبت فيه تفضيلٌ عامٌّ كالأنبياء والخلفاء، أو أنهما سيدا من اتصف بصفات الشباب والفُتُوَّة كالمروءة والكرم والشجاعة، ولم يَرِدْ بذلك سِنَّ الشباب؛ لأن الحسن والحسين ماتا كَهْلَين.</t>
+  </si>
+  <si>
+    <t>Es zeigt die offensichtliche Vorzüglichkeit von Al-Hasan und Al-Husayn - möge Allah mit ihnen beiden zufrieden sein.
+Es wurde über die Bedeutung des Hadithes gesagt: dass sie zum Zeitpunkt des Hadithes die Herren der jungen Menschen unter den Bewohnern des Paradieses aus dieser Zeit waren; oder dass sie besser sind als diejenigen, für die keine allgemeine Vorzüglichkeit festgestellt wurde, wie die Propheten und Kalifen; oder dass sie die Herren derer sind, die sich durch die Eigenschaften der Jugend und des Mutes auszeichnen, wie Großmut, Großzügigkeit und Tapferkeit, und dass damit nicht das Alter der Jugend gemeint ist, da Al-Hasan und Al-Husayn als ältere Menschen starben.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/11169</t>
+  </si>
+  <si>
     <t>ليبلغن هذا الأمر ما بلغ الليل والنهار، ولا يترك الله بيت مدر ولا وبر إلا أدخله الله هذا الدين</t>
   </si>
   <si>
     <t>‚Dieses Anliegen (d. h. der Islam) wird das erreichen, was die Nacht und der Tag erreicht haben. Allah wird kein Haus aus Lehm oder Tierhaar auslassen, ohne dass Allah diese Religion dort hinbringt</t>
   </si>
   <si>
     <t>عن تَميم الداري رضي الله عنه، قال: سمعتُ رسول الله صلى الله عليه وسلم يقول: «‌لَيَبْلُغَنَّ ‌هَذَا الأَمْرُ مَا بَلَغَ اللَّيْلُ وَالنَّهَارُ، وَلَا يَتْرُكُ اللهُ بَيْتَ مَدَرٍ وَلَا وَبَرٍ إِلَّا أَدْخَلَهُ اللهُ هَذَا الدِّينَ، بِعِزِّ عَزِيزٍ أَوْ بِذُلِّ ذَلِيلٍ، عِزًّا يُعِزُّ اللهُ بِهِ الإِسْلَامَ، وَذُلًّا يُذِلُّ اللهُ بِهِ الكُفْرَ» وَكَانَ تَمِيمٌ الدَّارِيُّ يَقُولُ: قَدْ عَرَفْتُ ذَلِكَ فِي أَهْلِ بَيْتِي، لَقَدْ أَصَابَ مَنْ أَسْلَمَ مِنْهُمُ الْخَيْرُ وَالشَّرَفُ وَالْعِزُّ، وَلَقَدْ أَصَابَ مَنْ كَانَ مِنْهُمْ كَافِرًا الذُّلُّ وَالصَّغَارُ وَالْجِزْيَةُ.</t>
   </si>
   <si>
     <t>Von Tamim Ad-Dari - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Dieses Anliegen (d. h. der Islam) wird das erreichen, was die Nacht und der Tag erreicht haben. Allah wird kein Haus aus Lehm oder Tierhaar auslassen, ohne dass Allah diese Religion dort hinbringt. Entweder mit der Ehre eines Ehrenvollen oder mit der Erniedrigung eines Erniedrigten – Ehre, mit der Allah den Islam ehren wird, und Erniedrigung, mit der Allah den Unglauben erniedrigen wird.‘ Und Tamim Ad-Dari pflegte zu sagen: ‚Ich habe das bei den Bewohnern meines Hauses (d. h. meiner Familie) erfahren. Diejenigen, die von ihnen zum Islam übertreten sind, haben Gutes, Ehre und Ansehen erhalten, während diejenigen, die ungläubig geblieben sind, Erniedrigung, Herabsetzung und die Jizyah erfahren haben.‘“</t>
   </si>
   <si>
     <t>يُخبِرُ رسولُ الله صلى الله عليه وسلم أنَّ هذا الدين سوف يعمُّ جميع أجزاء الأرض، فأيّ مكان وصله الليل والنهار سيصله هذا الدين، 
 ولن يترك الله تعالى بيتًا في المدن والقرى ولا في البوادي والصحراء إلا أدخل عليه هذا الدين، 
 فمَن قَبِلَ هذا الدين وآمن به فإنه يكون عزيزًا بعزة الإسلام، 
 ومن رفضه وكفر به فإنه يكون ذليلًا مهانًا. 
 ثم أخبر الصحابي تميم الداري رضي الله عنه أنه عرف ذلك الذي أخبر به رسول الله صلى الله عليه وسلم في أهل بيته خاصة، فإنّ من أسلم منهم ناله الخير والشرف والعز، ومن كفر منهم ناله الذل والهوان هذا مع ما يدفعه للمسلمين من أموال.</t>
   </si>
   <si>
     <t>Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - informiert, dass diese Religion alle Teile der Erde umfassen wird. Jeder Ort, den die Nacht und der Tag erreichen, wird auch von dieser Religion erreicht werden. Allah - erhaben ist Er - wird kein Haus in den Städten und Dörfern, und auch in den Wüsten und auf dem Land, auslassen, ohne dass Er diese Religion dort hinbringt. Wer diese Religion annimmt und an sie glaubt, wird durch die Ehre des Islam geehrt. Und wer sie ablehnt und ungläubig ist, wird erniedrigt und verachtet.
 Dann berichtete der Gefährte Tamim Ad-Dari - möge Allah mit ihm zufrieden sein - dass er das, was der Gesandte Allahs - Allahs Segen und Frieden auf ihm - ihm übermittelt hatte, besonders bei den Bewohner seines Hauses (d. h. seiner Familie) erkannte: Diejenigen, die von ihnen den Islam angenommen haben, haben Gutes, Ehre und Ansehen erlangt, während diejenigen, die ungläubig geblieben sind, Erniedrigung und Herabsetzung erfahren haben, zusätzlich zu den finanziellen Abgaben, die sie an die Muslimen leisten müssen.</t>
   </si>
   <si>
     <t>بشارة للمسلمين بأن دينهم سينتشر في جميع أجزاء الأرض.
 العزة للإسلام والمسلمين والذل للكفر والكافرين.
@@ -14452,50 +17501,141 @@
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المصلي إذا تردد في صلاته ولم يدر كم صلى، ثلاثًا، أم أربعًا؟ فليبعد العددَ الزائدَ المشكوكَ فيه ولا يأخذ به؛ فالثلاث هو المتيقن، فيصلي ركعة رابعة، ثم يسجد سجدتين قبل أن يسلم.
 فإن كان ما صلّاه حقيقة أربعًا؛ صار خمسًا بإضافة ركعة، وسجدتي السهو عوضًا عن ركعة، فكان العدد شفعًا لا وترًا: وإن كان صلى بالركعة الزائدة أربعًا؛ فيكون قد أدى ما عليه من غير زيادة ولا نقصان.
 وسجدتا السهو كانتا إذلالًا للشيطان ودحرًا له، وردَّه خاسئًا مُبْعِدًا عن مراده؛ لأنه لَبَّسَ عليه صلاته، وتعرَّض لإفسادها، وكملت صلاة ابن آدم لمّا امتثل أمر الله تعالى بالسجود الذي عصى به إبليس، حينما امتنع من طاعة الله بالسجود لآدم.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass derjenige, der beim Gebet unsicher ist und nicht weiß, ob er drei oder vier Gebetseinheiten gebetet hat, die zweifelhafte höhere Anzahl ignorieren und sich auf die sichere Zahl, also drei, verlassen soll. Er soll eine vierte Gebetseinheit beten und sich dann durch zwei zusätzliche Niederwerfungen (Sujud) vor dem Taslim des Gebets niederwerfen.
 Wenn er tatsächlich vier Einheiten gebetet hat, wird die zusätzliche Einheit zur fünften, und die zwei Niederwerfungen ersetzen eine Einheit. Dadurch ergibt sich eine gerade und keine ungerade Anzahl. Wenn er jedoch durch die zusätzliche Einheit insgesamt vier Einheiten gebetet hat, hat er sein Gebet ohne Hinzufügungen oder Kürzungen korrekt abgeschlossen.
 Die zwei Niederwerfungen dienen als Demütigung für den Satan und als Abwehr gegen ihn, indem sie ihn zurückweisen und seine Absichten vereiteln, denn der Satan hat versucht, ihn in seinem Gebet zu verwirren und es zu verderben. Das Gebet des Menschen wird vervollständigt, wenn er dem Befehl Allahs - erhaben ist Er - folgt, indem er sich niederwirft - und der Satan sündigte aufgrund der Niederwerfung, da er sich weigerte dem Befehl Allahs zu folgen, sich vor Adam niederzuwerfen.</t>
   </si>
   <si>
     <t>المصلي إذا شك في صلاته ولم يترجّح عنده أحد الأمرين فإنه يطرح الشك ويعمل باليقين، وهو الأقل، فيتم صلاته ويسجد للسهو قبل أن يسلِّم ثم يسلِّم.
 هاتان السجدتان طريق إلى جبر الصلاة، وردّ للشيطان خاسئًا ذليلًا مُبعدًا عن مُراده.
 الشك الذي في الحديث هو التردد بلا رجحان، فإذا وُجد الظن وترجّح عُمِل به.
 الحث على محاربة الوسواس ودفعه بامتثال أمر الشرع.</t>
   </si>
   <si>
     <t>Wenn der Betende beim Gebet unsicher ist und keine der beiden Möglichkeiten (in der Vermutung) überwiegt, soll er den Zweifel beiseite lassen und sich auf das Gewisse, also die geringere Anzahl, verlassen. Er vervollständigt sein Gebet, verrichtet zwei Niederwerfungen vor dem Taslim des Gebets und vollendet dann sein Gebet durch den Taslim.
 Diese beiden Niederwerfungen sind ein Weg, um das Gebet zu vervollständigen und den Satan erniedrigt und zurückgewiesen von seinen Absichten fernzuhalten.
 Der Zweifel, der in dem Hadith erwähnt wird, ist das Zögern ohne klare Entscheidung. Wenn jedoch eine Vermutung besteht und diese überwiegt, soll man sich danach richten.
 Die Ermutigung, die Einflüsterungen zu bekämpfen und abzuwenden, indem man den Anweisungen der (islamischen) Gesetzgebung folgt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/11231</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان لا يدع أربعا قبل الظهر وركعتين قبل الغداة</t>
+  </si>
+  <si>
+    <t>dass der Prophet - Allahs Segen und Frieden auf ihm - niemals (die) vier (Gebetseinheiten) vor dem Mittagsgebet und (die) zwei (Gebetseinheiten) vor dem Morgengebet ausließ</t>
+  </si>
+  <si>
+    <t>عن عائشةَ أُمِّ المُؤْمِنينَ رضي الله عنها: أن النبي صلى الله عليه وسلم كان لا يَدع أربعا قَبل الظهر وركعتين قبل الغَدَاة.</t>
+  </si>
+  <si>
+    <t>Über 'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - niemals (die) vier (Gebetseinheiten) vor dem Mittagsgebet und (die) zwei (Gebetseinheiten) vor dem Morgengebet ausließ.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَت عائشةُ رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم كان يُواظِب على صلوات النوافل في بيتها ولا يَدَعُها: أربع ركعات بتسليمتين قبل صلاة الظهر، وركعتان قبل صلاة الفجر.</t>
+  </si>
+  <si>
+    <t>'Aischah - möge Allah mit ihr zufrieden sein - berichtete, dass der Prophet - Allahs Segen und Frieden auf ihm - die(se) freiwilligen Gebete regelmäßig in ihrem Haus verrichtete und sie niemals ausließ: vier Gebetseinheiten mit zwei Taslim vor dem Mittagsgebet und zwei Gebetseinheiten vor dem Morgengebet.</t>
+  </si>
+  <si>
+    <t>استحباب المحافظة على أربع ركعات قبل صلاة الظهر، وركعتين قبل صلاة الفجر.
+الأفضل أن تصلى الرَّواتِب في البيت، ولذلك أخبرت عنها عائشة رضي الله عنها.</t>
+  </si>
+  <si>
+    <t>Es ist erwünscht, die vier Gebetseinheiten („Rak'ah“) vor dem Mittagsgebet und die zwei Gebetseinheiten vor dem Morgengebet regelmäßig zu verrichten.
+Es ist vorzuziehen, die freiwilligen Gebete („Sunan Ar-Rawatib“) zu Hause zu verrichten, deshalb berichtete 'Aischah - möge Allah mit ihr zufrieden sein - darüber.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/11249</t>
+  </si>
+  <si>
+    <t>من حافظ على أربع ركعات قبل الظهر وأربع بعدها حرمه الله على النار</t>
+  </si>
+  <si>
+    <t>‚Wer vier Gebetseinheiten vor dem Mittagsgebet und vier danach regelmäßig betet, den wird Allah vor dem (Höllen-)Feuer schützen.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أُمِّ حَبِيبَةَ رضي الله عنها زَوْجِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالت: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَافَظَ عَلَى أَرْبَعِ رَكَعَاتٍ قَبْلَ الظُّهْرِ وَأَرْبَعٍ بَعْدَهَا حَرَّمَهُ اللَّهُ عَلَى النَّارِ».</t>
+  </si>
+  <si>
+    <t>Über Umm Habibah - möge Allah mit ihr zufrieden sein -, der Frau des Propheten - Allahs Segen und Frieden auf ihm -, wird überliefert, dass sie sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Wer vier Gebetseinheiten vor dem Mittagsgebet und vier danach regelmäßig betet, den wird Allah vor dem (Höllen-)Feuer schützen.‘“</t>
+  </si>
+  <si>
+    <t>بَشَّرَ النبيُّ صلى الله عليه وسلم مَن صلَّى من النوافل أربع ركعات قبل صلاة الظهر، وأربع ركعات بعدها، ودَاوَم وحافَظ عليها حَرَّمَه الله على النار.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - übermittelte die frohe Botschaft, dass derjenige, der vier Gebetseinheiten vor dem Mittagsgebet und vier danach als freiwilliges Gebet verrichtet und dies regelmäßig beibehält, von Allah vor dem (Höllen-)Feuer geschützt wird.</t>
+  </si>
+  <si>
+    <t>استحباب المحافظة على الأربع ركعات قبل الظُّهر والأربع بعدها.
+الرواتب القبلية -أي قبل الفريضة-؛ لها حِكَمٌ، منها: تهيئة نفس المصلي للعبادة قبل الدخول في الفريضة، وأما البعدية فمن حكمها جبر خلل الفرائض.
+للرواتب فوائد عظيمة، من زيادة الحسنات، وتكفير السيئات، ورفع الدرجات.
+قاعدة أهل السنة في أحاديث الوعد مثل هذا الحديث: أنْ تُحمل على الموت على التوحيد، وأنَّ المراد عدم الخلود في النار، لأن فاعل الذنوب من الموحدين مُستحِق للعقاب لكن لا يخلد في النار إن عوقب.</t>
+  </si>
+  <si>
+    <t>Es ist erwünscht, die vier Gebetseinheiten vor dem Mittagsgebet und die vier danach regelmäßig zu verrichten.
+Die Sunnah-Gebete („Ar-Rawatib“) vor dem Pflichtgebet bergen zahlreiche Weisheiten. Dazu gehört, die Seele des Betenden auf die Handlung der Anbetung vorzubereiten, bevor das Pflichtgebet beginnt. Die Sunnah-Gebete nach dem Pflichtgebet hingegen dienen dazu, etwaige Mängel im Pflichtgebet auszugleichen.
+Die Sunnah-Gebete bringen große Vorzüge mit sich, wie die Vermehrung guter Taten, die Sühne für schlechte Taten und die Erhöhung der Rangstufen im Paradies.
+Die Regel der Ahlus-Sunnah hinsichtlich der Hadithe, die eine Verheißung enthalten - wie dieser Hadith -, besteht darin, dass sie auf denjenigen bezogen werden, der im Zustand des Monotheismus („Tauhid“) stirbt. Gemeint ist, dass er nicht ewig im (Höllen-)Feuer verweilen wird. Denn wer Sünden begeht, aber dennoch gläubig ist, kann zwar die Strafe verdienen, doch wenn er bestraft wird, wird er nicht auf ewig im (Höllen-)Feuer bleiben.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/11251</t>
+  </si>
+  <si>
+    <t>أن رسول الله صلى الله عليه وسلم قرأ في ركعتي الفجر: قل يا أيها الكافرون، وقل هو الله أحد</t>
+  </si>
+  <si>
+    <t>dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - in den beiden Gebetseinheiten des Morgengebets rezitierte: „Sag: ‚O ihr Ungläubigen‘“ und „Sag: ‚Er ist Allah, ein Einer‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَرَأَ فِي رَكْعَتَيِ الْفَجْرِ: {قُلْ يَا أَيُّهَا الْكَافِرُونَ}، وَ{قُلْ هُوَ اللهُ أَحَدٌ}.</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - in den beiden Gebetseinheiten des Morgengebets rezitierte: „Sag: ‚O ihr Ungläubigen‘“ und „Sag: ‚Er ist Allah, ein Einer‘“.</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلّم يَسْتَحِبُّ أنْ يقرأ في ركعتي راتبة الفجر بعد الفاتحة، في الركعة الأولى سورة {قل يا أيها الكافرون} (الكافرون)، وفي الركعة الثانية سورة {قل هو الله أحد} (الإخلاص).</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte es zu bevorzugen, in den beiden Gebetseinheiten des Sunnah-Gebets des Morgengebets nach Al-Fatihah in der ersten Gebetseinheit die Surah „Sag: ‚O ihr Ungläubigen‘“ („Al-Kafirun“) und in der zweiten Gebetseinheit die Surah „Sag: ‚Er ist Allah, ein Einer‘“ („Al-Ikhlas“) zu rezitieren.</t>
+  </si>
+  <si>
+    <t>استحباب قراءة هاتين السورتين بعد الفاتحة في سنة الفجر.
+هاتان السورتان يقال لهما سورة الإخلاص؛ لأن في سورة الكافرون البراءة من جميع ما يعبده المشركون من دون الله، وأنهم أيضًا ليسوا بعبيد لله لأن شركهم يحبط أعمالهم، وأن الله سبحانه هو المستحق العبادة، ولأن في سورة الإخلاص توحيد الله والإخلاص له وبيان صفاته.</t>
+  </si>
+  <si>
+    <t>Es ist erwünscht, diese beiden Suren nach der Al-Fatihah im Sunnah-Gebet des Morgengebets zu rezitieren.
+Diese beiden Suren werden als „Suren der Aufrichtigkeit“ bezeichnet, da in der Surah Al-Kafirun die Lossagung von allem, was die Götzendiener neben Allah anbeten, zum Ausdruck kommt, und dass sie auch keine Diener Allahs sind, weil ihr Schirk ihre Taten zunichte macht, und dass Allah - gepriesen sei Er -, Derjenige ist, Dem die Anbetung gebührt; und weil in der Surah Al-Ikhlas der Tauhid Allahs und die Aufrichtigkeit Ihm gegenüber sowie die Erklärung Seiner Eigenschaften enthalten sind.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/11256</t>
   </si>
   <si>
     <t>هل تسمع النداء بالصلاة؟ فقال: نعم، قال: فأجب</t>
   </si>
   <si>
     <t>Hörst du den Ruf zum Gebet?‘ Er sagte: ‚Ja!‘ Er sagte: ‚Dann leiste (ihm) Folge!‘“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ أَعْمَى، فَقَالَ: يَا رَسُولَ اللهِ، إِنَّهُ لَيْسَ لِي قَائِدٌ يَقُودُنِي إِلَى الْمَسْجِدِ، فَسَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنْ يُرَخِّصَ لَهُ فَيُصَلِّيَ فِي بَيْتِهِ، فَرَخَّصَ لَهُ، فَلَمَّا وَلَّى دَعَاهُ، فَقَالَ: «هَلْ تَسْمَعُ النِّدَاءَ بِالصَّلَاةِ؟» فَقَالَ: نَعَمْ، قَالَ: «فَأَجِبْ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ein blinder Mann kam zum Propheten und sagte: ‚O Gesandter Allahs, ich habe niemanden, der mich zur Moschee führt!‘ Darauf bat er den Gesandten Allahs - Allahs Segen und Frieden auf ihm - ihm eine Sondererlaubnis zu erteilen, zu Hause zu beten. Er erlaubte es ihm. Als er sich jedoch zum Gehen wandte, rief er ihn: ‚Hörst du den Ruf zum Gebet?‘ Er sagte: ‚Ja!‘ Er sagte: ‚Dann leiste (ihm) Folge!‘“</t>
   </si>
   <si>
     <t>أتَى رجُلٌ أعْمَى إلى النبيِّ صلى الله عليه وسلم، فقال: يا رسول الله ليس عندي مَن يُساعدني ويأخذ بيدي إلى المسجد، في الصلوات الخمس، يريد أنْ يُرخِّصَ له النبيُّ صلى الله عليه وسلم في ترك الجماعة، فَرَخَّصَ له، فلمَّا أَدْبَرَ ناداه وقال: هل تسمع الأذان بالصلاة؟ قال: نعم، قال: فأجب المُنادي بالصلاة.</t>
   </si>
   <si>
     <t>Einmal kam ein blinder Mann zum Propheten - Allahs Segen und Frieden auf ihm - und sagte: „O Gesandter Allahs, ich habe niemanden, der mir hilft und mich an der Hand zur Moschee zu den fünf Gebeten führt!“ Er wollte, dass der Prophet - Allahs Segen und Frieden auf ihm - es ihm erlaubt, nicht an den Gemeinschaftsgebeten teilnehmen zu müssen. Zunächst erlaubte er es ihm. Als er sich aber abwandte, rief er ihn noch einmal und sagte: „Hörst du den Gebetsruf?“ Er sagte: „Ja!“ Er sagte: „Dann leiste dem Rufer Folge durch das Gebet!“</t>
   </si>
   <si>
     <t>وجوب صلاة الجماعة؛ لأن الرُّخصة لا تكون إلا من شيء لازم وواجب.
 قوله: «فأجب» لمن يسمع النداء يدل على وجوب صلاة الجماعة؛ لأن الأصل بالأمر للوجوب.</t>
   </si>
   <si>
     <t>Die Pflicht des Gemeinschaftsgebets, denn die Erlaubnis (zur Erleichterung) wird nur bei etwas Notwendigem und Verpflichtendem gewährt.
@@ -14522,50 +17662,79 @@
 وخير صفوف النساء آخرها؛ لأنه أسترُ لهن، وأبعد من مخالطة الرجال ورؤيتهم والفتنة بهم، وشرها أولها؛ لقربها من الرجال والتعرض للفتنة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass die beste Reihe für die Männer im Gebet und die mit dem größten Lohn und Vorzug die erste (Reihe) ist, da sie dem Imam am nächsten sind, seine Rezitation hören und weit von den Frauen entfernt sind. Die schlechteste Reihe und die mit dem geringsten Lohn und Vorzug und die am weitesten von dem entfernt ist, was islamisch-gesetzlich verlangt wird, ist die letzte (Reihe). Die beste Reihe für die Frauen ist die letzte, da sie dort verborgener ist und am weitesten von der Vermischung mit den Männern entfernt ist sowie von ihrem Anblick und der Versuchung durch sie. Die schlechteste (Reihe) ist die erste, da sie den Männern am nächsten ist und (somit) der Versuchung stärker ausgesetzt ist.</t>
   </si>
   <si>
     <t>حث الرجال على المسارعة إلى الطاعات والصفوف الأولى في الصلوات.
 جواز صلاة النساء في المسجد مع الرِّجال في صفوف مستقلة، لكن مع التَّستُّر والحِشْمَة.
 النَّساء إذا اجتمعن في المسجد، فإنهن يَكُنَّ صفوفًا، كصفوف الرِّجال، ولا يتفرقن، بل عليهن التَّراص في الصّف وسدّ الخلل، كما في صفوف الرجال.
 بيان شدة عناية الشرع بالحث بابتعاد النساء عن الرجال حتى في مواطن العبادة.
 تفاضل الناس بحسب أعمالهم.
 قال النووي: أما صفوف الرجال فهي على عمومها، فخيرها أولُها أبدًا، وشرها آخرها أبدًا، أما صفوف النساء فالمراد بالحديث: صفوف النساء اللواتي يصلين مع الرجال، وأما إذا صلين متميزات لا مع الرجال فهن كالرجال؛ خير صفوفهن أولُها وشرُّها آخرُها.
 قال النووي: الصف الأول الممدوح الذي قد وردت الأحاديث بفضله والحث عليه هو الصف الذي يلي الإمام؛ سواء جاء صاحبه متقدِّمًا أو متأخرًا، وسواء تخلله مقصورة ونحوها أم لا.</t>
   </si>
   <si>
     <t>Die Ermutigung der Männer, sich beim Verrichten guter Taten zu beeilen und beim Gebet die ersten Reihen einzunehmen.
 Es ist den Frauen erlaubt, in getrennten Reihen (gemeinsam) mit den Männern in der Moschee zu beten, jedoch mit Bedeckung und Zurückhaltung.
 Wenn sich Frauen in der Moschee versammeln, dann sollen sie Reihen bilden wie die Männer und sich nicht verteilen. Vielmehr sollen sie in der Reihe dicht beieinander stehen und die Lücken schließen, so wie es bei den Männern der Fall ist.
 Die Gesetzgebung betont stark (und legt großen Wert auf) die Trennung von Frauen und Männern, selbst an Orten der Anbetung.
 Die Menschen unterscheiden sich entsprechend ihrer Taten.
 An-Nawawi sagte: „Was die Reihen der Männer betrifft, so ist die beste allgemein (immer) die erste und die schlechteste immer die letzte. Was die Reihen der Frauen betrifft, so sind mit dem Hadith die Reihen der Frauen gemeint, die mit den Männern beten. Wenn sie jedoch getrennt von den Männern beten, sind sie wie die Männer: Die beste ihrer Reihen ist die erste und die schlechteste die letzte.“
 An-Nawawi sagte: „Die gelobte erste Reihe, deren Vorzüge in den Hadithen erwähnt und zu der ermutigt wird, ist die Reihe, die dem Imam am nächsten ist, unabhängig davon, ob der Stehende (Betende) in der ersten Reihe früh oder spät kommt und ob sie durch einen abgetrennten Bereich oder Ähnliches unterbrochen wird oder nicht.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/11299</t>
+  </si>
+  <si>
+    <t>أن رسول الله صلى الله عليه وسلم رأى رجلا صلى وحده خلف الصف، فأمره أن يعيد صلاته</t>
+  </si>
+  <si>
+    <t>dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - einen Mann sah, der alleine hinter der Reihe betete, und ihm dann anordnete, sein Gebet zu wiederholen</t>
+  </si>
+  <si>
+    <t>عَنْ وَابِصَةَ رضي الله عنه: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَأَى رَجُلًا صَلَّى وَحْدَهُ خَلْفَ الصَّفِّ، فَأَمَرَهُ أَنْ يُعِيدَ صَلَاتَهُ.</t>
+  </si>
+  <si>
+    <t>Über Wabisah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - einen Mann sah, der alleine hinter der Reihe betete, und ihm dann anordnete, sein Gebet zu wiederholen.</t>
+  </si>
+  <si>
+    <t>رَأى النبيُّ صلى الله عليه وسلم رجلًا صلَّى وحده خَلْفَ الصف، فأمرَه أن يعيد صلاته؛ لأن صلاته لم تصح على هذه الحالة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - sah einen Mann, der alleine hinter der Reihe betete, und befahl ihm, sein Gebet zu wiederholen, da sein Gebet in diesem Zustand nicht gültig war.</t>
+  </si>
+  <si>
+    <t>الحث على التبكير لصلاة الجماعة والتقدُّم لها، وأنْ لا يصليَ خلف الصف مُنْفَرِدًا حتى لا يعرض صلاته للبطلان.
+قال ابن حجر: من ابتدأ الصلاة منفردًا خلف الصف ثم دخل في الصف قبل القيام من الركوع لم تجب عليه الإعادة، كما في حديث أبي بكرة، وإلا فيجب على عموم حديث وابصة.</t>
+  </si>
+  <si>
+    <t>Die Ermutigung, früh zum Gemeinschaftsgebet zu kommen und sich dafür bereit zu machen, und nicht alleine hinter der Reihe zu beten, damit das Gebet nicht ungültig wird.
+Ibn Hajar sagte: „Wer das Gebet alleine hinter der Reihe beginnt und dann vor dem Aufstehen aus der Verbeugung in die Reihe eintritt, muss das Gebet nicht wiederholen, wie im Hadith von Abu Bakrah. Ansonsten ist es aufgrund der Allgemeinheit des Hadithes von Wabisah verpflichtend.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/11303</t>
   </si>
   <si>
     <t>إن هاتين الصلاتين أثقل الصلوات على المنافقين، ولو تعلمون ما فيهما لأتيتموهما ولو حبوا على الركب</t>
   </si>
   <si>
     <t>Er sagte: ‚Ist Soundso anwesend?‘ Sie sagten: ‚Nein.‘ Er sagte: ‚Diese beiden Gebete sind die schwersten Gebete für die Heuchler. Wenn ihr wüsstet, was sie enthalten, würdet ihr zu ihnen kommen, selbst wenn ihr auf den Knien kriechen müsstet</t>
   </si>
   <si>
     <t>عن أُبيِّ بن كعبٍ رضي الله عنه قال: صلَّى بنا رسولُ الله صلى الله عليه وسلم يومًا الصُّبحَ فقال: «أشاهِد فُلان؟» قالوا: لا، قال: «أشاهِدٌ فُلان؟» قالوا: لا، قال: «إنَّ هاتيَنِ الصَّلاتين أثقَلُ الصَّلَواتِ على المُنافقين، ولو تعلمون ما فيهما لأتيتُمُوهما ولو حَبْوًا على الرُّكب، وإن الصفَّ الأوّلَ على مِثلِ صَفِّ الملائكة، ولو عَلِمتُم ما فضيلتُه لابتَدَرتُموهُ، وإنّ صلاةَ الرجل مع الرجل أزكى من صلاتِه وحدَه، وصلاتَه مع الرجلَين أزكى من صلاتِه مع الرجل، وما كَثُرَ فهو أحبُّ إلى الله تعالى».</t>
   </si>
   <si>
     <t>Von Ubayy Ibn Ka'b - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - leitete eines Tages das Morgengebet und sagte dann: ‚Ist Soundso anwesend?‘ Sie sagten: ‚Nein.‘  Er sagte: ‚Ist Soundso anwesend?‘ Sie sagten: ‚Nein.‘ Er sagte: ‚Diese beiden Gebete sind die schwersten Gebete für die Heuchler. Wenn ihr wüsstet, was sie enthalten, würdet ihr zu ihnen kommen, selbst wenn ihr auf den Knien kriechen müsstet. Die erste Reihe ist wie die Reihe der Engel. Wenn ihr ihren Vorzug kennen würdet, würdet ihr darum wetteifern. Und das Gebet eines Mannes mit einem anderen Mann ist besser als sein Gebet allein, und sein Gebet mit zwei Männern ist besser als sein Gebet mit einem Mann, und je mehr es sind, desto lieber ist es Allah - erhaben ist Er.‘“</t>
   </si>
   <si>
     <t>صَلَّى النبيُّ الله صلى الله عليه وسلم يومًا الفجر، ثم سأل: أحاضر فلان صلاتنا هذه؟ 
 قال الصحابة: لا. 
 ثم قال: أحاضر فلان؟ لشخص آخر، 
 قالوا: لا. 
 قال صلى الله عليه وسلم: 
 إنّ صلاة الفجر والعشاء أثقل الصلوات على المنافقين؛ لغَلَبة الكسل فيهما، ولقلة تحصيل الرياء لهما، حيث لا يُرون في الظلام.
 ولو تعلمون أيها المؤمنون ما في صلاتي الصبح والعشاء من الأجر والثواب الزائد -لأن الأجر على قدر المشقة- لأتيتموهما ولو زحفًا ومشيًا على الأيدي والركب. 
 وإن الصف الأول في قربهم من الإمام كمثل صف الملائكة في قربهم من الله تعالى، ولو يعلم المؤمنون ما فضيلة الصف الأول لتسابقوا إليه، 
 وإن صلاة الرجل مع الرجل أعظم ثوابًا وأثرًا من صلاته وحده، وصلاته مع الرجلين أفضل مع الرجل الواحد، 
 والصلاة التي كثر المصلون فيها فهي أحب إلى الله وأفضل.</t>
   </si>
@@ -14646,50 +17815,208 @@
     <t>عن أبي موسى رضي الله عنه أن النبي صلى الله عليه وسلم قال: «لا نِكَاحَ إِلّا بِوَليٍّ».</t>
   </si>
   <si>
     <t>Von Abu Musa - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Es gibt keine Ehe ohne einen Vormund (Wali).“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المرأةَ لا يَصِحُّ زواجُها إلا بولي يقوم بعقد النكاح.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass die Ehe einer Frau nur gültig ist, wenn ein Vormund den Ehevertrag abschließt.</t>
   </si>
   <si>
     <t>الولي شرطٌ في صِحة النكاح، فإنْ حَصَلَ بلا ولي، أو زَوَّجَت المرأةُ نفسَها، لم يصح النكاح.
 الولي هو أقرب الرجال إلى المرأة، فلا يزوجها وليٌّ بعيد مع وجود أقرب منه.
 يُشترط في الولي: التكليف، والذكورية، والرشد في معرفة مصالح النكاح، واتفاق الدين بين الولي والمولى عليها، فمن لم يتَّصف بهذه الصفات فليس أهلًا للولاية في عقد النكاح.</t>
   </si>
   <si>
     <t>Der Vormund ist eine Voraussetzung für die Gültigkeit der Ehe. Wenn die Ehe ohne Vormund geschlossen wird oder wenn die Frau sich selbst verheiratet, ist die Ehe ungültig.
 Der Vormund ist der nächstverwandte Mann der Frau, daher darf kein entfernterer Vormund die Ehe schließen, solange ein näherer Verwandter vorhanden ist.
 Für den Vormund sind folgende Voraussetzungen erforderlich: Das Reifealter, die Männlichkeit, Vernunft in der Kenntnis über die ehelichen Nutzen und die Übereinstimmung im Glauben (Islam) zwischen dem Vormund und der Frau, für die er verantwortlich ist. Wer diese Eigenschaften nicht erfüllt, ist nicht für die Vormundschaft zur Eheschließung geeignet.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/58066</t>
   </si>
   <si>
+    <t>أيما امرأة نكحت بغير إذن مواليها، فنكاحها باطل ثلاث مرات فإن دخل بها فالمهر لها بما أصاب منها، فإن تشاجروا فالسلطان ولي من لا ولي له</t>
+  </si>
+  <si>
+    <t>‚Jede Frau, die ohne die Erlaubnis ihres Vormunds heiratet, deren Ehe ist ungültig - dreimal wiederholt. Hat er mit ihr den Beischlaf vollzogen, so steht ihr die Brautgabe dafür zu, dass er mit ihr (den Beischlaf) vollzogen hat. Wenn sie sich streiten, dann ist der Herrscher der Vormund dessen, der keinen Vormund hat.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رَضِي اللهُ عنْها قَالَتْ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَيُّمَا امْرَأَةٍ نَكَحَتْ بِغَيْرِ إِذْنِ مَوَالِيهَا، فَنِكَاحُهَا بَاطِلٌ -ثَلَاثَ مَرَّاتٍ- فَإِنْ دَخَلَ بِهَا فَالْمَهْرُ لَهَا بِمَا أَصَابَ مِنْهَا، فَإِنْ تَشَاجَرُوا فَالسُّلْطَانُ وَلِيُّ مَنْ لَا وَلِيَّ لَهُ».</t>
+  </si>
+  <si>
+    <t>'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Jede Frau, die ohne die Erlaubnis ihres Vormunds heiratet, deren Ehe ist ungültig - dreimal wiederholt. Hat er mit ihr den Beischlaf vollzogen, so steht ihr die Brautgabe dafür zu, dass er mit ihr (den Beischlaf) vollzogen hat. Wenn sie sich streiten, dann ist der Herrscher der Vormund dessen, der keinen Vormund hat.‘“</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِنْ أنْ تُزَوِّجَ المرأةُ نفسَها بغير إذن أوليائها، وأنَّ نكاحَها باطل، وقد كَرَّره ثلاث مرات، وكأنه لم يكن.
+فإنْ دَخَل بها الذي تزوجها بغير إذن وليها؛ فالمَهر الكامل لها بما أصاب من جماعها في فرجها.
+ثم إنْ تنازع الأولياء في ولاية العقد -ومراتبهم فيه سواء- فالعقد لمن سَبق إليه منهم إذا كان ذلك نظرًا منه في مصلحتها، فإن امتنع الولي من التزويج فكأنه لا ولي لها؛ فيكون السلطان أو وليُّه من القضاة ونحوهم وليَّها، وإلا فلا ولاية للسلطان مع وجود الولي.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnte davor, dass eine Frau sich selbst ohne die Erlaubnis ihrer Vormünder verheiratet, und (erklärte) dass ihre Ehe ungültig ist. Er wiederholte dies dreimal, (um zu betonen, dass es so ist) als hätte sie (die Ehe) nie stattgefunden.
+Wenn derjenige, der sie ohne die Erlaubnis ihres Vormunds geheiratet hat, mit ihr den Beischlaf vollzogen hat, steht ihr die vollständige Brautgabe für den mit ihr vollzogenen Beischlaf zu.
+Wenn die Vormünder („Awliya“) sich hinsichtlich der Vormundschaft der Eheschließung streiten - und sie sind darin gleichranging -, dann steht die Eheschließung demjenigen von ihnen zu, der sie zuerst geschlossen hat, sofern Rücksicht auf ihr Interesse genommen wurde. Wenn der Vormund sich (jedoch) weigert, sie zu verheiraten, so ist es, als hätte sie keinen Vormund; dann ist der Herrscher oder sein Stellvertreter unter den Richtern und dergleichen ihr Vormund. Andernfalls hat der Herrscher keine Vormundschaft bei Vorhandensein eines Vormundes.</t>
+  </si>
+  <si>
+    <t>اشتراط الوليِّ لصحة النكاح، وحُكي عن ابن المنذر أنه لا يُعرَف عن أحد من الصحابة خلافُ ذلك.
+في النكاح الباطل تستحق المرأة المهر مقابل وطء الرجل لها.
+السلطان ولي مَن لا ولي لها من النساء، سواء كان ذلك بسبب عدم وجوده أصلًا، أو بسبب امتناعه عن تزويجها.
+السلطان يعتبر ولي من لا ولي له، في حال فَقْدِ الولي أو تعذُّرِه، ويقوم مقامه القاضي؛ لأنه النائب عنه في هذه المسائل. 
+الولاية في تزويج المرأة لا يعني أنه ليس لها حق، بل لها حق ولا يجوز لوليها أن يزوجها إلا بإذنها.
+شروط النكاح الصحيح: أولًا: تعيين كل من الزوجين بالإشارة أو التسمية أو الوصف ونحو ذلك، ثانيًا: رِضى كلٍّ من الزوجين بالآخر، ثالثًا: أنْ يَعقِد للمرأة وليُّها، رابعا: الشّهادة على عقد النكاح.
+يشترط في الولي الذي يعقد النكاح: أولًا: العقل، ثانيًا: أن يكون ذكرًا، ثالثًا: البلوغ، ببلوغه خمسة عشر عامًا أو الاحتلام، رابعًا: اتحاد الدّين فلا ولاية لكافر على مسلم ولا مسلمة، وكذلك لا ولاية لمسلم على كافر أو كافرة، خامسًا: العدالة المنافية للفسق، ويكفي منها أن يحصل منه النّظر في مصلحة من تولّى أمر تزويجها، سادسًا: أن يكون الولي راشدًا غير سفيه، وهو القدرة على معرفة الكُفْءِ ومصالح النكاح.
+لأولياء المرأة في التزويج ترتيب عند الفقهاء فلا يجوز تعدّي الولي الأقرب إلا عند فَقْدِه أو فَقْدِ شروطه، ووليّ المرأة أبوها، ثمّ وَصِيُّه فيها، ثمّ جدّها لأب وإن علا، ثمّ ابنها، ثم بنوه وإن نزلوا، ثمّ أخوها لأبوين، ثم أخوها لأب، ثمّ بنوهما، ثمّ عمّها لأبوين، ثمّ عمها لأب، ثمّ بنوهما، ثمّ الأقرب فالأقرب نسبًا من العصبة كالإرث، والسّلطان المسلم ومن ينوب عنه كالقاضي وليّ من لا وليّ له.</t>
+  </si>
+  <si>
+    <t>Die Bedingung des Vormundes für die Gültigkeit der Ehe; und es wurde von Ibn Al-Mundhir überliefert, dass keiner der Gefährten dem widersprochen hat.
+In einer ungültigen Ehe hat die Frau Anspruch auf die Brautgabe als Gegenleistung für den Beischlaf des Mannes mit ihr.
+Der Herrscher ist der Vormund derjenigen Frauen, die keinen Vormund haben, sei es aufgrund seiner völligen Abwesenheit oder weil er sich weigert, sie zu verheiraten.
+Der Herrscher wird als Vormund desjenigen betrachtet, der keinen Vormund hat, im Falle der Abwesenheit oder Verhinderung des Vormundes; und der Richter nimmt seinen Platz ein, da er sein Stellvertreter in diesen Angelegenheiten ist.
+Die Vormundschaft bei der Verheiratung einer Frau bedeutet nicht, dass sie kein Recht hat, sondern sie hat ein Recht, und ihr Vormund darf sie nicht ohne ihre Zustimmung verheiraten.
+Die Bedingungen für eine gültige Ehe sind:  Erstens: Die Bestimmung der Eheleute durch Zeigen, Namensnennung, Beschreibung oder dergleichen.  Zweitens: Die gegenseitige Zustimmung beider Eheleute. Drittens: Die Eheschließung durch den Vormund der Frau. Viertens: Die (Anwesenheit und) Aussage der Zeugen beim (Abschluss des) Ehevertrag(s).
+Die Bedingungen für den Vormund, der die Ehe schließt, sind: Erstens: Vernunft.  Zweitens: Männliches Geschlecht. Drittens: Die Geschlechtsreife - durch das Erreichen des 15. Lebensjahres oder durch (den ersten) Samenerguss.  Viertens: Die Zugehörigkeit zur selben Religion; denn ein Ungläubiger hat keine Vormundschaft über einen Muslim oder eine Muslimin, und ebenso hat ein Muslim keine Vormundschaft über einen Ungläubigen oder eine Ungläubige.  Fünftens: Gerechtigkeit, die frei von Sittenlosigkeit ist, und es genügt, dass er das Interesse derjenigen, deren Eheangelegenheiten er übernimmt, berücksichtigt.  Sechstens: Der Vormund muss vernünftig und nicht töricht sein; das bedeutet, dass er fähig ist, einen geeigneten Partner sowie die Interessen der Ehe zu erkennen.
+Die Vormünder der Frau haben bei der Eheschließung eine Rangfolge bei den Rechtsgelehrten; es ist nicht erlaubt, den nächstgelegenen Vormund zu überspringen, außer wenn er abwesend ist oder seine Bedingungen nicht erfüllt. Der Vormund der Frau ist ihr Vater, dann sein Bevollmächtigter (in dieser Angelegenheit) in Bezug auf sie, dann ihr Großvater väterlicherseits, auch wenn er weit entfernt ist, dann ihr Sohn, dann seine Söhne, auch wenn sie weiter entfernt sind, dann ihr Bruder von beiden Elternteilen, dann ihr Bruder vom Vater, dann ihre Söhne, dann ihr Onkel väterlicherseits von beiden Elternteilen, dann ihr Onkel väterlicherseits vom Vater, dann ihre Söhne, dann der nächste und nächste Verwandte in der männlichen Linie der Erbfolge, wie bei der Erbschaft. Der muslimische Herrscher und wer ihn vertritt, wie der Richter, ist der Vormund desjenigen, der keinen Vormund hat.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/58067</t>
+  </si>
+  <si>
+    <t>ملعون من أتى امرأته في دبرها</t>
+  </si>
+  <si>
+    <t>‚Verflucht ist, wer mit seiner Frau den Analverkehr vollzieht.‘“</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَلْعُون مَنْ أتَى امرأتَه في دُبُرِها».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wurde überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Verflucht ist, wer mit seiner Frau den Analverkehr vollzieht.‘“</t>
+  </si>
+  <si>
+    <t>يُحَذِّرُ النبيُّ صلى الله عليه وسلم مِن أنْ يأتي الزوجُ زوجتَه في دُبُرِها؛ بأنه ملعون مَطرود من رحمة الله، وهو كبيرة من كبائر الذنوب.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnt davor, dass der Ehemann, der seine Frau anal begehrt, verflucht und von Allahs Barmherzigkeit verbannt ist, und dies ist eine große Sünde.</t>
+  </si>
+  <si>
+    <t>تحريم إتيان النساء في أدبارهن.
+الاستمتاع من الزوجة بما دون دبرها من جسدها جائز.
+المسلم يأتي المرأة من فرجها كما أمره الله؛ وأما من الدُّبُر ففيه إفسادٌ للفطرة، وإضاعةٌ للنسل، ومخالفة لما عليه الطبائع السليمة، وأضرارٌ بالغة بالزوجين.</t>
+  </si>
+  <si>
+    <t>Das Verbot des Analverkehrs mit Frauen.
+Der körperliche Genuss an der Ehefrau ist - mit Ausnahme ihres Anus - erlaubt.
+Der Muslim darf den Geschlechtsverkehr mit der Frau nur durch die Vagina vollziehen, so wie Allah es befohlen hat; was jedoch den Geschlechtsverkehr durch den Anus betrifft, so führt dies zur Verderbnis der natürlichen Veranlagung, zur Verhinderung von Nachkommenschaft, zu einem Widerspruch gegen gesunde Instinkte und verursacht schwerwiegende Schäden für die Eheleute.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/58090</t>
+  </si>
+  <si>
+    <t>لا ينظر الله إلى رجل أتى رجلا أو امرأة في دبر</t>
+  </si>
+  <si>
+    <t>‚Allah schaut keinen Mann an, der mit einem Mann oder einer Frau in den Anus verkehrt.‘“</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَنْظُرُ اللهُ إِلَى رَجُلٍ أَتَى رَجُلًا أَوِ امْرَأَةً فِي دُبُرٍ».</t>
+  </si>
+  <si>
+    <t>Über Ibn 'Abbas - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Allah schaut keinen Mann an, der mit einem Mann oder einer Frau in den Anus verkehrt.‘“</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ بأنَّ الله لا ينظر نظرةَ رحمةٍ إلى رجلٍ أتى رجلًا في دُبُرِهِ أو امرأة في دُبُرها، وأنه كبيرة من كبائر الذنوب.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlichte die gewaltige Drohung, dass Allah keinen Blick der Barmherzigkeit auf einen Mann wirft, der mit einem Mann in seinen Anus oder mit einer Frau in ihren Anus verkehrt, und dass dies eine der großen Sünden ist.</t>
+  </si>
+  <si>
+    <t>إتيان الرجلِ الرجلَ -وهو اللواط- من كبائر الذنوب.
+إتيان المرأة في دبرها من كبائر الذنوب.
+(لا ينظر الله) أي نظر رحمة ورأفة، وليس المراد به: النظر العام؛ لأن الله سبحانه وتعالى لا يخفى عليه شيء ولا يغيب عن بصره شيء.
+هذه الأعمال من أعظم الفواحش وأخطرها على البشرية؛ لما فيها من مخالفة الفطرة البشرية السليمة، وقلة النسل، وإفساد الحياة الزوجية، وغرس العداوة والبغضاء، والوقوع في الأماكن المستقذرة.</t>
+  </si>
+  <si>
+    <t>Der Geschlechtsverkehr eines Mannes mit einem anderen Mann - was als Homosexualität bekannt ist - gehört zu den großen Sünden.
+Der Geschlechtsverkehr mit einer Frau in ihren Anus gehört ebenfalls zu den großen Sünden.
+„Allah schaut keinen an“ bedeutet einen Blick der Barmherzigkeit und des Mitgefühls, nicht den allgemeinen Blick; denn Allah - gepriesen und erhaben ist Er - ist nichts verborgen und nichts entgeht Seinem Blick.
+Diese Taten gehören zu den schwersten Vergehen und den gefährlichsten für die Menschheit, da sie der natürlichen menschlichen Veranlagung widersprechen, zur Verringerung der Nachkommenschaft führen, das Eheleben ruinieren, Feindschaft und Hass säen und dazu führen, dass man sich an ekelhaften Orten aufhält.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي والنسائي في الكبرى</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي والنسائي في الكبرى]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/58091</t>
+  </si>
+  <si>
+    <t>قلت: يا رسول الله، ما حق زوجة أحدنا عليه؟، قال: أن تطعمها إذا طعمت، وتكسوها إذا اكتسيت، أو اكتسبت، ولا تضرب الوجه، ولا تقبح، ولا تهجر إلا في البيت</t>
+  </si>
+  <si>
+    <t>„Ich sagte: ‚O Gesandter Allahs, was sind die Rechte der Ehefrau eines von uns ihm gegenüber?‘ Er - Allahs Segen und Frieden auf ihm - sagte: ‚Dass du sie ernährst, wenn du isst, und sie kleidest, wenn du dich kleidest oder etwas verdienst, und dass du ihr nicht ins Gesicht schlägst, sie nicht beschimpfst und sie nicht meidest, außer im Haus.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ مُعَاوِيَةَ الْقُشَيْرِيِّ رضي الله عنه قَالَ: قُلْتُ: يَا رَسُولَ اللَّهِ، مَا حَقُّ زَوْجَةِ أَحَدِنَا عَلَيْهِ؟، قَالَ: «أَنْ تُطْعِمَهَا إِذَا طَعِمْتَ، وَتَكْسُوَهَا إِذَا اكْتَسَيْتَ، أَوِ اكْتَسَبْتَ، وَلَا تَضْرِبِ الْوَجْهَ، وَلَا تُقَبِّحْ، وَلَا تَهْجُرْ إِلَّا فِي الْبَيْتِ»</t>
+  </si>
+  <si>
+    <t>Mu'awiyah Al-Quschayri - möge Allah mit ihm zufrieden sein - berichtete: „Ich sagte: ‚O Gesandter Allahs, was sind die Rechte der Ehefrau eines von uns ihm gegenüber?‘ Er - Allahs Segen und Frieden auf ihm - sagte: ‚Dass du sie ernährst, wenn du isst, und sie kleidest, wenn du dich kleidest oder etwas verdienst, und dass du ihr nicht ins Gesicht schlägst, sie nicht beschimpfst und sie nicht meidest, außer im Haus.‘“</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم ما حقُّ الزوجة على زوجها؟ فذَكر النبيُّ صلى الله عليه وسلم أمورًا، ومنها: 
+أولًا: لا تَخُصّ نفسَك بالطعام دونها؛ بل تطعمها كلما أكلتَ وطعمتَ. 
+ثانيًا: لا تخص نفسك بالكسوة واللباس، بل تكسوها إذا اكتسيتَ، وإذا اكتسبت واستطعت. 
+ثالثًا: لا تُضرب إلا لسبب وحاجة، وإذا احتاج إلى ضربها للتأديب أو لتركها بعض الفرائض فيكون ضربًا غير مُبَرِّح؛ ولا يُضرب الوجه؛ لأن الوجه أعظم الأعضاء وأظهرها ومشتمل على أجزاء شريفة وأعضاء لطيفة. 
+رابعًا: لا تَشْتُم أو تقل: قَبَّحَ اللهُ وجهَك؛ فلا تنسبه ولا شيئًا من بدنها إلى القُبْح الذي هو ضد الحُسْن؛ لأن الله تعالى هو صَوَّرَ وجهَ الإنسان وجِسْمَه، وأحسن كل شيء خلقه، وذَمُّ الخِلْقة يعود إلى مَذَمَّة الخَالق والعياذ بالله. 
+خامسًا: لا تَهْجُر إلا في المَضْجَع، ولا تَتَحَوَّل عنها، ولا تُحَوِّلها إلى دار أخرى؛ ولعل ذلك فيما يعتاد وقوعه من الهجر بين الزوج والزوجة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - wurde gefragt, was die Rechte der Ehefrau gegenüber ihrem Ehemann sind. Der Prophet - Allahs Segen und Frieden auf ihm - erwähnte einige Dinge, darunter:
+Erstens: Iss nicht allein, ohne sie; sondern speise sie, wann immer du isst und dich ernährst.
+Zweitens: Bevorzuge dich nicht allein bei Kleidung und Bekleidung, sondern kleide sie, wenn du dich selbst kleidest und wenn du etwas verdienst und dazu in der Lage bist.
+Drittens: Schlage sie nicht (mit „Schlagen“ ist kein verletzendes Schlagen gemeint), außer aus einem bestimmten Grund und bei Bedarf. Und wenn es notwendig ist, sie (leicht) zu schlagen, um sie zu disziplinieren oder um sie dazu zu bringen, einige der Pflichten zu erfüllen, dann sollte es ein Schlag sein, der nicht verletzt; und schlage ihr nicht ins Gesicht, denn das Gesicht ist das größte und sichtbarste der Glieder und enthält edle Teile und empfindliche Organe.
+Viertens: Beschimpfe sie nicht und sage nicht: „Möge Allah dein Gesicht hässlich machen“; weise ihr oder einem Teil ihres Körpers keine Hässlichkeit zu, die das Gegenteil von Schönheit ist; denn Allah - erhaben ist Er - ist es, Der das Gesicht und den Körper des Menschen geformt hat und (Er ist es, Der) alles, was Er geschaffen hat, verschönert hat. Die Verunglimpfung der Schöpfung führt zur Verunglimpfung des Schöpfers, und wir suchen Zuflucht bei Allah.
+Fünftens: Meide sie nur im Schlafgemach, wende dich nicht von ihr ab und bringe sie nicht in ein anderes Haus; und vielleicht bezieht sich das auf das, was üblicherweise zwischen Ehemann und Ehefrau an Meidung vorkommt.</t>
+  </si>
+  <si>
+    <t>حرص الصحابة على معرفة الحقوق التي عليهم أداؤها لغيرهم، ومعرفة الحقوق التي لهم.
+ وجوب النفقة والكسوة والسكنى للمرأة على زوجها.
+النهي عن التقبيح المعنوي والحسي.
+من التقبيح المنهي عنه أن يقول: أنت من قبيلةٍ رديئة، أو من عائلة سيئة، أو ما أشبه ذلك.</t>
+  </si>
+  <si>
+    <t>Die Gefährten waren darauf bedacht, die Rechte zu kennen, die sie anderen gegenüber zu erfüllen hatten, und die Rechte, die ihnen zustanden.
+Die Verpflichtung zur Ausgabe für den Lebensunterhalt, zur Kleidung und zur Unterkunft für die Frau liegt bei ihrem Ehemann.
+Das Verbot der moralischen und physischen Verunglimpfung.
+Zu der verbotenen Verunglimpfung gehört es, zu sagen: „Du bist von einem minderwertigen Stamm“ oder „von einer schlechten Familie“ oder etwas Ähnliches.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/58093</t>
+  </si>
+  <si>
     <t>يا غلام، سم الله، وكل بيمينك، وكل مما يليك</t>
   </si>
   <si>
     <t>O Junge, nenne den Namen Allahs, iss mit deiner rechten Hand und iss von dem, was dir am nächsten ist</t>
   </si>
   <si>
     <t>عن عُمر بن أبي سلمة رضي الله عنه قال: كُنْتُ غُلَامًا فِي حَجْرِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَانَتْ يَدِي تَطِيشُ فِي الصَّحْفَةِ، فَقَالَ لِي رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَا غُلَامُ، سَمِّ اللهَ، وَكُلْ بِيَمِينِكَ، وَكُلْ مِمَّا يَلِيكَ» فَمَا زَالَتْ تِلْكَ طِعْمَتِي بَعْدُ.</t>
   </si>
   <si>
     <t>Von 'Umar Ibn Abi Salamah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich war ein Junge, der im Haus des Gesandten Allahs - Allahs Segen und Frieden auf ihm - lebte, und meine Hand wanderte in der Schüssel (mit Essen) umher. Da sagte der Gesandte Allahs - Allahs Segen und Frieden auf ihm - zu mir: ‚O Junge, nenne den Namen Allahs, iss mit deiner rechten Hand und iss von dem, was dir am nächsten ist.‘ Seitdem ist diese Art des Essens zur Gewohnheit für mich geworden.“</t>
   </si>
   <si>
     <t>يُخْبِرُ عُمَرُ بن أبي سلمة رضي الله عنهما، ابن زوجة النبي صلى الله عليه وسلم أم سلمة رضي الله عنها، -وكان تحت تربيتِه ورعايته-، أنه كان أثناء الأكل يَنْقُلُ يدَه في جوانب الإناء ليلتقط الطعام، فعلَّمه النبي صلى الله عليه وسلم ثلاثة آداب من آداب الأكل: 
 أولها: قول "بسم الله" في بداية الأكل. 
 وثانيها: الأكل باليمين. 
 وثالثها: الأكل من الجانب الذي يَقْرُبُ منه من الطعام.</t>
   </si>
   <si>
     <t>'Umar Ibn Abi Salamah - möge Allah mit ihm und seinem Vater zufrieden sein -, der Sohn der Ehefrau des Propheten - Allahs Segen und Frieden auf ihm -, Umm Salamah - möge Allah mit ihr zufrieden sein -, (und) der unter seiner Erziehung und Obhut stand, berichtet, dass er während des Essens seine Hand in der Schüssel hin und her bewegte, um vom Essen zu nehmen. Da lehrte ihn der Prophet - Allahs Segen und Frieden auf ihm - drei Essensregeln:
 Erstens: Das Sagen von „Bismillah“ (Im Namen Allahs) zu Beginn des Essens.
 Zweitens: Das Essen mit der rechten Hand.
 Drittens: Das Essen von der Seite des Essens, die einem am nächsten ist.</t>
   </si>
   <si>
     <t>من آداب الأكل والشرب التسميةُ في أوله.
@@ -14712,50 +18039,85 @@
     <t>إذا أكل أحدكم فليأكل بيمينه، وإذا شرب فليشرب بيمينه، فإن الشيطان يأكل بشماله، ويشرب بشماله</t>
   </si>
   <si>
     <t>„Wenn einer von euch isst, soll er mit seiner rechten Hand essen, und wenn er trinkt, soll er mit seiner rechten Hand trinken, denn der Satan isst mit seiner linken Hand und trinkt mit seiner linken Hand.“</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما أن رسول الله صلى الله عليه وسلم قال: «إِذَا أَكَلَ أَحَدُكُمْ فَلْيَأْكُلْ بِيَمِينِهِ، وَإِذَا شَرِبَ فَلْيَشْرَبْ بِيَمِينِهِ، فَإِنَّ الشَّيْطَانَ يَأْكُلُ بِشِمَالِهِ، وَيَشْرَبُ بِشِمَالِهِ».</t>
   </si>
   <si>
     <t>Von Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wenn einer von euch isst, soll er mit seiner rechten Hand essen, und wenn er trinkt, soll er mit seiner rechten Hand trinken, denn der Satan isst mit seiner linken Hand und trinkt mit seiner linken Hand.“</t>
   </si>
   <si>
     <t>يَأمُرُ النبيُّ صلى الله عليه وسلم أنْ يأكلَ المسلمُ ويشربَ بيدِهِ اليمين، وينهى عن الأكل والشرب بالشمال؛ وذلك لأن الشيطان يأكل ويشرب بها.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - befiehlt den Muslimen, mit der rechten Hand zu essen und zu trinken, und verbietet das Essen und Trinken mit der linken Hand, da der Satan mit der linken Hand isst und trinkt.</t>
   </si>
   <si>
     <t>النهي عن التشبه بالشيطان بالأكل أو الشرب بالشمال.</t>
   </si>
   <si>
     <t>Das Verbot, dem Satan nachzuahmen, indem man mit der linken Hand isst oder trinkt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/58122</t>
+  </si>
+  <si>
+    <t>من كانت له امرأتان فمال إلى إحداهما، جاء يوم القيامة وشقه مائل</t>
+  </si>
+  <si>
+    <t>„Wer zwei Frauen hat und sich einer von ihnen zuneigt, wird am Tag der Auferstehung mit einer schief hängenden Körperhälfte erscheinen.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ كَانَتْ لَهُ امْرَأَتَانِ فَمَالَ إِلَى إِحْدَاهُمَا، جَاءَ يَوْمَ الْقِيَامَةِ وَشِقُّهُ مَائِلٌ».</t>
+  </si>
+  <si>
+    <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - überlieferte, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wer zwei Frauen hat und sich einer von ihnen zuneigt, wird am Tag der Auferstehung mit einer schief hängenden Körperhälfte erscheinen.“</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن كانت له أكثر من زوجة، فلم يَعْدِل بين زوجاته العدلَ المُستطاع، من مساواة بينهن في الإنفاق والمسكن والملبس والمَبِيْت، بأنَّ عقابه يوم القيامة أن يكون نصفُ جسدِه مائلًا، وميلانه عقوبة له على جوره، كما مَالَ في معاملته.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet uns, dass derjenige, der mehr als eine Frau hat und nicht die mögliche Gerechtigkeit zwischen seinen Frauen walten lässt, indem er sie in Bezug auf Ausgaben, Unterkunft, Kleidung und Übernachtung gleich behandelt, am Tag der Auferstehung bestraft wird, indem eine Hälfte seines Körpers geneigt sein wird. Diese Neigung ist eine Strafe für seine Ungerechtigkeit, so wie er in seiner Behandlung geneigt war.</t>
+  </si>
+  <si>
+    <t>وجوب القَسْمِ على الرجل بين زوجتيه أو زوجاته، ويَحْرُم عليه المَيْلُ إلى إحداهنَّ عن الأخرى، فيما يقدر عليه من النفقة، والمبيت، وحسن المقابلة، ونحو ذلك.
+التسوية في القِسْمَة ونحو ذلك، فيما يملك الإنسان، أما ما لا يملكه كالمحبة والمَيْل القلبي فإنه لا يدخل في الحديث، وهو المقصود في قوله تعالى: {ولن تستطيعوا أن تعدلوا بين النساء ولو حرصتم} [النساء: 129].
+الجزاء يكون من جنس العمل، فإنَّ الرجل لما مال في الدنيا من زوجةٍ إلى أخرى، جاء يوم القيامة مائلًا أحدُ شِقَّيْه عن الآخر.
+تعظيم حقوق العباد، وأنه لا يُسامَح فيها؛ لأنها مبنيةٌ على الشُّحِّ والتَّقَصِّي.
+استحباب الاقتصار على زوجةٍ واحدةٍ، إذا خاف الرجل أن لا يعدل بين زوجاته؛ لئلا يقع في التقصير في الدين؛ قال تعالى: {فَإِنْ خِفْتُمْ أَلَّا تَعْدِلُوا فَوَاحِدَةً} [النساء: 3].</t>
+  </si>
+  <si>
+    <t>Es ist Pflicht des Mannes, die Zeit zwischen seinen Ehefrauen gerecht aufzuteilen. Verboten ist es ihm, eine von ihnen gegenüber der anderen zu bevorzugen hinsichtlich dessen, wozu er in der Lage ist, wie Unterhalt, Übernachtung, guter Umgang und dergleichen.
+Die Pflicht zur Gleichbehandlung bei der Aufteilung und dergleichen bezieht sich auf das, worüber der Mensch verfügt. Was er jedoch nicht in seiner Macht hat, wie die Liebe und die emotionale Neigung, fällt nicht unter diesen Hadith. Dies ist gemeint in Seiner (Allahs) - erhaben ist Er - Aussage: „Und ihr werdet zwischen den Frauen nicht gerecht handeln können, auch wenn ihr danach trachtet.“ [An-Nisa:129]
+Die Strafe entspricht der Tat. Da der Mann in dieser Welt von einer Frau zur anderen geneigt war, wird er am Tag der Auferstehung mit einer Seite, die zur anderen geneigt ist, kommen.
+Die Wahrung der Rechte der Diener (Menschen), und dass darin keine Vernachlässigung erlaubt ist; denn sie basiert auf Geiz und Nachlässigkeit.
+Es ist erwünscht, sich auf eine Ehefrau zu beschränken, wenn der Mann befürchtet, dass er nicht gerecht zwischen seinen Frauen sein kann, damit er nicht in seinem Glauben nachlässig wird; der Erhabene sagte: „Wenn ihr jedoch befürchtet, dass ihr nicht gerecht handeln (werdet), dann (heiratet nur) eine...“ [An-Nisa:3]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/58125</t>
   </si>
   <si>
     <t>إن الله تجاوز عن أمتي ما حدثت به أنفسها، ما لم تعمل أو تتكلم</t>
   </si>
   <si>
     <t>„Wahrlich, Allah hat meiner Gemeinschaft vergeben, was sie sich innerlich sagen (und denken), solange sie nicht danach handeln oder darüber sprechen.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللَّهَ تَجَاوَزَ عَنْ أُمَّتِي مَا حَدَّثَتْ بِهِ أَنْفُسَهَا، مَا لَمْ تَعْمَلْ أَوْ تَتَكَلَّمْ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird über den Propheten - Allahs Segen und Frieden auf ihm - überliefert, dass er sagte: „Wahrlich, Allah hat meiner Gemeinschaft vergeben, was sie sich innerlich sagen (und denken), solange sie nicht danach handeln oder darüber sprechen.“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ المسلم لا يُؤاخَذُ بحديث النَّفْس من الشر قبل العمل به أو التكلُّم  به، حيث رفع الله الحرج وعفا، ولم يؤاخذ أمة محمد صلى الله عليه وسلم بما وُجِدَ في الذهن وتردد في النفس من غير أن يطمئن إليه ويستقر عنده؛ فإن استقرَّ في قلبه كالكبر أو الخيلاء أو النفاق أو عمل بجوارحه أو قال بلسانه فإنه يؤاخذ بذلك.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt mit, dass der Muslim nicht für die üblen Gedanken zur Rechenschaft gezogen wird, solange er nicht (tatsächlich) danach handelt oder darüber spricht , da Allah die Härte (von ihm) aufgehoben und (ihm) vergeben hat. Er zieht die Gemeinschaft Muhammads - Allahs Segen und Frieden auf ihm - nicht für das zur Rechenschaft, was im Geist auftaucht und in der Seele schwebt, solange man sich nicht damit zufrieden gibt und es sich nicht im Inneren festigt. Wenn es sich jedoch im Herzen festigt, wie Arroganz, Eitelkeit oder Heuchelei, oder man danach handelt oder es ausspricht, dann wird man dafür zur Rechenschaft gezogen.</t>
   </si>
   <si>
     <t>الله تبارك وتعالى تجاوز وعفا عن الأفكار والهواجس التي تطرأ على النفس، فيحدّث الإنسان بها نفسه، وتمر على خاطره.
 الطلاق إذا فكَّر فيه الإنسان، وعرض في خاطره، ولكنه لم يتكلم به ولم يكتبه، فإنه لا يعتبر طلاقًا.
 حديث النفس لا يؤاخذ به الإنسان مهما عظم ما لم يستقر في نفسه ويعمل به أو يتكلم به.
 عظيم قدر أمة محمد صلى الله عليه وسلم باختصاصها بعدم المؤاخذة بحديث النفس بخلاف الأمم قبلنا.</t>
   </si>
@@ -14942,50 +18304,87 @@
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass alles, was den Verstand trübt und ihn raubt, als berauschender Alkohol betrachtet wird, sei es in Form von Trinken, Essen, Inhalieren oder auf andere Weise. Alles, was betäubt und den Verstand raubt, hat Allah, der Erhabene, verboten und davon abgeraten, unabhängig davon, ob es in kleinen oder großen Mengen konsumiert wird. Und dass jeder, der irgendeine Art von berauschendem Getränk konsumiert, es regelmäßig trinkt und nicht davon umkehrt, bis er stirbt, verdient die Strafe Allahs, indem er im Jenseits von dessen Genuss ausgeschlossen wird.</t>
   </si>
   <si>
     <t>علة تحريم الخمر الإسكار، فكل ما يُسكر من أي نوع كان فهو حرام.
 الله -تعالى- حرَّم الخمر؛ لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 شرب الخمر في الجنة من كمال اللذة وتمام النعيم.
 مَن لم يُمسكْ نفسَه عن شرب الخمر في الدنيا حَرَمَه الله شربَها في الجنة، فالجزاء من جنس العمل.
  الحث على المبادرة بالتوبة من الذنوب قبل الموت.</t>
   </si>
   <si>
     <t>Der Grund für das Verbot von Alkohol ist die Betäubung. Alles, was berauscht, egal welcher Art, ist daher verboten.
 Allah - erhaben ist Er - hat Alkohol verboten, und dies wegen der vielen Schäden und großen Übel, die er mit sich bringt.
 Der Konsum von Alkohol im Paradies gehört zur vollendeten Freude und zum vollkommenen Wohlstand.
 Wer sich in dieser Welt nicht davon abhalten kann, Alkohol zu trinken, dem wird Allah im Jenseits den Genuss von Alkohol verwehren. Die Vergeltung entspricht der Art der Tat.
 Der Ansporn, umgehend von den Sünden zu bereuen, bevor man stirbt.</t>
   </si>
   <si>
     <t>رواه مسلم وأخرج البخاري الجملة الأخيرة منه</t>
   </si>
   <si>
     <t>[رواه مسلم وأخرج البخاري الجملة الأخيرة منه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/58259</t>
+  </si>
+  <si>
+    <t>جاهدوا المشركين بأموالكم وأنفسكم وألسنتكم</t>
+  </si>
+  <si>
+    <t>„Müht euch gegen die Götzendiener mit eurem Vermögen, euren Seelen und euren Zungen ab.“</t>
+  </si>
+  <si>
+    <t>عن أنس رضي الله عنه أن النبي صلى الله عليه وسلم قال: «جَاهِدُوا المشركين بأموالكم وأنفسكم وألسنتكم».</t>
+  </si>
+  <si>
+    <t>Anas - möge Allah mit ihm zufrieden sein - überlieferte, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Müht euch gegen die Götzendiener mit eurem Vermögen, euren Seelen und euren Zungen ab.“</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم بجهاد الكفّار، وبَذْلِ الجُهْدِ في مواجهتهم بكل وسيلة على قدر الاستطاعة لتكون كلمة الله هي العليا، ومن ذلك:
+أولًا: إنفاق المال في جهادهم؛ من شراء سلاح ونفقة على المجاهدين ونحو ذلك. 
+ثانيًا: الخروج بالنفس والبدن لملاقاتهم ومدافعتهم. 
+ثالثًا: بدعوتهم لهذا الدين باللسان، وإقامة الحجة عليهم، وزجرهم والرد عليهم.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - ordnete das Sich-Abmühen gegen die Ungläubigen an und die Anstrengung, ihnen mit allen Mitteln nach besten Kräften entgegenzuwirken, damit das Wort Allahs das höchste sei. Dazu gehört:
+Erstens: Das Ausgeben von Geld beim Sich-Abmühen gegen sie, wie der Kauf von Waffen, die Versorgung der Kämpfer und dergleichen.
+Zweitens: Mit Seele und Körper auszuziehen, um sie zu treffen und abzuwehren.
+Drittens: Durch das Einladen (der Menschen) zu dieser Religion mit der Zunge, das Vorbringen der Beweise gegen sie, das Ermahnen und Zurückweisen von ihnen.</t>
+  </si>
+  <si>
+    <t>الحث على جهاد المشركين بالنفس والمال واللسان؛ كلٌّ بحسب استطاعته، وأنّ الجهاد لا يَقْتَصِرُ على المقاتلة بالنفس.
+الأمر بالجهاد للوجوب، وقد يكون واجبًا عَيْنيًّا، وقد يكون واجبًا كِفَائيًّا.
+شرع الله الجهاد لأمور منها: أولًا: مقاومة الشرك والمشركين؛ لأن الله لا يقبل الشرك أبدًا، ثانيًا: إزالة العَقَبَات التي تَعْتَرِض سبيل الدعوة إلى الله، ثالثًا: حماية العقيدة من كل ما يُضَادُّها، رابعًا: الدفاع عن المسلمين وعن أوطانهم وأعراضهم وأموالهم.</t>
+  </si>
+  <si>
+    <t>Die Aufforderung zum Sich-Abmühen gegen die Götzendiener mit Seele, Vermögen und Zunge, jeder nach seinen Möglichkeiten; und dass das Sich-Abmühen sich nicht nur auf das Kämpfen mit der Seele beschränkt.
+Der Befehl zum Sich-Abmühen ist eine Pflicht, die entweder individuell oder gemeinschaftlich sein kann.
+Allah hat das Sich-Abmühen aus verschiedenen Gründen vorgeschrieben, darunter: Erstens: das Vorgehen gegen den Polytheismus und die Götzendiener, denn Allah akzeptiert niemals Polytheismus. Zweitens: die Beseitigung der Hindernisse, die sich der Einladung zu Allah in den Weg stellen. Drittens: der Schutz des Glaubens vor allem, was ihm entgegentritt. Viertens: die Verteidigung der Muslime und ihrer Heimatländer, ihrer Ehre und ihres Eigentums.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/64597</t>
   </si>
   <si>
     <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
   </si>
   <si>
     <t>„Wer einen Schutzbefohlenen tötet, wird den Duft des Paradieses nicht riechen, und wahrlich sein Duft ist bereits aus einer Distanz von vierzig Jahren wahrnehmbar.“</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn 'Amr - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wer einen Schutzbefohlenen tötet, wird den Duft des Paradieses nicht riechen, und wahrlich sein Duft ist bereits aus einer Distanz von vierzig Jahren wahrnehmbar.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - weist auf die strenge Warnung hin, dass jemand, der einen Schutzbefohlenen tötet - und dieser ist jemand von den Ungläubigen, der mit einem Schutz- und Sicherheitsabkommen das Land des Islams betreten hat -, den Duft des Paradieses nicht riechen wird, obwohl der Duft bereits aus einer Entfernung von vierzig Jahren wahrnehmbar ist.</t>
   </si>
   <si>
     <t>تحريم قتل المُعاهَد والذِّمِّي والمُستأمَن من الكفار، وأنه كبيرة من كبائر الذنوب.
 المعاهد: هو مَن أُخِذَ عليه العهد من الكفار وهو يقيم في بلاده لا يحارب المسلمين ولايحاربونه، والذِّمِّي: هو من استوطن دارَ المسلمين ودفع الجزية، والمستأمَن: هو مَن دخل دار المسلمين بعهد وأمان لوقت محدد.
 التحذير من خيانة العهود مع غير المسلمين.</t>
   </si>
   <si>
@@ -15266,56 +18665,50 @@
     <t>عن المقدام بن معدِيْكَرِب رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «أَلَا هَلْ عَسَى رَجُلٌ يَبْلُغُهُ الْحَدِيثُ عَنِّي وَهُوَ مُتَّكِئٌ عَلَى أَرِيكَتِهِ فَيَقُولُ: بَيْنَنَا وَبَيْنَكُمْ كِتَابُ اللهِ، فَمَا وَجَدْنَا فِيهِ حَلَالًا اسْتَحْلَلْنَاهُ، وَمَا وَجَدْنَا فِيهِ حَرَامًا حَرَّمْنَاهُ، وَإِنَّ مَا حَرَّمَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَمَا حَرَّمَ اللهُ».</t>
   </si>
   <si>
     <t>Von Al-Miqdam Ibn Ma'dikarib - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Bald wird (möglicherweise) eine Überlieferung über mich einen Mann erreichen, während er an seine Sitzbank angelehnt ist, und er wird sagen: &gt;Zwischen uns und und euch ist das Buch Allahs. Was wir darin an Erlaubtem vorfindet, so machen wir es zum Erlaubten. Und was wir darin an Verbotenem vorfinden, so machen wir es zum Verbotenen.&lt; Aber das, was der Gesandte Allahs - Allahs Segen und Frieden auf ihm - verboten hat, ist genau wie das, was Allah verboten hat!‘“</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أنه قد اقترب زمان يكون فيه صنف من الناس جالس، أحدهم متكئ على فراشه، يبلغه الحديث عن النبي صلى الله عليه وسلم، فيقول: الذي يَفْصِلُ بيننا وبينكم في الأمور هو القرآن الكريم فهو يكفينا، فما وجدنا فيه من حلال عملنا به، وما وجدنا فيه من حرام ابتعدنا عنه. 
 ثم بَيَّن النبي صلى الله عليه وسلم أن كل شيء حرّمه أو نهى عنه في سنته فهو في الحكم مثل ما حرّمه الله في كتابه؛ لأنه المبلغ عن ربه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt mit, dass bald eine Zeit kommen wird, in der es einige Menschen geben wird, die, während sie gemütlich auf dem Bett liegen, von einer Überlieferung des Propheten - Allahs Segen und Frieden auf ihm - hören und sagen werden: „Das, was zwischen uns und euch die Angelegenheiten regelt, ist der Quran und er reicht uns völlig aus. Alles, was wir an Erlaubtem in ihm finden, machen wir und von allem, was wir an Verbotenem in ihm finden, halten wir uns fern.“ Im Anschluss verdeutlicht der Prophet - Allahs Segen und Frieden auf ihm -, dass alles, was er in der Sunnah verboten oder untersagt hat, gleichermaßen zu beurteilen ist wie das, was Allah in Seinem Buch verboten hat, da er die Botschaft seines Herrn überbringt.</t>
   </si>
   <si>
     <t>تعظيم السنة كما يُعَظَّم القرآن ويؤخذ بها.
 طاعة الرسول هي طاعة لله ومعصيته هي معصية لله تعالى.
 ثبوت حُجِيّة السنة والرد على من يَرُدُّ السُّننَ أو ينكرها.
 مَن أعرض عن السُّنَّة وادعى الاقتصار على القرآن فهو مُعرِضٌ عنهما جميعًا كاذبٌ في دعوى اتباع القرآن.
 من دلائل نبوته صلى الله عليه وسلم إخباره عن شيء بأنه سيقع في المستقبل، ووقع كما أخبر.</t>
   </si>
   <si>
     <t>Die Sunnah muss genauso wie der Quran geehrt werden und man muss danach handeln.
 Dem Gesandten zu gehorchen bedeutet Allah zu gehorchen und sich ihm zu widersetzen bedeutet sich Allah - erhaben ist Er - zu widersetzen.
 Die Bestätigung für die Beweiskraft der Sunnah und die Widerlegung derjenigen, die die Sunnah ablehnen und leugnen.
 Wer sich von der Sunnah abwendet und behauptet, sich auf den Quran zu beschränken, wendet sich tatsächlich von beiden ab und lügt in seiner Behauptung, dem Quran zu folgen.
 Zu den Beweisen für sein - Allahs Segen und Frieden auf ihm - Prophetentum gehört, dass er berichtet, das etwas in der Zukunft geschehen wird und es ist so geschehen, wie er berichtete.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[Überliefert von Abu Dawud, at-Tirmidhi und ibn Majah]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/65005</t>
   </si>
   <si>
     <t>يا رسول الله، ما تركت حاجة ولا داجة إلا قد أتيت، قال: أليس تشهد أن لا إله إلا الله وأن محمدا رسول الله؟</t>
   </si>
   <si>
     <t>O Gesandter Allahs, ich habe nichts Großes und nichts Kleines ausgelassen, ohne es zu begehen!‘ Er sagte: ‚Bezeugst du denn nicht, dass es keinen zu Recht angebeteten Gott außer Allah gibt und dass Muhammad der Gesandte Allahs ist?!‘</t>
   </si>
   <si>
     <t>عَنْ أَنَسٍ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: يَا رَسُولَ اللهِ، مَا تَرَكْتُ حَاجَّةً وَلَا دَاجَّةً إِلَّا قَدْ أَتَيْتُ، قَالَ: «أَلَيْسَ تَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ؟» ثَلَاثَ مَرَّاتٍ. قَالَ: نَعَمْ، قَالَ: «فَإِنَّ ذَلِكَ يَأْتِي عَلَى ذَلِكَ».</t>
   </si>
   <si>
     <t>Von Anas - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ein Mann kam zum Propheten - Allahs Segen und Frieden auf ihm - und sagte: ‚O Gesandter Allahs, ich habe nichts Großes und nichts Kleines ausgelassen, ohne es zu begehen!‘ Er sagte: ‚Bezeugst du denn nicht, dass es keinen zu Recht angebeteten Gott außer Allah gibt und dass Muhammad der Gesandte Allahs ist?!‘ Er wiederholte es dreimal. Er sagte: ‚Ja!‘ Er sagte: ‚Dies überwiegt das andere!‘“</t>
   </si>
   <si>
     <t>جاء رجلٌ إلى النبي صلى الله عليه وسلم فقال: يا رسول الله، إني قد فعلت من كل الذنوب والمعاصي، ولم أترك صغيرة ولا كبيرة إلا فعلتها، فهل يُغفَر لي؟ 
 فقال له النبي صلى الله عليه وسلم: ألست تشهد أن لا إله إلا الله وأن محمدًا رسول الله؟ 
 كررها له ثلاث مرات، 
 فأجابه: نعم أشهد، 
 فأخبره النبي صلى الله عليه وسلم بفضل الشهادتين وتكفيرها للسيئات، وأن التوبة تجب ما قبلها.</t>
   </si>
   <si>
     <t>Ein Mann kam zum Propheten - Allahs Segen und Frieden auf ihm - und sagte: „O Gesandter Allahs, ich habe alle Sünden und Fehltritte begangen und es gibt keine kleine und keine große Sünde, die ich nicht begangen habe... Wird mir vergeben werden?“ Da sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Bezeugst du denn nicht, dass es keinen zu Recht angebeteten Gott außer Allah gibt und dass Muhammad der Gesandte Allahs ist?!“ Das wiederholte er dreimal. Darauf antwortete er ihm: „Ja, ich bezeuge es!“ Da berichtete ihm der Prophet - Allahs Segen und Frieden auf ihm - vom Vorzug der zwei Glaubensbekenntnisse, dass sie die schlechten Taten auslöschen und dass die Reue alles aufhebt, was davor geschah.</t>
@@ -19754,51 +23147,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O531"/>
+  <dimension ref="A1:O624"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -21132,23593 +24525,27964 @@
       </c>
       <c r="I30" t="s">
         <v>285</v>
       </c>
       <c r="J30" t="s">
         <v>24</v>
       </c>
       <c r="K30" t="s">
         <v>170</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
       <c r="M30" t="s">
         <v>171</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>3061</v>
+        <v>3060</v>
       </c>
       <c r="B31" t="s">
         <v>287</v>
       </c>
       <c r="C31" t="s">
         <v>288</v>
       </c>
       <c r="D31" t="s">
         <v>289</v>
       </c>
       <c r="E31" t="s">
         <v>290</v>
       </c>
       <c r="F31" t="s">
         <v>291</v>
       </c>
       <c r="G31" t="s">
         <v>292</v>
       </c>
       <c r="H31" t="s">
         <v>293</v>
       </c>
       <c r="I31" t="s">
         <v>294</v>
       </c>
       <c r="J31" t="s">
         <v>24</v>
       </c>
       <c r="K31" t="s">
         <v>25</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31" t="s">
         <v>27</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>3062</v>
+        <v>3061</v>
       </c>
       <c r="B32" t="s">
         <v>296</v>
       </c>
       <c r="C32" t="s">
         <v>297</v>
       </c>
       <c r="D32" t="s">
         <v>298</v>
       </c>
       <c r="E32" t="s">
         <v>299</v>
       </c>
       <c r="F32" t="s">
         <v>300</v>
       </c>
       <c r="G32" t="s">
         <v>301</v>
       </c>
       <c r="H32" t="s">
         <v>302</v>
       </c>
       <c r="I32" t="s">
         <v>303</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" t="s">
+        <v>26</v>
+      </c>
+      <c r="M32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N32" t="s">
+        <v>28</v>
+      </c>
+      <c r="O32" t="s">
         <v>304</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>3063</v>
+        <v>3062</v>
       </c>
       <c r="B33" t="s">
+        <v>305</v>
+      </c>
+      <c r="C33" t="s">
+        <v>306</v>
+      </c>
+      <c r="D33" t="s">
         <v>307</v>
       </c>
-      <c r="C33" t="s">
+      <c r="E33" t="s">
         <v>308</v>
       </c>
-      <c r="D33" t="s">
+      <c r="F33" t="s">
         <v>309</v>
       </c>
-      <c r="E33" t="s">
+      <c r="G33" t="s">
         <v>310</v>
       </c>
-      <c r="F33" t="s">
+      <c r="H33" t="s">
         <v>311</v>
       </c>
-      <c r="G33" t="s">
+      <c r="I33" t="s">
         <v>312</v>
       </c>
-      <c r="H33" t="s">
+      <c r="J33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K33" t="s">
         <v>313</v>
       </c>
-      <c r="I33" t="s">
+      <c r="L33" t="s">
+        <v>26</v>
+      </c>
+      <c r="M33" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>3071</v>
+        <v>3063</v>
       </c>
       <c r="B34" t="s">
         <v>316</v>
       </c>
       <c r="C34" t="s">
         <v>317</v>
       </c>
       <c r="D34" t="s">
         <v>318</v>
       </c>
       <c r="E34" t="s">
         <v>319</v>
       </c>
       <c r="F34" t="s">
         <v>320</v>
       </c>
       <c r="G34" t="s">
         <v>321</v>
       </c>
       <c r="H34" t="s">
         <v>322</v>
       </c>
       <c r="I34" t="s">
         <v>323</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L34" t="s">
         <v>26</v>
       </c>
       <c r="M34" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>3075</v>
+        <v>3071</v>
       </c>
       <c r="B35" t="s">
         <v>325</v>
       </c>
       <c r="C35" t="s">
         <v>326</v>
       </c>
       <c r="D35" t="s">
         <v>327</v>
       </c>
       <c r="E35" t="s">
         <v>328</v>
       </c>
       <c r="F35" t="s">
         <v>329</v>
       </c>
       <c r="G35" t="s">
         <v>330</v>
       </c>
       <c r="H35" t="s">
         <v>331</v>
       </c>
       <c r="I35" t="s">
         <v>332</v>
       </c>
       <c r="J35" t="s">
         <v>24</v>
       </c>
       <c r="K35" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L35" t="s">
         <v>26</v>
       </c>
       <c r="M35" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
       <c r="O35" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>3078</v>
+        <v>3075</v>
       </c>
       <c r="B36" t="s">
         <v>334</v>
       </c>
       <c r="C36" t="s">
         <v>335</v>
       </c>
       <c r="D36" t="s">
         <v>336</v>
       </c>
       <c r="E36" t="s">
         <v>337</v>
       </c>
       <c r="F36" t="s">
         <v>338</v>
       </c>
       <c r="G36" t="s">
         <v>339</v>
       </c>
       <c r="H36" t="s">
         <v>340</v>
       </c>
       <c r="I36" t="s">
         <v>341</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36" t="s">
         <v>25</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
         <v>27</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>3079</v>
+        <v>3078</v>
       </c>
       <c r="B37" t="s">
         <v>343</v>
       </c>
       <c r="C37" t="s">
         <v>344</v>
       </c>
       <c r="D37" t="s">
         <v>345</v>
       </c>
       <c r="E37" t="s">
         <v>346</v>
       </c>
       <c r="F37" t="s">
         <v>347</v>
       </c>
       <c r="G37" t="s">
         <v>348</v>
       </c>
       <c r="H37" t="s">
         <v>349</v>
       </c>
       <c r="I37" t="s">
         <v>350</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37" t="s">
         <v>25</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
       <c r="M37" t="s">
         <v>27</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
       <c r="O37" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>3086</v>
+        <v>3079</v>
       </c>
       <c r="B38" t="s">
         <v>352</v>
       </c>
       <c r="C38" t="s">
         <v>353</v>
       </c>
       <c r="D38" t="s">
         <v>354</v>
       </c>
       <c r="E38" t="s">
         <v>355</v>
       </c>
       <c r="F38" t="s">
         <v>356</v>
       </c>
       <c r="G38" t="s">
         <v>357</v>
       </c>
       <c r="H38" t="s">
         <v>358</v>
       </c>
       <c r="I38" t="s">
         <v>359</v>
       </c>
       <c r="J38" t="s">
         <v>24</v>
       </c>
       <c r="K38" t="s">
         <v>25</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
       <c r="M38" t="s">
         <v>27</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>3087</v>
+        <v>3086</v>
       </c>
       <c r="B39" t="s">
         <v>361</v>
       </c>
       <c r="C39" t="s">
         <v>362</v>
       </c>
       <c r="D39" t="s">
         <v>363</v>
       </c>
       <c r="E39" t="s">
         <v>364</v>
       </c>
       <c r="F39" t="s">
         <v>365</v>
       </c>
       <c r="G39" t="s">
         <v>366</v>
       </c>
       <c r="H39" t="s">
         <v>367</v>
       </c>
       <c r="I39" t="s">
         <v>368</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39" t="s">
         <v>25</v>
       </c>
       <c r="L39" t="s">
         <v>26</v>
       </c>
       <c r="M39" t="s">
         <v>27</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
       <c r="O39" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>3088</v>
+        <v>3087</v>
       </c>
       <c r="B40" t="s">
         <v>370</v>
       </c>
       <c r="C40" t="s">
         <v>371</v>
       </c>
       <c r="D40" t="s">
         <v>372</v>
       </c>
       <c r="E40" t="s">
         <v>373</v>
       </c>
       <c r="F40" t="s">
         <v>374</v>
       </c>
       <c r="G40" t="s">
         <v>375</v>
       </c>
       <c r="H40" t="s">
         <v>376</v>
       </c>
       <c r="I40" t="s">
         <v>377</v>
       </c>
       <c r="J40" t="s">
         <v>24</v>
       </c>
       <c r="K40" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
       <c r="M40" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>3095</v>
+        <v>3088</v>
       </c>
       <c r="B41" t="s">
         <v>379</v>
       </c>
       <c r="C41" t="s">
         <v>380</v>
       </c>
       <c r="D41" t="s">
         <v>381</v>
       </c>
       <c r="E41" t="s">
         <v>382</v>
       </c>
       <c r="F41" t="s">
         <v>383</v>
       </c>
       <c r="G41" t="s">
         <v>384</v>
       </c>
       <c r="H41" t="s">
         <v>385</v>
       </c>
       <c r="I41" t="s">
         <v>386</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>3096</v>
+        <v>3095</v>
       </c>
       <c r="B42" t="s">
         <v>388</v>
       </c>
       <c r="C42" t="s">
         <v>389</v>
       </c>
       <c r="D42" t="s">
         <v>390</v>
       </c>
       <c r="E42" t="s">
         <v>391</v>
       </c>
       <c r="F42" t="s">
         <v>392</v>
       </c>
       <c r="G42" t="s">
         <v>393</v>
       </c>
       <c r="H42" t="s">
         <v>394</v>
       </c>
       <c r="I42" t="s">
         <v>395</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
         <v>25</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
         <v>27</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>3103</v>
+        <v>3096</v>
       </c>
       <c r="B43" t="s">
         <v>397</v>
       </c>
       <c r="C43" t="s">
         <v>398</v>
       </c>
       <c r="D43" t="s">
         <v>399</v>
       </c>
       <c r="E43" t="s">
         <v>400</v>
       </c>
       <c r="F43" t="s">
         <v>401</v>
       </c>
       <c r="G43" t="s">
         <v>402</v>
       </c>
       <c r="H43" t="s">
         <v>403</v>
       </c>
       <c r="I43" t="s">
         <v>404</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43" t="s">
         <v>25</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43" t="s">
         <v>27</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>3104</v>
+        <v>3103</v>
       </c>
       <c r="B44" t="s">
         <v>406</v>
       </c>
       <c r="C44" t="s">
         <v>407</v>
       </c>
       <c r="D44" t="s">
         <v>408</v>
       </c>
       <c r="E44" t="s">
         <v>409</v>
       </c>
       <c r="F44" t="s">
         <v>410</v>
       </c>
       <c r="G44" t="s">
         <v>411</v>
       </c>
       <c r="H44" t="s">
         <v>412</v>
       </c>
       <c r="I44" t="s">
         <v>413</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44" t="s">
         <v>25</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44" t="s">
         <v>27</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>3107</v>
+        <v>3104</v>
       </c>
       <c r="B45" t="s">
         <v>415</v>
       </c>
       <c r="C45" t="s">
         <v>416</v>
       </c>
       <c r="D45" t="s">
         <v>417</v>
       </c>
       <c r="E45" t="s">
         <v>418</v>
       </c>
       <c r="F45" t="s">
         <v>419</v>
       </c>
       <c r="G45" t="s">
         <v>420</v>
       </c>
       <c r="H45" t="s">
         <v>421</v>
       </c>
       <c r="I45" t="s">
         <v>422</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
         <v>25</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
         <v>27</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>3110</v>
+        <v>3107</v>
       </c>
       <c r="B46" t="s">
         <v>424</v>
       </c>
       <c r="C46" t="s">
         <v>425</v>
       </c>
       <c r="D46" t="s">
         <v>426</v>
       </c>
       <c r="E46" t="s">
         <v>427</v>
       </c>
       <c r="F46" t="s">
         <v>428</v>
       </c>
       <c r="G46" t="s">
         <v>429</v>
       </c>
       <c r="H46" t="s">
         <v>430</v>
       </c>
       <c r="I46" t="s">
         <v>431</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46" t="s">
         <v>25</v>
       </c>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
         <v>27</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>3122</v>
+        <v>3110</v>
       </c>
       <c r="B47" t="s">
         <v>433</v>
       </c>
       <c r="C47" t="s">
         <v>434</v>
       </c>
       <c r="D47" t="s">
         <v>435</v>
       </c>
       <c r="E47" t="s">
         <v>436</v>
       </c>
       <c r="F47" t="s">
         <v>437</v>
       </c>
       <c r="G47" t="s">
         <v>438</v>
       </c>
       <c r="H47" t="s">
         <v>439</v>
       </c>
       <c r="I47" t="s">
         <v>440</v>
       </c>
       <c r="J47" t="s">
+        <v>24</v>
+      </c>
+      <c r="K47" t="s">
+        <v>25</v>
+      </c>
+      <c r="L47" t="s">
+        <v>26</v>
+      </c>
+      <c r="M47" t="s">
+        <v>27</v>
+      </c>
+      <c r="N47" t="s">
+        <v>28</v>
+      </c>
+      <c r="O47" t="s">
         <v>441</v>
-      </c>
-[...13 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>3127</v>
+        <v>3122</v>
       </c>
       <c r="B48" t="s">
+        <v>442</v>
+      </c>
+      <c r="C48" t="s">
+        <v>443</v>
+      </c>
+      <c r="D48" t="s">
+        <v>444</v>
+      </c>
+      <c r="E48" t="s">
+        <v>445</v>
+      </c>
+      <c r="F48" t="s">
         <v>446</v>
       </c>
-      <c r="C48" t="s">
+      <c r="G48" t="s">
         <v>447</v>
       </c>
-      <c r="D48" t="s">
+      <c r="H48" t="s">
         <v>448</v>
       </c>
-      <c r="E48" t="s">
+      <c r="I48" t="s">
         <v>449</v>
       </c>
-      <c r="F48" t="s">
+      <c r="J48" t="s">
         <v>450</v>
       </c>
-      <c r="G48" t="s">
+      <c r="K48" t="s">
         <v>451</v>
       </c>
-      <c r="H48" t="s">
+      <c r="L48" t="s">
         <v>452</v>
       </c>
-      <c r="I48" t="s">
+      <c r="M48" t="s">
         <v>453</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>3135</v>
+        <v>3127</v>
       </c>
       <c r="B49" t="s">
         <v>455</v>
       </c>
       <c r="C49" t="s">
         <v>456</v>
       </c>
       <c r="D49" t="s">
         <v>457</v>
       </c>
       <c r="E49" t="s">
         <v>458</v>
       </c>
       <c r="F49" t="s">
         <v>459</v>
       </c>
       <c r="G49" t="s">
         <v>460</v>
       </c>
       <c r="H49" t="s">
         <v>461</v>
       </c>
       <c r="I49" t="s">
         <v>462</v>
       </c>
       <c r="J49" t="s">
         <v>24</v>
       </c>
       <c r="K49" t="s">
         <v>25</v>
       </c>
       <c r="L49" t="s">
         <v>26</v>
       </c>
       <c r="M49" t="s">
         <v>27</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>3138</v>
+        <v>3135</v>
       </c>
       <c r="B50" t="s">
         <v>464</v>
       </c>
       <c r="C50" t="s">
         <v>465</v>
       </c>
       <c r="D50" t="s">
         <v>466</v>
       </c>
       <c r="E50" t="s">
         <v>467</v>
       </c>
       <c r="F50" t="s">
         <v>468</v>
       </c>
       <c r="G50" t="s">
         <v>469</v>
       </c>
       <c r="H50" t="s">
         <v>470</v>
       </c>
       <c r="I50" t="s">
         <v>471</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>3142</v>
+        <v>3138</v>
       </c>
       <c r="B51" t="s">
         <v>473</v>
       </c>
       <c r="C51" t="s">
         <v>474</v>
       </c>
       <c r="D51" t="s">
         <v>475</v>
       </c>
       <c r="E51" t="s">
         <v>476</v>
       </c>
       <c r="F51" t="s">
         <v>477</v>
       </c>
       <c r="G51" t="s">
         <v>478</v>
       </c>
       <c r="H51" t="s">
         <v>479</v>
       </c>
       <c r="I51" t="s">
         <v>480</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
-        <v>59</v>
+        <v>170</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
-        <v>61</v>
+        <v>171</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>3143</v>
+        <v>3142</v>
       </c>
       <c r="B52" t="s">
         <v>482</v>
       </c>
       <c r="C52" t="s">
         <v>483</v>
       </c>
       <c r="D52" t="s">
         <v>484</v>
       </c>
       <c r="E52" t="s">
         <v>485</v>
       </c>
       <c r="F52" t="s">
         <v>486</v>
       </c>
       <c r="G52" t="s">
         <v>487</v>
       </c>
       <c r="H52" t="s">
         <v>488</v>
       </c>
       <c r="I52" t="s">
         <v>489</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>3144</v>
+        <v>3143</v>
       </c>
       <c r="B53" t="s">
         <v>491</v>
       </c>
       <c r="C53" t="s">
         <v>492</v>
       </c>
       <c r="D53" t="s">
         <v>493</v>
       </c>
       <c r="E53" t="s">
         <v>494</v>
       </c>
       <c r="F53" t="s">
         <v>495</v>
       </c>
       <c r="G53" t="s">
         <v>496</v>
       </c>
       <c r="H53" t="s">
         <v>497</v>
       </c>
       <c r="I53" t="s">
         <v>498</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
         <v>25</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
         <v>27</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>3145</v>
+        <v>3144</v>
       </c>
       <c r="B54" t="s">
         <v>500</v>
       </c>
       <c r="C54" t="s">
         <v>501</v>
       </c>
       <c r="D54" t="s">
         <v>502</v>
       </c>
       <c r="E54" t="s">
         <v>503</v>
       </c>
       <c r="F54" t="s">
         <v>504</v>
       </c>
       <c r="G54" t="s">
         <v>505</v>
       </c>
       <c r="H54" t="s">
         <v>506</v>
       </c>
       <c r="I54" t="s">
         <v>507</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
         <v>25</v>
       </c>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54" t="s">
         <v>27</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>3150</v>
+        <v>3145</v>
       </c>
       <c r="B55" t="s">
         <v>509</v>
       </c>
       <c r="C55" t="s">
         <v>510</v>
       </c>
       <c r="D55" t="s">
         <v>511</v>
       </c>
       <c r="E55" t="s">
         <v>512</v>
       </c>
       <c r="F55" t="s">
         <v>513</v>
       </c>
       <c r="G55" t="s">
         <v>514</v>
       </c>
       <c r="H55" t="s">
         <v>515</v>
       </c>
       <c r="I55" t="s">
         <v>516</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
         <v>25</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
         <v>27</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>3153</v>
+        <v>3150</v>
       </c>
       <c r="B56" t="s">
         <v>518</v>
       </c>
       <c r="C56" t="s">
         <v>519</v>
       </c>
       <c r="D56" t="s">
         <v>520</v>
       </c>
       <c r="E56" t="s">
         <v>521</v>
       </c>
       <c r="F56" t="s">
         <v>522</v>
       </c>
       <c r="G56" t="s">
         <v>523</v>
       </c>
       <c r="H56" t="s">
         <v>524</v>
       </c>
       <c r="I56" t="s">
         <v>525</v>
       </c>
       <c r="J56" t="s">
         <v>24</v>
       </c>
       <c r="K56" t="s">
         <v>25</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
       <c r="M56" t="s">
         <v>27</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>3156</v>
+        <v>3153</v>
       </c>
       <c r="B57" t="s">
         <v>527</v>
       </c>
       <c r="C57" t="s">
         <v>528</v>
       </c>
       <c r="D57" t="s">
         <v>529</v>
       </c>
       <c r="E57" t="s">
         <v>530</v>
       </c>
       <c r="F57" t="s">
         <v>531</v>
       </c>
       <c r="G57" t="s">
         <v>532</v>
       </c>
       <c r="H57" t="s">
         <v>533</v>
       </c>
       <c r="I57" t="s">
         <v>534</v>
       </c>
       <c r="J57" t="s">
         <v>24</v>
       </c>
       <c r="K57" t="s">
         <v>25</v>
       </c>
       <c r="L57" t="s">
         <v>26</v>
       </c>
       <c r="M57" t="s">
         <v>27</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>3157</v>
+        <v>3156</v>
       </c>
       <c r="B58" t="s">
         <v>536</v>
       </c>
       <c r="C58" t="s">
         <v>537</v>
       </c>
       <c r="D58" t="s">
         <v>538</v>
       </c>
       <c r="E58" t="s">
         <v>539</v>
       </c>
       <c r="F58" t="s">
         <v>540</v>
       </c>
       <c r="G58" t="s">
         <v>541</v>
       </c>
       <c r="H58" t="s">
         <v>542</v>
       </c>
       <c r="I58" t="s">
         <v>543</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>3159</v>
+        <v>3157</v>
       </c>
       <c r="B59" t="s">
         <v>545</v>
       </c>
       <c r="C59" t="s">
         <v>546</v>
       </c>
       <c r="D59" t="s">
         <v>547</v>
       </c>
       <c r="E59" t="s">
         <v>548</v>
       </c>
       <c r="F59" t="s">
         <v>549</v>
       </c>
       <c r="G59" t="s">
         <v>550</v>
       </c>
       <c r="H59" t="s">
         <v>551</v>
       </c>
       <c r="I59" t="s">
         <v>552</v>
       </c>
       <c r="J59" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>59</v>
+        <v>170</v>
       </c>
       <c r="L59" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M59" t="s">
-        <v>61</v>
+        <v>171</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>3220</v>
+        <v>3159</v>
       </c>
       <c r="B60" t="s">
         <v>554</v>
       </c>
       <c r="C60" t="s">
         <v>555</v>
       </c>
       <c r="D60" t="s">
         <v>556</v>
       </c>
       <c r="E60" t="s">
         <v>557</v>
       </c>
       <c r="F60" t="s">
         <v>558</v>
       </c>
       <c r="G60" t="s">
         <v>559</v>
       </c>
       <c r="H60" t="s">
         <v>560</v>
       </c>
       <c r="I60" t="s">
         <v>561</v>
       </c>
       <c r="J60" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K60" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L60" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M60" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>3236</v>
+        <v>3220</v>
       </c>
       <c r="B61" t="s">
         <v>563</v>
       </c>
       <c r="C61" t="s">
         <v>564</v>
       </c>
       <c r="D61" t="s">
         <v>565</v>
       </c>
       <c r="E61" t="s">
         <v>566</v>
       </c>
       <c r="F61" t="s">
         <v>567</v>
       </c>
       <c r="G61" t="s">
         <v>568</v>
       </c>
       <c r="H61" t="s">
         <v>569</v>
       </c>
       <c r="I61" t="s">
         <v>570</v>
       </c>
       <c r="J61" t="s">
         <v>24</v>
       </c>
       <c r="K61" t="s">
+        <v>25</v>
+      </c>
+      <c r="L61" t="s">
+        <v>26</v>
+      </c>
+      <c r="M61" t="s">
+        <v>27</v>
+      </c>
+      <c r="N61" t="s">
+        <v>28</v>
+      </c>
+      <c r="O61" t="s">
         <v>571</v>
-      </c>
-[...10 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>3267</v>
+        <v>3236</v>
       </c>
       <c r="B62" t="s">
+        <v>572</v>
+      </c>
+      <c r="C62" t="s">
+        <v>573</v>
+      </c>
+      <c r="D62" t="s">
         <v>574</v>
       </c>
-      <c r="C62" t="s">
+      <c r="E62" t="s">
         <v>575</v>
       </c>
-      <c r="D62" t="s">
+      <c r="F62" t="s">
         <v>576</v>
       </c>
-      <c r="E62" t="s">
+      <c r="G62" t="s">
         <v>577</v>
       </c>
-      <c r="F62" t="s">
+      <c r="H62" t="s">
         <v>578</v>
       </c>
-      <c r="G62" t="s">
+      <c r="I62" t="s">
         <v>579</v>
       </c>
-      <c r="H62" t="s">
+      <c r="J62" t="s">
+        <v>24</v>
+      </c>
+      <c r="K62" t="s">
         <v>580</v>
       </c>
-      <c r="I62" t="s">
+      <c r="L62" t="s">
+        <v>26</v>
+      </c>
+      <c r="M62" t="s">
         <v>581</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>3272</v>
+        <v>3267</v>
       </c>
       <c r="B63" t="s">
         <v>583</v>
       </c>
       <c r="C63" t="s">
         <v>584</v>
       </c>
       <c r="D63" t="s">
         <v>585</v>
       </c>
       <c r="E63" t="s">
         <v>586</v>
       </c>
       <c r="F63" t="s">
         <v>587</v>
       </c>
       <c r="G63" t="s">
         <v>588</v>
       </c>
       <c r="H63" t="s">
         <v>589</v>
       </c>
       <c r="I63" t="s">
         <v>590</v>
       </c>
       <c r="J63" t="s">
         <v>24</v>
       </c>
       <c r="K63" t="s">
         <v>170</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
         <v>171</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>3279</v>
+        <v>3272</v>
       </c>
       <c r="B64" t="s">
         <v>592</v>
       </c>
       <c r="C64" t="s">
         <v>593</v>
       </c>
       <c r="D64" t="s">
         <v>594</v>
       </c>
       <c r="E64" t="s">
         <v>595</v>
       </c>
       <c r="F64" t="s">
         <v>596</v>
       </c>
       <c r="G64" t="s">
         <v>597</v>
       </c>
       <c r="H64" t="s">
         <v>598</v>
       </c>
       <c r="I64" t="s">
         <v>599</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>3298</v>
+        <v>3279</v>
       </c>
       <c r="B65" t="s">
         <v>601</v>
       </c>
       <c r="C65" t="s">
         <v>602</v>
       </c>
       <c r="D65" t="s">
         <v>603</v>
       </c>
       <c r="E65" t="s">
         <v>604</v>
       </c>
       <c r="F65" t="s">
         <v>605</v>
       </c>
       <c r="G65" t="s">
         <v>606</v>
       </c>
       <c r="H65" t="s">
         <v>607</v>
       </c>
       <c r="I65" t="s">
         <v>608</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>3310</v>
+        <v>3285</v>
       </c>
       <c r="B66" t="s">
         <v>610</v>
       </c>
       <c r="C66" t="s">
         <v>611</v>
       </c>
       <c r="D66" t="s">
         <v>612</v>
       </c>
       <c r="E66" t="s">
         <v>613</v>
       </c>
       <c r="F66" t="s">
         <v>614</v>
       </c>
       <c r="G66" t="s">
         <v>615</v>
       </c>
       <c r="H66" t="s">
         <v>616</v>
       </c>
       <c r="I66" t="s">
         <v>617</v>
       </c>
       <c r="J66" t="s">
         <v>24</v>
       </c>
       <c r="K66" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>3313</v>
+        <v>3298</v>
       </c>
       <c r="B67" t="s">
         <v>619</v>
       </c>
       <c r="C67" t="s">
         <v>620</v>
       </c>
       <c r="D67" t="s">
         <v>621</v>
       </c>
       <c r="E67" t="s">
         <v>622</v>
       </c>
       <c r="F67" t="s">
         <v>623</v>
       </c>
       <c r="G67" t="s">
         <v>624</v>
       </c>
       <c r="H67" t="s">
         <v>625</v>
       </c>
       <c r="I67" t="s">
         <v>626</v>
       </c>
       <c r="J67" t="s">
         <v>24</v>
       </c>
       <c r="K67" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L67" t="s">
         <v>26</v>
       </c>
       <c r="M67" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
       <c r="O67" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>3316</v>
+        <v>3310</v>
       </c>
       <c r="B68" t="s">
         <v>628</v>
       </c>
       <c r="C68" t="s">
         <v>629</v>
       </c>
       <c r="D68" t="s">
         <v>630</v>
       </c>
       <c r="E68" t="s">
         <v>631</v>
       </c>
       <c r="F68" t="s">
         <v>632</v>
       </c>
       <c r="G68" t="s">
         <v>633</v>
       </c>
       <c r="H68" t="s">
         <v>634</v>
       </c>
       <c r="I68" t="s">
         <v>635</v>
       </c>
       <c r="J68" t="s">
         <v>24</v>
       </c>
       <c r="K68" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L68" t="s">
         <v>26</v>
       </c>
       <c r="M68" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>3317</v>
+        <v>3313</v>
       </c>
       <c r="B69" t="s">
         <v>637</v>
       </c>
       <c r="C69" t="s">
         <v>638</v>
       </c>
       <c r="D69" t="s">
         <v>639</v>
       </c>
       <c r="E69" t="s">
         <v>640</v>
       </c>
       <c r="F69" t="s">
         <v>641</v>
       </c>
       <c r="G69" t="s">
         <v>642</v>
       </c>
       <c r="H69" t="s">
         <v>643</v>
       </c>
       <c r="I69" t="s">
         <v>644</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
-        <v>442</v>
+        <v>25</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69" t="s">
-        <v>444</v>
+        <v>27</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>3330</v>
+        <v>3316</v>
       </c>
       <c r="B70" t="s">
         <v>646</v>
       </c>
       <c r="C70" t="s">
         <v>647</v>
       </c>
       <c r="D70" t="s">
         <v>648</v>
       </c>
       <c r="E70" t="s">
         <v>649</v>
       </c>
       <c r="F70" t="s">
         <v>650</v>
       </c>
       <c r="G70" t="s">
         <v>651</v>
       </c>
       <c r="H70" t="s">
         <v>652</v>
       </c>
       <c r="I70" t="s">
         <v>653</v>
       </c>
       <c r="J70" t="s">
         <v>24</v>
       </c>
       <c r="K70" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>3331</v>
+        <v>3317</v>
       </c>
       <c r="B71" t="s">
         <v>655</v>
       </c>
       <c r="C71" t="s">
         <v>656</v>
       </c>
       <c r="D71" t="s">
         <v>657</v>
       </c>
       <c r="E71" t="s">
         <v>658</v>
       </c>
       <c r="F71" t="s">
         <v>659</v>
       </c>
       <c r="G71" t="s">
         <v>660</v>
       </c>
       <c r="H71" t="s">
         <v>661</v>
       </c>
       <c r="I71" t="s">
         <v>662</v>
       </c>
       <c r="J71" t="s">
         <v>24</v>
       </c>
       <c r="K71" t="s">
-        <v>25</v>
+        <v>451</v>
       </c>
       <c r="L71" t="s">
         <v>26</v>
       </c>
       <c r="M71" t="s">
-        <v>27</v>
+        <v>453</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>3336</v>
+        <v>3330</v>
       </c>
       <c r="B72" t="s">
         <v>664</v>
       </c>
       <c r="C72" t="s">
         <v>665</v>
       </c>
       <c r="D72" t="s">
         <v>666</v>
       </c>
       <c r="E72" t="s">
         <v>667</v>
       </c>
       <c r="F72" t="s">
         <v>668</v>
       </c>
       <c r="G72" t="s">
         <v>669</v>
       </c>
       <c r="H72" t="s">
         <v>670</v>
       </c>
       <c r="I72" t="s">
         <v>671</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
+        <v>25</v>
+      </c>
+      <c r="L72" t="s">
+        <v>26</v>
+      </c>
+      <c r="M72" t="s">
+        <v>27</v>
+      </c>
+      <c r="N72" t="s">
+        <v>28</v>
+      </c>
+      <c r="O72" t="s">
         <v>672</v>
-      </c>
-[...10 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>3339</v>
+        <v>3331</v>
       </c>
       <c r="B73" t="s">
+        <v>673</v>
+      </c>
+      <c r="C73" t="s">
+        <v>674</v>
+      </c>
+      <c r="D73" t="s">
         <v>675</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" t="s">
         <v>676</v>
       </c>
-      <c r="D73" t="s">
+      <c r="F73" t="s">
         <v>677</v>
       </c>
-      <c r="E73" t="s">
+      <c r="G73" t="s">
         <v>678</v>
       </c>
-      <c r="F73" t="s">
+      <c r="H73" t="s">
         <v>679</v>
       </c>
-      <c r="G73" t="s">
+      <c r="I73" t="s">
         <v>680</v>
       </c>
-      <c r="H73" t="s">
+      <c r="J73" t="s">
+        <v>24</v>
+      </c>
+      <c r="K73" t="s">
+        <v>25</v>
+      </c>
+      <c r="L73" t="s">
+        <v>26</v>
+      </c>
+      <c r="M73" t="s">
+        <v>27</v>
+      </c>
+      <c r="N73" t="s">
+        <v>28</v>
+      </c>
+      <c r="O73" t="s">
         <v>681</v>
-      </c>
-[...19 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>3341</v>
+        <v>3336</v>
       </c>
       <c r="B74" t="s">
+        <v>682</v>
+      </c>
+      <c r="C74" t="s">
+        <v>683</v>
+      </c>
+      <c r="D74" t="s">
+        <v>684</v>
+      </c>
+      <c r="E74" t="s">
+        <v>685</v>
+      </c>
+      <c r="F74" t="s">
+        <v>686</v>
+      </c>
+      <c r="G74" t="s">
         <v>687</v>
       </c>
-      <c r="C74" t="s">
+      <c r="H74" t="s">
         <v>688</v>
       </c>
-      <c r="D74" t="s">
+      <c r="I74" t="s">
         <v>689</v>
       </c>
-      <c r="E74" t="s">
+      <c r="J74" t="s">
+        <v>24</v>
+      </c>
+      <c r="K74" t="s">
         <v>690</v>
       </c>
-      <c r="F74" t="s">
+      <c r="L74" t="s">
+        <v>26</v>
+      </c>
+      <c r="M74" t="s">
         <v>691</v>
       </c>
-      <c r="G74" t="s">
+      <c r="N74" t="s">
+        <v>28</v>
+      </c>
+      <c r="O74" t="s">
         <v>692</v>
-      </c>
-[...22 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>3342</v>
+        <v>3339</v>
       </c>
       <c r="B75" t="s">
+        <v>693</v>
+      </c>
+      <c r="C75" t="s">
+        <v>694</v>
+      </c>
+      <c r="D75" t="s">
+        <v>695</v>
+      </c>
+      <c r="E75" t="s">
         <v>696</v>
       </c>
-      <c r="C75" t="s">
+      <c r="F75" t="s">
         <v>697</v>
       </c>
-      <c r="D75" t="s">
+      <c r="G75" t="s">
         <v>698</v>
       </c>
-      <c r="E75" t="s">
+      <c r="H75" t="s">
         <v>699</v>
       </c>
-      <c r="F75" t="s">
+      <c r="I75" t="s">
         <v>700</v>
       </c>
-      <c r="G75" t="s">
+      <c r="J75" t="s">
+        <v>24</v>
+      </c>
+      <c r="K75" t="s">
         <v>701</v>
       </c>
-      <c r="H75" t="s">
+      <c r="L75" t="s">
         <v>702</v>
       </c>
-      <c r="I75" t="s">
+      <c r="M75" t="s">
         <v>703</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>3345</v>
+        <v>3341</v>
       </c>
       <c r="B76" t="s">
         <v>705</v>
       </c>
       <c r="C76" t="s">
         <v>706</v>
       </c>
       <c r="D76" t="s">
         <v>707</v>
       </c>
       <c r="E76" t="s">
         <v>708</v>
       </c>
       <c r="F76" t="s">
         <v>709</v>
       </c>
       <c r="G76" t="s">
         <v>710</v>
       </c>
       <c r="H76" t="s">
         <v>711</v>
       </c>
       <c r="I76" t="s">
         <v>712</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>3347</v>
+        <v>3342</v>
       </c>
       <c r="B77" t="s">
         <v>714</v>
       </c>
       <c r="C77" t="s">
         <v>715</v>
       </c>
       <c r="D77" t="s">
         <v>716</v>
       </c>
       <c r="E77" t="s">
         <v>717</v>
       </c>
       <c r="F77" t="s">
         <v>718</v>
       </c>
       <c r="G77" t="s">
         <v>719</v>
       </c>
       <c r="H77" t="s">
         <v>720</v>
       </c>
       <c r="I77" t="s">
         <v>721</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
         <v>170</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
         <v>171</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>3348</v>
+        <v>3345</v>
       </c>
       <c r="B78" t="s">
         <v>723</v>
       </c>
       <c r="C78" t="s">
         <v>724</v>
       </c>
       <c r="D78" t="s">
         <v>725</v>
       </c>
       <c r="E78" t="s">
         <v>726</v>
       </c>
       <c r="F78" t="s">
         <v>727</v>
       </c>
       <c r="G78" t="s">
         <v>728</v>
       </c>
       <c r="H78" t="s">
         <v>729</v>
       </c>
       <c r="I78" t="s">
         <v>730</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
         <v>25</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
         <v>27</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>3350</v>
+        <v>3347</v>
       </c>
       <c r="B79" t="s">
         <v>732</v>
       </c>
       <c r="C79" t="s">
         <v>733</v>
       </c>
       <c r="D79" t="s">
         <v>734</v>
       </c>
       <c r="E79" t="s">
         <v>735</v>
       </c>
       <c r="F79" t="s">
         <v>736</v>
       </c>
       <c r="G79" t="s">
         <v>737</v>
       </c>
       <c r="H79" t="s">
         <v>738</v>
       </c>
       <c r="I79" t="s">
         <v>739</v>
       </c>
       <c r="J79" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K79" t="s">
+        <v>170</v>
+      </c>
+      <c r="L79" t="s">
+        <v>26</v>
+      </c>
+      <c r="M79" t="s">
+        <v>171</v>
+      </c>
+      <c r="N79" t="s">
+        <v>28</v>
+      </c>
+      <c r="O79" t="s">
         <v>740</v>
-      </c>
-[...10 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>3352</v>
+        <v>3348</v>
       </c>
       <c r="B80" t="s">
+        <v>741</v>
+      </c>
+      <c r="C80" t="s">
+        <v>742</v>
+      </c>
+      <c r="D80" t="s">
         <v>743</v>
       </c>
-      <c r="C80" t="s">
+      <c r="E80" t="s">
         <v>744</v>
       </c>
-      <c r="D80" t="s">
+      <c r="F80" t="s">
         <v>745</v>
       </c>
-      <c r="E80" t="s">
+      <c r="G80" t="s">
         <v>746</v>
       </c>
-      <c r="F80" t="s">
+      <c r="H80" t="s">
         <v>747</v>
       </c>
-      <c r="G80" t="s">
+      <c r="I80" t="s">
         <v>748</v>
       </c>
-      <c r="H80" t="s">
+      <c r="J80" t="s">
+        <v>24</v>
+      </c>
+      <c r="K80" t="s">
+        <v>25</v>
+      </c>
+      <c r="L80" t="s">
+        <v>26</v>
+      </c>
+      <c r="M80" t="s">
+        <v>27</v>
+      </c>
+      <c r="N80" t="s">
+        <v>28</v>
+      </c>
+      <c r="O80" t="s">
         <v>749</v>
-      </c>
-[...19 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>3354</v>
+        <v>3350</v>
       </c>
       <c r="B81" t="s">
+        <v>750</v>
+      </c>
+      <c r="C81" t="s">
+        <v>751</v>
+      </c>
+      <c r="D81" t="s">
+        <v>752</v>
+      </c>
+      <c r="E81" t="s">
+        <v>753</v>
+      </c>
+      <c r="F81" t="s">
+        <v>754</v>
+      </c>
+      <c r="G81" t="s">
+        <v>755</v>
+      </c>
+      <c r="H81" t="s">
         <v>756</v>
       </c>
-      <c r="C81" t="s">
+      <c r="I81" t="s">
         <v>757</v>
       </c>
-      <c r="D81" t="s">
+      <c r="J81" t="s">
+        <v>450</v>
+      </c>
+      <c r="K81" t="s">
         <v>758</v>
       </c>
-      <c r="E81" t="s">
+      <c r="L81" t="s">
+        <v>452</v>
+      </c>
+      <c r="M81" t="s">
         <v>759</v>
       </c>
-      <c r="F81" t="s">
+      <c r="N81" t="s">
+        <v>28</v>
+      </c>
+      <c r="O81" t="s">
         <v>760</v>
-      </c>
-[...25 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>3355</v>
+        <v>3352</v>
       </c>
       <c r="B82" t="s">
+        <v>761</v>
+      </c>
+      <c r="C82" t="s">
+        <v>762</v>
+      </c>
+      <c r="D82" t="s">
+        <v>763</v>
+      </c>
+      <c r="E82" t="s">
+        <v>764</v>
+      </c>
+      <c r="F82" t="s">
         <v>765</v>
       </c>
-      <c r="C82" t="s">
+      <c r="G82" t="s">
         <v>766</v>
       </c>
-      <c r="D82" t="s">
+      <c r="H82" t="s">
         <v>767</v>
       </c>
-      <c r="E82" t="s">
+      <c r="I82" t="s">
         <v>768</v>
       </c>
-      <c r="F82" t="s">
+      <c r="J82" t="s">
         <v>769</v>
       </c>
-      <c r="G82" t="s">
+      <c r="K82" t="s">
         <v>770</v>
       </c>
-      <c r="H82" t="s">
+      <c r="L82" t="s">
         <v>771</v>
       </c>
-      <c r="I82" t="s">
+      <c r="M82" t="s">
         <v>772</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>3359</v>
+        <v>3354</v>
       </c>
       <c r="B83" t="s">
         <v>774</v>
       </c>
       <c r="C83" t="s">
         <v>775</v>
       </c>
       <c r="D83" t="s">
         <v>776</v>
       </c>
       <c r="E83" t="s">
         <v>777</v>
       </c>
       <c r="F83" t="s">
         <v>778</v>
       </c>
       <c r="G83" t="s">
         <v>779</v>
       </c>
       <c r="H83" t="s">
         <v>780</v>
       </c>
       <c r="I83" t="s">
         <v>781</v>
       </c>
       <c r="J83" t="s">
         <v>24</v>
       </c>
       <c r="K83" t="s">
-        <v>442</v>
+        <v>25</v>
       </c>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83" t="s">
-        <v>444</v>
+        <v>27</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>3361</v>
+        <v>3355</v>
       </c>
       <c r="B84" t="s">
         <v>783</v>
       </c>
       <c r="C84" t="s">
         <v>784</v>
       </c>
       <c r="D84" t="s">
         <v>785</v>
       </c>
       <c r="E84" t="s">
         <v>786</v>
       </c>
       <c r="F84" t="s">
         <v>787</v>
       </c>
       <c r="G84" t="s">
         <v>788</v>
       </c>
       <c r="H84" t="s">
         <v>789</v>
       </c>
       <c r="I84" t="s">
         <v>790</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>3365</v>
+        <v>3359</v>
       </c>
       <c r="B85" t="s">
         <v>792</v>
       </c>
       <c r="C85" t="s">
         <v>793</v>
       </c>
       <c r="D85" t="s">
         <v>794</v>
       </c>
       <c r="E85" t="s">
         <v>795</v>
       </c>
       <c r="F85" t="s">
         <v>796</v>
       </c>
       <c r="G85" t="s">
         <v>797</v>
       </c>
       <c r="H85" t="s">
         <v>798</v>
       </c>
       <c r="I85" t="s">
         <v>799</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
-        <v>25</v>
+        <v>451</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85" t="s">
-        <v>27</v>
+        <v>453</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>3366</v>
+        <v>3360</v>
       </c>
       <c r="B86" t="s">
         <v>801</v>
       </c>
       <c r="C86" t="s">
         <v>802</v>
       </c>
       <c r="D86" t="s">
         <v>803</v>
       </c>
       <c r="E86" t="s">
         <v>804</v>
       </c>
       <c r="F86" t="s">
         <v>805</v>
       </c>
       <c r="G86" t="s">
         <v>806</v>
       </c>
       <c r="H86" t="s">
         <v>807</v>
       </c>
       <c r="I86" t="s">
         <v>808</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>3370</v>
+        <v>3361</v>
       </c>
       <c r="B87" t="s">
         <v>810</v>
       </c>
       <c r="C87" t="s">
         <v>811</v>
       </c>
       <c r="D87" t="s">
         <v>812</v>
       </c>
       <c r="E87" t="s">
         <v>813</v>
       </c>
       <c r="F87" t="s">
         <v>814</v>
       </c>
       <c r="G87" t="s">
         <v>815</v>
       </c>
       <c r="H87" t="s">
         <v>816</v>
       </c>
       <c r="I87" t="s">
         <v>817</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
         <v>170</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
         <v>171</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>3372</v>
+        <v>3364</v>
       </c>
       <c r="B88" t="s">
         <v>819</v>
       </c>
       <c r="C88" t="s">
         <v>820</v>
       </c>
       <c r="D88" t="s">
         <v>821</v>
       </c>
       <c r="E88" t="s">
         <v>822</v>
       </c>
       <c r="F88" t="s">
         <v>823</v>
       </c>
       <c r="G88" t="s">
         <v>824</v>
       </c>
       <c r="H88" t="s">
         <v>825</v>
       </c>
       <c r="I88" t="s">
         <v>826</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>3373</v>
+        <v>3365</v>
       </c>
       <c r="B89" t="s">
         <v>828</v>
       </c>
       <c r="C89" t="s">
         <v>829</v>
       </c>
       <c r="D89" t="s">
         <v>830</v>
       </c>
       <c r="E89" t="s">
         <v>831</v>
       </c>
       <c r="F89" t="s">
         <v>832</v>
       </c>
       <c r="G89" t="s">
         <v>833</v>
       </c>
       <c r="H89" t="s">
         <v>834</v>
       </c>
       <c r="I89" t="s">
         <v>835</v>
       </c>
       <c r="J89" t="s">
         <v>24</v>
       </c>
       <c r="K89" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L89" t="s">
         <v>26</v>
       </c>
       <c r="M89" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N89" t="s">
         <v>28</v>
       </c>
       <c r="O89" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>3375</v>
+        <v>3366</v>
       </c>
       <c r="B90" t="s">
         <v>837</v>
       </c>
       <c r="C90" t="s">
         <v>838</v>
       </c>
       <c r="D90" t="s">
         <v>839</v>
       </c>
       <c r="E90" t="s">
         <v>840</v>
       </c>
       <c r="F90" t="s">
         <v>841</v>
       </c>
       <c r="G90" t="s">
         <v>842</v>
       </c>
       <c r="H90" t="s">
         <v>843</v>
       </c>
       <c r="I90" t="s">
         <v>844</v>
       </c>
       <c r="J90" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K90" t="s">
-        <v>672</v>
+        <v>25</v>
       </c>
       <c r="L90" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M90" t="s">
-        <v>673</v>
+        <v>27</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>3381</v>
+        <v>3370</v>
       </c>
       <c r="B91" t="s">
         <v>846</v>
       </c>
       <c r="C91" t="s">
         <v>847</v>
       </c>
       <c r="D91" t="s">
         <v>848</v>
       </c>
       <c r="E91" t="s">
         <v>849</v>
       </c>
       <c r="F91" t="s">
         <v>850</v>
       </c>
       <c r="G91" t="s">
         <v>851</v>
       </c>
       <c r="H91" t="s">
         <v>852</v>
       </c>
       <c r="I91" t="s">
         <v>853</v>
       </c>
       <c r="J91" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K91" t="s">
-        <v>672</v>
+        <v>170</v>
       </c>
       <c r="L91" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M91" t="s">
-        <v>673</v>
+        <v>171</v>
       </c>
       <c r="N91" t="s">
         <v>28</v>
       </c>
       <c r="O91" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>3383</v>
+        <v>3372</v>
       </c>
       <c r="B92" t="s">
         <v>855</v>
       </c>
       <c r="C92" t="s">
         <v>856</v>
       </c>
       <c r="D92" t="s">
         <v>857</v>
       </c>
       <c r="E92" t="s">
         <v>858</v>
       </c>
       <c r="F92" t="s">
         <v>859</v>
       </c>
       <c r="G92" t="s">
         <v>860</v>
       </c>
       <c r="H92" t="s">
         <v>861</v>
       </c>
       <c r="I92" t="s">
         <v>862</v>
       </c>
       <c r="J92" t="s">
         <v>24</v>
       </c>
       <c r="K92" t="s">
-        <v>274</v>
+        <v>170</v>
       </c>
       <c r="L92" t="s">
         <v>26</v>
       </c>
       <c r="M92" t="s">
-        <v>276</v>
+        <v>171</v>
       </c>
       <c r="N92" t="s">
         <v>28</v>
       </c>
       <c r="O92" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>3384</v>
+        <v>3373</v>
       </c>
       <c r="B93" t="s">
         <v>864</v>
       </c>
       <c r="C93" t="s">
         <v>865</v>
       </c>
       <c r="D93" t="s">
         <v>866</v>
       </c>
       <c r="E93" t="s">
         <v>867</v>
       </c>
       <c r="F93" t="s">
         <v>868</v>
       </c>
       <c r="G93" t="s">
         <v>869</v>
       </c>
       <c r="H93" t="s">
         <v>870</v>
       </c>
       <c r="I93" t="s">
         <v>871</v>
       </c>
       <c r="J93" t="s">
         <v>24</v>
       </c>
       <c r="K93" t="s">
+        <v>170</v>
+      </c>
+      <c r="L93" t="s">
+        <v>26</v>
+      </c>
+      <c r="M93" t="s">
+        <v>171</v>
+      </c>
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+      <c r="O93" t="s">
         <v>872</v>
-      </c>
-[...10 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>3389</v>
+        <v>3375</v>
       </c>
       <c r="B94" t="s">
+        <v>873</v>
+      </c>
+      <c r="C94" t="s">
+        <v>874</v>
+      </c>
+      <c r="D94" t="s">
         <v>875</v>
       </c>
-      <c r="C94" t="s">
+      <c r="E94" t="s">
         <v>876</v>
       </c>
-      <c r="D94" t="s">
+      <c r="F94" t="s">
         <v>877</v>
       </c>
-      <c r="E94" t="s">
+      <c r="G94" t="s">
         <v>878</v>
       </c>
-      <c r="F94" t="s">
+      <c r="H94" t="s">
         <v>879</v>
       </c>
-      <c r="G94" t="s">
+      <c r="I94" t="s">
         <v>880</v>
       </c>
-      <c r="H94" t="s">
+      <c r="J94" t="s">
+        <v>450</v>
+      </c>
+      <c r="K94" t="s">
+        <v>690</v>
+      </c>
+      <c r="L94" t="s">
+        <v>452</v>
+      </c>
+      <c r="M94" t="s">
+        <v>691</v>
+      </c>
+      <c r="N94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O94" t="s">
         <v>881</v>
-      </c>
-[...19 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>3390</v>
+        <v>3379</v>
       </c>
       <c r="B95" t="s">
+        <v>882</v>
+      </c>
+      <c r="C95" t="s">
+        <v>883</v>
+      </c>
+      <c r="D95" t="s">
+        <v>884</v>
+      </c>
+      <c r="E95" t="s">
+        <v>885</v>
+      </c>
+      <c r="F95" t="s">
         <v>886</v>
       </c>
-      <c r="C95" t="s">
+      <c r="G95" t="s">
         <v>887</v>
       </c>
-      <c r="D95" t="s">
+      <c r="H95" t="s">
         <v>888</v>
       </c>
-      <c r="E95" t="s">
+      <c r="I95" t="s">
         <v>889</v>
-      </c>
-[...10 lines deleted...]
-        <v>893</v>
       </c>
       <c r="J95" t="s">
         <v>24</v>
       </c>
       <c r="K95" t="s">
         <v>25</v>
       </c>
       <c r="L95" t="s">
         <v>26</v>
       </c>
       <c r="M95" t="s">
         <v>27</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>3395</v>
+        <v>3381</v>
       </c>
       <c r="B96" t="s">
+        <v>891</v>
+      </c>
+      <c r="C96" t="s">
+        <v>892</v>
+      </c>
+      <c r="D96" t="s">
+        <v>893</v>
+      </c>
+      <c r="E96" t="s">
+        <v>894</v>
+      </c>
+      <c r="F96" t="s">
         <v>895</v>
       </c>
-      <c r="C96" t="s">
+      <c r="G96" t="s">
         <v>896</v>
       </c>
-      <c r="D96" t="s">
+      <c r="H96" t="s">
         <v>897</v>
       </c>
-      <c r="E96" t="s">
+      <c r="I96" t="s">
         <v>898</v>
       </c>
-      <c r="F96" t="s">
+      <c r="J96" t="s">
+        <v>450</v>
+      </c>
+      <c r="K96" t="s">
+        <v>690</v>
+      </c>
+      <c r="L96" t="s">
+        <v>452</v>
+      </c>
+      <c r="M96" t="s">
+        <v>691</v>
+      </c>
+      <c r="N96" t="s">
+        <v>28</v>
+      </c>
+      <c r="O96" t="s">
         <v>899</v>
-      </c>
-[...25 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>3402</v>
+        <v>3383</v>
       </c>
       <c r="B97" t="s">
+        <v>900</v>
+      </c>
+      <c r="C97" t="s">
+        <v>901</v>
+      </c>
+      <c r="D97" t="s">
+        <v>902</v>
+      </c>
+      <c r="E97" t="s">
+        <v>903</v>
+      </c>
+      <c r="F97" t="s">
+        <v>904</v>
+      </c>
+      <c r="G97" t="s">
+        <v>905</v>
+      </c>
+      <c r="H97" t="s">
         <v>906</v>
       </c>
-      <c r="C97" t="s">
+      <c r="I97" t="s">
         <v>907</v>
       </c>
-      <c r="D97" t="s">
+      <c r="J97" t="s">
+        <v>24</v>
+      </c>
+      <c r="K97" t="s">
+        <v>274</v>
+      </c>
+      <c r="L97" t="s">
+        <v>26</v>
+      </c>
+      <c r="M97" t="s">
+        <v>276</v>
+      </c>
+      <c r="N97" t="s">
+        <v>28</v>
+      </c>
+      <c r="O97" t="s">
         <v>908</v>
-      </c>
-[...31 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>3406</v>
+        <v>3384</v>
       </c>
       <c r="B98" t="s">
+        <v>909</v>
+      </c>
+      <c r="C98" t="s">
+        <v>910</v>
+      </c>
+      <c r="D98" t="s">
+        <v>911</v>
+      </c>
+      <c r="E98" t="s">
+        <v>912</v>
+      </c>
+      <c r="F98" t="s">
+        <v>913</v>
+      </c>
+      <c r="G98" t="s">
+        <v>914</v>
+      </c>
+      <c r="H98" t="s">
+        <v>915</v>
+      </c>
+      <c r="I98" t="s">
         <v>916</v>
       </c>
-      <c r="C98" t="s">
+      <c r="J98" t="s">
+        <v>24</v>
+      </c>
+      <c r="K98" t="s">
         <v>917</v>
       </c>
-      <c r="D98" t="s">
+      <c r="L98" t="s">
+        <v>702</v>
+      </c>
+      <c r="M98" t="s">
         <v>918</v>
       </c>
-      <c r="E98" t="s">
+      <c r="N98" t="s">
+        <v>28</v>
+      </c>
+      <c r="O98" t="s">
         <v>919</v>
-      </c>
-[...28 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>3407</v>
+        <v>3389</v>
       </c>
       <c r="B99" t="s">
+        <v>920</v>
+      </c>
+      <c r="C99" t="s">
+        <v>921</v>
+      </c>
+      <c r="D99" t="s">
+        <v>922</v>
+      </c>
+      <c r="E99" t="s">
+        <v>923</v>
+      </c>
+      <c r="F99" t="s">
+        <v>924</v>
+      </c>
+      <c r="G99" t="s">
         <v>925</v>
       </c>
-      <c r="C99" t="s">
+      <c r="H99" t="s">
         <v>926</v>
       </c>
-      <c r="D99" t="s">
+      <c r="I99" t="s">
         <v>927</v>
       </c>
-      <c r="E99" t="s">
+      <c r="J99" t="s">
+        <v>24</v>
+      </c>
+      <c r="K99" t="s">
         <v>928</v>
       </c>
-      <c r="F99" t="s">
+      <c r="L99" t="s">
+        <v>26</v>
+      </c>
+      <c r="M99" t="s">
         <v>929</v>
       </c>
-      <c r="G99" t="s">
+      <c r="N99" t="s">
+        <v>28</v>
+      </c>
+      <c r="O99" t="s">
         <v>930</v>
-      </c>
-[...22 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>3409</v>
+        <v>3390</v>
       </c>
       <c r="B100" t="s">
+        <v>931</v>
+      </c>
+      <c r="C100" t="s">
+        <v>932</v>
+      </c>
+      <c r="D100" t="s">
+        <v>933</v>
+      </c>
+      <c r="E100" t="s">
         <v>934</v>
       </c>
-      <c r="C100" t="s">
+      <c r="F100" t="s">
         <v>935</v>
       </c>
-      <c r="D100" t="s">
+      <c r="G100" t="s">
         <v>936</v>
       </c>
-      <c r="E100" t="s">
+      <c r="H100" t="s">
         <v>937</v>
       </c>
-      <c r="F100" t="s">
+      <c r="I100" t="s">
         <v>938</v>
-      </c>
-[...7 lines deleted...]
-        <v>941</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
         <v>25</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
         <v>27</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>3410</v>
+        <v>3395</v>
       </c>
       <c r="B101" t="s">
+        <v>940</v>
+      </c>
+      <c r="C101" t="s">
+        <v>941</v>
+      </c>
+      <c r="D101" t="s">
+        <v>942</v>
+      </c>
+      <c r="E101" t="s">
         <v>943</v>
       </c>
-      <c r="C101" t="s">
+      <c r="F101" t="s">
         <v>944</v>
       </c>
-      <c r="D101" t="s">
+      <c r="G101" t="s">
         <v>945</v>
       </c>
-      <c r="E101" t="s">
+      <c r="H101" t="s">
         <v>946</v>
       </c>
-      <c r="F101" t="s">
+      <c r="I101" t="s">
         <v>947</v>
       </c>
-      <c r="G101" t="s">
+      <c r="J101" t="s">
+        <v>24</v>
+      </c>
+      <c r="K101" t="s">
         <v>948</v>
       </c>
-      <c r="H101" t="s">
+      <c r="L101" t="s">
+        <v>26</v>
+      </c>
+      <c r="M101" t="s">
         <v>949</v>
       </c>
-      <c r="I101" t="s">
+      <c r="N101" t="s">
+        <v>28</v>
+      </c>
+      <c r="O101" t="s">
         <v>950</v>
-      </c>
-[...16 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>3414</v>
+        <v>3402</v>
       </c>
       <c r="B102" t="s">
+        <v>951</v>
+      </c>
+      <c r="C102" t="s">
         <v>952</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>953</v>
       </c>
-      <c r="D102" t="s">
+      <c r="E102" t="s">
         <v>954</v>
       </c>
-      <c r="E102" t="s">
+      <c r="F102" t="s">
         <v>955</v>
       </c>
-      <c r="F102" t="s">
+      <c r="G102" t="s">
         <v>956</v>
       </c>
-      <c r="G102" t="s">
+      <c r="H102" t="s">
         <v>957</v>
       </c>
-      <c r="H102" t="s">
+      <c r="I102" t="s">
         <v>958</v>
       </c>
-      <c r="I102" t="s">
+      <c r="J102" t="s">
+        <v>24</v>
+      </c>
+      <c r="K102" t="s">
+        <v>928</v>
+      </c>
+      <c r="L102" t="s">
+        <v>702</v>
+      </c>
+      <c r="M102" t="s">
         <v>959</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>3416</v>
+        <v>3406</v>
       </c>
       <c r="B103" t="s">
         <v>961</v>
       </c>
       <c r="C103" t="s">
         <v>962</v>
       </c>
       <c r="D103" t="s">
         <v>963</v>
       </c>
       <c r="E103" t="s">
         <v>964</v>
       </c>
       <c r="F103" t="s">
         <v>965</v>
       </c>
       <c r="G103" t="s">
         <v>966</v>
       </c>
       <c r="H103" t="s">
         <v>967</v>
       </c>
       <c r="I103" t="s">
         <v>968</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
-        <v>672</v>
+        <v>47</v>
       </c>
       <c r="L103" t="s">
-        <v>684</v>
+        <v>26</v>
       </c>
       <c r="M103" t="s">
+        <v>48</v>
+      </c>
+      <c r="N103" t="s">
+        <v>28</v>
+      </c>
+      <c r="O103" t="s">
         <v>969</v>
-      </c>
-[...4 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>3417</v>
+        <v>3407</v>
       </c>
       <c r="B104" t="s">
+        <v>970</v>
+      </c>
+      <c r="C104" t="s">
         <v>971</v>
       </c>
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>972</v>
       </c>
-      <c r="D104" t="s">
+      <c r="E104" t="s">
         <v>973</v>
       </c>
-      <c r="E104" t="s">
+      <c r="F104" t="s">
         <v>974</v>
       </c>
-      <c r="F104" t="s">
+      <c r="G104" t="s">
         <v>975</v>
       </c>
-      <c r="G104" t="s">
+      <c r="H104" t="s">
         <v>976</v>
       </c>
-      <c r="H104" t="s">
+      <c r="I104" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
         <v>25</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
         <v>27</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>3418</v>
+        <v>3409</v>
       </c>
       <c r="B105" t="s">
+        <v>979</v>
+      </c>
+      <c r="C105" t="s">
         <v>980</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>981</v>
       </c>
-      <c r="D105" t="s">
+      <c r="E105" t="s">
         <v>982</v>
       </c>
-      <c r="E105" t="s">
+      <c r="F105" t="s">
         <v>983</v>
       </c>
-      <c r="F105" t="s">
+      <c r="G105" t="s">
         <v>984</v>
       </c>
-      <c r="G105" t="s">
+      <c r="H105" t="s">
         <v>985</v>
       </c>
-      <c r="H105" t="s">
+      <c r="I105" t="s">
         <v>986</v>
       </c>
-      <c r="I105" t="s">
+      <c r="J105" t="s">
+        <v>24</v>
+      </c>
+      <c r="K105" t="s">
+        <v>25</v>
+      </c>
+      <c r="L105" t="s">
+        <v>26</v>
+      </c>
+      <c r="M105" t="s">
+        <v>27</v>
+      </c>
+      <c r="N105" t="s">
+        <v>28</v>
+      </c>
+      <c r="O105" t="s">
         <v>987</v>
-      </c>
-[...16 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>3419</v>
+        <v>3410</v>
       </c>
       <c r="B106" t="s">
+        <v>988</v>
+      </c>
+      <c r="C106" t="s">
         <v>989</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>990</v>
       </c>
-      <c r="D106" t="s">
+      <c r="E106" t="s">
         <v>991</v>
       </c>
-      <c r="E106" t="s">
+      <c r="F106" t="s">
         <v>992</v>
       </c>
-      <c r="F106" t="s">
+      <c r="G106" t="s">
         <v>993</v>
       </c>
-      <c r="G106" t="s">
+      <c r="H106" t="s">
         <v>994</v>
       </c>
-      <c r="H106" t="s">
+      <c r="I106" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
         <v>25</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
         <v>27</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>3420</v>
+        <v>3414</v>
       </c>
       <c r="B107" t="s">
+        <v>997</v>
+      </c>
+      <c r="C107" t="s">
         <v>998</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>999</v>
       </c>
-      <c r="D107" t="s">
+      <c r="E107" t="s">
         <v>1000</v>
       </c>
-      <c r="E107" t="s">
+      <c r="F107" t="s">
         <v>1001</v>
       </c>
-      <c r="F107" t="s">
+      <c r="G107" t="s">
         <v>1002</v>
       </c>
-      <c r="G107" t="s">
+      <c r="H107" t="s">
         <v>1003</v>
       </c>
-      <c r="H107" t="s">
+      <c r="I107" t="s">
         <v>1004</v>
       </c>
-      <c r="I107" t="s">
+      <c r="J107" t="s">
+        <v>24</v>
+      </c>
+      <c r="K107" t="s">
+        <v>47</v>
+      </c>
+      <c r="L107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M107" t="s">
+        <v>48</v>
+      </c>
+      <c r="N107" t="s">
+        <v>28</v>
+      </c>
+      <c r="O107" t="s">
         <v>1005</v>
-      </c>
-[...16 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>3421</v>
+        <v>3416</v>
       </c>
       <c r="B108" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C108" t="s">
         <v>1007</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>1008</v>
       </c>
-      <c r="D108" t="s">
+      <c r="E108" t="s">
         <v>1009</v>
       </c>
-      <c r="E108" t="s">
+      <c r="F108" t="s">
         <v>1010</v>
       </c>
-      <c r="F108" t="s">
+      <c r="G108" t="s">
         <v>1011</v>
       </c>
-      <c r="G108" t="s">
+      <c r="H108" t="s">
         <v>1012</v>
       </c>
-      <c r="H108" t="s">
+      <c r="I108" t="s">
         <v>1013</v>
       </c>
-      <c r="I108" t="s">
+      <c r="J108" t="s">
+        <v>24</v>
+      </c>
+      <c r="K108" t="s">
+        <v>690</v>
+      </c>
+      <c r="L108" t="s">
+        <v>702</v>
+      </c>
+      <c r="M108" t="s">
         <v>1014</v>
       </c>
-      <c r="J108" t="s">
-[...8 lines deleted...]
-      <c r="M108" t="s">
+      <c r="N108" t="s">
+        <v>28</v>
+      </c>
+      <c r="O108" t="s">
         <v>1015</v>
-      </c>
-[...4 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>3422</v>
+        <v>3417</v>
       </c>
       <c r="B109" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C109" t="s">
         <v>1017</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>1018</v>
       </c>
-      <c r="D109" t="s">
+      <c r="E109" t="s">
         <v>1019</v>
       </c>
-      <c r="E109" t="s">
+      <c r="F109" t="s">
         <v>1020</v>
       </c>
-      <c r="F109" t="s">
+      <c r="G109" t="s">
         <v>1021</v>
       </c>
-      <c r="G109" t="s">
+      <c r="H109" t="s">
         <v>1022</v>
       </c>
-      <c r="H109" t="s">
+      <c r="I109" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
       <c r="J109" t="s">
         <v>24</v>
       </c>
       <c r="K109" t="s">
         <v>25</v>
       </c>
       <c r="L109" t="s">
         <v>26</v>
       </c>
       <c r="M109" t="s">
         <v>27</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>3437</v>
+        <v>3418</v>
       </c>
       <c r="B110" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C110" t="s">
         <v>1026</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>1027</v>
       </c>
-      <c r="D110" t="s">
+      <c r="E110" t="s">
         <v>1028</v>
       </c>
-      <c r="E110" t="s">
+      <c r="F110" t="s">
         <v>1029</v>
       </c>
-      <c r="F110" t="s">
+      <c r="G110" t="s">
         <v>1030</v>
       </c>
-      <c r="G110" t="s">
+      <c r="H110" t="s">
         <v>1031</v>
       </c>
-      <c r="H110" t="s">
+      <c r="I110" t="s">
         <v>1032</v>
       </c>
-      <c r="I110" t="s">
+      <c r="J110" t="s">
+        <v>24</v>
+      </c>
+      <c r="K110" t="s">
+        <v>170</v>
+      </c>
+      <c r="L110" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" t="s">
+        <v>171</v>
+      </c>
+      <c r="N110" t="s">
+        <v>28</v>
+      </c>
+      <c r="O110" t="s">
         <v>1033</v>
-      </c>
-[...16 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>3438</v>
+        <v>3419</v>
       </c>
       <c r="B111" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C111" t="s">
         <v>1035</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>1036</v>
       </c>
-      <c r="D111" t="s">
+      <c r="E111" t="s">
         <v>1037</v>
       </c>
-      <c r="E111" t="s">
+      <c r="F111" t="s">
         <v>1038</v>
       </c>
-      <c r="F111" t="s">
+      <c r="G111" t="s">
         <v>1039</v>
       </c>
-      <c r="G111" t="s">
+      <c r="H111" t="s">
         <v>1040</v>
       </c>
-      <c r="H111" t="s">
+      <c r="I111" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
       <c r="J111" t="s">
         <v>24</v>
       </c>
       <c r="K111" t="s">
         <v>25</v>
       </c>
       <c r="L111" t="s">
         <v>26</v>
       </c>
       <c r="M111" t="s">
         <v>27</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>3444</v>
+        <v>3420</v>
       </c>
       <c r="B112" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C112" t="s">
         <v>1044</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>1045</v>
       </c>
-      <c r="D112" t="s">
+      <c r="E112" t="s">
         <v>1046</v>
       </c>
-      <c r="E112" t="s">
+      <c r="F112" t="s">
         <v>1047</v>
       </c>
-      <c r="F112" t="s">
+      <c r="G112" t="s">
         <v>1048</v>
       </c>
-      <c r="G112" t="s">
+      <c r="H112" t="s">
         <v>1049</v>
       </c>
-      <c r="H112" t="s">
+      <c r="I112" t="s">
         <v>1050</v>
       </c>
-      <c r="I112" t="s">
+      <c r="J112" t="s">
+        <v>24</v>
+      </c>
+      <c r="K112" t="s">
+        <v>170</v>
+      </c>
+      <c r="L112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M112" t="s">
+        <v>171</v>
+      </c>
+      <c r="N112" t="s">
+        <v>28</v>
+      </c>
+      <c r="O112" t="s">
         <v>1051</v>
-      </c>
-[...16 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>3461</v>
+        <v>3421</v>
       </c>
       <c r="B113" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C113" t="s">
         <v>1053</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>1054</v>
       </c>
-      <c r="D113" t="s">
+      <c r="E113" t="s">
         <v>1055</v>
       </c>
-      <c r="E113" t="s">
+      <c r="F113" t="s">
         <v>1056</v>
       </c>
-      <c r="F113" t="s">
+      <c r="G113" t="s">
         <v>1057</v>
       </c>
-      <c r="G113" t="s">
+      <c r="H113" t="s">
         <v>1058</v>
       </c>
-      <c r="H113" t="s">
+      <c r="I113" t="s">
         <v>1059</v>
       </c>
-      <c r="I113" t="s">
+      <c r="J113" t="s">
+        <v>24</v>
+      </c>
+      <c r="K113" t="s">
+        <v>47</v>
+      </c>
+      <c r="L113" t="s">
+        <v>702</v>
+      </c>
+      <c r="M113" t="s">
         <v>1060</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>3470</v>
+        <v>3422</v>
       </c>
       <c r="B114" t="s">
         <v>1062</v>
       </c>
       <c r="C114" t="s">
         <v>1063</v>
       </c>
       <c r="D114" t="s">
         <v>1064</v>
       </c>
       <c r="E114" t="s">
         <v>1065</v>
       </c>
       <c r="F114" t="s">
         <v>1066</v>
       </c>
       <c r="G114" t="s">
         <v>1067</v>
       </c>
       <c r="H114" t="s">
         <v>1068</v>
       </c>
       <c r="I114" t="s">
         <v>1069</v>
       </c>
       <c r="J114" t="s">
         <v>24</v>
       </c>
       <c r="K114" t="s">
+        <v>25</v>
+      </c>
+      <c r="L114" t="s">
+        <v>26</v>
+      </c>
+      <c r="M114" t="s">
+        <v>27</v>
+      </c>
+      <c r="N114" t="s">
+        <v>28</v>
+      </c>
+      <c r="O114" t="s">
         <v>1070</v>
-      </c>
-[...10 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>3475</v>
+        <v>3437</v>
       </c>
       <c r="B115" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D115" t="s">
         <v>1073</v>
       </c>
-      <c r="C115" t="s">
+      <c r="E115" t="s">
         <v>1074</v>
       </c>
-      <c r="D115" t="s">
+      <c r="F115" t="s">
         <v>1075</v>
       </c>
-      <c r="E115" t="s">
+      <c r="G115" t="s">
         <v>1076</v>
       </c>
-      <c r="F115" t="s">
+      <c r="H115" t="s">
         <v>1077</v>
       </c>
-      <c r="G115" t="s">
+      <c r="I115" t="s">
         <v>1078</v>
       </c>
-      <c r="H115" t="s">
+      <c r="J115" t="s">
+        <v>24</v>
+      </c>
+      <c r="K115" t="s">
+        <v>25</v>
+      </c>
+      <c r="L115" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" t="s">
+        <v>27</v>
+      </c>
+      <c r="N115" t="s">
+        <v>28</v>
+      </c>
+      <c r="O115" t="s">
         <v>1079</v>
-      </c>
-[...19 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>3476</v>
+        <v>3438</v>
       </c>
       <c r="B116" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D116" t="s">
         <v>1082</v>
       </c>
-      <c r="C116" t="s">
+      <c r="E116" t="s">
         <v>1083</v>
       </c>
-      <c r="D116" t="s">
+      <c r="F116" t="s">
         <v>1084</v>
       </c>
-      <c r="E116" t="s">
+      <c r="G116" t="s">
         <v>1085</v>
       </c>
-      <c r="F116" t="s">
+      <c r="H116" t="s">
         <v>1086</v>
       </c>
-      <c r="G116" t="s">
+      <c r="I116" t="s">
         <v>1087</v>
-      </c>
-[...4 lines deleted...]
-        <v>1089</v>
       </c>
       <c r="J116" t="s">
         <v>24</v>
       </c>
       <c r="K116" t="s">
         <v>25</v>
       </c>
       <c r="L116" t="s">
         <v>26</v>
       </c>
       <c r="M116" t="s">
         <v>27</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>3480</v>
+        <v>3444</v>
       </c>
       <c r="B117" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D117" t="s">
         <v>1091</v>
       </c>
-      <c r="C117" t="s">
+      <c r="E117" t="s">
         <v>1092</v>
       </c>
-      <c r="D117" t="s">
+      <c r="F117" t="s">
         <v>1093</v>
       </c>
-      <c r="E117" t="s">
+      <c r="G117" t="s">
         <v>1094</v>
       </c>
-      <c r="F117" t="s">
+      <c r="H117" t="s">
         <v>1095</v>
       </c>
-      <c r="G117" t="s">
+      <c r="I117" t="s">
         <v>1096</v>
       </c>
-      <c r="H117" t="s">
+      <c r="J117" t="s">
+        <v>24</v>
+      </c>
+      <c r="K117" t="s">
+        <v>25</v>
+      </c>
+      <c r="L117" t="s">
+        <v>26</v>
+      </c>
+      <c r="M117" t="s">
+        <v>27</v>
+      </c>
+      <c r="N117" t="s">
+        <v>28</v>
+      </c>
+      <c r="O117" t="s">
         <v>1097</v>
-      </c>
-[...19 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>3481</v>
+        <v>3461</v>
       </c>
       <c r="B118" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D118" t="s">
         <v>1100</v>
       </c>
-      <c r="C118" t="s">
+      <c r="E118" t="s">
         <v>1101</v>
       </c>
-      <c r="D118" t="s">
+      <c r="F118" t="s">
         <v>1102</v>
       </c>
-      <c r="E118" t="s">
+      <c r="G118" t="s">
         <v>1103</v>
       </c>
-      <c r="F118" t="s">
+      <c r="H118" t="s">
         <v>1104</v>
       </c>
-      <c r="G118" t="s">
+      <c r="I118" t="s">
         <v>1105</v>
       </c>
-      <c r="H118" t="s">
+      <c r="J118" t="s">
+        <v>24</v>
+      </c>
+      <c r="K118" t="s">
+        <v>25</v>
+      </c>
+      <c r="L118" t="s">
+        <v>26</v>
+      </c>
+      <c r="M118" t="s">
+        <v>27</v>
+      </c>
+      <c r="N118" t="s">
+        <v>28</v>
+      </c>
+      <c r="O118" t="s">
         <v>1106</v>
-      </c>
-[...19 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>3503</v>
+        <v>3469</v>
       </c>
       <c r="B119" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D119" t="s">
         <v>1109</v>
       </c>
-      <c r="C119" t="s">
+      <c r="E119" t="s">
         <v>1110</v>
       </c>
-      <c r="D119" t="s">
+      <c r="F119" t="s">
         <v>1111</v>
       </c>
-      <c r="E119" t="s">
+      <c r="G119" t="s">
         <v>1112</v>
       </c>
-      <c r="F119" t="s">
+      <c r="H119" t="s">
         <v>1113</v>
       </c>
-      <c r="G119" t="s">
+      <c r="I119" t="s">
         <v>1114</v>
-      </c>
-[...4 lines deleted...]
-        <v>1116</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
         <v>25</v>
       </c>
       <c r="L119" t="s">
         <v>26</v>
       </c>
       <c r="M119" t="s">
         <v>27</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
-        <v>1117</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>3512</v>
+        <v>3470</v>
       </c>
       <c r="B120" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D120" t="s">
         <v>1118</v>
       </c>
-      <c r="C120" t="s">
+      <c r="E120" t="s">
         <v>1119</v>
       </c>
-      <c r="D120" t="s">
+      <c r="F120" t="s">
         <v>1120</v>
       </c>
-      <c r="E120" t="s">
+      <c r="G120" t="s">
         <v>1121</v>
       </c>
-      <c r="F120" t="s">
+      <c r="H120" t="s">
         <v>1122</v>
       </c>
-      <c r="G120" t="s">
+      <c r="I120" t="s">
         <v>1123</v>
       </c>
-      <c r="H120" t="s">
+      <c r="J120" t="s">
+        <v>24</v>
+      </c>
+      <c r="K120" t="s">
         <v>1124</v>
       </c>
-      <c r="I120" t="s">
+      <c r="L120" t="s">
+        <v>26</v>
+      </c>
+      <c r="M120" t="s">
         <v>1125</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N120" t="s">
         <v>28</v>
       </c>
       <c r="O120" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>3518</v>
+        <v>3475</v>
       </c>
       <c r="B121" t="s">
         <v>1127</v>
       </c>
       <c r="C121" t="s">
         <v>1128</v>
       </c>
       <c r="D121" t="s">
         <v>1129</v>
       </c>
       <c r="E121" t="s">
         <v>1130</v>
       </c>
       <c r="F121" t="s">
         <v>1131</v>
       </c>
       <c r="G121" t="s">
         <v>1132</v>
       </c>
       <c r="H121" t="s">
         <v>1133</v>
       </c>
       <c r="I121" t="s">
         <v>1134</v>
       </c>
       <c r="J121" t="s">
         <v>24</v>
       </c>
       <c r="K121" t="s">
+        <v>47</v>
+      </c>
+      <c r="L121" t="s">
+        <v>26</v>
+      </c>
+      <c r="M121" t="s">
+        <v>48</v>
+      </c>
+      <c r="N121" t="s">
+        <v>28</v>
+      </c>
+      <c r="O121" t="s">
         <v>1135</v>
-      </c>
-[...10 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>3520</v>
+        <v>3476</v>
       </c>
       <c r="B122" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D122" t="s">
         <v>1138</v>
       </c>
-      <c r="C122" t="s">
+      <c r="E122" t="s">
         <v>1139</v>
       </c>
-      <c r="D122" t="s">
+      <c r="F122" t="s">
         <v>1140</v>
       </c>
-      <c r="E122" t="s">
+      <c r="G122" t="s">
         <v>1141</v>
       </c>
-      <c r="F122" t="s">
+      <c r="H122" t="s">
         <v>1142</v>
       </c>
-      <c r="G122" t="s">
+      <c r="I122" t="s">
         <v>1143</v>
       </c>
-      <c r="H122" t="s">
+      <c r="J122" t="s">
+        <v>24</v>
+      </c>
+      <c r="K122" t="s">
+        <v>25</v>
+      </c>
+      <c r="L122" t="s">
+        <v>26</v>
+      </c>
+      <c r="M122" t="s">
+        <v>27</v>
+      </c>
+      <c r="N122" t="s">
+        <v>28</v>
+      </c>
+      <c r="O122" t="s">
         <v>1144</v>
-      </c>
-[...19 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>3534</v>
+        <v>3480</v>
       </c>
       <c r="B123" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D123" t="s">
         <v>1147</v>
       </c>
-      <c r="C123" t="s">
+      <c r="E123" t="s">
         <v>1148</v>
       </c>
-      <c r="D123" t="s">
+      <c r="F123" t="s">
         <v>1149</v>
       </c>
-      <c r="E123" t="s">
+      <c r="G123" t="s">
         <v>1150</v>
       </c>
-      <c r="F123" t="s">
+      <c r="H123" t="s">
         <v>1151</v>
       </c>
-      <c r="G123" t="s">
+      <c r="I123" t="s">
         <v>1152</v>
       </c>
-      <c r="H123" t="s">
+      <c r="J123" t="s">
+        <v>24</v>
+      </c>
+      <c r="K123" t="s">
+        <v>170</v>
+      </c>
+      <c r="L123" t="s">
+        <v>26</v>
+      </c>
+      <c r="M123" t="s">
+        <v>171</v>
+      </c>
+      <c r="N123" t="s">
+        <v>28</v>
+      </c>
+      <c r="O123" t="s">
         <v>1153</v>
-      </c>
-[...19 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>3546</v>
+        <v>3481</v>
       </c>
       <c r="B124" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D124" t="s">
         <v>1156</v>
       </c>
-      <c r="C124" t="s">
+      <c r="E124" t="s">
         <v>1157</v>
       </c>
-      <c r="D124" t="s">
+      <c r="F124" t="s">
         <v>1158</v>
       </c>
-      <c r="E124" t="s">
+      <c r="G124" t="s">
         <v>1159</v>
       </c>
-      <c r="F124" t="s">
+      <c r="H124" t="s">
         <v>1160</v>
       </c>
-      <c r="G124" t="s">
+      <c r="I124" t="s">
         <v>1161</v>
       </c>
-      <c r="H124" t="s">
+      <c r="J124" t="s">
+        <v>24</v>
+      </c>
+      <c r="K124" t="s">
+        <v>170</v>
+      </c>
+      <c r="L124" t="s">
+        <v>26</v>
+      </c>
+      <c r="M124" t="s">
+        <v>171</v>
+      </c>
+      <c r="N124" t="s">
+        <v>28</v>
+      </c>
+      <c r="O124" t="s">
         <v>1162</v>
-      </c>
-[...19 lines deleted...]
-        <v>1164</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>3552</v>
+        <v>3503</v>
       </c>
       <c r="B125" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D125" t="s">
         <v>1165</v>
       </c>
-      <c r="C125" t="s">
+      <c r="E125" t="s">
         <v>1166</v>
       </c>
-      <c r="D125" t="s">
+      <c r="F125" t="s">
         <v>1167</v>
       </c>
-      <c r="E125" t="s">
+      <c r="G125" t="s">
         <v>1168</v>
       </c>
-      <c r="F125" t="s">
+      <c r="H125" t="s">
         <v>1169</v>
       </c>
-      <c r="G125" t="s">
+      <c r="I125" t="s">
         <v>1170</v>
       </c>
-      <c r="H125" t="s">
+      <c r="J125" t="s">
+        <v>24</v>
+      </c>
+      <c r="K125" t="s">
+        <v>25</v>
+      </c>
+      <c r="L125" t="s">
+        <v>26</v>
+      </c>
+      <c r="M125" t="s">
+        <v>27</v>
+      </c>
+      <c r="N125" t="s">
+        <v>28</v>
+      </c>
+      <c r="O125" t="s">
         <v>1171</v>
-      </c>
-[...19 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>3553</v>
+        <v>3512</v>
       </c>
       <c r="B126" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D126" t="s">
         <v>1174</v>
       </c>
-      <c r="C126" t="s">
+      <c r="E126" t="s">
         <v>1175</v>
       </c>
-      <c r="D126" t="s">
+      <c r="F126" t="s">
         <v>1176</v>
       </c>
-      <c r="E126" t="s">
+      <c r="G126" t="s">
         <v>1177</v>
       </c>
-      <c r="F126" t="s">
+      <c r="H126" t="s">
         <v>1178</v>
       </c>
-      <c r="G126" t="s">
+      <c r="I126" t="s">
         <v>1179</v>
       </c>
-      <c r="H126" t="s">
+      <c r="J126" t="s">
+        <v>24</v>
+      </c>
+      <c r="K126" t="s">
+        <v>25</v>
+      </c>
+      <c r="L126" t="s">
+        <v>26</v>
+      </c>
+      <c r="M126" t="s">
+        <v>27</v>
+      </c>
+      <c r="N126" t="s">
+        <v>28</v>
+      </c>
+      <c r="O126" t="s">
         <v>1180</v>
-      </c>
-[...19 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>3567</v>
+        <v>3518</v>
       </c>
       <c r="B127" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D127" t="s">
         <v>1183</v>
       </c>
-      <c r="C127" t="s">
+      <c r="E127" t="s">
         <v>1184</v>
       </c>
-      <c r="D127" t="s">
+      <c r="F127" t="s">
         <v>1185</v>
       </c>
-      <c r="E127" t="s">
+      <c r="G127" t="s">
         <v>1186</v>
       </c>
-      <c r="F127" t="s">
+      <c r="H127" t="s">
         <v>1187</v>
       </c>
-      <c r="G127" t="s">
+      <c r="I127" t="s">
         <v>1188</v>
       </c>
-      <c r="H127" t="s">
+      <c r="J127" t="s">
+        <v>24</v>
+      </c>
+      <c r="K127" t="s">
         <v>1189</v>
       </c>
-      <c r="I127" t="s">
+      <c r="L127" t="s">
+        <v>26</v>
+      </c>
+      <c r="M127" t="s">
         <v>1190</v>
       </c>
-      <c r="J127" t="s">
-[...2 lines deleted...]
-      <c r="K127" t="s">
+      <c r="N127" t="s">
+        <v>28</v>
+      </c>
+      <c r="O127" t="s">
         <v>1191</v>
-      </c>
-[...10 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>3574</v>
+        <v>3520</v>
       </c>
       <c r="B128" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D128" t="s">
         <v>1194</v>
       </c>
-      <c r="C128" t="s">
+      <c r="E128" t="s">
         <v>1195</v>
       </c>
-      <c r="D128" t="s">
+      <c r="F128" t="s">
         <v>1196</v>
       </c>
-      <c r="E128" t="s">
+      <c r="G128" t="s">
         <v>1197</v>
       </c>
-      <c r="F128" t="s">
+      <c r="H128" t="s">
         <v>1198</v>
       </c>
-      <c r="G128" t="s">
+      <c r="I128" t="s">
         <v>1199</v>
       </c>
-      <c r="H128" t="s">
+      <c r="J128" t="s">
+        <v>24</v>
+      </c>
+      <c r="K128" t="s">
+        <v>59</v>
+      </c>
+      <c r="L128" t="s">
+        <v>26</v>
+      </c>
+      <c r="M128" t="s">
+        <v>61</v>
+      </c>
+      <c r="N128" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" t="s">
         <v>1200</v>
-      </c>
-[...19 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>3575</v>
+        <v>3534</v>
       </c>
       <c r="B129" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D129" t="s">
         <v>1203</v>
       </c>
-      <c r="C129" t="s">
+      <c r="E129" t="s">
         <v>1204</v>
       </c>
-      <c r="D129" t="s">
+      <c r="F129" t="s">
         <v>1205</v>
       </c>
-      <c r="E129" t="s">
+      <c r="G129" t="s">
         <v>1206</v>
       </c>
-      <c r="F129" t="s">
+      <c r="H129" t="s">
         <v>1207</v>
       </c>
-      <c r="G129" t="s">
+      <c r="I129" t="s">
         <v>1208</v>
       </c>
-      <c r="H129" t="s">
+      <c r="J129" t="s">
+        <v>24</v>
+      </c>
+      <c r="K129" t="s">
+        <v>25</v>
+      </c>
+      <c r="L129" t="s">
+        <v>26</v>
+      </c>
+      <c r="M129" t="s">
+        <v>27</v>
+      </c>
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
         <v>1209</v>
-      </c>
-[...19 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>3581</v>
+        <v>3546</v>
       </c>
       <c r="B130" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F130" t="s">
         <v>1214</v>
       </c>
-      <c r="C130" t="s">
+      <c r="G130" t="s">
         <v>1215</v>
       </c>
-      <c r="D130" t="s">
+      <c r="H130" t="s">
         <v>1216</v>
       </c>
-      <c r="E130" t="s">
+      <c r="I130" t="s">
         <v>1217</v>
       </c>
-      <c r="F130" t="s">
+      <c r="J130" t="s">
+        <v>24</v>
+      </c>
+      <c r="K130" t="s">
+        <v>25</v>
+      </c>
+      <c r="L130" t="s">
+        <v>26</v>
+      </c>
+      <c r="M130" t="s">
+        <v>27</v>
+      </c>
+      <c r="N130" t="s">
+        <v>28</v>
+      </c>
+      <c r="O130" t="s">
         <v>1218</v>
-      </c>
-[...25 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>3588</v>
+        <v>3552</v>
       </c>
       <c r="B131" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F131" t="s">
         <v>1223</v>
       </c>
-      <c r="C131" t="s">
+      <c r="G131" t="s">
         <v>1224</v>
       </c>
-      <c r="D131" t="s">
+      <c r="H131" t="s">
         <v>1225</v>
       </c>
-      <c r="E131" t="s">
+      <c r="I131" t="s">
         <v>1226</v>
       </c>
-      <c r="F131" t="s">
+      <c r="J131" t="s">
+        <v>24</v>
+      </c>
+      <c r="K131" t="s">
+        <v>758</v>
+      </c>
+      <c r="L131" t="s">
+        <v>26</v>
+      </c>
+      <c r="M131" t="s">
+        <v>759</v>
+      </c>
+      <c r="N131" t="s">
+        <v>28</v>
+      </c>
+      <c r="O131" t="s">
         <v>1227</v>
-      </c>
-[...25 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>3591</v>
+        <v>3553</v>
       </c>
       <c r="B132" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F132" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G132" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H132" t="s">
         <v>1234</v>
       </c>
-      <c r="C132" t="s">
+      <c r="I132" t="s">
         <v>1235</v>
       </c>
-      <c r="D132" t="s">
+      <c r="J132" t="s">
+        <v>24</v>
+      </c>
+      <c r="K132" t="s">
+        <v>47</v>
+      </c>
+      <c r="L132" t="s">
+        <v>26</v>
+      </c>
+      <c r="M132" t="s">
+        <v>48</v>
+      </c>
+      <c r="N132" t="s">
+        <v>28</v>
+      </c>
+      <c r="O132" t="s">
         <v>1236</v>
-      </c>
-[...31 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>3686</v>
+        <v>3566</v>
       </c>
       <c r="B133" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F133" t="s">
+        <v>1241</v>
+      </c>
+      <c r="G133" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H133" t="s">
         <v>1243</v>
       </c>
-      <c r="C133" t="s">
+      <c r="I133" t="s">
         <v>1244</v>
       </c>
-      <c r="D133" t="s">
+      <c r="J133" t="s">
+        <v>24</v>
+      </c>
+      <c r="K133" t="s">
+        <v>170</v>
+      </c>
+      <c r="L133" t="s">
+        <v>26</v>
+      </c>
+      <c r="M133" t="s">
+        <v>171</v>
+      </c>
+      <c r="N133" t="s">
+        <v>28</v>
+      </c>
+      <c r="O133" t="s">
         <v>1245</v>
-      </c>
-[...31 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>3689</v>
+        <v>3567</v>
       </c>
       <c r="B134" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E134" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F134" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G134" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H134" t="s">
         <v>1252</v>
       </c>
-      <c r="C134" t="s">
+      <c r="I134" t="s">
         <v>1253</v>
       </c>
-      <c r="D134" t="s">
+      <c r="J134" t="s">
+        <v>450</v>
+      </c>
+      <c r="K134" t="s">
         <v>1254</v>
       </c>
-      <c r="E134" t="s">
+      <c r="L134" t="s">
+        <v>452</v>
+      </c>
+      <c r="M134" t="s">
         <v>1255</v>
       </c>
-      <c r="F134" t="s">
+      <c r="N134" t="s">
+        <v>28</v>
+      </c>
+      <c r="O134" t="s">
         <v>1256</v>
-      </c>
-[...25 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>3700</v>
+        <v>3573</v>
       </c>
       <c r="B135" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F135" t="s">
         <v>1261</v>
       </c>
-      <c r="C135" t="s">
+      <c r="G135" t="s">
         <v>1262</v>
       </c>
-      <c r="D135" t="s">
+      <c r="H135" t="s">
         <v>1263</v>
       </c>
-      <c r="E135" t="s">
+      <c r="I135" t="s">
         <v>1264</v>
-      </c>
-[...10 lines deleted...]
-        <v>1268</v>
       </c>
       <c r="J135" t="s">
         <v>24</v>
       </c>
       <c r="K135" t="s">
         <v>25</v>
       </c>
       <c r="L135" t="s">
         <v>26</v>
       </c>
       <c r="M135" t="s">
         <v>27</v>
       </c>
       <c r="N135" t="s">
         <v>28</v>
       </c>
       <c r="O135" t="s">
-        <v>1269</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>3701</v>
+        <v>3574</v>
       </c>
       <c r="B136" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1269</v>
+      </c>
+      <c r="F136" t="s">
         <v>1270</v>
       </c>
-      <c r="C136" t="s">
+      <c r="G136" t="s">
         <v>1271</v>
       </c>
-      <c r="D136" t="s">
+      <c r="H136" t="s">
         <v>1272</v>
       </c>
-      <c r="E136" t="s">
+      <c r="I136" t="s">
         <v>1273</v>
       </c>
-      <c r="F136" t="s">
+      <c r="J136" t="s">
+        <v>24</v>
+      </c>
+      <c r="K136" t="s">
+        <v>170</v>
+      </c>
+      <c r="L136" t="s">
+        <v>26</v>
+      </c>
+      <c r="M136" t="s">
+        <v>171</v>
+      </c>
+      <c r="N136" t="s">
+        <v>28</v>
+      </c>
+      <c r="O136" t="s">
         <v>1274</v>
-      </c>
-[...25 lines deleted...]
-        <v>1278</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>3702</v>
+        <v>3575</v>
       </c>
       <c r="B137" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F137" t="s">
         <v>1279</v>
       </c>
-      <c r="C137" t="s">
+      <c r="G137" t="s">
         <v>1280</v>
       </c>
-      <c r="D137" t="s">
+      <c r="H137" t="s">
         <v>1281</v>
       </c>
-      <c r="E137" t="s">
+      <c r="I137" t="s">
         <v>1282</v>
       </c>
-      <c r="F137" t="s">
+      <c r="J137" t="s">
+        <v>24</v>
+      </c>
+      <c r="K137" t="s">
         <v>1283</v>
       </c>
-      <c r="G137" t="s">
+      <c r="L137" t="s">
+        <v>26</v>
+      </c>
+      <c r="M137" t="s">
         <v>1284</v>
       </c>
-      <c r="H137" t="s">
+      <c r="N137" t="s">
+        <v>28</v>
+      </c>
+      <c r="O137" t="s">
         <v>1285</v>
-      </c>
-[...19 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>3706</v>
+        <v>3578</v>
       </c>
       <c r="B138" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D138" t="s">
         <v>1288</v>
       </c>
-      <c r="C138" t="s">
+      <c r="E138" t="s">
         <v>1289</v>
       </c>
-      <c r="D138" t="s">
+      <c r="F138" t="s">
         <v>1290</v>
       </c>
-      <c r="E138" t="s">
+      <c r="G138" t="s">
         <v>1291</v>
       </c>
-      <c r="F138" t="s">
+      <c r="H138" t="s">
         <v>1292</v>
       </c>
-      <c r="G138" t="s">
+      <c r="I138" t="s">
         <v>1293</v>
-      </c>
-[...4 lines deleted...]
-        <v>1295</v>
       </c>
       <c r="J138" t="s">
         <v>24</v>
       </c>
       <c r="K138" t="s">
         <v>25</v>
       </c>
       <c r="L138" t="s">
         <v>26</v>
       </c>
       <c r="M138" t="s">
         <v>27</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
-        <v>1296</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>3711</v>
+        <v>3581</v>
       </c>
       <c r="B139" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D139" t="s">
         <v>1297</v>
       </c>
-      <c r="C139" t="s">
+      <c r="E139" t="s">
         <v>1298</v>
       </c>
-      <c r="D139" t="s">
+      <c r="F139" t="s">
         <v>1299</v>
       </c>
-      <c r="E139" t="s">
+      <c r="G139" t="s">
         <v>1300</v>
       </c>
-      <c r="F139" t="s">
+      <c r="H139" t="s">
         <v>1301</v>
       </c>
-      <c r="G139" t="s">
+      <c r="I139" t="s">
         <v>1302</v>
       </c>
-      <c r="H139" t="s">
+      <c r="J139" t="s">
+        <v>24</v>
+      </c>
+      <c r="K139" t="s">
+        <v>47</v>
+      </c>
+      <c r="L139" t="s">
+        <v>26</v>
+      </c>
+      <c r="M139" t="s">
+        <v>48</v>
+      </c>
+      <c r="N139" t="s">
+        <v>28</v>
+      </c>
+      <c r="O139" t="s">
         <v>1303</v>
-      </c>
-[...19 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>3716</v>
+        <v>3586</v>
       </c>
       <c r="B140" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D140" t="s">
         <v>1306</v>
       </c>
-      <c r="C140" t="s">
+      <c r="E140" t="s">
         <v>1307</v>
       </c>
-      <c r="D140" t="s">
+      <c r="F140" t="s">
         <v>1308</v>
       </c>
-      <c r="E140" t="s">
+      <c r="G140" t="s">
         <v>1309</v>
       </c>
-      <c r="F140" t="s">
+      <c r="H140" t="s">
         <v>1310</v>
       </c>
-      <c r="G140" t="s">
+      <c r="I140" t="s">
         <v>1311</v>
       </c>
-      <c r="H140" t="s">
+      <c r="J140" t="s">
+        <v>24</v>
+      </c>
+      <c r="K140" t="s">
+        <v>25</v>
+      </c>
+      <c r="L140" t="s">
+        <v>26</v>
+      </c>
+      <c r="M140" t="s">
+        <v>27</v>
+      </c>
+      <c r="N140" t="s">
+        <v>28</v>
+      </c>
+      <c r="O140" t="s">
         <v>1312</v>
-      </c>
-[...19 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>3718</v>
+        <v>3588</v>
       </c>
       <c r="B141" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D141" t="s">
         <v>1315</v>
       </c>
-      <c r="C141" t="s">
+      <c r="E141" t="s">
         <v>1316</v>
       </c>
-      <c r="D141" t="s">
+      <c r="F141" t="s">
         <v>1317</v>
       </c>
-      <c r="E141" t="s">
+      <c r="G141" t="s">
         <v>1318</v>
       </c>
-      <c r="F141" t="s">
+      <c r="H141" t="s">
         <v>1319</v>
       </c>
-      <c r="G141" t="s">
+      <c r="I141" t="s">
         <v>1320</v>
       </c>
-      <c r="H141" t="s">
+      <c r="J141" t="s">
+        <v>24</v>
+      </c>
+      <c r="K141" t="s">
         <v>1321</v>
       </c>
-      <c r="I141" t="s">
+      <c r="L141" t="s">
+        <v>26</v>
+      </c>
+      <c r="M141" t="s">
         <v>1322</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>3719</v>
+        <v>3591</v>
       </c>
       <c r="B142" t="s">
         <v>1324</v>
       </c>
       <c r="C142" t="s">
         <v>1325</v>
       </c>
       <c r="D142" t="s">
         <v>1326</v>
       </c>
       <c r="E142" t="s">
         <v>1327</v>
       </c>
       <c r="F142" t="s">
         <v>1328</v>
       </c>
       <c r="G142" t="s">
         <v>1329</v>
       </c>
       <c r="H142" t="s">
         <v>1330</v>
       </c>
       <c r="I142" t="s">
         <v>1331</v>
       </c>
       <c r="J142" t="s">
         <v>24</v>
       </c>
       <c r="K142" t="s">
         <v>170</v>
       </c>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142" t="s">
         <v>171</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
         <v>1332</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>3731</v>
+        <v>3602</v>
       </c>
       <c r="B143" t="s">
         <v>1333</v>
       </c>
       <c r="C143" t="s">
         <v>1334</v>
       </c>
       <c r="D143" t="s">
         <v>1335</v>
       </c>
       <c r="E143" t="s">
         <v>1336</v>
       </c>
       <c r="F143" t="s">
         <v>1337</v>
       </c>
       <c r="G143" t="s">
         <v>1338</v>
       </c>
       <c r="H143" t="s">
         <v>1339</v>
       </c>
       <c r="I143" t="s">
         <v>1340</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>3732</v>
+        <v>3636</v>
       </c>
       <c r="B144" t="s">
         <v>1342</v>
       </c>
       <c r="C144" t="s">
         <v>1343</v>
       </c>
       <c r="D144" t="s">
         <v>1344</v>
       </c>
       <c r="E144" t="s">
         <v>1345</v>
       </c>
       <c r="F144" t="s">
         <v>1346</v>
       </c>
       <c r="G144" t="s">
         <v>1347</v>
       </c>
       <c r="H144" t="s">
         <v>1348</v>
       </c>
       <c r="I144" t="s">
         <v>1349</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>3753</v>
+        <v>3652</v>
       </c>
       <c r="B145" t="s">
         <v>1351</v>
       </c>
       <c r="C145" t="s">
         <v>1352</v>
       </c>
       <c r="D145" t="s">
         <v>1353</v>
       </c>
       <c r="E145" t="s">
         <v>1354</v>
       </c>
       <c r="F145" t="s">
         <v>1355</v>
       </c>
       <c r="G145" t="s">
         <v>1356</v>
       </c>
       <c r="H145" t="s">
         <v>1357</v>
       </c>
       <c r="I145" t="s">
         <v>1358</v>
       </c>
       <c r="J145" t="s">
         <v>24</v>
       </c>
       <c r="K145" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L145" t="s">
         <v>26</v>
       </c>
       <c r="M145" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N145" t="s">
         <v>28</v>
       </c>
       <c r="O145" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>3756</v>
+        <v>3686</v>
       </c>
       <c r="B146" t="s">
         <v>1360</v>
       </c>
       <c r="C146" t="s">
         <v>1361</v>
       </c>
       <c r="D146" t="s">
         <v>1362</v>
       </c>
       <c r="E146" t="s">
         <v>1363</v>
       </c>
       <c r="F146" t="s">
         <v>1364</v>
       </c>
       <c r="G146" t="s">
         <v>1365</v>
       </c>
       <c r="H146" t="s">
         <v>1366</v>
       </c>
       <c r="I146" t="s">
         <v>1367</v>
       </c>
       <c r="J146" t="s">
         <v>24</v>
       </c>
       <c r="K146" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L146" t="s">
         <v>26</v>
       </c>
       <c r="M146" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N146" t="s">
         <v>28</v>
       </c>
       <c r="O146" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>3791</v>
+        <v>3689</v>
       </c>
       <c r="B147" t="s">
         <v>1369</v>
       </c>
       <c r="C147" t="s">
         <v>1370</v>
       </c>
       <c r="D147" t="s">
         <v>1371</v>
       </c>
       <c r="E147" t="s">
         <v>1372</v>
       </c>
       <c r="F147" t="s">
         <v>1373</v>
       </c>
       <c r="G147" t="s">
         <v>1374</v>
       </c>
       <c r="H147" t="s">
         <v>1375</v>
       </c>
       <c r="I147" t="s">
         <v>1376</v>
       </c>
       <c r="J147" t="s">
+        <v>24</v>
+      </c>
+      <c r="K147" t="s">
+        <v>25</v>
+      </c>
+      <c r="L147" t="s">
+        <v>26</v>
+      </c>
+      <c r="M147" t="s">
+        <v>27</v>
+      </c>
+      <c r="N147" t="s">
+        <v>28</v>
+      </c>
+      <c r="O147" t="s">
         <v>1377</v>
-      </c>
-[...13 lines deleted...]
-        <v>1380</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>3854</v>
+        <v>3700</v>
       </c>
       <c r="B148" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E148" t="s">
         <v>1381</v>
       </c>
-      <c r="C148" t="s">
+      <c r="F148" t="s">
         <v>1382</v>
       </c>
-      <c r="D148" t="s">
+      <c r="G148" t="s">
         <v>1383</v>
       </c>
-      <c r="E148" t="s">
+      <c r="H148" t="s">
         <v>1384</v>
       </c>
-      <c r="F148" t="s">
+      <c r="I148" t="s">
         <v>1385</v>
       </c>
-      <c r="G148" t="s">
+      <c r="J148" t="s">
+        <v>24</v>
+      </c>
+      <c r="K148" t="s">
+        <v>25</v>
+      </c>
+      <c r="L148" t="s">
+        <v>26</v>
+      </c>
+      <c r="M148" t="s">
+        <v>27</v>
+      </c>
+      <c r="N148" t="s">
+        <v>28</v>
+      </c>
+      <c r="O148" t="s">
         <v>1386</v>
-      </c>
-[...22 lines deleted...]
-        <v>1389</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>4176</v>
+        <v>3701</v>
       </c>
       <c r="B149" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E149" t="s">
         <v>1390</v>
       </c>
-      <c r="C149" t="s">
+      <c r="F149" t="s">
         <v>1391</v>
       </c>
-      <c r="D149" t="s">
+      <c r="G149" t="s">
         <v>1392</v>
       </c>
-      <c r="E149" t="s">
+      <c r="H149" t="s">
         <v>1393</v>
       </c>
-      <c r="F149" t="s">
+      <c r="I149" t="s">
         <v>1394</v>
       </c>
-      <c r="G149" t="s">
+      <c r="J149" t="s">
+        <v>24</v>
+      </c>
+      <c r="K149" t="s">
+        <v>25</v>
+      </c>
+      <c r="L149" t="s">
+        <v>26</v>
+      </c>
+      <c r="M149" t="s">
+        <v>27</v>
+      </c>
+      <c r="N149" t="s">
+        <v>28</v>
+      </c>
+      <c r="O149" t="s">
         <v>1395</v>
-      </c>
-[...22 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>4186</v>
+        <v>3702</v>
       </c>
       <c r="B150" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E150" t="s">
         <v>1399</v>
       </c>
-      <c r="C150" t="s">
+      <c r="F150" t="s">
         <v>1400</v>
       </c>
-      <c r="D150" t="s">
+      <c r="G150" t="s">
         <v>1401</v>
       </c>
-      <c r="E150" t="s">
+      <c r="H150" t="s">
         <v>1402</v>
       </c>
-      <c r="F150" t="s">
+      <c r="I150" t="s">
         <v>1403</v>
       </c>
-      <c r="G150" t="s">
+      <c r="J150" t="s">
+        <v>24</v>
+      </c>
+      <c r="K150" t="s">
+        <v>47</v>
+      </c>
+      <c r="L150" t="s">
+        <v>26</v>
+      </c>
+      <c r="M150" t="s">
+        <v>48</v>
+      </c>
+      <c r="N150" t="s">
+        <v>28</v>
+      </c>
+      <c r="O150" t="s">
         <v>1404</v>
-      </c>
-[...22 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>4191</v>
+        <v>3706</v>
       </c>
       <c r="B151" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E151" t="s">
         <v>1408</v>
       </c>
-      <c r="C151" t="s">
+      <c r="F151" t="s">
         <v>1409</v>
       </c>
-      <c r="D151" t="s">
+      <c r="G151" t="s">
         <v>1410</v>
       </c>
-      <c r="E151" t="s">
+      <c r="H151" t="s">
         <v>1411</v>
       </c>
-      <c r="F151" t="s">
+      <c r="I151" t="s">
         <v>1412</v>
       </c>
-      <c r="G151" t="s">
+      <c r="J151" t="s">
+        <v>24</v>
+      </c>
+      <c r="K151" t="s">
+        <v>25</v>
+      </c>
+      <c r="L151" t="s">
+        <v>26</v>
+      </c>
+      <c r="M151" t="s">
+        <v>27</v>
+      </c>
+      <c r="N151" t="s">
+        <v>28</v>
+      </c>
+      <c r="O151" t="s">
         <v>1413</v>
-      </c>
-[...22 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>4196</v>
+        <v>3711</v>
       </c>
       <c r="B152" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F152" t="s">
         <v>1418</v>
       </c>
-      <c r="C152" t="s">
+      <c r="G152" t="s">
         <v>1419</v>
       </c>
-      <c r="D152" t="s">
+      <c r="H152" t="s">
         <v>1420</v>
       </c>
-      <c r="E152" t="s">
+      <c r="I152" t="s">
         <v>1421</v>
       </c>
-      <c r="F152" t="s">
+      <c r="J152" t="s">
+        <v>24</v>
+      </c>
+      <c r="K152" t="s">
+        <v>170</v>
+      </c>
+      <c r="L152" t="s">
+        <v>26</v>
+      </c>
+      <c r="M152" t="s">
+        <v>171</v>
+      </c>
+      <c r="N152" t="s">
+        <v>28</v>
+      </c>
+      <c r="O152" t="s">
         <v>1422</v>
-      </c>
-[...25 lines deleted...]
-        <v>1426</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>4198</v>
+        <v>3714</v>
       </c>
       <c r="B153" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F153" t="s">
         <v>1427</v>
       </c>
-      <c r="C153" t="s">
+      <c r="G153" t="s">
         <v>1428</v>
       </c>
-      <c r="D153" t="s">
+      <c r="H153" t="s">
         <v>1429</v>
       </c>
-      <c r="E153" t="s">
+      <c r="I153" t="s">
         <v>1430</v>
-      </c>
-[...10 lines deleted...]
-        <v>1434</v>
       </c>
       <c r="J153" t="s">
         <v>24</v>
       </c>
       <c r="K153" t="s">
         <v>25</v>
       </c>
       <c r="L153" t="s">
         <v>26</v>
       </c>
       <c r="M153" t="s">
         <v>27</v>
       </c>
       <c r="N153" t="s">
         <v>28</v>
       </c>
       <c r="O153" t="s">
-        <v>1435</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>4202</v>
+        <v>3716</v>
       </c>
       <c r="B154" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F154" t="s">
         <v>1436</v>
       </c>
-      <c r="C154" t="s">
+      <c r="G154" t="s">
         <v>1437</v>
       </c>
-      <c r="D154" t="s">
+      <c r="H154" t="s">
         <v>1438</v>
       </c>
-      <c r="E154" t="s">
+      <c r="I154" t="s">
         <v>1439</v>
       </c>
-      <c r="F154" t="s">
+      <c r="J154" t="s">
+        <v>24</v>
+      </c>
+      <c r="K154" t="s">
+        <v>47</v>
+      </c>
+      <c r="L154" t="s">
+        <v>26</v>
+      </c>
+      <c r="M154" t="s">
+        <v>48</v>
+      </c>
+      <c r="N154" t="s">
+        <v>28</v>
+      </c>
+      <c r="O154" t="s">
         <v>1440</v>
-      </c>
-[...25 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>4204</v>
+        <v>3718</v>
       </c>
       <c r="B155" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F155" t="s">
         <v>1445</v>
       </c>
-      <c r="C155" t="s">
+      <c r="G155" t="s">
         <v>1446</v>
       </c>
-      <c r="D155" t="s">
+      <c r="H155" t="s">
         <v>1447</v>
       </c>
-      <c r="E155" t="s">
+      <c r="I155" t="s">
         <v>1448</v>
       </c>
-      <c r="F155" t="s">
+      <c r="J155" t="s">
+        <v>24</v>
+      </c>
+      <c r="K155" t="s">
+        <v>170</v>
+      </c>
+      <c r="L155" t="s">
+        <v>26</v>
+      </c>
+      <c r="M155" t="s">
+        <v>171</v>
+      </c>
+      <c r="N155" t="s">
+        <v>28</v>
+      </c>
+      <c r="O155" t="s">
         <v>1449</v>
-      </c>
-[...25 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>4206</v>
+        <v>3719</v>
       </c>
       <c r="B156" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F156" t="s">
         <v>1454</v>
       </c>
-      <c r="C156" t="s">
+      <c r="G156" t="s">
         <v>1455</v>
       </c>
-      <c r="D156" t="s">
+      <c r="H156" t="s">
         <v>1456</v>
       </c>
-      <c r="E156" t="s">
+      <c r="I156" t="s">
         <v>1457</v>
       </c>
-      <c r="F156" t="s">
+      <c r="J156" t="s">
+        <v>24</v>
+      </c>
+      <c r="K156" t="s">
+        <v>170</v>
+      </c>
+      <c r="L156" t="s">
+        <v>26</v>
+      </c>
+      <c r="M156" t="s">
+        <v>171</v>
+      </c>
+      <c r="N156" t="s">
+        <v>28</v>
+      </c>
+      <c r="O156" t="s">
         <v>1458</v>
-      </c>
-[...25 lines deleted...]
-        <v>1462</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>4211</v>
+        <v>3731</v>
       </c>
       <c r="B157" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F157" t="s">
         <v>1463</v>
       </c>
-      <c r="C157" t="s">
+      <c r="G157" t="s">
         <v>1464</v>
       </c>
-      <c r="D157" t="s">
+      <c r="H157" t="s">
         <v>1465</v>
       </c>
-      <c r="E157" t="s">
+      <c r="I157" t="s">
         <v>1466</v>
-      </c>
-[...10 lines deleted...]
-        <v>1470</v>
       </c>
       <c r="J157" t="s">
         <v>24</v>
       </c>
       <c r="K157" t="s">
         <v>25</v>
       </c>
       <c r="L157" t="s">
         <v>26</v>
       </c>
       <c r="M157" t="s">
         <v>27</v>
       </c>
       <c r="N157" t="s">
         <v>28</v>
       </c>
       <c r="O157" t="s">
-        <v>1471</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>4216</v>
+        <v>3732</v>
       </c>
       <c r="B158" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1471</v>
+      </c>
+      <c r="F158" t="s">
         <v>1472</v>
       </c>
-      <c r="C158" t="s">
+      <c r="G158" t="s">
         <v>1473</v>
       </c>
-      <c r="D158" t="s">
+      <c r="H158" t="s">
         <v>1474</v>
       </c>
-      <c r="E158" t="s">
+      <c r="I158" t="s">
         <v>1475</v>
       </c>
-      <c r="F158" t="s">
+      <c r="J158" t="s">
+        <v>24</v>
+      </c>
+      <c r="K158" t="s">
+        <v>170</v>
+      </c>
+      <c r="L158" t="s">
+        <v>26</v>
+      </c>
+      <c r="M158" t="s">
+        <v>171</v>
+      </c>
+      <c r="N158" t="s">
+        <v>28</v>
+      </c>
+      <c r="O158" t="s">
         <v>1476</v>
-      </c>
-[...25 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>4243</v>
+        <v>3753</v>
       </c>
       <c r="B159" t="s">
-        <v>1485</v>
+        <v>1477</v>
       </c>
       <c r="C159" t="s">
-        <v>1486</v>
+        <v>1478</v>
       </c>
       <c r="D159" t="s">
-        <v>1487</v>
+        <v>1479</v>
       </c>
       <c r="E159" t="s">
-        <v>1488</v>
+        <v>1480</v>
       </c>
       <c r="F159" t="s">
-        <v>1489</v>
+        <v>1481</v>
       </c>
       <c r="G159" t="s">
-        <v>1490</v>
+        <v>1482</v>
       </c>
       <c r="H159" t="s">
-        <v>1491</v>
+        <v>1483</v>
       </c>
       <c r="I159" t="s">
-        <v>1492</v>
+        <v>1484</v>
       </c>
       <c r="J159" t="s">
         <v>24</v>
       </c>
       <c r="K159" t="s">
         <v>25</v>
       </c>
       <c r="L159" t="s">
         <v>26</v>
       </c>
       <c r="M159" t="s">
         <v>27</v>
       </c>
       <c r="N159" t="s">
         <v>28</v>
       </c>
       <c r="O159" t="s">
-        <v>1493</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>4292</v>
+        <v>3755</v>
       </c>
       <c r="B160" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1489</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H160" t="s">
+        <v>1492</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1493</v>
+      </c>
+      <c r="J160" t="s">
+        <v>24</v>
+      </c>
+      <c r="K160" t="s">
+        <v>170</v>
+      </c>
+      <c r="L160" t="s">
+        <v>26</v>
+      </c>
+      <c r="M160" t="s">
+        <v>171</v>
+      </c>
+      <c r="N160" t="s">
+        <v>28</v>
+      </c>
+      <c r="O160" t="s">
         <v>1494</v>
-      </c>
-[...37 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>4295</v>
+        <v>3756</v>
       </c>
       <c r="B161" t="s">
-        <v>1505</v>
+        <v>1495</v>
       </c>
       <c r="C161" t="s">
-        <v>1506</v>
+        <v>1496</v>
       </c>
       <c r="D161" t="s">
-        <v>1507</v>
+        <v>1497</v>
       </c>
       <c r="E161" t="s">
-        <v>1508</v>
+        <v>1498</v>
       </c>
       <c r="F161" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G161" t="s">
-        <v>1510</v>
+        <v>1500</v>
       </c>
       <c r="H161" t="s">
-        <v>1511</v>
+        <v>1501</v>
       </c>
       <c r="I161" t="s">
-        <v>1512</v>
+        <v>1502</v>
       </c>
       <c r="J161" t="s">
         <v>24</v>
       </c>
       <c r="K161" t="s">
         <v>25</v>
       </c>
       <c r="L161" t="s">
         <v>26</v>
       </c>
       <c r="M161" t="s">
         <v>27</v>
       </c>
       <c r="N161" t="s">
         <v>28</v>
       </c>
       <c r="O161" t="s">
-        <v>1513</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>4302</v>
+        <v>3777</v>
       </c>
       <c r="B162" t="s">
-        <v>1514</v>
+        <v>1504</v>
       </c>
       <c r="C162" t="s">
-        <v>1515</v>
+        <v>1505</v>
       </c>
       <c r="D162" t="s">
-        <v>1516</v>
+        <v>1506</v>
       </c>
       <c r="E162" t="s">
-        <v>1517</v>
+        <v>1507</v>
       </c>
       <c r="F162" t="s">
-        <v>1518</v>
+        <v>1508</v>
       </c>
       <c r="G162" t="s">
-        <v>1519</v>
+        <v>1509</v>
       </c>
       <c r="H162" t="s">
-        <v>1520</v>
+        <v>1510</v>
       </c>
       <c r="I162" t="s">
-        <v>1521</v>
+        <v>1511</v>
       </c>
       <c r="J162" t="s">
-        <v>1522</v>
+        <v>24</v>
       </c>
       <c r="K162" t="s">
-        <v>872</v>
+        <v>170</v>
       </c>
       <c r="L162" t="s">
-        <v>1523</v>
+        <v>26</v>
       </c>
       <c r="M162" t="s">
-        <v>1379</v>
+        <v>171</v>
       </c>
       <c r="N162" t="s">
         <v>28</v>
       </c>
       <c r="O162" t="s">
-        <v>1524</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>4303</v>
+        <v>3779</v>
       </c>
       <c r="B163" t="s">
-        <v>1525</v>
+        <v>1513</v>
       </c>
       <c r="C163" t="s">
-        <v>1526</v>
+        <v>1514</v>
       </c>
       <c r="D163" t="s">
-        <v>1527</v>
+        <v>1515</v>
       </c>
       <c r="E163" t="s">
-        <v>1528</v>
+        <v>1516</v>
       </c>
       <c r="F163" t="s">
-        <v>1529</v>
+        <v>1517</v>
       </c>
       <c r="G163" t="s">
-        <v>1530</v>
+        <v>1518</v>
       </c>
       <c r="H163" t="s">
-        <v>1531</v>
+        <v>1519</v>
       </c>
       <c r="I163" t="s">
-        <v>1532</v>
+        <v>1520</v>
       </c>
       <c r="J163" t="s">
-        <v>751</v>
+        <v>24</v>
       </c>
       <c r="K163" t="s">
-        <v>1211</v>
+        <v>170</v>
       </c>
       <c r="L163" t="s">
-        <v>753</v>
+        <v>26</v>
       </c>
       <c r="M163" t="s">
-        <v>1212</v>
+        <v>171</v>
       </c>
       <c r="N163" t="s">
         <v>28</v>
       </c>
       <c r="O163" t="s">
-        <v>1533</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>4304</v>
+        <v>3791</v>
       </c>
       <c r="B164" t="s">
-        <v>1534</v>
+        <v>1522</v>
       </c>
       <c r="C164" t="s">
-        <v>1535</v>
+        <v>1523</v>
       </c>
       <c r="D164" t="s">
-        <v>1536</v>
+        <v>1524</v>
       </c>
       <c r="E164" t="s">
-        <v>1537</v>
+        <v>1525</v>
       </c>
       <c r="F164" t="s">
-        <v>1538</v>
+        <v>1526</v>
       </c>
       <c r="G164" t="s">
-        <v>1539</v>
+        <v>1527</v>
       </c>
       <c r="H164" t="s">
-        <v>1540</v>
+        <v>1528</v>
       </c>
       <c r="I164" t="s">
-        <v>1541</v>
+        <v>1529</v>
       </c>
       <c r="J164" t="s">
-        <v>24</v>
+        <v>1530</v>
       </c>
       <c r="K164" t="s">
-        <v>25</v>
+        <v>917</v>
       </c>
       <c r="L164" t="s">
-        <v>26</v>
+        <v>1531</v>
       </c>
       <c r="M164" t="s">
-        <v>27</v>
+        <v>1532</v>
       </c>
       <c r="N164" t="s">
         <v>28</v>
       </c>
       <c r="O164" t="s">
-        <v>1542</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>4307</v>
+        <v>3854</v>
       </c>
       <c r="B165" t="s">
-        <v>1543</v>
+        <v>1534</v>
       </c>
       <c r="C165" t="s">
-        <v>1544</v>
+        <v>1535</v>
       </c>
       <c r="D165" t="s">
-        <v>1545</v>
+        <v>1536</v>
       </c>
       <c r="E165" t="s">
-        <v>1546</v>
+        <v>1537</v>
       </c>
       <c r="F165" t="s">
-        <v>1547</v>
+        <v>1538</v>
       </c>
       <c r="G165" t="s">
-        <v>1548</v>
+        <v>1539</v>
       </c>
       <c r="H165" t="s">
-        <v>1549</v>
+        <v>1540</v>
       </c>
       <c r="I165" t="s">
-        <v>1550</v>
+        <v>1541</v>
       </c>
       <c r="J165" t="s">
-        <v>1480</v>
+        <v>24</v>
       </c>
       <c r="K165" t="s">
-        <v>1551</v>
+        <v>47</v>
       </c>
       <c r="L165" t="s">
-        <v>1482</v>
+        <v>26</v>
       </c>
       <c r="M165" t="s">
-        <v>1552</v>
+        <v>48</v>
       </c>
       <c r="N165" t="s">
         <v>28</v>
       </c>
       <c r="O165" t="s">
-        <v>1553</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>4308</v>
+        <v>3863</v>
       </c>
       <c r="B166" t="s">
-        <v>1554</v>
+        <v>1543</v>
       </c>
       <c r="C166" t="s">
-        <v>1555</v>
+        <v>1544</v>
       </c>
       <c r="D166" t="s">
-        <v>1556</v>
+        <v>1545</v>
       </c>
       <c r="E166" t="s">
-        <v>1557</v>
+        <v>1546</v>
       </c>
       <c r="F166" t="s">
-        <v>1558</v>
+        <v>1547</v>
       </c>
       <c r="G166" t="s">
-        <v>1559</v>
+        <v>1548</v>
       </c>
       <c r="H166" t="s">
-        <v>1560</v>
+        <v>1549</v>
       </c>
       <c r="I166" t="s">
-        <v>1561</v>
+        <v>1550</v>
       </c>
       <c r="J166" t="s">
         <v>24</v>
       </c>
       <c r="K166" t="s">
         <v>170</v>
       </c>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166" t="s">
         <v>171</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
-        <v>1562</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>4309</v>
+        <v>3868</v>
       </c>
       <c r="B167" t="s">
-        <v>1563</v>
+        <v>1552</v>
       </c>
       <c r="C167" t="s">
-        <v>1564</v>
+        <v>1553</v>
       </c>
       <c r="D167" t="s">
-        <v>1565</v>
+        <v>1554</v>
       </c>
       <c r="E167" t="s">
-        <v>1566</v>
+        <v>1555</v>
       </c>
       <c r="F167" t="s">
-        <v>1567</v>
+        <v>1556</v>
       </c>
       <c r="G167" t="s">
-        <v>1568</v>
+        <v>1557</v>
       </c>
       <c r="H167" t="s">
-        <v>1569</v>
+        <v>1558</v>
       </c>
       <c r="I167" t="s">
-        <v>1570</v>
+        <v>1559</v>
       </c>
       <c r="J167" t="s">
         <v>24</v>
       </c>
       <c r="K167" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L167" t="s">
         <v>26</v>
       </c>
       <c r="M167" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N167" t="s">
         <v>28</v>
       </c>
       <c r="O167" t="s">
-        <v>1571</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>4311</v>
+        <v>3910</v>
       </c>
       <c r="B168" t="s">
-        <v>1572</v>
+        <v>1561</v>
       </c>
       <c r="C168" t="s">
-        <v>1573</v>
+        <v>1562</v>
       </c>
       <c r="D168" t="s">
-        <v>1574</v>
+        <v>1563</v>
       </c>
       <c r="E168" t="s">
-        <v>1575</v>
+        <v>1564</v>
       </c>
       <c r="F168" t="s">
-        <v>1576</v>
+        <v>1565</v>
       </c>
       <c r="G168" t="s">
-        <v>1577</v>
+        <v>1566</v>
       </c>
       <c r="H168" t="s">
-        <v>1578</v>
+        <v>1567</v>
       </c>
       <c r="I168" t="s">
-        <v>1579</v>
+        <v>1568</v>
       </c>
       <c r="J168" t="s">
         <v>24</v>
       </c>
       <c r="K168" t="s">
-        <v>25</v>
+        <v>758</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
-        <v>27</v>
+        <v>759</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
-        <v>1580</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>4314</v>
+        <v>4176</v>
       </c>
       <c r="B169" t="s">
-        <v>1581</v>
+        <v>1570</v>
       </c>
       <c r="C169" t="s">
-        <v>1582</v>
+        <v>1571</v>
       </c>
       <c r="D169" t="s">
-        <v>1583</v>
+        <v>1572</v>
       </c>
       <c r="E169" t="s">
-        <v>1584</v>
+        <v>1573</v>
       </c>
       <c r="F169" t="s">
-        <v>1585</v>
+        <v>1574</v>
       </c>
       <c r="G169" t="s">
-        <v>1586</v>
+        <v>1575</v>
       </c>
       <c r="H169" t="s">
-        <v>1587</v>
+        <v>1576</v>
       </c>
       <c r="I169" t="s">
-        <v>1588</v>
+        <v>1577</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N169" t="s">
         <v>28</v>
       </c>
       <c r="O169" t="s">
-        <v>1589</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>4316</v>
+        <v>4177</v>
       </c>
       <c r="B170" t="s">
-        <v>1590</v>
+        <v>1579</v>
       </c>
       <c r="C170" t="s">
-        <v>1591</v>
+        <v>1580</v>
       </c>
       <c r="D170" t="s">
-        <v>1592</v>
+        <v>1581</v>
       </c>
       <c r="E170" t="s">
-        <v>1593</v>
+        <v>1582</v>
       </c>
       <c r="F170" t="s">
-        <v>1594</v>
+        <v>1583</v>
       </c>
       <c r="G170" t="s">
-        <v>1595</v>
+        <v>1584</v>
       </c>
       <c r="H170" t="s">
-        <v>1596</v>
+        <v>1585</v>
       </c>
       <c r="I170" t="s">
-        <v>1597</v>
+        <v>1586</v>
       </c>
       <c r="J170" t="s">
         <v>24</v>
       </c>
       <c r="K170" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
-        <v>1598</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>4318</v>
+        <v>4180</v>
       </c>
       <c r="B171" t="s">
-        <v>1599</v>
+        <v>1588</v>
       </c>
       <c r="C171" t="s">
-        <v>1600</v>
+        <v>1589</v>
       </c>
       <c r="D171" t="s">
-        <v>1601</v>
+        <v>1590</v>
       </c>
       <c r="E171" t="s">
-        <v>1602</v>
+        <v>1591</v>
       </c>
       <c r="F171" t="s">
-        <v>1603</v>
+        <v>1592</v>
       </c>
       <c r="G171" t="s">
-        <v>1604</v>
+        <v>1593</v>
       </c>
       <c r="H171" t="s">
-        <v>1605</v>
+        <v>1594</v>
       </c>
       <c r="I171" t="s">
-        <v>1606</v>
+        <v>1595</v>
       </c>
       <c r="J171" t="s">
         <v>24</v>
       </c>
       <c r="K171" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N171" t="s">
         <v>28</v>
       </c>
       <c r="O171" t="s">
-        <v>1607</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>4319</v>
+        <v>4186</v>
       </c>
       <c r="B172" t="s">
-        <v>1608</v>
+        <v>1597</v>
       </c>
       <c r="C172" t="s">
-        <v>1609</v>
+        <v>1598</v>
       </c>
       <c r="D172" t="s">
-        <v>1610</v>
+        <v>1599</v>
       </c>
       <c r="E172" t="s">
-        <v>1611</v>
+        <v>1600</v>
       </c>
       <c r="F172" t="s">
-        <v>1612</v>
+        <v>1601</v>
       </c>
       <c r="G172" t="s">
-        <v>1613</v>
+        <v>1602</v>
       </c>
       <c r="H172" t="s">
-        <v>1614</v>
+        <v>1603</v>
       </c>
       <c r="I172" t="s">
-        <v>1615</v>
+        <v>1604</v>
       </c>
       <c r="J172" t="s">
         <v>24</v>
       </c>
       <c r="K172" t="s">
-        <v>170</v>
+        <v>59</v>
       </c>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172" t="s">
-        <v>171</v>
+        <v>61</v>
       </c>
       <c r="N172" t="s">
         <v>28</v>
       </c>
       <c r="O172" t="s">
-        <v>1616</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>4322</v>
+        <v>4191</v>
       </c>
       <c r="B173" t="s">
-        <v>1617</v>
+        <v>1606</v>
       </c>
       <c r="C173" t="s">
-        <v>1618</v>
+        <v>1607</v>
       </c>
       <c r="D173" t="s">
-        <v>1619</v>
+        <v>1608</v>
       </c>
       <c r="E173" t="s">
-        <v>1620</v>
+        <v>1609</v>
       </c>
       <c r="F173" t="s">
-        <v>1621</v>
+        <v>1610</v>
       </c>
       <c r="G173" t="s">
-        <v>1622</v>
+        <v>1611</v>
       </c>
       <c r="H173" t="s">
-        <v>1623</v>
+        <v>1612</v>
       </c>
       <c r="I173" t="s">
-        <v>1624</v>
+        <v>1613</v>
       </c>
       <c r="J173" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K173" t="s">
-        <v>25</v>
+        <v>917</v>
       </c>
       <c r="L173" t="s">
-        <v>26</v>
+        <v>1614</v>
       </c>
       <c r="M173" t="s">
-        <v>27</v>
+        <v>918</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
-        <v>1625</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>4538</v>
+        <v>4195</v>
       </c>
       <c r="B174" t="s">
-        <v>1626</v>
+        <v>1616</v>
       </c>
       <c r="C174" t="s">
-        <v>1627</v>
+        <v>1617</v>
       </c>
       <c r="D174" t="s">
-        <v>1628</v>
+        <v>1618</v>
       </c>
       <c r="E174" t="s">
-        <v>1629</v>
+        <v>1619</v>
       </c>
       <c r="F174" t="s">
-        <v>1630</v>
+        <v>1620</v>
       </c>
       <c r="G174" t="s">
-        <v>1631</v>
+        <v>1621</v>
       </c>
       <c r="H174" t="s">
-        <v>1632</v>
+        <v>1622</v>
       </c>
       <c r="I174" t="s">
-        <v>1633</v>
+        <v>1623</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
-        <v>1634</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>4549</v>
+        <v>4196</v>
       </c>
       <c r="B175" t="s">
-        <v>1635</v>
+        <v>1625</v>
       </c>
       <c r="C175" t="s">
-        <v>1636</v>
+        <v>1626</v>
       </c>
       <c r="D175" t="s">
-        <v>1637</v>
+        <v>1627</v>
       </c>
       <c r="E175" t="s">
-        <v>1638</v>
+        <v>1628</v>
       </c>
       <c r="F175" t="s">
-        <v>1639</v>
+        <v>1629</v>
       </c>
       <c r="G175" t="s">
-        <v>1640</v>
+        <v>1630</v>
       </c>
       <c r="H175" t="s">
-        <v>1641</v>
+        <v>1631</v>
       </c>
       <c r="I175" t="s">
-        <v>1642</v>
+        <v>1632</v>
       </c>
       <c r="J175" t="s">
         <v>24</v>
       </c>
       <c r="K175" t="s">
         <v>25</v>
       </c>
       <c r="L175" t="s">
         <v>26</v>
       </c>
       <c r="M175" t="s">
         <v>27</v>
       </c>
       <c r="N175" t="s">
         <v>28</v>
       </c>
       <c r="O175" t="s">
-        <v>1643</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>4555</v>
+        <v>4198</v>
       </c>
       <c r="B176" t="s">
-        <v>1644</v>
+        <v>1634</v>
       </c>
       <c r="C176" t="s">
-        <v>1645</v>
+        <v>1635</v>
       </c>
       <c r="D176" t="s">
-        <v>1646</v>
+        <v>1636</v>
       </c>
       <c r="E176" t="s">
-        <v>1647</v>
+        <v>1637</v>
       </c>
       <c r="F176" t="s">
-        <v>1648</v>
+        <v>1638</v>
       </c>
       <c r="G176" t="s">
-        <v>1649</v>
+        <v>1639</v>
       </c>
       <c r="H176" t="s">
-        <v>1650</v>
+        <v>1640</v>
       </c>
       <c r="I176" t="s">
-        <v>1651</v>
+        <v>1641</v>
       </c>
       <c r="J176" t="s">
         <v>24</v>
       </c>
       <c r="K176" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L176" t="s">
         <v>26</v>
       </c>
       <c r="M176" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
-        <v>1652</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>4556</v>
+        <v>4202</v>
       </c>
       <c r="B177" t="s">
-        <v>1653</v>
+        <v>1643</v>
       </c>
       <c r="C177" t="s">
-        <v>1654</v>
+        <v>1644</v>
       </c>
       <c r="D177" t="s">
-        <v>1655</v>
+        <v>1645</v>
       </c>
       <c r="E177" t="s">
-        <v>1656</v>
+        <v>1646</v>
       </c>
       <c r="F177" t="s">
-        <v>1657</v>
+        <v>1647</v>
       </c>
       <c r="G177" t="s">
-        <v>1658</v>
+        <v>1648</v>
       </c>
       <c r="H177" t="s">
-        <v>1659</v>
+        <v>1649</v>
       </c>
       <c r="I177" t="s">
-        <v>1660</v>
+        <v>1650</v>
       </c>
       <c r="J177" t="s">
         <v>24</v>
       </c>
       <c r="K177" t="s">
         <v>25</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
         <v>27</v>
       </c>
       <c r="N177" t="s">
         <v>28</v>
       </c>
       <c r="O177" t="s">
-        <v>1661</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>4558</v>
+        <v>4204</v>
       </c>
       <c r="B178" t="s">
-        <v>1662</v>
+        <v>1652</v>
       </c>
       <c r="C178" t="s">
-        <v>1663</v>
+        <v>1653</v>
       </c>
       <c r="D178" t="s">
-        <v>1664</v>
+        <v>1654</v>
       </c>
       <c r="E178" t="s">
-        <v>1665</v>
+        <v>1655</v>
       </c>
       <c r="F178" t="s">
-        <v>1666</v>
+        <v>1656</v>
       </c>
       <c r="G178" t="s">
-        <v>1667</v>
+        <v>1657</v>
       </c>
       <c r="H178" t="s">
-        <v>1668</v>
+        <v>1658</v>
       </c>
       <c r="I178" t="s">
-        <v>1669</v>
+        <v>1659</v>
       </c>
       <c r="J178" t="s">
         <v>24</v>
       </c>
       <c r="K178" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
-        <v>1670</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>4559</v>
+        <v>4206</v>
       </c>
       <c r="B179" t="s">
-        <v>1671</v>
+        <v>1661</v>
       </c>
       <c r="C179" t="s">
-        <v>1672</v>
+        <v>1662</v>
       </c>
       <c r="D179" t="s">
-        <v>1673</v>
+        <v>1663</v>
       </c>
       <c r="E179" t="s">
-        <v>1674</v>
+        <v>1664</v>
       </c>
       <c r="F179" t="s">
-        <v>1675</v>
+        <v>1665</v>
       </c>
       <c r="G179" t="s">
-        <v>1676</v>
+        <v>1666</v>
       </c>
       <c r="H179" t="s">
-        <v>1677</v>
+        <v>1667</v>
       </c>
       <c r="I179" t="s">
-        <v>1678</v>
+        <v>1668</v>
       </c>
       <c r="J179" t="s">
         <v>24</v>
       </c>
       <c r="K179" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L179" t="s">
         <v>26</v>
       </c>
       <c r="M179" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N179" t="s">
         <v>28</v>
       </c>
       <c r="O179" t="s">
-        <v>1679</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>4560</v>
+        <v>4211</v>
       </c>
       <c r="B180" t="s">
-        <v>1680</v>
+        <v>1670</v>
       </c>
       <c r="C180" t="s">
-        <v>1681</v>
+        <v>1671</v>
       </c>
       <c r="D180" t="s">
-        <v>1682</v>
+        <v>1672</v>
       </c>
       <c r="E180" t="s">
-        <v>1683</v>
+        <v>1673</v>
       </c>
       <c r="F180" t="s">
-        <v>1684</v>
+        <v>1674</v>
       </c>
       <c r="G180" t="s">
-        <v>1685</v>
+        <v>1675</v>
       </c>
       <c r="H180" t="s">
-        <v>1686</v>
+        <v>1676</v>
       </c>
       <c r="I180" t="s">
-        <v>1687</v>
+        <v>1677</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
         <v>25</v>
       </c>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180" t="s">
         <v>27</v>
       </c>
       <c r="N180" t="s">
         <v>28</v>
       </c>
       <c r="O180" t="s">
-        <v>1688</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>4563</v>
+        <v>4216</v>
       </c>
       <c r="B181" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D181" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E181" t="s">
+        <v>1682</v>
+      </c>
+      <c r="F181" t="s">
+        <v>1683</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H181" t="s">
+        <v>1685</v>
+      </c>
+      <c r="I181" t="s">
+        <v>1686</v>
+      </c>
+      <c r="J181" t="s">
+        <v>1687</v>
+      </c>
+      <c r="K181" t="s">
+        <v>1688</v>
+      </c>
+      <c r="L181" t="s">
         <v>1689</v>
       </c>
-      <c r="C181" t="s">
+      <c r="M181" t="s">
         <v>1690</v>
       </c>
-      <c r="D181" t="s">
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
         <v>1691</v>
-      </c>
-[...31 lines deleted...]
-        <v>1697</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>4564</v>
+        <v>4220</v>
       </c>
       <c r="B182" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1695</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H182" t="s">
         <v>1698</v>
       </c>
-      <c r="C182" t="s">
+      <c r="I182" t="s">
         <v>1699</v>
       </c>
-      <c r="D182" t="s">
+      <c r="J182" t="s">
+        <v>24</v>
+      </c>
+      <c r="K182" t="s">
+        <v>25</v>
+      </c>
+      <c r="L182" t="s">
+        <v>26</v>
+      </c>
+      <c r="M182" t="s">
+        <v>27</v>
+      </c>
+      <c r="N182" t="s">
+        <v>28</v>
+      </c>
+      <c r="O182" t="s">
         <v>1700</v>
-      </c>
-[...31 lines deleted...]
-        <v>1708</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>4566</v>
+        <v>4242</v>
       </c>
       <c r="B183" t="s">
-        <v>1709</v>
+        <v>1701</v>
       </c>
       <c r="C183" t="s">
-        <v>1710</v>
+        <v>1702</v>
       </c>
       <c r="D183" t="s">
-        <v>1711</v>
+        <v>1703</v>
       </c>
       <c r="E183" t="s">
-        <v>1712</v>
+        <v>1704</v>
       </c>
       <c r="F183" t="s">
-        <v>1713</v>
+        <v>1705</v>
       </c>
       <c r="G183" t="s">
-        <v>1714</v>
+        <v>1706</v>
       </c>
       <c r="H183" t="s">
-        <v>1715</v>
+        <v>1707</v>
       </c>
       <c r="I183" t="s">
-        <v>1716</v>
+        <v>1708</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
         <v>25</v>
       </c>
       <c r="L183" t="s">
         <v>26</v>
       </c>
       <c r="M183" t="s">
         <v>27</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
-        <v>1717</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>4568</v>
+        <v>4243</v>
       </c>
       <c r="B184" t="s">
-        <v>1718</v>
+        <v>1710</v>
       </c>
       <c r="C184" t="s">
-        <v>1719</v>
+        <v>1711</v>
       </c>
       <c r="D184" t="s">
-        <v>1720</v>
+        <v>1712</v>
       </c>
       <c r="E184" t="s">
-        <v>1721</v>
+        <v>1713</v>
       </c>
       <c r="F184" t="s">
-        <v>1722</v>
+        <v>1714</v>
       </c>
       <c r="G184" t="s">
-        <v>1723</v>
+        <v>1715</v>
       </c>
       <c r="H184" t="s">
-        <v>1724</v>
+        <v>1716</v>
       </c>
       <c r="I184" t="s">
-        <v>1725</v>
+        <v>1717</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
         <v>25</v>
       </c>
       <c r="L184" t="s">
         <v>26</v>
       </c>
       <c r="M184" t="s">
         <v>27</v>
       </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
-        <v>1726</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>4704</v>
+        <v>4292</v>
       </c>
       <c r="B185" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E185" t="s">
+        <v>1722</v>
+      </c>
+      <c r="F185" t="s">
+        <v>1723</v>
+      </c>
+      <c r="G185" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H185" t="s">
+        <v>1725</v>
+      </c>
+      <c r="I185" t="s">
+        <v>1726</v>
+      </c>
+      <c r="J185" t="s">
+        <v>24</v>
+      </c>
+      <c r="K185" t="s">
         <v>1727</v>
       </c>
-      <c r="C185" t="s">
+      <c r="L185" t="s">
+        <v>26</v>
+      </c>
+      <c r="M185" t="s">
         <v>1728</v>
       </c>
-      <c r="D185" t="s">
+      <c r="N185" t="s">
+        <v>28</v>
+      </c>
+      <c r="O185" t="s">
         <v>1729</v>
-      </c>
-[...31 lines deleted...]
-        <v>1735</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>4706</v>
+        <v>4295</v>
       </c>
       <c r="B186" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1733</v>
+      </c>
+      <c r="F186" t="s">
+        <v>1734</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H186" t="s">
         <v>1736</v>
       </c>
-      <c r="C186" t="s">
+      <c r="I186" t="s">
         <v>1737</v>
       </c>
-      <c r="D186" t="s">
+      <c r="J186" t="s">
+        <v>24</v>
+      </c>
+      <c r="K186" t="s">
+        <v>25</v>
+      </c>
+      <c r="L186" t="s">
+        <v>26</v>
+      </c>
+      <c r="M186" t="s">
+        <v>27</v>
+      </c>
+      <c r="N186" t="s">
+        <v>28</v>
+      </c>
+      <c r="O186" t="s">
         <v>1738</v>
-      </c>
-[...31 lines deleted...]
-        <v>1744</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>4709</v>
+        <v>4302</v>
       </c>
       <c r="B187" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D187" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1742</v>
+      </c>
+      <c r="F187" t="s">
+        <v>1743</v>
+      </c>
+      <c r="G187" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H187" t="s">
         <v>1745</v>
       </c>
-      <c r="C187" t="s">
+      <c r="I187" t="s">
         <v>1746</v>
       </c>
-      <c r="D187" t="s">
+      <c r="J187" t="s">
         <v>1747</v>
       </c>
-      <c r="E187" t="s">
+      <c r="K187" t="s">
+        <v>917</v>
+      </c>
+      <c r="L187" t="s">
         <v>1748</v>
       </c>
-      <c r="F187" t="s">
+      <c r="M187" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N187" t="s">
+        <v>28</v>
+      </c>
+      <c r="O187" t="s">
         <v>1749</v>
-      </c>
-[...25 lines deleted...]
-        <v>1753</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>4711</v>
+        <v>4303</v>
       </c>
       <c r="B188" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D188" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E188" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F188" t="s">
         <v>1754</v>
       </c>
-      <c r="C188" t="s">
+      <c r="G188" t="s">
         <v>1755</v>
       </c>
-      <c r="D188" t="s">
+      <c r="H188" t="s">
         <v>1756</v>
       </c>
-      <c r="E188" t="s">
+      <c r="I188" t="s">
         <v>1757</v>
       </c>
-      <c r="F188" t="s">
+      <c r="J188" t="s">
+        <v>769</v>
+      </c>
+      <c r="K188" t="s">
+        <v>1283</v>
+      </c>
+      <c r="L188" t="s">
+        <v>771</v>
+      </c>
+      <c r="M188" t="s">
+        <v>1284</v>
+      </c>
+      <c r="N188" t="s">
+        <v>28</v>
+      </c>
+      <c r="O188" t="s">
         <v>1758</v>
-      </c>
-[...25 lines deleted...]
-        <v>1766</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>4714</v>
+        <v>4304</v>
       </c>
       <c r="B189" t="s">
-        <v>1767</v>
+        <v>1759</v>
       </c>
       <c r="C189" t="s">
-        <v>1768</v>
+        <v>1760</v>
       </c>
       <c r="D189" t="s">
-        <v>1769</v>
+        <v>1761</v>
       </c>
       <c r="E189" t="s">
-        <v>1770</v>
+        <v>1762</v>
       </c>
       <c r="F189" t="s">
-        <v>1771</v>
+        <v>1763</v>
       </c>
       <c r="G189" t="s">
-        <v>1772</v>
+        <v>1764</v>
       </c>
       <c r="H189" t="s">
-        <v>1773</v>
+        <v>1765</v>
       </c>
       <c r="I189" t="s">
-        <v>1774</v>
+        <v>1766</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
         <v>25</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
         <v>27</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
-        <v>1775</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>4716</v>
+        <v>4307</v>
       </c>
       <c r="B190" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D190" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E190" t="s">
+        <v>1771</v>
+      </c>
+      <c r="F190" t="s">
+        <v>1772</v>
+      </c>
+      <c r="G190" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H190" t="s">
+        <v>1774</v>
+      </c>
+      <c r="I190" t="s">
+        <v>1775</v>
+      </c>
+      <c r="J190" t="s">
+        <v>1687</v>
+      </c>
+      <c r="K190" t="s">
         <v>1776</v>
       </c>
-      <c r="C190" t="s">
+      <c r="L190" t="s">
+        <v>1689</v>
+      </c>
+      <c r="M190" t="s">
         <v>1777</v>
       </c>
-      <c r="D190" t="s">
+      <c r="N190" t="s">
+        <v>28</v>
+      </c>
+      <c r="O190" t="s">
         <v>1778</v>
-      </c>
-[...31 lines deleted...]
-        <v>1784</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>4717</v>
+        <v>4308</v>
       </c>
       <c r="B191" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D191" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E191" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F191" t="s">
+        <v>1783</v>
+      </c>
+      <c r="G191" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H191" t="s">
         <v>1785</v>
       </c>
-      <c r="C191" t="s">
+      <c r="I191" t="s">
         <v>1786</v>
       </c>
-      <c r="D191" t="s">
+      <c r="J191" t="s">
+        <v>24</v>
+      </c>
+      <c r="K191" t="s">
+        <v>170</v>
+      </c>
+      <c r="L191" t="s">
+        <v>26</v>
+      </c>
+      <c r="M191" t="s">
+        <v>171</v>
+      </c>
+      <c r="N191" t="s">
+        <v>28</v>
+      </c>
+      <c r="O191" t="s">
         <v>1787</v>
-      </c>
-[...31 lines deleted...]
-        <v>1793</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>4721</v>
+        <v>4309</v>
       </c>
       <c r="B192" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D192" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1792</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1793</v>
+      </c>
+      <c r="H192" t="s">
         <v>1794</v>
       </c>
-      <c r="C192" t="s">
+      <c r="I192" t="s">
         <v>1795</v>
       </c>
-      <c r="D192" t="s">
+      <c r="J192" t="s">
+        <v>24</v>
+      </c>
+      <c r="K192" t="s">
+        <v>170</v>
+      </c>
+      <c r="L192" t="s">
+        <v>26</v>
+      </c>
+      <c r="M192" t="s">
+        <v>171</v>
+      </c>
+      <c r="N192" t="s">
+        <v>28</v>
+      </c>
+      <c r="O192" t="s">
         <v>1796</v>
-      </c>
-[...31 lines deleted...]
-        <v>1802</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>4722</v>
+        <v>4311</v>
       </c>
       <c r="B193" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D193" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1801</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H193" t="s">
         <v>1803</v>
       </c>
-      <c r="C193" t="s">
+      <c r="I193" t="s">
         <v>1804</v>
       </c>
-      <c r="D193" t="s">
+      <c r="J193" t="s">
+        <v>24</v>
+      </c>
+      <c r="K193" t="s">
+        <v>25</v>
+      </c>
+      <c r="L193" t="s">
+        <v>26</v>
+      </c>
+      <c r="M193" t="s">
+        <v>27</v>
+      </c>
+      <c r="N193" t="s">
+        <v>28</v>
+      </c>
+      <c r="O193" t="s">
         <v>1805</v>
-      </c>
-[...31 lines deleted...]
-        <v>1813</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>4723</v>
+        <v>4314</v>
       </c>
       <c r="B194" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1809</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1810</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H194" t="s">
+        <v>1812</v>
+      </c>
+      <c r="I194" t="s">
+        <v>1813</v>
+      </c>
+      <c r="J194" t="s">
+        <v>24</v>
+      </c>
+      <c r="K194" t="s">
+        <v>25</v>
+      </c>
+      <c r="L194" t="s">
+        <v>26</v>
+      </c>
+      <c r="M194" t="s">
+        <v>27</v>
+      </c>
+      <c r="N194" t="s">
+        <v>28</v>
+      </c>
+      <c r="O194" t="s">
         <v>1814</v>
-      </c>
-[...37 lines deleted...]
-        <v>1824</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>4725</v>
+        <v>4316</v>
       </c>
       <c r="B195" t="s">
-        <v>1825</v>
+        <v>1815</v>
       </c>
       <c r="C195" t="s">
-        <v>1826</v>
+        <v>1816</v>
       </c>
       <c r="D195" t="s">
-        <v>1827</v>
+        <v>1817</v>
       </c>
       <c r="E195" t="s">
-        <v>1828</v>
+        <v>1818</v>
       </c>
       <c r="F195" t="s">
-        <v>1829</v>
+        <v>1819</v>
       </c>
       <c r="G195" t="s">
-        <v>1830</v>
+        <v>1820</v>
       </c>
       <c r="H195" t="s">
-        <v>1831</v>
+        <v>1821</v>
       </c>
       <c r="I195" t="s">
-        <v>1832</v>
+        <v>1822</v>
       </c>
       <c r="J195" t="s">
         <v>24</v>
       </c>
       <c r="K195" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L195" t="s">
-        <v>684</v>
+        <v>26</v>
       </c>
       <c r="M195" t="s">
-        <v>1833</v>
+        <v>171</v>
       </c>
       <c r="N195" t="s">
         <v>28</v>
       </c>
       <c r="O195" t="s">
-        <v>1834</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>4792</v>
+        <v>4318</v>
       </c>
       <c r="B196" t="s">
-        <v>1835</v>
+        <v>1824</v>
       </c>
       <c r="C196" t="s">
-        <v>1836</v>
+        <v>1825</v>
       </c>
       <c r="D196" t="s">
-        <v>1837</v>
+        <v>1826</v>
       </c>
       <c r="E196" t="s">
-        <v>1838</v>
+        <v>1827</v>
       </c>
       <c r="F196" t="s">
-        <v>1839</v>
+        <v>1828</v>
       </c>
       <c r="G196" t="s">
-        <v>1840</v>
+        <v>1829</v>
       </c>
       <c r="H196" t="s">
-        <v>1841</v>
+        <v>1830</v>
       </c>
       <c r="I196" t="s">
-        <v>1842</v>
+        <v>1831</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
-        <v>1843</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>4801</v>
+        <v>4319</v>
       </c>
       <c r="B197" t="s">
-        <v>1844</v>
+        <v>1833</v>
       </c>
       <c r="C197" t="s">
-        <v>1845</v>
+        <v>1834</v>
       </c>
       <c r="D197" t="s">
-        <v>1846</v>
+        <v>1835</v>
       </c>
       <c r="E197" t="s">
-        <v>1847</v>
+        <v>1836</v>
       </c>
       <c r="F197" t="s">
-        <v>1848</v>
+        <v>1837</v>
       </c>
       <c r="G197" t="s">
-        <v>1849</v>
+        <v>1838</v>
       </c>
       <c r="H197" t="s">
-        <v>1850</v>
+        <v>1839</v>
       </c>
       <c r="I197" t="s">
-        <v>1851</v>
+        <v>1840</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
         <v>170</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
         <v>171</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
-        <v>1852</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>4810</v>
+        <v>4322</v>
       </c>
       <c r="B198" t="s">
-        <v>1853</v>
+        <v>1842</v>
       </c>
       <c r="C198" t="s">
-        <v>1854</v>
+        <v>1843</v>
       </c>
       <c r="D198" t="s">
-        <v>1855</v>
+        <v>1844</v>
       </c>
       <c r="E198" t="s">
-        <v>1856</v>
+        <v>1845</v>
       </c>
       <c r="F198" t="s">
-        <v>1857</v>
+        <v>1846</v>
       </c>
       <c r="G198" t="s">
-        <v>1858</v>
+        <v>1847</v>
       </c>
       <c r="H198" t="s">
-        <v>1859</v>
+        <v>1848</v>
       </c>
       <c r="I198" t="s">
-        <v>1860</v>
+        <v>1849</v>
       </c>
       <c r="J198" t="s">
         <v>24</v>
       </c>
       <c r="K198" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
-        <v>1861</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>4811</v>
+        <v>4436</v>
       </c>
       <c r="B199" t="s">
-        <v>1862</v>
+        <v>1851</v>
       </c>
       <c r="C199" t="s">
-        <v>1863</v>
+        <v>1852</v>
       </c>
       <c r="D199" t="s">
-        <v>1864</v>
+        <v>1853</v>
       </c>
       <c r="E199" t="s">
-        <v>1865</v>
+        <v>1854</v>
       </c>
       <c r="F199" t="s">
-        <v>1866</v>
+        <v>1855</v>
       </c>
       <c r="G199" t="s">
-        <v>1867</v>
+        <v>1856</v>
       </c>
       <c r="H199" t="s">
-        <v>1868</v>
+        <v>1857</v>
       </c>
       <c r="I199" t="s">
-        <v>1869</v>
+        <v>1858</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
-        <v>872</v>
+        <v>25</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
-        <v>1379</v>
+        <v>27</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
-        <v>1870</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>4815</v>
+        <v>4438</v>
       </c>
       <c r="B200" t="s">
-        <v>1871</v>
+        <v>1860</v>
       </c>
       <c r="C200" t="s">
-        <v>1872</v>
+        <v>1861</v>
       </c>
       <c r="D200" t="s">
-        <v>1873</v>
+        <v>1862</v>
       </c>
       <c r="E200" t="s">
-        <v>1874</v>
+        <v>1863</v>
       </c>
       <c r="F200" t="s">
-        <v>1875</v>
+        <v>1864</v>
       </c>
       <c r="G200" t="s">
-        <v>1876</v>
+        <v>1865</v>
       </c>
       <c r="H200" t="s">
-        <v>1877</v>
+        <v>1866</v>
       </c>
       <c r="I200" t="s">
-        <v>1878</v>
+        <v>1867</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
         <v>25</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
         <v>27</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
-        <v>1879</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>4817</v>
+        <v>4454</v>
       </c>
       <c r="B201" t="s">
-        <v>1880</v>
+        <v>1869</v>
       </c>
       <c r="C201" t="s">
-        <v>1881</v>
+        <v>1870</v>
       </c>
       <c r="D201" t="s">
-        <v>1882</v>
+        <v>1871</v>
       </c>
       <c r="E201" t="s">
-        <v>1883</v>
+        <v>1872</v>
       </c>
       <c r="F201" t="s">
-        <v>1884</v>
+        <v>1873</v>
       </c>
       <c r="G201" t="s">
-        <v>1885</v>
+        <v>1874</v>
       </c>
       <c r="H201" t="s">
-        <v>1886</v>
+        <v>1875</v>
       </c>
       <c r="I201" t="s">
-        <v>1887</v>
+        <v>1876</v>
       </c>
       <c r="J201" t="s">
         <v>24</v>
       </c>
       <c r="K201" t="s">
         <v>25</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
         <v>27</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
-        <v>1888</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>4850</v>
+        <v>4457</v>
       </c>
       <c r="B202" t="s">
-        <v>1889</v>
+        <v>1878</v>
       </c>
       <c r="C202" t="s">
-        <v>1890</v>
+        <v>1879</v>
       </c>
       <c r="D202" t="s">
-        <v>1891</v>
+        <v>1880</v>
       </c>
       <c r="E202" t="s">
-        <v>1892</v>
+        <v>1881</v>
       </c>
       <c r="F202" t="s">
-        <v>1893</v>
+        <v>1882</v>
       </c>
       <c r="G202" t="s">
-        <v>1894</v>
+        <v>1883</v>
       </c>
       <c r="H202" t="s">
-        <v>1895</v>
+        <v>1884</v>
       </c>
       <c r="I202" t="s">
-        <v>1896</v>
+        <v>1885</v>
       </c>
       <c r="J202" t="s">
         <v>24</v>
       </c>
       <c r="K202" t="s">
         <v>25</v>
       </c>
       <c r="L202" t="s">
         <v>26</v>
       </c>
       <c r="M202" t="s">
         <v>27</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
-        <v>1897</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>4935</v>
+        <v>4495</v>
       </c>
       <c r="B203" t="s">
-        <v>1898</v>
+        <v>1887</v>
       </c>
       <c r="C203" t="s">
-        <v>1899</v>
+        <v>1888</v>
       </c>
       <c r="D203" t="s">
-        <v>1900</v>
+        <v>1889</v>
       </c>
       <c r="E203" t="s">
-        <v>1901</v>
+        <v>1890</v>
       </c>
       <c r="F203" t="s">
-        <v>1902</v>
+        <v>1891</v>
       </c>
       <c r="G203" t="s">
-        <v>1903</v>
+        <v>1892</v>
       </c>
       <c r="H203" t="s">
-        <v>1904</v>
+        <v>1893</v>
       </c>
       <c r="I203" t="s">
-        <v>1905</v>
+        <v>1894</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
-        <v>1906</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>4939</v>
+        <v>4498</v>
       </c>
       <c r="B204" t="s">
-        <v>1907</v>
+        <v>1896</v>
       </c>
       <c r="C204" t="s">
-        <v>1908</v>
+        <v>1897</v>
       </c>
       <c r="D204" t="s">
-        <v>1909</v>
+        <v>1898</v>
       </c>
       <c r="E204" t="s">
-        <v>1910</v>
+        <v>1899</v>
       </c>
       <c r="F204" t="s">
-        <v>1911</v>
+        <v>1900</v>
       </c>
       <c r="G204" t="s">
-        <v>1912</v>
+        <v>1901</v>
       </c>
       <c r="H204" t="s">
-        <v>1913</v>
+        <v>1902</v>
       </c>
       <c r="I204" t="s">
-        <v>1914</v>
+        <v>1903</v>
       </c>
       <c r="J204" t="s">
         <v>24</v>
       </c>
       <c r="K204" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
       <c r="M204" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
-        <v>1915</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>4947</v>
+        <v>4508</v>
       </c>
       <c r="B205" t="s">
-        <v>1916</v>
+        <v>1905</v>
       </c>
       <c r="C205" t="s">
-        <v>1917</v>
+        <v>1906</v>
       </c>
       <c r="D205" t="s">
-        <v>1918</v>
+        <v>1907</v>
       </c>
       <c r="E205" t="s">
-        <v>1919</v>
+        <v>1908</v>
       </c>
       <c r="F205" t="s">
-        <v>1920</v>
+        <v>1909</v>
       </c>
       <c r="G205" t="s">
-        <v>1921</v>
+        <v>1910</v>
       </c>
       <c r="H205" t="s">
-        <v>1922</v>
+        <v>1911</v>
       </c>
       <c r="I205" t="s">
-        <v>1923</v>
+        <v>1912</v>
       </c>
       <c r="J205" t="s">
         <v>24</v>
       </c>
       <c r="K205" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L205" t="s">
         <v>26</v>
       </c>
       <c r="M205" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
-        <v>1924</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>4950</v>
+        <v>4520</v>
       </c>
       <c r="B206" t="s">
-        <v>1925</v>
+        <v>1914</v>
       </c>
       <c r="C206" t="s">
-        <v>1926</v>
+        <v>1915</v>
       </c>
       <c r="D206" t="s">
-        <v>1927</v>
+        <v>1916</v>
       </c>
       <c r="E206" t="s">
-        <v>1928</v>
+        <v>1917</v>
       </c>
       <c r="F206" t="s">
-        <v>1929</v>
+        <v>1918</v>
       </c>
       <c r="G206" t="s">
-        <v>1930</v>
+        <v>1919</v>
       </c>
       <c r="H206" t="s">
-        <v>1931</v>
+        <v>1920</v>
       </c>
       <c r="I206" t="s">
-        <v>1932</v>
+        <v>1921</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
-        <v>872</v>
+        <v>25</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
-        <v>1379</v>
+        <v>27</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
-        <v>1933</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>4958</v>
+        <v>4521</v>
       </c>
       <c r="B207" t="s">
-        <v>1934</v>
+        <v>1923</v>
       </c>
       <c r="C207" t="s">
-        <v>1935</v>
+        <v>1924</v>
       </c>
       <c r="D207" t="s">
-        <v>1936</v>
+        <v>1925</v>
       </c>
       <c r="E207" t="s">
-        <v>1937</v>
+        <v>1926</v>
       </c>
       <c r="F207" t="s">
-        <v>1938</v>
+        <v>1927</v>
       </c>
       <c r="G207" t="s">
-        <v>1939</v>
+        <v>1928</v>
       </c>
       <c r="H207" t="s">
-        <v>1940</v>
+        <v>1929</v>
       </c>
       <c r="I207" t="s">
-        <v>1941</v>
+        <v>1930</v>
       </c>
       <c r="J207" t="s">
         <v>24</v>
       </c>
       <c r="K207" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
-        <v>1942</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>4965</v>
+        <v>4525</v>
       </c>
       <c r="B208" t="s">
-        <v>1943</v>
+        <v>1932</v>
       </c>
       <c r="C208" t="s">
-        <v>1944</v>
+        <v>1933</v>
       </c>
       <c r="D208" t="s">
-        <v>1945</v>
+        <v>1934</v>
       </c>
       <c r="E208" t="s">
-        <v>1946</v>
+        <v>1935</v>
       </c>
       <c r="F208" t="s">
-        <v>1947</v>
+        <v>1936</v>
       </c>
       <c r="G208" t="s">
-        <v>1948</v>
+        <v>1937</v>
       </c>
       <c r="H208" t="s">
-        <v>1949</v>
+        <v>1938</v>
       </c>
       <c r="I208" t="s">
-        <v>1950</v>
+        <v>1939</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
         <v>25</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
         <v>27</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
-        <v>1951</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>4968</v>
+        <v>4527</v>
       </c>
       <c r="B209" t="s">
-        <v>1952</v>
+        <v>1941</v>
       </c>
       <c r="C209" t="s">
-        <v>1953</v>
+        <v>1942</v>
       </c>
       <c r="D209" t="s">
-        <v>1954</v>
+        <v>1943</v>
       </c>
       <c r="E209" t="s">
-        <v>1955</v>
+        <v>1944</v>
       </c>
       <c r="F209" t="s">
-        <v>1956</v>
+        <v>1945</v>
       </c>
       <c r="G209" t="s">
-        <v>1957</v>
+        <v>1946</v>
       </c>
       <c r="H209" t="s">
-        <v>1958</v>
+        <v>1947</v>
       </c>
       <c r="I209" t="s">
-        <v>1959</v>
+        <v>1948</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
         <v>25</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
         <v>27</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
-        <v>1960</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>4969</v>
+        <v>4535</v>
       </c>
       <c r="B210" t="s">
-        <v>1961</v>
+        <v>1950</v>
       </c>
       <c r="C210" t="s">
-        <v>1962</v>
+        <v>1951</v>
       </c>
       <c r="D210" t="s">
-        <v>1963</v>
+        <v>1952</v>
       </c>
       <c r="E210" t="s">
-        <v>1964</v>
+        <v>1953</v>
       </c>
       <c r="F210" t="s">
-        <v>1965</v>
+        <v>1954</v>
       </c>
       <c r="G210" t="s">
-        <v>1966</v>
+        <v>1955</v>
       </c>
       <c r="H210" t="s">
-        <v>1967</v>
+        <v>1956</v>
       </c>
       <c r="I210" t="s">
-        <v>1968</v>
+        <v>1957</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
         <v>25</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
         <v>27</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
-        <v>1969</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>5037</v>
+        <v>4538</v>
       </c>
       <c r="B211" t="s">
-        <v>1970</v>
+        <v>1959</v>
       </c>
       <c r="C211" t="s">
-        <v>1971</v>
+        <v>1960</v>
       </c>
       <c r="D211" t="s">
-        <v>1972</v>
+        <v>1961</v>
       </c>
       <c r="E211" t="s">
-        <v>1973</v>
+        <v>1962</v>
       </c>
       <c r="F211" t="s">
-        <v>1974</v>
+        <v>1963</v>
       </c>
       <c r="G211" t="s">
-        <v>1975</v>
+        <v>1964</v>
       </c>
       <c r="H211" t="s">
-        <v>1976</v>
+        <v>1965</v>
       </c>
       <c r="I211" t="s">
-        <v>1977</v>
+        <v>1966</v>
       </c>
       <c r="J211" t="s">
         <v>24</v>
       </c>
       <c r="K211" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L211" t="s">
         <v>26</v>
       </c>
       <c r="M211" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N211" t="s">
         <v>28</v>
       </c>
       <c r="O211" t="s">
-        <v>1978</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>5272</v>
+        <v>4540</v>
       </c>
       <c r="B212" t="s">
-        <v>1979</v>
+        <v>1968</v>
       </c>
       <c r="C212" t="s">
-        <v>1980</v>
+        <v>1969</v>
       </c>
       <c r="D212" t="s">
-        <v>1981</v>
+        <v>1970</v>
       </c>
       <c r="E212" t="s">
-        <v>1982</v>
+        <v>1971</v>
       </c>
       <c r="F212" t="s">
-        <v>1983</v>
+        <v>1972</v>
       </c>
       <c r="G212" t="s">
-        <v>1984</v>
+        <v>1973</v>
       </c>
       <c r="H212" t="s">
-        <v>1985</v>
+        <v>1974</v>
       </c>
       <c r="I212" t="s">
-        <v>1986</v>
+        <v>1975</v>
       </c>
       <c r="J212" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K212" t="s">
-        <v>740</v>
+        <v>25</v>
       </c>
       <c r="L212" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M212" t="s">
-        <v>741</v>
+        <v>27</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
-        <v>1987</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>5273</v>
+        <v>4545</v>
       </c>
       <c r="B213" t="s">
-        <v>1988</v>
+        <v>1977</v>
       </c>
       <c r="C213" t="s">
-        <v>1989</v>
+        <v>1978</v>
       </c>
       <c r="D213" t="s">
-        <v>1990</v>
+        <v>1979</v>
       </c>
       <c r="E213" t="s">
-        <v>1991</v>
+        <v>1980</v>
       </c>
       <c r="F213" t="s">
-        <v>1992</v>
+        <v>1981</v>
       </c>
       <c r="G213" t="s">
-        <v>1993</v>
+        <v>1982</v>
       </c>
       <c r="H213" t="s">
-        <v>1994</v>
+        <v>1983</v>
       </c>
       <c r="I213" t="s">
-        <v>1995</v>
+        <v>1984</v>
       </c>
       <c r="J213" t="s">
         <v>24</v>
       </c>
       <c r="K213" t="s">
-        <v>1996</v>
+        <v>25</v>
       </c>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213" t="s">
-        <v>1997</v>
+        <v>27</v>
       </c>
       <c r="N213" t="s">
         <v>28</v>
       </c>
       <c r="O213" t="s">
-        <v>1998</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>5326</v>
+        <v>4549</v>
       </c>
       <c r="B214" t="s">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="C214" t="s">
-        <v>2000</v>
+        <v>1987</v>
       </c>
       <c r="D214" t="s">
-        <v>2001</v>
+        <v>1988</v>
       </c>
       <c r="E214" t="s">
-        <v>2002</v>
+        <v>1989</v>
       </c>
       <c r="F214" t="s">
-        <v>2003</v>
+        <v>1990</v>
       </c>
       <c r="G214" t="s">
-        <v>2004</v>
+        <v>1991</v>
       </c>
       <c r="H214" t="s">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="I214" t="s">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
-        <v>2007</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>5330</v>
+        <v>4555</v>
       </c>
       <c r="B215" t="s">
-        <v>2008</v>
+        <v>1995</v>
       </c>
       <c r="C215" t="s">
-        <v>2009</v>
+        <v>1996</v>
       </c>
       <c r="D215" t="s">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="E215" t="s">
-        <v>2011</v>
+        <v>1998</v>
       </c>
       <c r="F215" t="s">
-        <v>2012</v>
+        <v>1999</v>
       </c>
       <c r="G215" t="s">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="H215" t="s">
-        <v>2014</v>
+        <v>2001</v>
       </c>
       <c r="I215" t="s">
-        <v>2015</v>
+        <v>2002</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
         <v>170</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
         <v>171</v>
       </c>
       <c r="N215" t="s">
         <v>28</v>
       </c>
       <c r="O215" t="s">
-        <v>2016</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>5331</v>
+        <v>4556</v>
       </c>
       <c r="B216" t="s">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="C216" t="s">
-        <v>2018</v>
+        <v>2005</v>
       </c>
       <c r="D216" t="s">
-        <v>2019</v>
+        <v>2006</v>
       </c>
       <c r="E216" t="s">
-        <v>2020</v>
+        <v>2007</v>
       </c>
       <c r="F216" t="s">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="G216" t="s">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="H216" t="s">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="I216" t="s">
-        <v>2024</v>
+        <v>2011</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
-        <v>2025</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>5332</v>
+        <v>4558</v>
       </c>
       <c r="B217" t="s">
-        <v>2026</v>
+        <v>2013</v>
       </c>
       <c r="C217" t="s">
-        <v>2027</v>
+        <v>2014</v>
       </c>
       <c r="D217" t="s">
-        <v>2028</v>
+        <v>2015</v>
       </c>
       <c r="E217" t="s">
-        <v>2029</v>
+        <v>2016</v>
       </c>
       <c r="F217" t="s">
-        <v>2030</v>
+        <v>2017</v>
       </c>
       <c r="G217" t="s">
-        <v>2031</v>
+        <v>2018</v>
       </c>
       <c r="H217" t="s">
-        <v>2032</v>
+        <v>2019</v>
       </c>
       <c r="I217" t="s">
-        <v>2033</v>
+        <v>2020</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
-        <v>2034</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>5333</v>
+        <v>4559</v>
       </c>
       <c r="B218" t="s">
-        <v>2035</v>
+        <v>2022</v>
       </c>
       <c r="C218" t="s">
-        <v>2036</v>
+        <v>2023</v>
       </c>
       <c r="D218" t="s">
-        <v>2037</v>
+        <v>2024</v>
       </c>
       <c r="E218" t="s">
-        <v>2038</v>
+        <v>2025</v>
       </c>
       <c r="F218" t="s">
-        <v>2039</v>
+        <v>2026</v>
       </c>
       <c r="G218" t="s">
-        <v>2040</v>
+        <v>2027</v>
       </c>
       <c r="H218" t="s">
-        <v>2041</v>
+        <v>2028</v>
       </c>
       <c r="I218" t="s">
-        <v>2042</v>
+        <v>2029</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
-        <v>2043</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>5335</v>
+        <v>4560</v>
       </c>
       <c r="B219" t="s">
-        <v>2044</v>
+        <v>2031</v>
       </c>
       <c r="C219" t="s">
-        <v>2045</v>
+        <v>2032</v>
       </c>
       <c r="D219" t="s">
-        <v>2046</v>
+        <v>2033</v>
       </c>
       <c r="E219" t="s">
-        <v>2047</v>
+        <v>2034</v>
       </c>
       <c r="F219" t="s">
-        <v>2048</v>
+        <v>2035</v>
       </c>
       <c r="G219" t="s">
-        <v>2049</v>
+        <v>2036</v>
       </c>
       <c r="H219" t="s">
-        <v>2050</v>
+        <v>2037</v>
       </c>
       <c r="I219" t="s">
-        <v>2051</v>
+        <v>2038</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
         <v>25</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
         <v>27</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
-        <v>2052</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>5344</v>
+        <v>4563</v>
       </c>
       <c r="B220" t="s">
-        <v>2053</v>
+        <v>2040</v>
       </c>
       <c r="C220" t="s">
-        <v>2054</v>
+        <v>2041</v>
       </c>
       <c r="D220" t="s">
-        <v>2055</v>
+        <v>2042</v>
       </c>
       <c r="E220" t="s">
-        <v>2056</v>
+        <v>2043</v>
       </c>
       <c r="F220" t="s">
-        <v>2057</v>
+        <v>2044</v>
       </c>
       <c r="G220" t="s">
-        <v>2058</v>
+        <v>2045</v>
       </c>
       <c r="H220" t="s">
-        <v>2059</v>
+        <v>2046</v>
       </c>
       <c r="I220" t="s">
-        <v>2060</v>
+        <v>2047</v>
       </c>
       <c r="J220" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K220" t="s">
-        <v>2061</v>
+        <v>170</v>
       </c>
       <c r="L220" t="s">
-        <v>1416</v>
+        <v>26</v>
       </c>
       <c r="M220" t="s">
-        <v>2062</v>
+        <v>171</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
-        <v>2063</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>5346</v>
+        <v>4564</v>
       </c>
       <c r="B221" t="s">
-        <v>2064</v>
+        <v>2049</v>
       </c>
       <c r="C221" t="s">
-        <v>2065</v>
+        <v>2050</v>
       </c>
       <c r="D221" t="s">
-        <v>2066</v>
+        <v>2051</v>
       </c>
       <c r="E221" t="s">
-        <v>2067</v>
+        <v>2052</v>
       </c>
       <c r="F221" t="s">
-        <v>2068</v>
+        <v>2053</v>
       </c>
       <c r="G221" t="s">
-        <v>2069</v>
+        <v>2054</v>
       </c>
       <c r="H221" t="s">
-        <v>2070</v>
+        <v>2055</v>
       </c>
       <c r="I221" t="s">
-        <v>2071</v>
+        <v>2056</v>
       </c>
       <c r="J221" t="s">
         <v>24</v>
       </c>
       <c r="K221" t="s">
-        <v>2072</v>
+        <v>2057</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
       <c r="M221" t="s">
-        <v>2073</v>
+        <v>2058</v>
       </c>
       <c r="N221" t="s">
         <v>28</v>
       </c>
       <c r="O221" t="s">
-        <v>2074</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>5347</v>
+        <v>4566</v>
       </c>
       <c r="B222" t="s">
-        <v>2075</v>
+        <v>2060</v>
       </c>
       <c r="C222" t="s">
-        <v>2076</v>
+        <v>2061</v>
       </c>
       <c r="D222" t="s">
-        <v>2077</v>
+        <v>2062</v>
       </c>
       <c r="E222" t="s">
-        <v>2078</v>
+        <v>2063</v>
       </c>
       <c r="F222" t="s">
-        <v>2079</v>
+        <v>2064</v>
       </c>
       <c r="G222" t="s">
-        <v>2080</v>
+        <v>2065</v>
       </c>
       <c r="H222" t="s">
-        <v>2081</v>
+        <v>2066</v>
       </c>
       <c r="I222" t="s">
-        <v>2082</v>
+        <v>2067</v>
       </c>
       <c r="J222" t="s">
         <v>24</v>
       </c>
       <c r="K222" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
       <c r="M222" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N222" t="s">
         <v>28</v>
       </c>
       <c r="O222" t="s">
-        <v>2083</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>5348</v>
+        <v>4568</v>
       </c>
       <c r="B223" t="s">
-        <v>2084</v>
+        <v>2069</v>
       </c>
       <c r="C223" t="s">
-        <v>2085</v>
+        <v>2070</v>
       </c>
       <c r="D223" t="s">
-        <v>2086</v>
+        <v>2071</v>
       </c>
       <c r="E223" t="s">
-        <v>2087</v>
+        <v>2072</v>
       </c>
       <c r="F223" t="s">
-        <v>2088</v>
+        <v>2073</v>
       </c>
       <c r="G223" t="s">
-        <v>2089</v>
+        <v>2074</v>
       </c>
       <c r="H223" t="s">
-        <v>2090</v>
+        <v>2075</v>
       </c>
       <c r="I223" t="s">
-        <v>2091</v>
+        <v>2076</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N223" t="s">
         <v>28</v>
       </c>
       <c r="O223" t="s">
-        <v>2092</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>5351</v>
+        <v>4704</v>
       </c>
       <c r="B224" t="s">
-        <v>2093</v>
+        <v>2078</v>
       </c>
       <c r="C224" t="s">
-        <v>2094</v>
+        <v>2079</v>
       </c>
       <c r="D224" t="s">
-        <v>2095</v>
+        <v>2080</v>
       </c>
       <c r="E224" t="s">
-        <v>2096</v>
+        <v>2081</v>
       </c>
       <c r="F224" t="s">
-        <v>2097</v>
+        <v>2082</v>
       </c>
       <c r="G224" t="s">
-        <v>2098</v>
+        <v>2083</v>
       </c>
       <c r="H224" t="s">
-        <v>2099</v>
+        <v>2084</v>
       </c>
       <c r="I224" t="s">
-        <v>2100</v>
+        <v>2085</v>
       </c>
       <c r="J224" t="s">
         <v>24</v>
       </c>
       <c r="K224" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N224" t="s">
         <v>28</v>
       </c>
       <c r="O224" t="s">
-        <v>2101</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>5353</v>
+        <v>4706</v>
       </c>
       <c r="B225" t="s">
-        <v>2102</v>
+        <v>2087</v>
       </c>
       <c r="C225" t="s">
-        <v>2103</v>
+        <v>2088</v>
       </c>
       <c r="D225" t="s">
-        <v>2104</v>
+        <v>2089</v>
       </c>
       <c r="E225" t="s">
-        <v>2105</v>
+        <v>2090</v>
       </c>
       <c r="F225" t="s">
-        <v>2106</v>
+        <v>2091</v>
       </c>
       <c r="G225" t="s">
-        <v>2107</v>
+        <v>2092</v>
       </c>
       <c r="H225" t="s">
-        <v>2108</v>
+        <v>2093</v>
       </c>
       <c r="I225" t="s">
-        <v>2109</v>
+        <v>2094</v>
       </c>
       <c r="J225" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K225" t="s">
-        <v>883</v>
+        <v>170</v>
       </c>
       <c r="L225" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M225" t="s">
-        <v>884</v>
+        <v>171</v>
       </c>
       <c r="N225" t="s">
         <v>28</v>
       </c>
       <c r="O225" t="s">
-        <v>2110</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>5354</v>
+        <v>4709</v>
       </c>
       <c r="B226" t="s">
-        <v>2111</v>
+        <v>2096</v>
       </c>
       <c r="C226" t="s">
-        <v>2112</v>
+        <v>2097</v>
       </c>
       <c r="D226" t="s">
-        <v>2113</v>
+        <v>2098</v>
       </c>
       <c r="E226" t="s">
-        <v>2114</v>
+        <v>2099</v>
       </c>
       <c r="F226" t="s">
-        <v>2115</v>
+        <v>2100</v>
       </c>
       <c r="G226" t="s">
-        <v>2116</v>
+        <v>2101</v>
       </c>
       <c r="H226" t="s">
-        <v>2117</v>
+        <v>2102</v>
       </c>
       <c r="I226" t="s">
-        <v>2118</v>
+        <v>2103</v>
       </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
-        <v>2119</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>5359</v>
+        <v>4711</v>
       </c>
       <c r="B227" t="s">
-        <v>2120</v>
+        <v>2105</v>
       </c>
       <c r="C227" t="s">
-        <v>2121</v>
+        <v>2106</v>
       </c>
       <c r="D227" t="s">
-        <v>2122</v>
+        <v>2107</v>
       </c>
       <c r="E227" t="s">
-        <v>2123</v>
+        <v>2108</v>
       </c>
       <c r="F227" t="s">
-        <v>2124</v>
+        <v>2109</v>
       </c>
       <c r="G227" t="s">
-        <v>2125</v>
+        <v>2110</v>
       </c>
       <c r="H227" t="s">
-        <v>2126</v>
+        <v>2111</v>
       </c>
       <c r="I227" t="s">
-        <v>2127</v>
+        <v>2112</v>
       </c>
       <c r="J227" t="s">
-        <v>24</v>
+        <v>2113</v>
       </c>
       <c r="K227" t="s">
-        <v>25</v>
+        <v>2114</v>
       </c>
       <c r="L227" t="s">
-        <v>26</v>
+        <v>2115</v>
       </c>
       <c r="M227" t="s">
-        <v>27</v>
+        <v>2116</v>
       </c>
       <c r="N227" t="s">
         <v>28</v>
       </c>
       <c r="O227" t="s">
-        <v>2128</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>5364</v>
+        <v>4714</v>
       </c>
       <c r="B228" t="s">
-        <v>2129</v>
+        <v>2118</v>
       </c>
       <c r="C228" t="s">
-        <v>2130</v>
+        <v>2119</v>
       </c>
       <c r="D228" t="s">
-        <v>2131</v>
+        <v>2120</v>
       </c>
       <c r="E228" t="s">
-        <v>2132</v>
+        <v>2121</v>
       </c>
       <c r="F228" t="s">
-        <v>2133</v>
+        <v>2122</v>
       </c>
       <c r="G228" t="s">
-        <v>2134</v>
+        <v>2123</v>
       </c>
       <c r="H228" t="s">
-        <v>2135</v>
+        <v>2124</v>
       </c>
       <c r="I228" t="s">
-        <v>2136</v>
+        <v>2125</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
-        <v>2137</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>5365</v>
+        <v>4716</v>
       </c>
       <c r="B229" t="s">
-        <v>2138</v>
+        <v>2127</v>
       </c>
       <c r="C229" t="s">
-        <v>2139</v>
+        <v>2128</v>
       </c>
       <c r="D229" t="s">
-        <v>2140</v>
+        <v>2129</v>
       </c>
       <c r="E229" t="s">
-        <v>2141</v>
+        <v>2130</v>
       </c>
       <c r="F229" t="s">
-        <v>2142</v>
+        <v>2131</v>
       </c>
       <c r="G229" t="s">
-        <v>2143</v>
+        <v>2132</v>
       </c>
       <c r="H229" t="s">
-        <v>2144</v>
+        <v>2133</v>
       </c>
       <c r="I229" t="s">
-        <v>2145</v>
+        <v>2134</v>
       </c>
       <c r="J229" t="s">
         <v>24</v>
       </c>
       <c r="K229" t="s">
-        <v>25</v>
+        <v>1283</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229" t="s">
-        <v>27</v>
+        <v>1284</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
-        <v>2146</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>5367</v>
+        <v>4717</v>
       </c>
       <c r="B230" t="s">
-        <v>2147</v>
+        <v>2136</v>
       </c>
       <c r="C230" t="s">
-        <v>2148</v>
+        <v>2137</v>
       </c>
       <c r="D230" t="s">
-        <v>2149</v>
+        <v>2138</v>
       </c>
       <c r="E230" t="s">
-        <v>2150</v>
+        <v>2139</v>
       </c>
       <c r="F230" t="s">
-        <v>2151</v>
+        <v>2140</v>
       </c>
       <c r="G230" t="s">
-        <v>2152</v>
+        <v>2141</v>
       </c>
       <c r="H230" t="s">
-        <v>2153</v>
+        <v>2142</v>
       </c>
       <c r="I230" t="s">
-        <v>2154</v>
+        <v>2143</v>
       </c>
       <c r="J230" t="s">
         <v>24</v>
       </c>
       <c r="K230" t="s">
         <v>25</v>
       </c>
       <c r="L230" t="s">
         <v>26</v>
       </c>
       <c r="M230" t="s">
         <v>27</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
-        <v>2155</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>5368</v>
+        <v>4721</v>
       </c>
       <c r="B231" t="s">
-        <v>2156</v>
+        <v>2145</v>
       </c>
       <c r="C231" t="s">
-        <v>2157</v>
+        <v>2146</v>
       </c>
       <c r="D231" t="s">
-        <v>2158</v>
+        <v>2147</v>
       </c>
       <c r="E231" t="s">
-        <v>2159</v>
+        <v>2148</v>
       </c>
       <c r="F231" t="s">
-        <v>2160</v>
+        <v>2149</v>
       </c>
       <c r="G231" t="s">
-        <v>2161</v>
+        <v>2150</v>
       </c>
       <c r="H231" t="s">
-        <v>2162</v>
+        <v>2151</v>
       </c>
       <c r="I231" t="s">
-        <v>2163</v>
+        <v>2152</v>
       </c>
       <c r="J231" t="s">
         <v>24</v>
       </c>
       <c r="K231" t="s">
-        <v>25</v>
+        <v>1283</v>
       </c>
       <c r="L231" t="s">
         <v>26</v>
       </c>
       <c r="M231" t="s">
-        <v>27</v>
+        <v>1284</v>
       </c>
       <c r="N231" t="s">
         <v>28</v>
       </c>
       <c r="O231" t="s">
-        <v>2164</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>5371</v>
+        <v>4722</v>
       </c>
       <c r="B232" t="s">
-        <v>2165</v>
+        <v>2154</v>
       </c>
       <c r="C232" t="s">
-        <v>2166</v>
+        <v>2155</v>
       </c>
       <c r="D232" t="s">
-        <v>2167</v>
+        <v>2156</v>
       </c>
       <c r="E232" t="s">
-        <v>2168</v>
+        <v>2157</v>
       </c>
       <c r="F232" t="s">
-        <v>2169</v>
+        <v>2158</v>
       </c>
       <c r="G232" t="s">
-        <v>2170</v>
+        <v>2159</v>
       </c>
       <c r="H232" t="s">
-        <v>2171</v>
+        <v>2160</v>
       </c>
       <c r="I232" t="s">
-        <v>2172</v>
+        <v>2161</v>
       </c>
       <c r="J232" t="s">
         <v>24</v>
       </c>
       <c r="K232" t="s">
-        <v>2173</v>
+        <v>2162</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
-        <v>2174</v>
+        <v>2163</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
-        <v>2175</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>5372</v>
+        <v>4723</v>
       </c>
       <c r="B233" t="s">
-        <v>2176</v>
+        <v>2165</v>
       </c>
       <c r="C233" t="s">
-        <v>2177</v>
+        <v>2166</v>
       </c>
       <c r="D233" t="s">
-        <v>2178</v>
+        <v>2167</v>
       </c>
       <c r="E233" t="s">
-        <v>2179</v>
+        <v>2168</v>
       </c>
       <c r="F233" t="s">
-        <v>2180</v>
+        <v>2169</v>
       </c>
       <c r="G233" t="s">
-        <v>2181</v>
+        <v>2170</v>
       </c>
       <c r="H233" t="s">
-        <v>2182</v>
+        <v>2171</v>
       </c>
       <c r="I233" t="s">
-        <v>2183</v>
+        <v>2172</v>
       </c>
       <c r="J233" t="s">
         <v>24</v>
       </c>
       <c r="K233" t="s">
-        <v>25</v>
+        <v>2173</v>
       </c>
       <c r="L233" t="s">
         <v>26</v>
       </c>
       <c r="M233" t="s">
-        <v>27</v>
+        <v>2174</v>
       </c>
       <c r="N233" t="s">
         <v>28</v>
       </c>
       <c r="O233" t="s">
-        <v>2184</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>5375</v>
+        <v>4725</v>
       </c>
       <c r="B234" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D234" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E234" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F234" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G234" t="s">
+        <v>2181</v>
+      </c>
+      <c r="H234" t="s">
+        <v>2182</v>
+      </c>
+      <c r="I234" t="s">
+        <v>2183</v>
+      </c>
+      <c r="J234" t="s">
+        <v>24</v>
+      </c>
+      <c r="K234" t="s">
+        <v>25</v>
+      </c>
+      <c r="L234" t="s">
+        <v>702</v>
+      </c>
+      <c r="M234" t="s">
+        <v>2184</v>
+      </c>
+      <c r="N234" t="s">
+        <v>28</v>
+      </c>
+      <c r="O234" t="s">
         <v>2185</v>
-      </c>
-[...37 lines deleted...]
-        <v>2193</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>5377</v>
+        <v>4792</v>
       </c>
       <c r="B235" t="s">
-        <v>2194</v>
+        <v>2186</v>
       </c>
       <c r="C235" t="s">
-        <v>2195</v>
+        <v>2187</v>
       </c>
       <c r="D235" t="s">
-        <v>2196</v>
+        <v>2188</v>
       </c>
       <c r="E235" t="s">
-        <v>2197</v>
+        <v>2189</v>
       </c>
       <c r="F235" t="s">
-        <v>2198</v>
+        <v>2190</v>
       </c>
       <c r="G235" t="s">
-        <v>2199</v>
+        <v>2191</v>
       </c>
       <c r="H235" t="s">
-        <v>2200</v>
+        <v>2192</v>
       </c>
       <c r="I235" t="s">
-        <v>2201</v>
+        <v>2193</v>
       </c>
       <c r="J235" t="s">
         <v>24</v>
       </c>
       <c r="K235" t="s">
         <v>25</v>
       </c>
       <c r="L235" t="s">
         <v>26</v>
       </c>
       <c r="M235" t="s">
         <v>27</v>
       </c>
       <c r="N235" t="s">
         <v>28</v>
       </c>
       <c r="O235" t="s">
-        <v>2202</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>5378</v>
+        <v>4801</v>
       </c>
       <c r="B236" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D236" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E236" t="s">
+        <v>2198</v>
+      </c>
+      <c r="F236" t="s">
+        <v>2199</v>
+      </c>
+      <c r="G236" t="s">
+        <v>2200</v>
+      </c>
+      <c r="H236" t="s">
+        <v>2201</v>
+      </c>
+      <c r="I236" t="s">
+        <v>2202</v>
+      </c>
+      <c r="J236" t="s">
+        <v>24</v>
+      </c>
+      <c r="K236" t="s">
+        <v>170</v>
+      </c>
+      <c r="L236" t="s">
+        <v>26</v>
+      </c>
+      <c r="M236" t="s">
+        <v>171</v>
+      </c>
+      <c r="N236" t="s">
+        <v>28</v>
+      </c>
+      <c r="O236" t="s">
         <v>2203</v>
-      </c>
-[...37 lines deleted...]
-        <v>2211</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>5380</v>
+        <v>4809</v>
       </c>
       <c r="B237" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D237" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E237" t="s">
+        <v>2207</v>
+      </c>
+      <c r="F237" t="s">
+        <v>2208</v>
+      </c>
+      <c r="G237" t="s">
+        <v>2209</v>
+      </c>
+      <c r="H237" t="s">
+        <v>2210</v>
+      </c>
+      <c r="I237" t="s">
+        <v>2211</v>
+      </c>
+      <c r="J237" t="s">
+        <v>24</v>
+      </c>
+      <c r="K237" t="s">
+        <v>170</v>
+      </c>
+      <c r="L237" t="s">
+        <v>26</v>
+      </c>
+      <c r="M237" t="s">
+        <v>171</v>
+      </c>
+      <c r="N237" t="s">
+        <v>28</v>
+      </c>
+      <c r="O237" t="s">
         <v>2212</v>
-      </c>
-[...37 lines deleted...]
-        <v>2220</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>5382</v>
+        <v>4810</v>
       </c>
       <c r="B238" t="s">
-        <v>2221</v>
+        <v>2213</v>
       </c>
       <c r="C238" t="s">
-        <v>2222</v>
+        <v>2214</v>
       </c>
       <c r="D238" t="s">
-        <v>2223</v>
+        <v>2215</v>
       </c>
       <c r="E238" t="s">
-        <v>2224</v>
+        <v>2216</v>
       </c>
       <c r="F238" t="s">
-        <v>2225</v>
+        <v>2217</v>
       </c>
       <c r="G238" t="s">
-        <v>2226</v>
+        <v>2218</v>
       </c>
       <c r="H238" t="s">
-        <v>2227</v>
+        <v>2219</v>
       </c>
       <c r="I238" t="s">
-        <v>2228</v>
+        <v>2220</v>
       </c>
       <c r="J238" t="s">
         <v>24</v>
       </c>
       <c r="K238" t="s">
         <v>170</v>
       </c>
       <c r="L238" t="s">
         <v>26</v>
       </c>
       <c r="M238" t="s">
         <v>171</v>
       </c>
       <c r="N238" t="s">
         <v>28</v>
       </c>
       <c r="O238" t="s">
-        <v>2229</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>5393</v>
+        <v>4811</v>
       </c>
       <c r="B239" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D239" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E239" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F239" t="s">
+        <v>2226</v>
+      </c>
+      <c r="G239" t="s">
+        <v>2227</v>
+      </c>
+      <c r="H239" t="s">
+        <v>2228</v>
+      </c>
+      <c r="I239" t="s">
+        <v>2229</v>
+      </c>
+      <c r="J239" t="s">
+        <v>24</v>
+      </c>
+      <c r="K239" t="s">
+        <v>917</v>
+      </c>
+      <c r="L239" t="s">
+        <v>26</v>
+      </c>
+      <c r="M239" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N239" t="s">
+        <v>28</v>
+      </c>
+      <c r="O239" t="s">
         <v>2230</v>
-      </c>
-[...37 lines deleted...]
-        <v>2238</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>5394</v>
+        <v>4815</v>
       </c>
       <c r="B240" t="s">
-        <v>2239</v>
+        <v>2231</v>
       </c>
       <c r="C240" t="s">
-        <v>2240</v>
+        <v>2232</v>
       </c>
       <c r="D240" t="s">
-        <v>2241</v>
+        <v>2233</v>
       </c>
       <c r="E240" t="s">
-        <v>2242</v>
+        <v>2234</v>
       </c>
       <c r="F240" t="s">
-        <v>2243</v>
+        <v>2235</v>
       </c>
       <c r="G240" t="s">
-        <v>2244</v>
+        <v>2236</v>
       </c>
       <c r="H240" t="s">
-        <v>2245</v>
+        <v>2237</v>
       </c>
       <c r="I240" t="s">
-        <v>2246</v>
+        <v>2238</v>
       </c>
       <c r="J240" t="s">
         <v>24</v>
       </c>
       <c r="K240" t="s">
         <v>25</v>
       </c>
       <c r="L240" t="s">
         <v>26</v>
       </c>
       <c r="M240" t="s">
         <v>27</v>
       </c>
       <c r="N240" t="s">
         <v>28</v>
       </c>
       <c r="O240" t="s">
-        <v>2247</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>5403</v>
+        <v>4817</v>
       </c>
       <c r="B241" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C241" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D241" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E241" t="s">
+        <v>2243</v>
+      </c>
+      <c r="F241" t="s">
+        <v>2244</v>
+      </c>
+      <c r="G241" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H241" t="s">
+        <v>2246</v>
+      </c>
+      <c r="I241" t="s">
+        <v>2247</v>
+      </c>
+      <c r="J241" t="s">
+        <v>24</v>
+      </c>
+      <c r="K241" t="s">
+        <v>25</v>
+      </c>
+      <c r="L241" t="s">
+        <v>26</v>
+      </c>
+      <c r="M241" t="s">
+        <v>27</v>
+      </c>
+      <c r="N241" t="s">
+        <v>28</v>
+      </c>
+      <c r="O241" t="s">
         <v>2248</v>
-      </c>
-[...37 lines deleted...]
-        <v>2258</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>5431</v>
+        <v>4849</v>
       </c>
       <c r="B242" t="s">
-        <v>2259</v>
+        <v>2249</v>
       </c>
       <c r="C242" t="s">
-        <v>2260</v>
+        <v>2250</v>
       </c>
       <c r="D242" t="s">
-        <v>2261</v>
+        <v>2251</v>
       </c>
       <c r="E242" t="s">
-        <v>2262</v>
+        <v>2252</v>
       </c>
       <c r="F242" t="s">
-        <v>2263</v>
+        <v>2253</v>
       </c>
       <c r="G242" t="s">
-        <v>2264</v>
+        <v>2254</v>
       </c>
       <c r="H242" t="s">
-        <v>2265</v>
+        <v>2255</v>
       </c>
       <c r="I242" t="s">
-        <v>2266</v>
+        <v>2256</v>
       </c>
       <c r="J242" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K242" t="s">
-        <v>274</v>
+        <v>25</v>
       </c>
       <c r="L242" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M242" t="s">
-        <v>276</v>
+        <v>27</v>
       </c>
       <c r="N242" t="s">
         <v>28</v>
       </c>
       <c r="O242" t="s">
-        <v>2267</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>5433</v>
+        <v>4850</v>
       </c>
       <c r="B243" t="s">
-        <v>2268</v>
+        <v>2258</v>
       </c>
       <c r="C243" t="s">
-        <v>2269</v>
+        <v>2259</v>
       </c>
       <c r="D243" t="s">
-        <v>2270</v>
+        <v>2260</v>
       </c>
       <c r="E243" t="s">
-        <v>2271</v>
+        <v>2261</v>
       </c>
       <c r="F243" t="s">
-        <v>2272</v>
+        <v>2262</v>
       </c>
       <c r="G243" t="s">
-        <v>2273</v>
+        <v>2263</v>
       </c>
       <c r="H243" t="s">
-        <v>2274</v>
+        <v>2264</v>
       </c>
       <c r="I243" t="s">
-        <v>2275</v>
+        <v>2265</v>
       </c>
       <c r="J243" t="s">
         <v>24</v>
       </c>
       <c r="K243" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L243" t="s">
         <v>26</v>
       </c>
       <c r="M243" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N243" t="s">
         <v>28</v>
       </c>
       <c r="O243" t="s">
-        <v>2276</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>5435</v>
+        <v>4935</v>
       </c>
       <c r="B244" t="s">
-        <v>2277</v>
+        <v>2267</v>
       </c>
       <c r="C244" t="s">
-        <v>2278</v>
+        <v>2268</v>
       </c>
       <c r="D244" t="s">
-        <v>2279</v>
+        <v>2269</v>
       </c>
       <c r="E244" t="s">
-        <v>2280</v>
+        <v>2270</v>
       </c>
       <c r="F244" t="s">
-        <v>2281</v>
+        <v>2271</v>
       </c>
       <c r="G244" t="s">
-        <v>2282</v>
+        <v>2272</v>
       </c>
       <c r="H244" t="s">
-        <v>2283</v>
+        <v>2273</v>
       </c>
       <c r="I244" t="s">
-        <v>2284</v>
+        <v>2274</v>
       </c>
       <c r="J244" t="s">
         <v>24</v>
       </c>
       <c r="K244" t="s">
         <v>170</v>
       </c>
       <c r="L244" t="s">
         <v>26</v>
       </c>
       <c r="M244" t="s">
         <v>171</v>
       </c>
       <c r="N244" t="s">
         <v>28</v>
       </c>
       <c r="O244" t="s">
-        <v>2285</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>5436</v>
+        <v>4936</v>
       </c>
       <c r="B245" t="s">
-        <v>2286</v>
+        <v>2276</v>
       </c>
       <c r="C245" t="s">
-        <v>2287</v>
+        <v>2277</v>
       </c>
       <c r="D245" t="s">
-        <v>2288</v>
+        <v>2278</v>
       </c>
       <c r="E245" t="s">
-        <v>2289</v>
+        <v>2279</v>
       </c>
       <c r="F245" t="s">
-        <v>2290</v>
+        <v>2280</v>
       </c>
       <c r="G245" t="s">
-        <v>2291</v>
+        <v>2281</v>
       </c>
       <c r="H245" t="s">
-        <v>2292</v>
+        <v>2282</v>
       </c>
       <c r="I245" t="s">
-        <v>2293</v>
+        <v>2283</v>
       </c>
       <c r="J245" t="s">
         <v>24</v>
       </c>
       <c r="K245" t="s">
         <v>25</v>
       </c>
       <c r="L245" t="s">
         <v>26</v>
       </c>
       <c r="M245" t="s">
         <v>27</v>
       </c>
       <c r="N245" t="s">
         <v>28</v>
       </c>
       <c r="O245" t="s">
-        <v>2294</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>5437</v>
+        <v>4939</v>
       </c>
       <c r="B246" t="s">
-        <v>2295</v>
+        <v>2285</v>
       </c>
       <c r="C246" t="s">
-        <v>2296</v>
+        <v>2286</v>
       </c>
       <c r="D246" t="s">
-        <v>2297</v>
+        <v>2287</v>
       </c>
       <c r="E246" t="s">
-        <v>2298</v>
+        <v>2288</v>
       </c>
       <c r="F246" t="s">
-        <v>2299</v>
+        <v>2289</v>
       </c>
       <c r="G246" t="s">
-        <v>2300</v>
+        <v>2290</v>
       </c>
       <c r="H246" t="s">
-        <v>2301</v>
+        <v>2291</v>
       </c>
       <c r="I246" t="s">
-        <v>2302</v>
+        <v>2292</v>
       </c>
       <c r="J246" t="s">
         <v>24</v>
       </c>
       <c r="K246" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N246" t="s">
         <v>28</v>
       </c>
       <c r="O246" t="s">
-        <v>2303</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>5439</v>
+        <v>4944</v>
       </c>
       <c r="B247" t="s">
-        <v>2304</v>
+        <v>2294</v>
       </c>
       <c r="C247" t="s">
-        <v>2305</v>
+        <v>2295</v>
       </c>
       <c r="D247" t="s">
-        <v>2306</v>
+        <v>2296</v>
       </c>
       <c r="E247" t="s">
-        <v>2307</v>
+        <v>2297</v>
       </c>
       <c r="F247" t="s">
-        <v>2308</v>
+        <v>2298</v>
       </c>
       <c r="G247" t="s">
-        <v>2309</v>
+        <v>2299</v>
       </c>
       <c r="H247" t="s">
-        <v>2310</v>
+        <v>2300</v>
       </c>
       <c r="I247" t="s">
-        <v>2311</v>
+        <v>2301</v>
       </c>
       <c r="J247" t="s">
         <v>24</v>
       </c>
       <c r="K247" t="s">
         <v>25</v>
       </c>
       <c r="L247" t="s">
         <v>26</v>
       </c>
       <c r="M247" t="s">
         <v>27</v>
       </c>
       <c r="N247" t="s">
         <v>28</v>
       </c>
       <c r="O247" t="s">
-        <v>2312</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>5456</v>
+        <v>4947</v>
       </c>
       <c r="B248" t="s">
-        <v>2313</v>
+        <v>2303</v>
       </c>
       <c r="C248" t="s">
-        <v>2314</v>
+        <v>2304</v>
       </c>
       <c r="D248" t="s">
-        <v>2315</v>
+        <v>2305</v>
       </c>
       <c r="E248" t="s">
-        <v>2316</v>
+        <v>2306</v>
       </c>
       <c r="F248" t="s">
-        <v>2317</v>
+        <v>2307</v>
       </c>
       <c r="G248" t="s">
-        <v>2318</v>
+        <v>2308</v>
       </c>
       <c r="H248" t="s">
-        <v>2319</v>
+        <v>2309</v>
       </c>
       <c r="I248" t="s">
-        <v>2320</v>
+        <v>2310</v>
       </c>
       <c r="J248" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K248" t="s">
-        <v>872</v>
+        <v>47</v>
       </c>
       <c r="L248" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M248" t="s">
-        <v>1379</v>
+        <v>48</v>
       </c>
       <c r="N248" t="s">
         <v>28</v>
       </c>
       <c r="O248" t="s">
-        <v>2321</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>5474</v>
+        <v>4950</v>
       </c>
       <c r="B249" t="s">
-        <v>2322</v>
+        <v>2312</v>
       </c>
       <c r="C249" t="s">
-        <v>2323</v>
+        <v>2313</v>
       </c>
       <c r="D249" t="s">
-        <v>2324</v>
+        <v>2314</v>
       </c>
       <c r="E249" t="s">
-        <v>2325</v>
+        <v>2315</v>
       </c>
       <c r="F249" t="s">
-        <v>2326</v>
+        <v>2316</v>
       </c>
       <c r="G249" t="s">
-        <v>2327</v>
+        <v>2317</v>
       </c>
       <c r="H249" t="s">
-        <v>2328</v>
+        <v>2318</v>
       </c>
       <c r="I249" t="s">
-        <v>2329</v>
+        <v>2319</v>
       </c>
       <c r="J249" t="s">
         <v>24</v>
       </c>
       <c r="K249" t="s">
-        <v>25</v>
+        <v>917</v>
       </c>
       <c r="L249" t="s">
         <v>26</v>
       </c>
       <c r="M249" t="s">
-        <v>27</v>
+        <v>1532</v>
       </c>
       <c r="N249" t="s">
         <v>28</v>
       </c>
       <c r="O249" t="s">
-        <v>2330</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>5475</v>
+        <v>4958</v>
       </c>
       <c r="B250" t="s">
-        <v>2331</v>
+        <v>2321</v>
       </c>
       <c r="C250" t="s">
-        <v>2332</v>
+        <v>2322</v>
       </c>
       <c r="D250" t="s">
-        <v>2333</v>
+        <v>2323</v>
       </c>
       <c r="E250" t="s">
-        <v>2334</v>
+        <v>2324</v>
       </c>
       <c r="F250" t="s">
-        <v>2335</v>
+        <v>2325</v>
       </c>
       <c r="G250" t="s">
-        <v>2336</v>
+        <v>2326</v>
       </c>
       <c r="H250" t="s">
-        <v>2337</v>
+        <v>2327</v>
       </c>
       <c r="I250" t="s">
-        <v>2338</v>
+        <v>2328</v>
       </c>
       <c r="J250" t="s">
         <v>24</v>
       </c>
       <c r="K250" t="s">
         <v>170</v>
       </c>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250" t="s">
         <v>171</v>
       </c>
       <c r="N250" t="s">
         <v>28</v>
       </c>
       <c r="O250" t="s">
-        <v>2339</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>5476</v>
+        <v>4965</v>
       </c>
       <c r="B251" t="s">
-        <v>2340</v>
+        <v>2330</v>
       </c>
       <c r="C251" t="s">
-        <v>2341</v>
+        <v>2331</v>
       </c>
       <c r="D251" t="s">
-        <v>2342</v>
+        <v>2332</v>
       </c>
       <c r="E251" t="s">
-        <v>2343</v>
+        <v>2333</v>
       </c>
       <c r="F251" t="s">
-        <v>2344</v>
+        <v>2334</v>
       </c>
       <c r="G251" t="s">
-        <v>2345</v>
+        <v>2335</v>
       </c>
       <c r="H251" t="s">
-        <v>2346</v>
+        <v>2336</v>
       </c>
       <c r="I251" t="s">
-        <v>2347</v>
+        <v>2337</v>
       </c>
       <c r="J251" t="s">
-        <v>2348</v>
+        <v>24</v>
       </c>
       <c r="K251" t="s">
-        <v>1211</v>
+        <v>25</v>
       </c>
       <c r="L251" t="s">
-        <v>2349</v>
+        <v>26</v>
       </c>
       <c r="M251" t="s">
-        <v>1212</v>
+        <v>27</v>
       </c>
       <c r="N251" t="s">
         <v>28</v>
       </c>
       <c r="O251" t="s">
-        <v>2350</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>5478</v>
+        <v>4968</v>
       </c>
       <c r="B252" t="s">
-        <v>2351</v>
+        <v>2339</v>
       </c>
       <c r="C252" t="s">
-        <v>2352</v>
+        <v>2340</v>
       </c>
       <c r="D252" t="s">
-        <v>2353</v>
+        <v>2341</v>
       </c>
       <c r="E252" t="s">
-        <v>2354</v>
+        <v>2342</v>
       </c>
       <c r="F252" t="s">
-        <v>2355</v>
+        <v>2343</v>
       </c>
       <c r="G252" t="s">
-        <v>2356</v>
+        <v>2344</v>
       </c>
       <c r="H252" t="s">
-        <v>2357</v>
+        <v>2345</v>
       </c>
       <c r="I252" t="s">
-        <v>2358</v>
+        <v>2346</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
         <v>25</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
         <v>27</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
-        <v>2359</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>5479</v>
+        <v>4969</v>
       </c>
       <c r="B253" t="s">
-        <v>2360</v>
+        <v>2348</v>
       </c>
       <c r="C253" t="s">
-        <v>2361</v>
+        <v>2349</v>
       </c>
       <c r="D253" t="s">
-        <v>2362</v>
+        <v>2350</v>
       </c>
       <c r="E253" t="s">
-        <v>2363</v>
+        <v>2351</v>
       </c>
       <c r="F253" t="s">
-        <v>2364</v>
+        <v>2352</v>
       </c>
       <c r="G253" t="s">
-        <v>2365</v>
+        <v>2353</v>
       </c>
       <c r="H253" t="s">
-        <v>2366</v>
+        <v>2354</v>
       </c>
       <c r="I253" t="s">
-        <v>2367</v>
+        <v>2355</v>
       </c>
       <c r="J253" t="s">
         <v>24</v>
       </c>
       <c r="K253" t="s">
-        <v>571</v>
+        <v>25</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253" t="s">
-        <v>572</v>
+        <v>27</v>
       </c>
       <c r="N253" t="s">
         <v>28</v>
       </c>
       <c r="O253" t="s">
-        <v>2368</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>5482</v>
+        <v>5020</v>
       </c>
       <c r="B254" t="s">
-        <v>2369</v>
+        <v>2357</v>
       </c>
       <c r="C254" t="s">
-        <v>2370</v>
+        <v>2358</v>
       </c>
       <c r="D254" t="s">
-        <v>2371</v>
+        <v>2359</v>
       </c>
       <c r="E254" t="s">
-        <v>2372</v>
+        <v>2360</v>
       </c>
       <c r="F254" t="s">
-        <v>2373</v>
+        <v>2361</v>
       </c>
       <c r="G254" t="s">
-        <v>2374</v>
+        <v>2362</v>
       </c>
       <c r="H254" t="s">
-        <v>2375</v>
+        <v>2363</v>
       </c>
       <c r="I254" t="s">
-        <v>2376</v>
+        <v>2364</v>
       </c>
       <c r="J254" t="s">
         <v>24</v>
       </c>
       <c r="K254" t="s">
         <v>170</v>
       </c>
       <c r="L254" t="s">
         <v>26</v>
       </c>
       <c r="M254" t="s">
         <v>171</v>
       </c>
       <c r="N254" t="s">
         <v>28</v>
       </c>
       <c r="O254" t="s">
-        <v>2377</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>5483</v>
+        <v>5037</v>
       </c>
       <c r="B255" t="s">
-        <v>2378</v>
+        <v>2366</v>
       </c>
       <c r="C255" t="s">
-        <v>2379</v>
+        <v>2367</v>
       </c>
       <c r="D255" t="s">
-        <v>2380</v>
+        <v>2368</v>
       </c>
       <c r="E255" t="s">
-        <v>2381</v>
+        <v>2369</v>
       </c>
       <c r="F255" t="s">
-        <v>2382</v>
+        <v>2370</v>
       </c>
       <c r="G255" t="s">
-        <v>2383</v>
+        <v>2371</v>
       </c>
       <c r="H255" t="s">
-        <v>2384</v>
+        <v>2372</v>
       </c>
       <c r="I255" t="s">
-        <v>2385</v>
+        <v>2373</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N255" t="s">
         <v>28</v>
       </c>
       <c r="O255" t="s">
-        <v>2386</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>5485</v>
+        <v>5100</v>
       </c>
       <c r="B256" t="s">
-        <v>2387</v>
+        <v>2375</v>
       </c>
       <c r="C256" t="s">
-        <v>2388</v>
+        <v>2376</v>
       </c>
       <c r="D256" t="s">
-        <v>2389</v>
+        <v>2377</v>
       </c>
       <c r="E256" t="s">
-        <v>2390</v>
+        <v>2378</v>
       </c>
       <c r="F256" t="s">
-        <v>2391</v>
+        <v>2379</v>
       </c>
       <c r="G256" t="s">
-        <v>2392</v>
+        <v>2380</v>
       </c>
       <c r="H256" t="s">
-        <v>2393</v>
+        <v>2381</v>
       </c>
       <c r="I256" t="s">
-        <v>2394</v>
+        <v>2382</v>
       </c>
       <c r="J256" t="s">
         <v>24</v>
       </c>
       <c r="K256" t="s">
-        <v>2395</v>
+        <v>690</v>
       </c>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256" t="s">
-        <v>2396</v>
+        <v>691</v>
       </c>
       <c r="N256" t="s">
         <v>28</v>
       </c>
       <c r="O256" t="s">
-        <v>2397</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>5487</v>
+        <v>5141</v>
       </c>
       <c r="B257" t="s">
-        <v>2398</v>
+        <v>2384</v>
       </c>
       <c r="C257" t="s">
-        <v>2399</v>
+        <v>2385</v>
       </c>
       <c r="D257" t="s">
-        <v>2400</v>
+        <v>2386</v>
       </c>
       <c r="E257" t="s">
-        <v>2401</v>
+        <v>2387</v>
       </c>
       <c r="F257" t="s">
-        <v>2402</v>
+        <v>2388</v>
       </c>
       <c r="G257" t="s">
-        <v>2403</v>
+        <v>2389</v>
       </c>
       <c r="H257" t="s">
-        <v>2404</v>
+        <v>2390</v>
       </c>
       <c r="I257" t="s">
-        <v>2405</v>
+        <v>2391</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
-        <v>2406</v>
+        <v>25</v>
       </c>
       <c r="L257" t="s">
         <v>26</v>
       </c>
       <c r="M257" t="s">
-        <v>2407</v>
+        <v>27</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
-        <v>2408</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>5488</v>
+        <v>5212</v>
       </c>
       <c r="B258" t="s">
-        <v>2409</v>
+        <v>2393</v>
       </c>
       <c r="C258" t="s">
-        <v>2410</v>
+        <v>2394</v>
       </c>
       <c r="D258" t="s">
-        <v>2411</v>
+        <v>2395</v>
       </c>
       <c r="E258" t="s">
-        <v>2412</v>
+        <v>2396</v>
       </c>
       <c r="F258" t="s">
-        <v>2413</v>
+        <v>2397</v>
       </c>
       <c r="G258" t="s">
-        <v>2414</v>
+        <v>2398</v>
       </c>
       <c r="H258" t="s">
-        <v>2415</v>
+        <v>2399</v>
       </c>
       <c r="I258" t="s">
-        <v>2416</v>
+        <v>2400</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
-        <v>2417</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>5489</v>
+        <v>5272</v>
       </c>
       <c r="B259" t="s">
-        <v>2418</v>
+        <v>2402</v>
       </c>
       <c r="C259" t="s">
-        <v>2419</v>
+        <v>2403</v>
       </c>
       <c r="D259" t="s">
-        <v>2420</v>
+        <v>2404</v>
       </c>
       <c r="E259" t="s">
-        <v>2421</v>
+        <v>2405</v>
       </c>
       <c r="F259" t="s">
-        <v>2422</v>
+        <v>2406</v>
       </c>
       <c r="G259" t="s">
-        <v>2423</v>
+        <v>2407</v>
       </c>
       <c r="H259" t="s">
-        <v>2424</v>
+        <v>2408</v>
       </c>
       <c r="I259" t="s">
-        <v>2425</v>
+        <v>2409</v>
       </c>
       <c r="J259" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K259" t="s">
-        <v>1231</v>
+        <v>758</v>
       </c>
       <c r="L259" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M259" t="s">
-        <v>1232</v>
+        <v>759</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
-        <v>2426</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>5490</v>
+        <v>5273</v>
       </c>
       <c r="B260" t="s">
-        <v>2427</v>
+        <v>2411</v>
       </c>
       <c r="C260" t="s">
-        <v>2428</v>
+        <v>2412</v>
       </c>
       <c r="D260" t="s">
-        <v>2429</v>
+        <v>2413</v>
       </c>
       <c r="E260" t="s">
-        <v>2430</v>
+        <v>2414</v>
       </c>
       <c r="F260" t="s">
-        <v>2431</v>
+        <v>2415</v>
       </c>
       <c r="G260" t="s">
-        <v>2432</v>
+        <v>2416</v>
       </c>
       <c r="H260" t="s">
-        <v>2433</v>
+        <v>2417</v>
       </c>
       <c r="I260" t="s">
-        <v>2434</v>
+        <v>2418</v>
       </c>
       <c r="J260" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K260" t="s">
-        <v>2435</v>
+        <v>2419</v>
       </c>
       <c r="L260" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M260" t="s">
-        <v>2436</v>
+        <v>2420</v>
       </c>
       <c r="N260" t="s">
         <v>28</v>
       </c>
       <c r="O260" t="s">
-        <v>2437</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>5493</v>
+        <v>5280</v>
       </c>
       <c r="B261" t="s">
-        <v>2438</v>
+        <v>2422</v>
       </c>
       <c r="C261" t="s">
-        <v>2439</v>
+        <v>2423</v>
       </c>
       <c r="D261" t="s">
-        <v>2440</v>
+        <v>2424</v>
       </c>
       <c r="E261" t="s">
-        <v>2441</v>
+        <v>2425</v>
       </c>
       <c r="F261" t="s">
-        <v>2442</v>
+        <v>2426</v>
       </c>
       <c r="G261" t="s">
-        <v>2443</v>
+        <v>2427</v>
       </c>
       <c r="H261" t="s">
-        <v>2444</v>
+        <v>2428</v>
       </c>
       <c r="I261" t="s">
-        <v>2445</v>
+        <v>2429</v>
       </c>
       <c r="J261" t="s">
         <v>24</v>
       </c>
       <c r="K261" t="s">
         <v>170</v>
       </c>
       <c r="L261" t="s">
         <v>26</v>
       </c>
       <c r="M261" t="s">
         <v>171</v>
       </c>
       <c r="N261" t="s">
         <v>28</v>
       </c>
       <c r="O261" t="s">
-        <v>2446</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>5496</v>
+        <v>5326</v>
       </c>
       <c r="B262" t="s">
-        <v>2447</v>
+        <v>2431</v>
       </c>
       <c r="C262" t="s">
-        <v>2448</v>
+        <v>2432</v>
       </c>
       <c r="D262" t="s">
-        <v>2449</v>
+        <v>2433</v>
       </c>
       <c r="E262" t="s">
-        <v>2450</v>
+        <v>2434</v>
       </c>
       <c r="F262" t="s">
-        <v>2451</v>
+        <v>2435</v>
       </c>
       <c r="G262" t="s">
-        <v>2452</v>
+        <v>2436</v>
       </c>
       <c r="H262" t="s">
-        <v>2453</v>
+        <v>2437</v>
       </c>
       <c r="I262" t="s">
-        <v>2454</v>
+        <v>2438</v>
       </c>
       <c r="J262" t="s">
         <v>24</v>
       </c>
       <c r="K262" t="s">
-        <v>274</v>
+        <v>170</v>
       </c>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
-        <v>276</v>
+        <v>171</v>
       </c>
       <c r="N262" t="s">
         <v>28</v>
       </c>
       <c r="O262" t="s">
-        <v>2455</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>5502</v>
+        <v>5330</v>
       </c>
       <c r="B263" t="s">
-        <v>2456</v>
+        <v>2440</v>
       </c>
       <c r="C263" t="s">
-        <v>2457</v>
+        <v>2441</v>
       </c>
       <c r="D263" t="s">
-        <v>2458</v>
+        <v>2442</v>
       </c>
       <c r="E263" t="s">
-        <v>2459</v>
+        <v>2443</v>
       </c>
       <c r="F263" t="s">
-        <v>2460</v>
+        <v>2444</v>
       </c>
       <c r="G263" t="s">
-        <v>2461</v>
+        <v>2445</v>
       </c>
       <c r="H263" t="s">
-        <v>2462</v>
+        <v>2446</v>
       </c>
       <c r="I263" t="s">
-        <v>2463</v>
+        <v>2447</v>
       </c>
       <c r="J263" t="s">
         <v>24</v>
       </c>
       <c r="K263" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L263" t="s">
         <v>26</v>
       </c>
       <c r="M263" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N263" t="s">
         <v>28</v>
       </c>
       <c r="O263" t="s">
-        <v>2464</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>5503</v>
+        <v>5331</v>
       </c>
       <c r="B264" t="s">
-        <v>2465</v>
+        <v>2449</v>
       </c>
       <c r="C264" t="s">
-        <v>2466</v>
+        <v>2450</v>
       </c>
       <c r="D264" t="s">
-        <v>2467</v>
+        <v>2451</v>
       </c>
       <c r="E264" t="s">
-        <v>2468</v>
+        <v>2452</v>
       </c>
       <c r="F264" t="s">
-        <v>2469</v>
+        <v>2453</v>
       </c>
       <c r="G264" t="s">
-        <v>2470</v>
+        <v>2454</v>
       </c>
       <c r="H264" t="s">
-        <v>2471</v>
+        <v>2455</v>
       </c>
       <c r="I264" t="s">
-        <v>2472</v>
+        <v>2456</v>
       </c>
       <c r="J264" t="s">
         <v>24</v>
       </c>
       <c r="K264" t="s">
         <v>47</v>
       </c>
       <c r="L264" t="s">
         <v>26</v>
       </c>
       <c r="M264" t="s">
         <v>48</v>
       </c>
       <c r="N264" t="s">
         <v>28</v>
       </c>
       <c r="O264" t="s">
-        <v>2473</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>5504</v>
+        <v>5332</v>
       </c>
       <c r="B265" t="s">
-        <v>2474</v>
+        <v>2458</v>
       </c>
       <c r="C265" t="s">
-        <v>2475</v>
+        <v>2459</v>
       </c>
       <c r="D265" t="s">
-        <v>2476</v>
+        <v>2460</v>
       </c>
       <c r="E265" t="s">
-        <v>2477</v>
+        <v>2461</v>
       </c>
       <c r="F265" t="s">
-        <v>2478</v>
+        <v>2462</v>
       </c>
       <c r="G265" t="s">
-        <v>2479</v>
+        <v>2463</v>
       </c>
       <c r="H265" t="s">
-        <v>2480</v>
+        <v>2464</v>
       </c>
       <c r="I265" t="s">
-        <v>2481</v>
+        <v>2465</v>
       </c>
       <c r="J265" t="s">
         <v>24</v>
       </c>
       <c r="K265" t="s">
         <v>25</v>
       </c>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
         <v>27</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
-        <v>2482</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>5507</v>
+        <v>5333</v>
       </c>
       <c r="B266" t="s">
-        <v>2483</v>
+        <v>2467</v>
       </c>
       <c r="C266" t="s">
-        <v>2484</v>
+        <v>2468</v>
       </c>
       <c r="D266" t="s">
-        <v>2485</v>
+        <v>2469</v>
       </c>
       <c r="E266" t="s">
-        <v>2486</v>
+        <v>2470</v>
       </c>
       <c r="F266" t="s">
-        <v>2487</v>
+        <v>2471</v>
       </c>
       <c r="G266" t="s">
-        <v>2488</v>
+        <v>2472</v>
       </c>
       <c r="H266" t="s">
-        <v>2489</v>
+        <v>2473</v>
       </c>
       <c r="I266" t="s">
-        <v>2490</v>
+        <v>2474</v>
       </c>
       <c r="J266" t="s">
         <v>24</v>
       </c>
       <c r="K266" t="s">
         <v>25</v>
       </c>
       <c r="L266" t="s">
         <v>26</v>
       </c>
       <c r="M266" t="s">
         <v>27</v>
       </c>
       <c r="N266" t="s">
         <v>28</v>
       </c>
       <c r="O266" t="s">
-        <v>2491</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>5509</v>
+        <v>5335</v>
       </c>
       <c r="B267" t="s">
-        <v>2492</v>
+        <v>2476</v>
       </c>
       <c r="C267" t="s">
-        <v>2493</v>
+        <v>2477</v>
       </c>
       <c r="D267" t="s">
-        <v>2494</v>
+        <v>2478</v>
       </c>
       <c r="E267" t="s">
-        <v>2495</v>
+        <v>2479</v>
       </c>
       <c r="F267" t="s">
-        <v>2496</v>
+        <v>2480</v>
       </c>
       <c r="G267" t="s">
-        <v>2497</v>
+        <v>2481</v>
       </c>
       <c r="H267" t="s">
-        <v>2498</v>
+        <v>2482</v>
       </c>
       <c r="I267" t="s">
-        <v>2499</v>
+        <v>2483</v>
       </c>
       <c r="J267" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K267" t="s">
-        <v>1211</v>
+        <v>25</v>
       </c>
       <c r="L267" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M267" t="s">
-        <v>1212</v>
+        <v>27</v>
       </c>
       <c r="N267" t="s">
         <v>28</v>
       </c>
       <c r="O267" t="s">
-        <v>2500</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>5512</v>
+        <v>5343</v>
       </c>
       <c r="B268" t="s">
-        <v>2501</v>
+        <v>2485</v>
       </c>
       <c r="C268" t="s">
-        <v>2502</v>
+        <v>2486</v>
       </c>
       <c r="D268" t="s">
-        <v>2503</v>
+        <v>2487</v>
       </c>
       <c r="E268" t="s">
-        <v>2504</v>
+        <v>2488</v>
       </c>
       <c r="F268" t="s">
-        <v>2505</v>
+        <v>2489</v>
       </c>
       <c r="G268" t="s">
-        <v>2506</v>
+        <v>2490</v>
       </c>
       <c r="H268" t="s">
-        <v>2507</v>
+        <v>2491</v>
       </c>
       <c r="I268" t="s">
-        <v>2508</v>
+        <v>2492</v>
       </c>
       <c r="J268" t="s">
         <v>24</v>
       </c>
       <c r="K268" t="s">
         <v>170</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
         <v>171</v>
       </c>
       <c r="N268" t="s">
         <v>28</v>
       </c>
       <c r="O268" t="s">
-        <v>2509</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>5514</v>
+        <v>5344</v>
       </c>
       <c r="B269" t="s">
-        <v>2510</v>
+        <v>2494</v>
       </c>
       <c r="C269" t="s">
-        <v>2511</v>
+        <v>2495</v>
       </c>
       <c r="D269" t="s">
-        <v>2512</v>
+        <v>2496</v>
       </c>
       <c r="E269" t="s">
-        <v>2513</v>
+        <v>2497</v>
       </c>
       <c r="F269" t="s">
-        <v>2514</v>
+        <v>2498</v>
       </c>
       <c r="G269" t="s">
-        <v>2515</v>
+        <v>2499</v>
       </c>
       <c r="H269" t="s">
-        <v>2516</v>
+        <v>2500</v>
       </c>
       <c r="I269" t="s">
-        <v>2517</v>
+        <v>2501</v>
       </c>
       <c r="J269" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K269" t="s">
-        <v>59</v>
+        <v>2502</v>
       </c>
       <c r="L269" t="s">
-        <v>26</v>
+        <v>1614</v>
       </c>
       <c r="M269" t="s">
-        <v>61</v>
+        <v>2503</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
-        <v>2518</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>5516</v>
+        <v>5346</v>
       </c>
       <c r="B270" t="s">
-        <v>2519</v>
+        <v>2505</v>
       </c>
       <c r="C270" t="s">
-        <v>2520</v>
+        <v>2506</v>
       </c>
       <c r="D270" t="s">
-        <v>2521</v>
+        <v>2507</v>
       </c>
       <c r="E270" t="s">
-        <v>2522</v>
+        <v>2508</v>
       </c>
       <c r="F270" t="s">
-        <v>2523</v>
+        <v>2509</v>
       </c>
       <c r="G270" t="s">
-        <v>2524</v>
+        <v>2510</v>
       </c>
       <c r="H270" t="s">
-        <v>2525</v>
+        <v>2511</v>
       </c>
       <c r="I270" t="s">
-        <v>2526</v>
+        <v>2512</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
-        <v>25</v>
+        <v>2513</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
-        <v>27</v>
+        <v>2514</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
-        <v>2527</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>5517</v>
+        <v>5347</v>
       </c>
       <c r="B271" t="s">
-        <v>2528</v>
+        <v>2516</v>
       </c>
       <c r="C271" t="s">
-        <v>2529</v>
+        <v>2517</v>
       </c>
       <c r="D271" t="s">
-        <v>2530</v>
+        <v>2518</v>
       </c>
       <c r="E271" t="s">
-        <v>2531</v>
+        <v>2519</v>
       </c>
       <c r="F271" t="s">
-        <v>2532</v>
+        <v>2520</v>
       </c>
       <c r="G271" t="s">
-        <v>2533</v>
+        <v>2521</v>
       </c>
       <c r="H271" t="s">
-        <v>2534</v>
+        <v>2522</v>
       </c>
       <c r="I271" t="s">
-        <v>2535</v>
+        <v>2523</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N271" t="s">
         <v>28</v>
       </c>
       <c r="O271" t="s">
-        <v>2536</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>5518</v>
+        <v>5348</v>
       </c>
       <c r="B272" t="s">
-        <v>2537</v>
+        <v>2525</v>
       </c>
       <c r="C272" t="s">
-        <v>2538</v>
+        <v>2526</v>
       </c>
       <c r="D272" t="s">
-        <v>2539</v>
+        <v>2527</v>
       </c>
       <c r="E272" t="s">
-        <v>2540</v>
+        <v>2528</v>
       </c>
       <c r="F272" t="s">
-        <v>2541</v>
+        <v>2529</v>
       </c>
       <c r="G272" t="s">
-        <v>2542</v>
+        <v>2530</v>
       </c>
       <c r="H272" t="s">
-        <v>2543</v>
+        <v>2531</v>
       </c>
       <c r="I272" t="s">
-        <v>2544</v>
+        <v>2532</v>
       </c>
       <c r="J272" t="s">
         <v>24</v>
       </c>
       <c r="K272" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N272" t="s">
         <v>28</v>
       </c>
       <c r="O272" t="s">
-        <v>2545</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>5520</v>
+        <v>5351</v>
       </c>
       <c r="B273" t="s">
-        <v>2546</v>
+        <v>2534</v>
       </c>
       <c r="C273" t="s">
-        <v>2547</v>
+        <v>2535</v>
       </c>
       <c r="D273" t="s">
-        <v>2548</v>
+        <v>2536</v>
       </c>
       <c r="E273" t="s">
-        <v>2549</v>
+        <v>2537</v>
       </c>
       <c r="F273" t="s">
-        <v>2550</v>
+        <v>2538</v>
       </c>
       <c r="G273" t="s">
-        <v>2551</v>
+        <v>2539</v>
       </c>
       <c r="H273" t="s">
-        <v>2552</v>
+        <v>2540</v>
       </c>
       <c r="I273" t="s">
-        <v>2553</v>
+        <v>2541</v>
       </c>
       <c r="J273" t="s">
         <v>24</v>
       </c>
       <c r="K273" t="s">
-        <v>1211</v>
+        <v>25</v>
       </c>
       <c r="L273" t="s">
         <v>26</v>
       </c>
       <c r="M273" t="s">
-        <v>1212</v>
+        <v>27</v>
       </c>
       <c r="N273" t="s">
         <v>28</v>
       </c>
       <c r="O273" t="s">
-        <v>2554</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>5545</v>
+        <v>5353</v>
       </c>
       <c r="B274" t="s">
-        <v>2555</v>
+        <v>2543</v>
       </c>
       <c r="C274" t="s">
-        <v>2556</v>
+        <v>2544</v>
       </c>
       <c r="D274" t="s">
-        <v>2557</v>
+        <v>2545</v>
       </c>
       <c r="E274" t="s">
-        <v>2558</v>
+        <v>2546</v>
       </c>
       <c r="F274" t="s">
-        <v>2559</v>
+        <v>2547</v>
       </c>
       <c r="G274" t="s">
-        <v>2560</v>
+        <v>2548</v>
       </c>
       <c r="H274" t="s">
-        <v>2561</v>
+        <v>2549</v>
       </c>
       <c r="I274" t="s">
-        <v>2562</v>
+        <v>2550</v>
       </c>
       <c r="J274" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K274" t="s">
-        <v>170</v>
+        <v>928</v>
       </c>
       <c r="L274" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M274" t="s">
-        <v>171</v>
+        <v>929</v>
       </c>
       <c r="N274" t="s">
         <v>28</v>
       </c>
       <c r="O274" t="s">
-        <v>2563</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>5657</v>
+        <v>5354</v>
       </c>
       <c r="B275" t="s">
-        <v>2564</v>
+        <v>2552</v>
       </c>
       <c r="C275" t="s">
-        <v>2565</v>
+        <v>2553</v>
       </c>
       <c r="D275" t="s">
-        <v>2566</v>
+        <v>2554</v>
       </c>
       <c r="E275" t="s">
-        <v>2567</v>
+        <v>2555</v>
       </c>
       <c r="F275" t="s">
-        <v>2568</v>
+        <v>2556</v>
       </c>
       <c r="G275" t="s">
-        <v>2569</v>
+        <v>2557</v>
       </c>
       <c r="H275" t="s">
-        <v>2570</v>
+        <v>2558</v>
       </c>
       <c r="I275" t="s">
-        <v>2571</v>
+        <v>2559</v>
       </c>
       <c r="J275" t="s">
         <v>24</v>
       </c>
       <c r="K275" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L275" t="s">
         <v>26</v>
       </c>
       <c r="M275" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N275" t="s">
         <v>28</v>
       </c>
       <c r="O275" t="s">
-        <v>2572</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>5733</v>
+        <v>5359</v>
       </c>
       <c r="B276" t="s">
-        <v>2573</v>
+        <v>2561</v>
       </c>
       <c r="C276" t="s">
-        <v>2574</v>
+        <v>2562</v>
       </c>
       <c r="D276" t="s">
-        <v>2575</v>
+        <v>2563</v>
       </c>
       <c r="E276" t="s">
-        <v>2576</v>
+        <v>2564</v>
       </c>
       <c r="F276" t="s">
-        <v>2577</v>
+        <v>2565</v>
       </c>
       <c r="G276" t="s">
-        <v>2578</v>
+        <v>2566</v>
       </c>
       <c r="H276" t="s">
-        <v>2579</v>
+        <v>2567</v>
       </c>
       <c r="I276" t="s">
-        <v>2580</v>
+        <v>2568</v>
       </c>
       <c r="J276" t="s">
         <v>24</v>
       </c>
       <c r="K276" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L276" t="s">
         <v>26</v>
       </c>
       <c r="M276" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N276" t="s">
         <v>28</v>
       </c>
       <c r="O276" t="s">
-        <v>2581</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>5787</v>
+        <v>5364</v>
       </c>
       <c r="B277" t="s">
-        <v>2582</v>
+        <v>2570</v>
       </c>
       <c r="C277" t="s">
-        <v>2583</v>
+        <v>2571</v>
       </c>
       <c r="D277" t="s">
-        <v>2584</v>
+        <v>2572</v>
       </c>
       <c r="E277" t="s">
-        <v>2585</v>
+        <v>2573</v>
       </c>
       <c r="F277" t="s">
-        <v>2586</v>
+        <v>2574</v>
       </c>
       <c r="G277" t="s">
-        <v>2587</v>
+        <v>2575</v>
       </c>
       <c r="H277" t="s">
-        <v>2588</v>
+        <v>2576</v>
       </c>
       <c r="I277" t="s">
-        <v>2589</v>
+        <v>2577</v>
       </c>
       <c r="J277" t="s">
         <v>24</v>
       </c>
       <c r="K277" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N277" t="s">
         <v>28</v>
       </c>
       <c r="O277" t="s">
-        <v>2590</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>5792</v>
+        <v>5365</v>
       </c>
       <c r="B278" t="s">
-        <v>2591</v>
+        <v>2579</v>
       </c>
       <c r="C278" t="s">
-        <v>2592</v>
+        <v>2580</v>
       </c>
       <c r="D278" t="s">
-        <v>2593</v>
+        <v>2581</v>
       </c>
       <c r="E278" t="s">
-        <v>2594</v>
+        <v>2582</v>
       </c>
       <c r="F278" t="s">
-        <v>2595</v>
+        <v>2583</v>
       </c>
       <c r="G278" t="s">
-        <v>2596</v>
+        <v>2584</v>
       </c>
       <c r="H278" t="s">
-        <v>2597</v>
+        <v>2585</v>
       </c>
       <c r="I278" t="s">
-        <v>2598</v>
+        <v>2586</v>
       </c>
       <c r="J278" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K278" t="s">
-        <v>442</v>
+        <v>25</v>
       </c>
       <c r="L278" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M278" t="s">
-        <v>444</v>
+        <v>27</v>
       </c>
       <c r="N278" t="s">
         <v>28</v>
       </c>
       <c r="O278" t="s">
-        <v>2599</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>5794</v>
+        <v>5367</v>
       </c>
       <c r="B279" t="s">
-        <v>2600</v>
+        <v>2588</v>
       </c>
       <c r="C279" t="s">
-        <v>2601</v>
+        <v>2589</v>
       </c>
       <c r="D279" t="s">
-        <v>2602</v>
+        <v>2590</v>
       </c>
       <c r="E279" t="s">
-        <v>2603</v>
+        <v>2591</v>
       </c>
       <c r="F279" t="s">
-        <v>2604</v>
+        <v>2592</v>
       </c>
       <c r="G279" t="s">
-        <v>2605</v>
+        <v>2593</v>
       </c>
       <c r="H279" t="s">
-        <v>2606</v>
+        <v>2594</v>
       </c>
       <c r="I279" t="s">
-        <v>2607</v>
+        <v>2595</v>
       </c>
       <c r="J279" t="s">
         <v>24</v>
       </c>
       <c r="K279" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N279" t="s">
         <v>28</v>
       </c>
       <c r="O279" t="s">
-        <v>2608</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>5795</v>
+        <v>5368</v>
       </c>
       <c r="B280" t="s">
-        <v>2609</v>
+        <v>2597</v>
       </c>
       <c r="C280" t="s">
-        <v>2610</v>
+        <v>2598</v>
       </c>
       <c r="D280" t="s">
-        <v>2611</v>
+        <v>2599</v>
       </c>
       <c r="E280" t="s">
-        <v>2612</v>
+        <v>2600</v>
       </c>
       <c r="F280" t="s">
-        <v>2613</v>
+        <v>2601</v>
       </c>
       <c r="G280" t="s">
-        <v>2614</v>
+        <v>2602</v>
       </c>
       <c r="H280" t="s">
-        <v>2615</v>
+        <v>2603</v>
       </c>
       <c r="I280" t="s">
-        <v>2616</v>
+        <v>2604</v>
       </c>
       <c r="J280" t="s">
         <v>24</v>
       </c>
       <c r="K280" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
-        <v>2617</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>5796</v>
+        <v>5370</v>
       </c>
       <c r="B281" t="s">
-        <v>2618</v>
+        <v>2606</v>
       </c>
       <c r="C281" t="s">
-        <v>2619</v>
+        <v>2607</v>
       </c>
       <c r="D281" t="s">
-        <v>2620</v>
+        <v>2608</v>
       </c>
       <c r="E281" t="s">
-        <v>2621</v>
+        <v>2609</v>
       </c>
       <c r="F281" t="s">
-        <v>2622</v>
+        <v>2610</v>
       </c>
       <c r="G281" t="s">
-        <v>2623</v>
+        <v>2611</v>
       </c>
       <c r="H281" t="s">
-        <v>2624</v>
+        <v>2612</v>
       </c>
       <c r="I281" t="s">
-        <v>2625</v>
+        <v>2613</v>
       </c>
       <c r="J281" t="s">
         <v>24</v>
       </c>
       <c r="K281" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
-        <v>2626</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>5798</v>
+        <v>5371</v>
       </c>
       <c r="B282" t="s">
-        <v>2627</v>
+        <v>2615</v>
       </c>
       <c r="C282" t="s">
-        <v>2628</v>
+        <v>2616</v>
       </c>
       <c r="D282" t="s">
-        <v>2629</v>
+        <v>2617</v>
       </c>
       <c r="E282" t="s">
-        <v>2630</v>
+        <v>2618</v>
       </c>
       <c r="F282" t="s">
-        <v>2631</v>
+        <v>2619</v>
       </c>
       <c r="G282" t="s">
-        <v>2632</v>
+        <v>2620</v>
       </c>
       <c r="H282" t="s">
-        <v>2633</v>
+        <v>2621</v>
       </c>
       <c r="I282" t="s">
-        <v>2634</v>
+        <v>2622</v>
       </c>
       <c r="J282" t="s">
         <v>24</v>
       </c>
       <c r="K282" t="s">
-        <v>170</v>
+        <v>2623</v>
       </c>
       <c r="L282" t="s">
         <v>26</v>
       </c>
       <c r="M282" t="s">
-        <v>171</v>
+        <v>2624</v>
       </c>
       <c r="N282" t="s">
         <v>28</v>
       </c>
       <c r="O282" t="s">
-        <v>2635</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>5799</v>
+        <v>5372</v>
       </c>
       <c r="B283" t="s">
-        <v>2636</v>
+        <v>2626</v>
       </c>
       <c r="C283" t="s">
-        <v>2637</v>
+        <v>2627</v>
       </c>
       <c r="D283" t="s">
-        <v>2638</v>
+        <v>2628</v>
       </c>
       <c r="E283" t="s">
-        <v>2639</v>
+        <v>2629</v>
       </c>
       <c r="F283" t="s">
-        <v>2640</v>
+        <v>2630</v>
       </c>
       <c r="G283" t="s">
-        <v>2641</v>
+        <v>2631</v>
       </c>
       <c r="H283" t="s">
-        <v>2642</v>
+        <v>2632</v>
       </c>
       <c r="I283" t="s">
-        <v>2643</v>
+        <v>2633</v>
       </c>
       <c r="J283" t="s">
-        <v>1762</v>
+        <v>24</v>
       </c>
       <c r="K283" t="s">
-        <v>883</v>
+        <v>25</v>
       </c>
       <c r="L283" t="s">
-        <v>1764</v>
+        <v>26</v>
       </c>
       <c r="M283" t="s">
-        <v>884</v>
+        <v>27</v>
       </c>
       <c r="N283" t="s">
         <v>28</v>
       </c>
       <c r="O283" t="s">
-        <v>2644</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>5803</v>
+        <v>5375</v>
       </c>
       <c r="B284" t="s">
-        <v>2645</v>
+        <v>2635</v>
       </c>
       <c r="C284" t="s">
-        <v>2646</v>
+        <v>2636</v>
       </c>
       <c r="D284" t="s">
-        <v>2647</v>
+        <v>2637</v>
       </c>
       <c r="E284" t="s">
-        <v>2648</v>
+        <v>2638</v>
       </c>
       <c r="F284" t="s">
-        <v>2649</v>
+        <v>2639</v>
       </c>
       <c r="G284" t="s">
-        <v>2650</v>
+        <v>2640</v>
       </c>
       <c r="H284" t="s">
-        <v>2651</v>
+        <v>2641</v>
       </c>
       <c r="I284" t="s">
-        <v>2652</v>
+        <v>2642</v>
       </c>
       <c r="J284" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K284" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L284" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M284" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N284" t="s">
         <v>28</v>
       </c>
       <c r="O284" t="s">
-        <v>2653</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>5805</v>
+        <v>5377</v>
       </c>
       <c r="B285" t="s">
-        <v>2654</v>
+        <v>2644</v>
       </c>
       <c r="C285" t="s">
-        <v>2655</v>
+        <v>2645</v>
       </c>
       <c r="D285" t="s">
-        <v>2656</v>
+        <v>2646</v>
       </c>
       <c r="E285" t="s">
-        <v>2657</v>
+        <v>2647</v>
       </c>
       <c r="F285" t="s">
-        <v>2658</v>
+        <v>2648</v>
       </c>
       <c r="G285" t="s">
-        <v>2659</v>
+        <v>2649</v>
       </c>
       <c r="H285" t="s">
-        <v>2660</v>
+        <v>2650</v>
       </c>
       <c r="I285" t="s">
-        <v>2661</v>
+        <v>2651</v>
       </c>
       <c r="J285" t="s">
         <v>24</v>
       </c>
       <c r="K285" t="s">
         <v>25</v>
       </c>
       <c r="L285" t="s">
         <v>26</v>
       </c>
       <c r="M285" t="s">
         <v>27</v>
       </c>
       <c r="N285" t="s">
         <v>28</v>
       </c>
       <c r="O285" t="s">
-        <v>2662</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>5808</v>
+        <v>5378</v>
       </c>
       <c r="B286" t="s">
-        <v>2663</v>
+        <v>2653</v>
       </c>
       <c r="C286" t="s">
-        <v>2664</v>
+        <v>2654</v>
       </c>
       <c r="D286" t="s">
-        <v>2665</v>
+        <v>2655</v>
       </c>
       <c r="E286" t="s">
-        <v>2666</v>
+        <v>2656</v>
       </c>
       <c r="F286" t="s">
-        <v>2667</v>
+        <v>2657</v>
       </c>
       <c r="G286" t="s">
-        <v>2668</v>
+        <v>2658</v>
       </c>
       <c r="H286" t="s">
-        <v>2669</v>
+        <v>2659</v>
       </c>
       <c r="I286" t="s">
-        <v>2670</v>
+        <v>2660</v>
       </c>
       <c r="J286" t="s">
         <v>24</v>
       </c>
       <c r="K286" t="s">
         <v>25</v>
       </c>
       <c r="L286" t="s">
         <v>26</v>
       </c>
       <c r="M286" t="s">
         <v>27</v>
       </c>
       <c r="N286" t="s">
         <v>28</v>
       </c>
       <c r="O286" t="s">
-        <v>2671</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>5811</v>
+        <v>5380</v>
       </c>
       <c r="B287" t="s">
-        <v>2672</v>
+        <v>2662</v>
       </c>
       <c r="C287" t="s">
-        <v>2673</v>
+        <v>2663</v>
       </c>
       <c r="D287" t="s">
-        <v>2674</v>
+        <v>2664</v>
       </c>
       <c r="E287" t="s">
-        <v>2675</v>
+        <v>2665</v>
       </c>
       <c r="F287" t="s">
-        <v>2676</v>
+        <v>2666</v>
       </c>
       <c r="G287" t="s">
-        <v>2677</v>
+        <v>2667</v>
       </c>
       <c r="H287" t="s">
-        <v>2678</v>
+        <v>2668</v>
       </c>
       <c r="I287" t="s">
-        <v>2679</v>
+        <v>2669</v>
       </c>
       <c r="J287" t="s">
         <v>24</v>
       </c>
       <c r="K287" t="s">
         <v>25</v>
       </c>
       <c r="L287" t="s">
         <v>26</v>
       </c>
       <c r="M287" t="s">
         <v>27</v>
       </c>
       <c r="N287" t="s">
         <v>28</v>
       </c>
       <c r="O287" t="s">
-        <v>2680</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>5819</v>
+        <v>5382</v>
       </c>
       <c r="B288" t="s">
-        <v>2681</v>
+        <v>2671</v>
       </c>
       <c r="C288" t="s">
-        <v>2682</v>
+        <v>2672</v>
       </c>
       <c r="D288" t="s">
-        <v>2683</v>
+        <v>2673</v>
       </c>
       <c r="E288" t="s">
-        <v>2684</v>
+        <v>2674</v>
       </c>
       <c r="F288" t="s">
-        <v>2685</v>
+        <v>2675</v>
       </c>
       <c r="G288" t="s">
-        <v>2686</v>
+        <v>2676</v>
       </c>
       <c r="H288" t="s">
-        <v>2687</v>
+        <v>2677</v>
       </c>
       <c r="I288" t="s">
-        <v>2688</v>
+        <v>2678</v>
       </c>
       <c r="J288" t="s">
         <v>24</v>
       </c>
       <c r="K288" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N288" t="s">
         <v>28</v>
       </c>
       <c r="O288" t="s">
-        <v>2689</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>5830</v>
+        <v>5393</v>
       </c>
       <c r="B289" t="s">
-        <v>2690</v>
+        <v>2680</v>
       </c>
       <c r="C289" t="s">
-        <v>2691</v>
+        <v>2681</v>
       </c>
       <c r="D289" t="s">
-        <v>2692</v>
+        <v>2682</v>
       </c>
       <c r="E289" t="s">
-        <v>2693</v>
+        <v>2683</v>
       </c>
       <c r="F289" t="s">
-        <v>2694</v>
+        <v>2684</v>
       </c>
       <c r="G289" t="s">
-        <v>2695</v>
+        <v>2685</v>
       </c>
       <c r="H289" t="s">
-        <v>2696</v>
+        <v>2686</v>
       </c>
       <c r="I289" t="s">
-        <v>2697</v>
+        <v>2687</v>
       </c>
       <c r="J289" t="s">
         <v>24</v>
       </c>
       <c r="K289" t="s">
         <v>25</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289" t="s">
         <v>27</v>
       </c>
       <c r="N289" t="s">
         <v>28</v>
       </c>
       <c r="O289" t="s">
-        <v>2698</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>5863</v>
+        <v>5394</v>
       </c>
       <c r="B290" t="s">
-        <v>2699</v>
+        <v>2689</v>
       </c>
       <c r="C290" t="s">
-        <v>2700</v>
+        <v>2690</v>
       </c>
       <c r="D290" t="s">
-        <v>2701</v>
+        <v>2691</v>
       </c>
       <c r="E290" t="s">
-        <v>2702</v>
+        <v>2692</v>
       </c>
       <c r="F290" t="s">
-        <v>2703</v>
+        <v>2693</v>
       </c>
       <c r="G290" t="s">
-        <v>2704</v>
+        <v>2694</v>
       </c>
       <c r="H290" t="s">
-        <v>2705</v>
+        <v>2695</v>
       </c>
       <c r="I290" t="s">
-        <v>2706</v>
+        <v>2696</v>
       </c>
       <c r="J290" t="s">
         <v>24</v>
       </c>
       <c r="K290" t="s">
         <v>25</v>
       </c>
       <c r="L290" t="s">
         <v>26</v>
       </c>
       <c r="M290" t="s">
         <v>27</v>
       </c>
       <c r="N290" t="s">
         <v>28</v>
       </c>
       <c r="O290" t="s">
-        <v>2707</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>5866</v>
+        <v>5403</v>
       </c>
       <c r="B291" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C291" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D291" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E291" t="s">
+        <v>2701</v>
+      </c>
+      <c r="F291" t="s">
+        <v>2702</v>
+      </c>
+      <c r="G291" t="s">
+        <v>2703</v>
+      </c>
+      <c r="H291" t="s">
+        <v>2704</v>
+      </c>
+      <c r="I291" t="s">
+        <v>2705</v>
+      </c>
+      <c r="J291" t="s">
+        <v>24</v>
+      </c>
+      <c r="K291" t="s">
+        <v>2706</v>
+      </c>
+      <c r="L291" t="s">
+        <v>26</v>
+      </c>
+      <c r="M291" t="s">
+        <v>2707</v>
+      </c>
+      <c r="N291" t="s">
+        <v>28</v>
+      </c>
+      <c r="O291" t="s">
         <v>2708</v>
-      </c>
-[...37 lines deleted...]
-        <v>2716</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>5887</v>
+        <v>5430</v>
       </c>
       <c r="B292" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D292" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E292" t="s">
+        <v>2712</v>
+      </c>
+      <c r="F292" t="s">
+        <v>2713</v>
+      </c>
+      <c r="G292" t="s">
+        <v>2714</v>
+      </c>
+      <c r="H292" t="s">
+        <v>2715</v>
+      </c>
+      <c r="I292" t="s">
+        <v>2716</v>
+      </c>
+      <c r="J292" t="s">
+        <v>24</v>
+      </c>
+      <c r="K292" t="s">
+        <v>170</v>
+      </c>
+      <c r="L292" t="s">
+        <v>26</v>
+      </c>
+      <c r="M292" t="s">
+        <v>171</v>
+      </c>
+      <c r="N292" t="s">
+        <v>28</v>
+      </c>
+      <c r="O292" t="s">
         <v>2717</v>
-      </c>
-[...37 lines deleted...]
-        <v>2725</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>5888</v>
+        <v>5431</v>
       </c>
       <c r="B293" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C293" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D293" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E293" t="s">
+        <v>2721</v>
+      </c>
+      <c r="F293" t="s">
+        <v>2722</v>
+      </c>
+      <c r="G293" t="s">
+        <v>2723</v>
+      </c>
+      <c r="H293" t="s">
+        <v>2724</v>
+      </c>
+      <c r="I293" t="s">
+        <v>2725</v>
+      </c>
+      <c r="J293" t="s">
+        <v>450</v>
+      </c>
+      <c r="K293" t="s">
+        <v>274</v>
+      </c>
+      <c r="L293" t="s">
+        <v>452</v>
+      </c>
+      <c r="M293" t="s">
+        <v>276</v>
+      </c>
+      <c r="N293" t="s">
+        <v>28</v>
+      </c>
+      <c r="O293" t="s">
         <v>2726</v>
-      </c>
-[...37 lines deleted...]
-        <v>2734</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>5889</v>
+        <v>5433</v>
       </c>
       <c r="B294" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D294" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E294" t="s">
+        <v>2730</v>
+      </c>
+      <c r="F294" t="s">
+        <v>2731</v>
+      </c>
+      <c r="G294" t="s">
+        <v>2732</v>
+      </c>
+      <c r="H294" t="s">
+        <v>2733</v>
+      </c>
+      <c r="I294" t="s">
+        <v>2734</v>
+      </c>
+      <c r="J294" t="s">
+        <v>24</v>
+      </c>
+      <c r="K294" t="s">
+        <v>170</v>
+      </c>
+      <c r="L294" t="s">
+        <v>26</v>
+      </c>
+      <c r="M294" t="s">
+        <v>171</v>
+      </c>
+      <c r="N294" t="s">
+        <v>28</v>
+      </c>
+      <c r="O294" t="s">
         <v>2735</v>
-      </c>
-[...37 lines deleted...]
-        <v>2743</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>5907</v>
+        <v>5435</v>
       </c>
       <c r="B295" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C295" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D295" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E295" t="s">
+        <v>2739</v>
+      </c>
+      <c r="F295" t="s">
+        <v>2740</v>
+      </c>
+      <c r="G295" t="s">
+        <v>2741</v>
+      </c>
+      <c r="H295" t="s">
+        <v>2742</v>
+      </c>
+      <c r="I295" t="s">
+        <v>2743</v>
+      </c>
+      <c r="J295" t="s">
+        <v>24</v>
+      </c>
+      <c r="K295" t="s">
+        <v>170</v>
+      </c>
+      <c r="L295" t="s">
+        <v>26</v>
+      </c>
+      <c r="M295" t="s">
+        <v>171</v>
+      </c>
+      <c r="N295" t="s">
+        <v>28</v>
+      </c>
+      <c r="O295" t="s">
         <v>2744</v>
-      </c>
-[...37 lines deleted...]
-        <v>2752</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>5913</v>
+        <v>5436</v>
       </c>
       <c r="B296" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D296" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E296" t="s">
+        <v>2748</v>
+      </c>
+      <c r="F296" t="s">
+        <v>2749</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2750</v>
+      </c>
+      <c r="H296" t="s">
+        <v>2751</v>
+      </c>
+      <c r="I296" t="s">
+        <v>2752</v>
+      </c>
+      <c r="J296" t="s">
+        <v>24</v>
+      </c>
+      <c r="K296" t="s">
+        <v>25</v>
+      </c>
+      <c r="L296" t="s">
+        <v>26</v>
+      </c>
+      <c r="M296" t="s">
+        <v>27</v>
+      </c>
+      <c r="N296" t="s">
+        <v>28</v>
+      </c>
+      <c r="O296" t="s">
         <v>2753</v>
-      </c>
-[...37 lines deleted...]
-        <v>2761</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>5915</v>
+        <v>5437</v>
       </c>
       <c r="B297" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C297" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D297" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E297" t="s">
+        <v>2757</v>
+      </c>
+      <c r="F297" t="s">
+        <v>2758</v>
+      </c>
+      <c r="G297" t="s">
+        <v>2759</v>
+      </c>
+      <c r="H297" t="s">
+        <v>2760</v>
+      </c>
+      <c r="I297" t="s">
+        <v>2761</v>
+      </c>
+      <c r="J297" t="s">
+        <v>24</v>
+      </c>
+      <c r="K297" t="s">
+        <v>25</v>
+      </c>
+      <c r="L297" t="s">
+        <v>26</v>
+      </c>
+      <c r="M297" t="s">
+        <v>27</v>
+      </c>
+      <c r="N297" t="s">
+        <v>28</v>
+      </c>
+      <c r="O297" t="s">
         <v>2762</v>
-      </c>
-[...37 lines deleted...]
-        <v>2770</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>5927</v>
+        <v>5439</v>
       </c>
       <c r="B298" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E298" t="s">
+        <v>2766</v>
+      </c>
+      <c r="F298" t="s">
+        <v>2767</v>
+      </c>
+      <c r="G298" t="s">
+        <v>2768</v>
+      </c>
+      <c r="H298" t="s">
+        <v>2769</v>
+      </c>
+      <c r="I298" t="s">
+        <v>2770</v>
+      </c>
+      <c r="J298" t="s">
+        <v>24</v>
+      </c>
+      <c r="K298" t="s">
+        <v>25</v>
+      </c>
+      <c r="L298" t="s">
+        <v>26</v>
+      </c>
+      <c r="M298" t="s">
+        <v>27</v>
+      </c>
+      <c r="N298" t="s">
+        <v>28</v>
+      </c>
+      <c r="O298" t="s">
         <v>2771</v>
-      </c>
-[...37 lines deleted...]
-        <v>2779</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>5928</v>
+        <v>5449</v>
       </c>
       <c r="B299" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D299" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E299" t="s">
+        <v>2775</v>
+      </c>
+      <c r="F299" t="s">
+        <v>2776</v>
+      </c>
+      <c r="G299" t="s">
+        <v>2777</v>
+      </c>
+      <c r="H299" t="s">
+        <v>2778</v>
+      </c>
+      <c r="I299" t="s">
+        <v>2779</v>
+      </c>
+      <c r="J299" t="s">
+        <v>24</v>
+      </c>
+      <c r="K299" t="s">
+        <v>47</v>
+      </c>
+      <c r="L299" t="s">
+        <v>26</v>
+      </c>
+      <c r="M299" t="s">
+        <v>48</v>
+      </c>
+      <c r="N299" t="s">
+        <v>28</v>
+      </c>
+      <c r="O299" t="s">
         <v>2780</v>
-      </c>
-[...37 lines deleted...]
-        <v>2792</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>5931</v>
+        <v>5456</v>
       </c>
       <c r="B300" t="s">
-        <v>2793</v>
+        <v>2781</v>
       </c>
       <c r="C300" t="s">
-        <v>2794</v>
+        <v>2782</v>
       </c>
       <c r="D300" t="s">
-        <v>2795</v>
+        <v>2783</v>
       </c>
       <c r="E300" t="s">
-        <v>2796</v>
+        <v>2784</v>
       </c>
       <c r="F300" t="s">
-        <v>2797</v>
+        <v>2785</v>
       </c>
       <c r="G300" t="s">
-        <v>2798</v>
+        <v>2786</v>
       </c>
       <c r="H300" t="s">
-        <v>2799</v>
+        <v>2787</v>
       </c>
       <c r="I300" t="s">
-        <v>2800</v>
+        <v>2788</v>
       </c>
       <c r="J300" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K300" t="s">
-        <v>25</v>
+        <v>917</v>
       </c>
       <c r="L300" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M300" t="s">
-        <v>27</v>
+        <v>1532</v>
       </c>
       <c r="N300" t="s">
         <v>28</v>
       </c>
       <c r="O300" t="s">
-        <v>2801</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>5932</v>
+        <v>5470</v>
       </c>
       <c r="B301" t="s">
-        <v>2802</v>
+        <v>2790</v>
       </c>
       <c r="C301" t="s">
-        <v>2803</v>
+        <v>2791</v>
       </c>
       <c r="D301" t="s">
-        <v>2804</v>
+        <v>2792</v>
       </c>
       <c r="E301" t="s">
-        <v>2805</v>
+        <v>2793</v>
       </c>
       <c r="F301" t="s">
-        <v>2806</v>
+        <v>2794</v>
       </c>
       <c r="G301" t="s">
-        <v>2807</v>
+        <v>2795</v>
       </c>
       <c r="H301" t="s">
-        <v>2808</v>
+        <v>2796</v>
       </c>
       <c r="I301" t="s">
-        <v>2809</v>
+        <v>2797</v>
       </c>
       <c r="J301" t="s">
         <v>24</v>
       </c>
       <c r="K301" t="s">
         <v>170</v>
       </c>
       <c r="L301" t="s">
         <v>26</v>
       </c>
       <c r="M301" t="s">
         <v>171</v>
       </c>
       <c r="N301" t="s">
         <v>28</v>
       </c>
       <c r="O301" t="s">
-        <v>2810</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>5934</v>
+        <v>5474</v>
       </c>
       <c r="B302" t="s">
-        <v>2811</v>
+        <v>2799</v>
       </c>
       <c r="C302" t="s">
-        <v>2812</v>
+        <v>2800</v>
       </c>
       <c r="D302" t="s">
-        <v>2813</v>
+        <v>2801</v>
       </c>
       <c r="E302" t="s">
-        <v>2814</v>
+        <v>2802</v>
       </c>
       <c r="F302" t="s">
-        <v>2815</v>
+        <v>2803</v>
       </c>
       <c r="G302" t="s">
-        <v>2816</v>
+        <v>2804</v>
       </c>
       <c r="H302" t="s">
-        <v>2817</v>
+        <v>2805</v>
       </c>
       <c r="I302" t="s">
-        <v>2818</v>
+        <v>2806</v>
       </c>
       <c r="J302" t="s">
         <v>24</v>
       </c>
       <c r="K302" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N302" t="s">
         <v>28</v>
       </c>
       <c r="O302" t="s">
-        <v>2819</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>5953</v>
+        <v>5475</v>
       </c>
       <c r="B303" t="s">
-        <v>2820</v>
+        <v>2808</v>
       </c>
       <c r="C303" t="s">
-        <v>2821</v>
+        <v>2809</v>
       </c>
       <c r="D303" t="s">
-        <v>2822</v>
+        <v>2810</v>
       </c>
       <c r="E303" t="s">
-        <v>2823</v>
+        <v>2811</v>
       </c>
       <c r="F303" t="s">
-        <v>2824</v>
+        <v>2812</v>
       </c>
       <c r="G303" t="s">
-        <v>2825</v>
+        <v>2813</v>
       </c>
       <c r="H303" t="s">
-        <v>2826</v>
+        <v>2814</v>
       </c>
       <c r="I303" t="s">
-        <v>2827</v>
+        <v>2815</v>
       </c>
       <c r="J303" t="s">
         <v>24</v>
       </c>
       <c r="K303" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L303" t="s">
         <v>26</v>
       </c>
       <c r="M303" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N303" t="s">
         <v>28</v>
       </c>
       <c r="O303" t="s">
-        <v>2828</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>5981</v>
+        <v>5476</v>
       </c>
       <c r="B304" t="s">
-        <v>2829</v>
+        <v>2817</v>
       </c>
       <c r="C304" t="s">
-        <v>2830</v>
+        <v>2818</v>
       </c>
       <c r="D304" t="s">
-        <v>2831</v>
+        <v>2819</v>
       </c>
       <c r="E304" t="s">
-        <v>2832</v>
+        <v>2820</v>
       </c>
       <c r="F304" t="s">
-        <v>2833</v>
+        <v>2821</v>
       </c>
       <c r="G304" t="s">
-        <v>2834</v>
+        <v>2822</v>
       </c>
       <c r="H304" t="s">
-        <v>2835</v>
+        <v>2823</v>
       </c>
       <c r="I304" t="s">
-        <v>2836</v>
+        <v>2824</v>
       </c>
       <c r="J304" t="s">
-        <v>441</v>
+        <v>2825</v>
       </c>
       <c r="K304" t="s">
-        <v>2837</v>
+        <v>1283</v>
       </c>
       <c r="L304" t="s">
-        <v>443</v>
+        <v>2826</v>
       </c>
       <c r="M304" t="s">
-        <v>2838</v>
+        <v>1284</v>
       </c>
       <c r="N304" t="s">
         <v>28</v>
       </c>
       <c r="O304" t="s">
-        <v>2839</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>5986</v>
+        <v>5478</v>
       </c>
       <c r="B305" t="s">
-        <v>2840</v>
+        <v>2828</v>
       </c>
       <c r="C305" t="s">
-        <v>2841</v>
+        <v>2829</v>
       </c>
       <c r="D305" t="s">
-        <v>2842</v>
+        <v>2830</v>
       </c>
       <c r="E305" t="s">
-        <v>2843</v>
+        <v>2831</v>
       </c>
       <c r="F305" t="s">
-        <v>2844</v>
+        <v>2832</v>
       </c>
       <c r="G305" t="s">
-        <v>2845</v>
+        <v>2833</v>
       </c>
       <c r="H305" t="s">
-        <v>2846</v>
+        <v>2834</v>
       </c>
       <c r="I305" t="s">
-        <v>2847</v>
+        <v>2835</v>
       </c>
       <c r="J305" t="s">
         <v>24</v>
       </c>
       <c r="K305" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L305" t="s">
         <v>26</v>
       </c>
       <c r="M305" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N305" t="s">
         <v>28</v>
       </c>
       <c r="O305" t="s">
-        <v>2848</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>5989</v>
+        <v>5479</v>
       </c>
       <c r="B306" t="s">
-        <v>2849</v>
+        <v>2837</v>
       </c>
       <c r="C306" t="s">
-        <v>2850</v>
+        <v>2838</v>
       </c>
       <c r="D306" t="s">
-        <v>2851</v>
+        <v>2839</v>
       </c>
       <c r="E306" t="s">
-        <v>2852</v>
+        <v>2840</v>
       </c>
       <c r="F306" t="s">
-        <v>2853</v>
+        <v>2841</v>
       </c>
       <c r="G306" t="s">
-        <v>2854</v>
+        <v>2842</v>
       </c>
       <c r="H306" t="s">
-        <v>2855</v>
+        <v>2843</v>
       </c>
       <c r="I306" t="s">
-        <v>2856</v>
+        <v>2844</v>
       </c>
       <c r="J306" t="s">
         <v>24</v>
       </c>
       <c r="K306" t="s">
-        <v>1996</v>
+        <v>580</v>
       </c>
       <c r="L306" t="s">
         <v>26</v>
       </c>
       <c r="M306" t="s">
-        <v>1997</v>
+        <v>581</v>
       </c>
       <c r="N306" t="s">
         <v>28</v>
       </c>
       <c r="O306" t="s">
-        <v>2857</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>6018</v>
+        <v>5482</v>
       </c>
       <c r="B307" t="s">
-        <v>2858</v>
+        <v>2846</v>
       </c>
       <c r="C307" t="s">
-        <v>2859</v>
+        <v>2847</v>
       </c>
       <c r="D307" t="s">
-        <v>2860</v>
+        <v>2848</v>
       </c>
       <c r="E307" t="s">
-        <v>2861</v>
+        <v>2849</v>
       </c>
       <c r="F307" t="s">
-        <v>2862</v>
+        <v>2850</v>
       </c>
       <c r="G307" t="s">
-        <v>2863</v>
+        <v>2851</v>
       </c>
       <c r="H307" t="s">
-        <v>2864</v>
+        <v>2852</v>
       </c>
       <c r="I307" t="s">
-        <v>2865</v>
+        <v>2853</v>
       </c>
       <c r="J307" t="s">
         <v>24</v>
       </c>
       <c r="K307" t="s">
         <v>170</v>
       </c>
       <c r="L307" t="s">
         <v>26</v>
       </c>
       <c r="M307" t="s">
         <v>171</v>
       </c>
       <c r="N307" t="s">
         <v>28</v>
       </c>
       <c r="O307" t="s">
-        <v>2866</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>6021</v>
+        <v>5483</v>
       </c>
       <c r="B308" t="s">
-        <v>2867</v>
+        <v>2855</v>
       </c>
       <c r="C308" t="s">
-        <v>2868</v>
+        <v>2856</v>
       </c>
       <c r="D308" t="s">
-        <v>2869</v>
+        <v>2857</v>
       </c>
       <c r="E308" t="s">
-        <v>2870</v>
+        <v>2858</v>
       </c>
       <c r="F308" t="s">
-        <v>2871</v>
+        <v>2859</v>
       </c>
       <c r="G308" t="s">
-        <v>2872</v>
+        <v>2860</v>
       </c>
       <c r="H308" t="s">
-        <v>2873</v>
+        <v>2861</v>
       </c>
       <c r="I308" t="s">
-        <v>2874</v>
+        <v>2862</v>
       </c>
       <c r="J308" t="s">
         <v>24</v>
       </c>
       <c r="K308" t="s">
         <v>25</v>
       </c>
       <c r="L308" t="s">
         <v>26</v>
       </c>
       <c r="M308" t="s">
         <v>27</v>
       </c>
       <c r="N308" t="s">
         <v>28</v>
       </c>
       <c r="O308" t="s">
-        <v>2875</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>6049</v>
+        <v>5485</v>
       </c>
       <c r="B309" t="s">
-        <v>2876</v>
+        <v>2864</v>
       </c>
       <c r="C309" t="s">
-        <v>2877</v>
+        <v>2865</v>
       </c>
       <c r="D309" t="s">
-        <v>2878</v>
+        <v>2866</v>
       </c>
       <c r="E309" t="s">
-        <v>2879</v>
+        <v>2867</v>
       </c>
       <c r="F309" t="s">
-        <v>2880</v>
+        <v>2868</v>
       </c>
       <c r="G309" t="s">
-        <v>2881</v>
+        <v>2869</v>
       </c>
       <c r="H309" t="s">
-        <v>2882</v>
+        <v>2870</v>
       </c>
       <c r="I309" t="s">
-        <v>2883</v>
+        <v>2871</v>
       </c>
       <c r="J309" t="s">
-        <v>2884</v>
+        <v>24</v>
       </c>
       <c r="K309" t="s">
-        <v>2885</v>
+        <v>2872</v>
       </c>
       <c r="L309" t="s">
-        <v>2886</v>
+        <v>26</v>
       </c>
       <c r="M309" t="s">
-        <v>2887</v>
+        <v>2873</v>
       </c>
       <c r="N309" t="s">
         <v>28</v>
       </c>
       <c r="O309" t="s">
-        <v>2888</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>6076</v>
+        <v>5487</v>
       </c>
       <c r="B310" t="s">
-        <v>2889</v>
+        <v>2875</v>
       </c>
       <c r="C310" t="s">
-        <v>2890</v>
+        <v>2876</v>
       </c>
       <c r="D310" t="s">
-        <v>2891</v>
+        <v>2877</v>
       </c>
       <c r="E310" t="s">
-        <v>2892</v>
+        <v>2878</v>
       </c>
       <c r="F310" t="s">
-        <v>2893</v>
+        <v>2879</v>
       </c>
       <c r="G310" t="s">
-        <v>2894</v>
+        <v>2880</v>
       </c>
       <c r="H310" t="s">
-        <v>2895</v>
+        <v>2881</v>
       </c>
       <c r="I310" t="s">
-        <v>2896</v>
+        <v>2882</v>
       </c>
       <c r="J310" t="s">
         <v>24</v>
       </c>
       <c r="K310" t="s">
-        <v>25</v>
+        <v>2883</v>
       </c>
       <c r="L310" t="s">
         <v>26</v>
       </c>
       <c r="M310" t="s">
-        <v>27</v>
+        <v>2884</v>
       </c>
       <c r="N310" t="s">
         <v>28</v>
       </c>
       <c r="O310" t="s">
-        <v>2897</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>6082</v>
+        <v>5488</v>
       </c>
       <c r="B311" t="s">
-        <v>2898</v>
+        <v>2886</v>
       </c>
       <c r="C311" t="s">
-        <v>2899</v>
+        <v>2887</v>
       </c>
       <c r="D311" t="s">
-        <v>2900</v>
+        <v>2888</v>
       </c>
       <c r="E311" t="s">
-        <v>2901</v>
+        <v>2889</v>
       </c>
       <c r="F311" t="s">
-        <v>2902</v>
+        <v>2890</v>
       </c>
       <c r="G311" t="s">
-        <v>2903</v>
+        <v>2891</v>
       </c>
       <c r="H311" t="s">
-        <v>2904</v>
+        <v>2892</v>
       </c>
       <c r="I311" t="s">
-        <v>2905</v>
+        <v>2893</v>
       </c>
       <c r="J311" t="s">
         <v>24</v>
       </c>
       <c r="K311" t="s">
-        <v>571</v>
+        <v>170</v>
       </c>
       <c r="L311" t="s">
         <v>26</v>
       </c>
       <c r="M311" t="s">
-        <v>572</v>
+        <v>171</v>
       </c>
       <c r="N311" t="s">
         <v>28</v>
       </c>
       <c r="O311" t="s">
-        <v>2906</v>
+        <v>2894</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>6093</v>
+        <v>5489</v>
       </c>
       <c r="B312" t="s">
-        <v>2907</v>
+        <v>2895</v>
       </c>
       <c r="C312" t="s">
-        <v>2908</v>
+        <v>2896</v>
       </c>
       <c r="D312" t="s">
-        <v>2909</v>
+        <v>2897</v>
       </c>
       <c r="E312" t="s">
-        <v>2910</v>
+        <v>2898</v>
       </c>
       <c r="F312" t="s">
-        <v>2911</v>
+        <v>2899</v>
       </c>
       <c r="G312" t="s">
-        <v>2912</v>
+        <v>2900</v>
       </c>
       <c r="H312" t="s">
-        <v>2913</v>
+        <v>2901</v>
       </c>
       <c r="I312" t="s">
-        <v>2914</v>
+        <v>2902</v>
       </c>
       <c r="J312" t="s">
         <v>24</v>
       </c>
       <c r="K312" t="s">
-        <v>1070</v>
+        <v>1321</v>
       </c>
       <c r="L312" t="s">
         <v>26</v>
       </c>
       <c r="M312" t="s">
-        <v>1071</v>
+        <v>1322</v>
       </c>
       <c r="N312" t="s">
         <v>28</v>
       </c>
       <c r="O312" t="s">
-        <v>2915</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>6112</v>
+        <v>5490</v>
       </c>
       <c r="B313" t="s">
-        <v>2916</v>
+        <v>2904</v>
       </c>
       <c r="C313" t="s">
-        <v>2917</v>
+        <v>2905</v>
       </c>
       <c r="D313" t="s">
-        <v>2918</v>
+        <v>2906</v>
       </c>
       <c r="E313" t="s">
-        <v>2919</v>
+        <v>2907</v>
       </c>
       <c r="F313" t="s">
-        <v>2920</v>
+        <v>2908</v>
       </c>
       <c r="G313" t="s">
-        <v>2921</v>
+        <v>2909</v>
       </c>
       <c r="H313" t="s">
-        <v>2922</v>
+        <v>2910</v>
       </c>
       <c r="I313" t="s">
-        <v>2923</v>
+        <v>2911</v>
       </c>
       <c r="J313" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K313" t="s">
-        <v>170</v>
+        <v>2912</v>
       </c>
       <c r="L313" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M313" t="s">
-        <v>171</v>
+        <v>2913</v>
       </c>
       <c r="N313" t="s">
         <v>28</v>
       </c>
       <c r="O313" t="s">
-        <v>2924</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>6179</v>
+        <v>5493</v>
       </c>
       <c r="B314" t="s">
-        <v>2925</v>
+        <v>2915</v>
       </c>
       <c r="C314" t="s">
-        <v>2926</v>
+        <v>2916</v>
       </c>
       <c r="D314" t="s">
-        <v>2927</v>
+        <v>2917</v>
       </c>
       <c r="E314" t="s">
-        <v>2928</v>
+        <v>2918</v>
       </c>
       <c r="F314" t="s">
-        <v>2929</v>
+        <v>2919</v>
       </c>
       <c r="G314" t="s">
-        <v>2930</v>
+        <v>2920</v>
       </c>
       <c r="H314" t="s">
-        <v>2931</v>
+        <v>2921</v>
       </c>
       <c r="I314" t="s">
-        <v>2932</v>
+        <v>2922</v>
       </c>
       <c r="J314" t="s">
         <v>24</v>
       </c>
       <c r="K314" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L314" t="s">
         <v>26</v>
       </c>
       <c r="M314" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N314" t="s">
         <v>28</v>
       </c>
       <c r="O314" t="s">
-        <v>2933</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>6180</v>
+        <v>5495</v>
       </c>
       <c r="B315" t="s">
-        <v>2934</v>
+        <v>2924</v>
       </c>
       <c r="C315" t="s">
-        <v>2935</v>
+        <v>2925</v>
       </c>
       <c r="D315" t="s">
-        <v>2936</v>
+        <v>2926</v>
       </c>
       <c r="E315" t="s">
-        <v>2937</v>
+        <v>2927</v>
       </c>
       <c r="F315" t="s">
-        <v>2938</v>
+        <v>2928</v>
       </c>
       <c r="G315" t="s">
-        <v>2939</v>
+        <v>2929</v>
       </c>
       <c r="H315" t="s">
-        <v>2940</v>
+        <v>2930</v>
       </c>
       <c r="I315" t="s">
-        <v>2941</v>
+        <v>2931</v>
       </c>
       <c r="J315" t="s">
         <v>24</v>
       </c>
       <c r="K315" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L315" t="s">
         <v>26</v>
       </c>
       <c r="M315" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N315" t="s">
         <v>28</v>
       </c>
       <c r="O315" t="s">
-        <v>2942</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>6203</v>
+        <v>5496</v>
       </c>
       <c r="B316" t="s">
-        <v>2943</v>
+        <v>2933</v>
       </c>
       <c r="C316" t="s">
-        <v>2944</v>
+        <v>2934</v>
       </c>
       <c r="D316" t="s">
-        <v>2945</v>
+        <v>2935</v>
       </c>
       <c r="E316" t="s">
-        <v>2946</v>
+        <v>2936</v>
       </c>
       <c r="F316" t="s">
-        <v>2947</v>
+        <v>2937</v>
       </c>
       <c r="G316" t="s">
-        <v>2948</v>
+        <v>2938</v>
       </c>
       <c r="H316" t="s">
-        <v>2949</v>
+        <v>2939</v>
       </c>
       <c r="I316" t="s">
-        <v>2950</v>
+        <v>2940</v>
       </c>
       <c r="J316" t="s">
         <v>24</v>
       </c>
       <c r="K316" t="s">
-        <v>170</v>
+        <v>274</v>
       </c>
       <c r="L316" t="s">
         <v>26</v>
       </c>
       <c r="M316" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="N316" t="s">
         <v>28</v>
       </c>
       <c r="O316" t="s">
-        <v>2951</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>6208</v>
+        <v>5499</v>
       </c>
       <c r="B317" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2945</v>
+      </c>
+      <c r="F317" t="s">
+        <v>2946</v>
+      </c>
+      <c r="G317" t="s">
+        <v>2947</v>
+      </c>
+      <c r="H317" t="s">
+        <v>2948</v>
+      </c>
+      <c r="I317" t="s">
+        <v>2949</v>
+      </c>
+      <c r="J317" t="s">
+        <v>450</v>
+      </c>
+      <c r="K317" t="s">
+        <v>2950</v>
+      </c>
+      <c r="L317" t="s">
+        <v>452</v>
+      </c>
+      <c r="M317" t="s">
+        <v>2951</v>
+      </c>
+      <c r="N317" t="s">
+        <v>28</v>
+      </c>
+      <c r="O317" t="s">
         <v>2952</v>
-      </c>
-[...37 lines deleted...]
-        <v>2960</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>6211</v>
+        <v>5502</v>
       </c>
       <c r="B318" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2955</v>
+      </c>
+      <c r="E318" t="s">
+        <v>2956</v>
+      </c>
+      <c r="F318" t="s">
+        <v>2957</v>
+      </c>
+      <c r="G318" t="s">
+        <v>2958</v>
+      </c>
+      <c r="H318" t="s">
+        <v>2959</v>
+      </c>
+      <c r="I318" t="s">
+        <v>2960</v>
+      </c>
+      <c r="J318" t="s">
+        <v>24</v>
+      </c>
+      <c r="K318" t="s">
+        <v>25</v>
+      </c>
+      <c r="L318" t="s">
+        <v>26</v>
+      </c>
+      <c r="M318" t="s">
+        <v>27</v>
+      </c>
+      <c r="N318" t="s">
+        <v>28</v>
+      </c>
+      <c r="O318" t="s">
         <v>2961</v>
-      </c>
-[...37 lines deleted...]
-        <v>2969</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>6215</v>
+        <v>5503</v>
       </c>
       <c r="B319" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2963</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2964</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2965</v>
+      </c>
+      <c r="F319" t="s">
+        <v>2966</v>
+      </c>
+      <c r="G319" t="s">
+        <v>2967</v>
+      </c>
+      <c r="H319" t="s">
+        <v>2968</v>
+      </c>
+      <c r="I319" t="s">
+        <v>2969</v>
+      </c>
+      <c r="J319" t="s">
+        <v>24</v>
+      </c>
+      <c r="K319" t="s">
+        <v>47</v>
+      </c>
+      <c r="L319" t="s">
+        <v>26</v>
+      </c>
+      <c r="M319" t="s">
+        <v>48</v>
+      </c>
+      <c r="N319" t="s">
+        <v>28</v>
+      </c>
+      <c r="O319" t="s">
         <v>2970</v>
-      </c>
-[...37 lines deleted...]
-        <v>2978</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>6222</v>
+        <v>5504</v>
       </c>
       <c r="B320" t="s">
+        <v>2971</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2972</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2973</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2974</v>
+      </c>
+      <c r="F320" t="s">
+        <v>2975</v>
+      </c>
+      <c r="G320" t="s">
+        <v>2976</v>
+      </c>
+      <c r="H320" t="s">
+        <v>2977</v>
+      </c>
+      <c r="I320" t="s">
+        <v>2978</v>
+      </c>
+      <c r="J320" t="s">
+        <v>24</v>
+      </c>
+      <c r="K320" t="s">
+        <v>25</v>
+      </c>
+      <c r="L320" t="s">
+        <v>26</v>
+      </c>
+      <c r="M320" t="s">
+        <v>27</v>
+      </c>
+      <c r="N320" t="s">
+        <v>28</v>
+      </c>
+      <c r="O320" t="s">
         <v>2979</v>
-      </c>
-[...37 lines deleted...]
-        <v>2987</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>6254</v>
+        <v>5507</v>
       </c>
       <c r="B321" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D321" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2983</v>
+      </c>
+      <c r="F321" t="s">
+        <v>2984</v>
+      </c>
+      <c r="G321" t="s">
+        <v>2985</v>
+      </c>
+      <c r="H321" t="s">
+        <v>2986</v>
+      </c>
+      <c r="I321" t="s">
+        <v>2987</v>
+      </c>
+      <c r="J321" t="s">
+        <v>24</v>
+      </c>
+      <c r="K321" t="s">
+        <v>25</v>
+      </c>
+      <c r="L321" t="s">
+        <v>26</v>
+      </c>
+      <c r="M321" t="s">
+        <v>27</v>
+      </c>
+      <c r="N321" t="s">
+        <v>28</v>
+      </c>
+      <c r="O321" t="s">
         <v>2988</v>
-      </c>
-[...37 lines deleted...]
-        <v>2996</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>6255</v>
+        <v>5509</v>
       </c>
       <c r="B322" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2991</v>
+      </c>
+      <c r="E322" t="s">
+        <v>2992</v>
+      </c>
+      <c r="F322" t="s">
+        <v>2993</v>
+      </c>
+      <c r="G322" t="s">
+        <v>2994</v>
+      </c>
+      <c r="H322" t="s">
+        <v>2995</v>
+      </c>
+      <c r="I322" t="s">
+        <v>2996</v>
+      </c>
+      <c r="J322" t="s">
+        <v>450</v>
+      </c>
+      <c r="K322" t="s">
+        <v>1283</v>
+      </c>
+      <c r="L322" t="s">
+        <v>452</v>
+      </c>
+      <c r="M322" t="s">
+        <v>1284</v>
+      </c>
+      <c r="N322" t="s">
+        <v>28</v>
+      </c>
+      <c r="O322" t="s">
         <v>2997</v>
-      </c>
-[...37 lines deleted...]
-        <v>3007</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>6258</v>
+        <v>5511</v>
       </c>
       <c r="B323" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2999</v>
+      </c>
+      <c r="D323" t="s">
+        <v>3000</v>
+      </c>
+      <c r="E323" t="s">
+        <v>3001</v>
+      </c>
+      <c r="F323" t="s">
+        <v>3002</v>
+      </c>
+      <c r="G323" t="s">
+        <v>3003</v>
+      </c>
+      <c r="H323" t="s">
+        <v>3004</v>
+      </c>
+      <c r="I323" t="s">
+        <v>3005</v>
+      </c>
+      <c r="J323" t="s">
+        <v>24</v>
+      </c>
+      <c r="K323" t="s">
+        <v>3006</v>
+      </c>
+      <c r="L323" t="s">
+        <v>26</v>
+      </c>
+      <c r="M323" t="s">
+        <v>3007</v>
+      </c>
+      <c r="N323" t="s">
+        <v>28</v>
+      </c>
+      <c r="O323" t="s">
         <v>3008</v>
-      </c>
-[...37 lines deleted...]
-        <v>3016</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>6259</v>
+        <v>5512</v>
       </c>
       <c r="B324" t="s">
-        <v>3017</v>
+        <v>3009</v>
       </c>
       <c r="C324" t="s">
-        <v>3018</v>
+        <v>3010</v>
       </c>
       <c r="D324" t="s">
-        <v>3019</v>
+        <v>3011</v>
       </c>
       <c r="E324" t="s">
-        <v>3020</v>
+        <v>3012</v>
       </c>
       <c r="F324" t="s">
-        <v>3021</v>
+        <v>3013</v>
       </c>
       <c r="G324" t="s">
-        <v>3022</v>
+        <v>3014</v>
       </c>
       <c r="H324" t="s">
-        <v>3023</v>
+        <v>3015</v>
       </c>
       <c r="I324" t="s">
-        <v>3024</v>
+        <v>3016</v>
       </c>
       <c r="J324" t="s">
         <v>24</v>
       </c>
       <c r="K324" t="s">
         <v>170</v>
       </c>
       <c r="L324" t="s">
         <v>26</v>
       </c>
       <c r="M324" t="s">
         <v>171</v>
       </c>
       <c r="N324" t="s">
         <v>28</v>
       </c>
       <c r="O324" t="s">
-        <v>3025</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>6261</v>
+        <v>5514</v>
       </c>
       <c r="B325" t="s">
+        <v>3018</v>
+      </c>
+      <c r="C325" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D325" t="s">
+        <v>3020</v>
+      </c>
+      <c r="E325" t="s">
+        <v>3021</v>
+      </c>
+      <c r="F325" t="s">
+        <v>3022</v>
+      </c>
+      <c r="G325" t="s">
+        <v>3023</v>
+      </c>
+      <c r="H325" t="s">
+        <v>3024</v>
+      </c>
+      <c r="I325" t="s">
+        <v>3025</v>
+      </c>
+      <c r="J325" t="s">
+        <v>24</v>
+      </c>
+      <c r="K325" t="s">
+        <v>59</v>
+      </c>
+      <c r="L325" t="s">
+        <v>26</v>
+      </c>
+      <c r="M325" t="s">
+        <v>61</v>
+      </c>
+      <c r="N325" t="s">
+        <v>28</v>
+      </c>
+      <c r="O325" t="s">
         <v>3026</v>
-      </c>
-[...37 lines deleted...]
-        <v>3034</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>6263</v>
+        <v>5516</v>
       </c>
       <c r="B326" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C326" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D326" t="s">
+        <v>3029</v>
+      </c>
+      <c r="E326" t="s">
+        <v>3030</v>
+      </c>
+      <c r="F326" t="s">
+        <v>3031</v>
+      </c>
+      <c r="G326" t="s">
+        <v>3032</v>
+      </c>
+      <c r="H326" t="s">
+        <v>3033</v>
+      </c>
+      <c r="I326" t="s">
+        <v>3034</v>
+      </c>
+      <c r="J326" t="s">
+        <v>24</v>
+      </c>
+      <c r="K326" t="s">
+        <v>25</v>
+      </c>
+      <c r="L326" t="s">
+        <v>26</v>
+      </c>
+      <c r="M326" t="s">
+        <v>27</v>
+      </c>
+      <c r="N326" t="s">
+        <v>28</v>
+      </c>
+      <c r="O326" t="s">
         <v>3035</v>
-      </c>
-[...37 lines deleted...]
-        <v>3043</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>6272</v>
+        <v>5517</v>
       </c>
       <c r="B327" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C327" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D327" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E327" t="s">
+        <v>3039</v>
+      </c>
+      <c r="F327" t="s">
+        <v>3040</v>
+      </c>
+      <c r="G327" t="s">
+        <v>3041</v>
+      </c>
+      <c r="H327" t="s">
+        <v>3042</v>
+      </c>
+      <c r="I327" t="s">
+        <v>3043</v>
+      </c>
+      <c r="J327" t="s">
+        <v>24</v>
+      </c>
+      <c r="K327" t="s">
+        <v>25</v>
+      </c>
+      <c r="L327" t="s">
+        <v>26</v>
+      </c>
+      <c r="M327" t="s">
+        <v>27</v>
+      </c>
+      <c r="N327" t="s">
+        <v>28</v>
+      </c>
+      <c r="O327" t="s">
         <v>3044</v>
-      </c>
-[...37 lines deleted...]
-        <v>3052</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>6274</v>
+        <v>5518</v>
       </c>
       <c r="B328" t="s">
-        <v>3053</v>
+        <v>3045</v>
       </c>
       <c r="C328" t="s">
-        <v>3054</v>
+        <v>3046</v>
       </c>
       <c r="D328" t="s">
-        <v>3055</v>
+        <v>3047</v>
       </c>
       <c r="E328" t="s">
-        <v>3056</v>
+        <v>3048</v>
       </c>
       <c r="F328" t="s">
-        <v>3057</v>
+        <v>3049</v>
       </c>
       <c r="G328" t="s">
-        <v>3058</v>
+        <v>3050</v>
       </c>
       <c r="H328" t="s">
-        <v>3059</v>
+        <v>3051</v>
       </c>
       <c r="I328" t="s">
-        <v>3060</v>
+        <v>3052</v>
       </c>
       <c r="J328" t="s">
         <v>24</v>
       </c>
       <c r="K328" t="s">
         <v>25</v>
       </c>
       <c r="L328" t="s">
         <v>26</v>
       </c>
       <c r="M328" t="s">
         <v>27</v>
       </c>
       <c r="N328" t="s">
         <v>28</v>
       </c>
       <c r="O328" t="s">
-        <v>3061</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>6275</v>
+        <v>5520</v>
       </c>
       <c r="B329" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C329" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D329" t="s">
+        <v>3056</v>
+      </c>
+      <c r="E329" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F329" t="s">
+        <v>3058</v>
+      </c>
+      <c r="G329" t="s">
+        <v>3059</v>
+      </c>
+      <c r="H329" t="s">
+        <v>3060</v>
+      </c>
+      <c r="I329" t="s">
+        <v>3061</v>
+      </c>
+      <c r="J329" t="s">
+        <v>24</v>
+      </c>
+      <c r="K329" t="s">
+        <v>1283</v>
+      </c>
+      <c r="L329" t="s">
+        <v>26</v>
+      </c>
+      <c r="M329" t="s">
+        <v>1284</v>
+      </c>
+      <c r="N329" t="s">
+        <v>28</v>
+      </c>
+      <c r="O329" t="s">
         <v>3062</v>
-      </c>
-[...37 lines deleted...]
-        <v>3070</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>6327</v>
+        <v>5545</v>
       </c>
       <c r="B330" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C330" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D330" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E330" t="s">
+        <v>3066</v>
+      </c>
+      <c r="F330" t="s">
+        <v>3067</v>
+      </c>
+      <c r="G330" t="s">
+        <v>3068</v>
+      </c>
+      <c r="H330" t="s">
+        <v>3069</v>
+      </c>
+      <c r="I330" t="s">
+        <v>3070</v>
+      </c>
+      <c r="J330" t="s">
+        <v>24</v>
+      </c>
+      <c r="K330" t="s">
+        <v>170</v>
+      </c>
+      <c r="L330" t="s">
+        <v>26</v>
+      </c>
+      <c r="M330" t="s">
+        <v>171</v>
+      </c>
+      <c r="N330" t="s">
+        <v>28</v>
+      </c>
+      <c r="O330" t="s">
         <v>3071</v>
-      </c>
-[...37 lines deleted...]
-        <v>3079</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>6337</v>
+        <v>5657</v>
       </c>
       <c r="B331" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C331" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D331" t="s">
+        <v>3074</v>
+      </c>
+      <c r="E331" t="s">
+        <v>3075</v>
+      </c>
+      <c r="F331" t="s">
+        <v>3076</v>
+      </c>
+      <c r="G331" t="s">
+        <v>3077</v>
+      </c>
+      <c r="H331" t="s">
+        <v>3078</v>
+      </c>
+      <c r="I331" t="s">
+        <v>3079</v>
+      </c>
+      <c r="J331" t="s">
+        <v>24</v>
+      </c>
+      <c r="K331" t="s">
+        <v>25</v>
+      </c>
+      <c r="L331" t="s">
+        <v>26</v>
+      </c>
+      <c r="M331" t="s">
+        <v>27</v>
+      </c>
+      <c r="N331" t="s">
+        <v>28</v>
+      </c>
+      <c r="O331" t="s">
         <v>3080</v>
-      </c>
-[...37 lines deleted...]
-        <v>3088</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>6361</v>
+        <v>5733</v>
       </c>
       <c r="B332" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C332" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D332" t="s">
+        <v>3083</v>
+      </c>
+      <c r="E332" t="s">
+        <v>3084</v>
+      </c>
+      <c r="F332" t="s">
+        <v>3085</v>
+      </c>
+      <c r="G332" t="s">
+        <v>3086</v>
+      </c>
+      <c r="H332" t="s">
+        <v>3087</v>
+      </c>
+      <c r="I332" t="s">
+        <v>3088</v>
+      </c>
+      <c r="J332" t="s">
+        <v>24</v>
+      </c>
+      <c r="K332" t="s">
+        <v>47</v>
+      </c>
+      <c r="L332" t="s">
+        <v>26</v>
+      </c>
+      <c r="M332" t="s">
+        <v>48</v>
+      </c>
+      <c r="N332" t="s">
+        <v>28</v>
+      </c>
+      <c r="O332" t="s">
         <v>3089</v>
-      </c>
-[...37 lines deleted...]
-        <v>3097</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>6379</v>
+        <v>5787</v>
       </c>
       <c r="B333" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C333" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D333" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E333" t="s">
+        <v>3093</v>
+      </c>
+      <c r="F333" t="s">
+        <v>3094</v>
+      </c>
+      <c r="G333" t="s">
+        <v>3095</v>
+      </c>
+      <c r="H333" t="s">
+        <v>3096</v>
+      </c>
+      <c r="I333" t="s">
+        <v>3097</v>
+      </c>
+      <c r="J333" t="s">
+        <v>24</v>
+      </c>
+      <c r="K333" t="s">
+        <v>170</v>
+      </c>
+      <c r="L333" t="s">
+        <v>26</v>
+      </c>
+      <c r="M333" t="s">
+        <v>171</v>
+      </c>
+      <c r="N333" t="s">
+        <v>28</v>
+      </c>
+      <c r="O333" t="s">
         <v>3098</v>
-      </c>
-[...37 lines deleted...]
-        <v>3106</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>6454</v>
+        <v>5792</v>
       </c>
       <c r="B334" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C334" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D334" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E334" t="s">
+        <v>3102</v>
+      </c>
+      <c r="F334" t="s">
+        <v>3103</v>
+      </c>
+      <c r="G334" t="s">
+        <v>3104</v>
+      </c>
+      <c r="H334" t="s">
+        <v>3105</v>
+      </c>
+      <c r="I334" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J334" t="s">
+        <v>450</v>
+      </c>
+      <c r="K334" t="s">
+        <v>451</v>
+      </c>
+      <c r="L334" t="s">
+        <v>452</v>
+      </c>
+      <c r="M334" t="s">
+        <v>453</v>
+      </c>
+      <c r="N334" t="s">
+        <v>28</v>
+      </c>
+      <c r="O334" t="s">
         <v>3107</v>
-      </c>
-[...37 lines deleted...]
-        <v>3115</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>6460</v>
+        <v>5794</v>
       </c>
       <c r="B335" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C335" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D335" t="s">
+        <v>3110</v>
+      </c>
+      <c r="E335" t="s">
+        <v>3111</v>
+      </c>
+      <c r="F335" t="s">
+        <v>3112</v>
+      </c>
+      <c r="G335" t="s">
+        <v>3113</v>
+      </c>
+      <c r="H335" t="s">
+        <v>3114</v>
+      </c>
+      <c r="I335" t="s">
+        <v>3115</v>
+      </c>
+      <c r="J335" t="s">
+        <v>24</v>
+      </c>
+      <c r="K335" t="s">
+        <v>170</v>
+      </c>
+      <c r="L335" t="s">
+        <v>26</v>
+      </c>
+      <c r="M335" t="s">
+        <v>171</v>
+      </c>
+      <c r="N335" t="s">
+        <v>28</v>
+      </c>
+      <c r="O335" t="s">
         <v>3116</v>
-      </c>
-[...37 lines deleted...]
-        <v>3124</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>6468</v>
+        <v>5795</v>
       </c>
       <c r="B336" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C336" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D336" t="s">
+        <v>3119</v>
+      </c>
+      <c r="E336" t="s">
+        <v>3120</v>
+      </c>
+      <c r="F336" t="s">
+        <v>3121</v>
+      </c>
+      <c r="G336" t="s">
+        <v>3122</v>
+      </c>
+      <c r="H336" t="s">
+        <v>3123</v>
+      </c>
+      <c r="I336" t="s">
+        <v>3124</v>
+      </c>
+      <c r="J336" t="s">
+        <v>24</v>
+      </c>
+      <c r="K336" t="s">
+        <v>47</v>
+      </c>
+      <c r="L336" t="s">
+        <v>26</v>
+      </c>
+      <c r="M336" t="s">
+        <v>48</v>
+      </c>
+      <c r="N336" t="s">
+        <v>28</v>
+      </c>
+      <c r="O336" t="s">
         <v>3125</v>
-      </c>
-[...37 lines deleted...]
-        <v>3133</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>6611</v>
+        <v>5796</v>
       </c>
       <c r="B337" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C337" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D337" t="s">
+        <v>3128</v>
+      </c>
+      <c r="E337" t="s">
+        <v>3129</v>
+      </c>
+      <c r="F337" t="s">
+        <v>3130</v>
+      </c>
+      <c r="G337" t="s">
+        <v>3131</v>
+      </c>
+      <c r="H337" t="s">
+        <v>3132</v>
+      </c>
+      <c r="I337" t="s">
+        <v>3133</v>
+      </c>
+      <c r="J337" t="s">
+        <v>24</v>
+      </c>
+      <c r="K337" t="s">
+        <v>170</v>
+      </c>
+      <c r="L337" t="s">
+        <v>26</v>
+      </c>
+      <c r="M337" t="s">
+        <v>171</v>
+      </c>
+      <c r="N337" t="s">
+        <v>28</v>
+      </c>
+      <c r="O337" t="s">
         <v>3134</v>
-      </c>
-[...37 lines deleted...]
-        <v>3142</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>6615</v>
+        <v>5798</v>
       </c>
       <c r="B338" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C338" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D338" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E338" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F338" t="s">
+        <v>3139</v>
+      </c>
+      <c r="G338" t="s">
+        <v>3140</v>
+      </c>
+      <c r="H338" t="s">
+        <v>3141</v>
+      </c>
+      <c r="I338" t="s">
+        <v>3142</v>
+      </c>
+      <c r="J338" t="s">
+        <v>24</v>
+      </c>
+      <c r="K338" t="s">
+        <v>170</v>
+      </c>
+      <c r="L338" t="s">
+        <v>26</v>
+      </c>
+      <c r="M338" t="s">
+        <v>171</v>
+      </c>
+      <c r="N338" t="s">
+        <v>28</v>
+      </c>
+      <c r="O338" t="s">
         <v>3143</v>
-      </c>
-[...37 lines deleted...]
-        <v>3151</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
-        <v>6761</v>
+        <v>5799</v>
       </c>
       <c r="B339" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C339" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D339" t="s">
+        <v>3146</v>
+      </c>
+      <c r="E339" t="s">
+        <v>3147</v>
+      </c>
+      <c r="F339" t="s">
+        <v>3148</v>
+      </c>
+      <c r="G339" t="s">
+        <v>3149</v>
+      </c>
+      <c r="H339" t="s">
+        <v>3150</v>
+      </c>
+      <c r="I339" t="s">
+        <v>3151</v>
+      </c>
+      <c r="J339" t="s">
+        <v>2113</v>
+      </c>
+      <c r="K339" t="s">
+        <v>928</v>
+      </c>
+      <c r="L339" t="s">
+        <v>2115</v>
+      </c>
+      <c r="M339" t="s">
+        <v>929</v>
+      </c>
+      <c r="N339" t="s">
+        <v>28</v>
+      </c>
+      <c r="O339" t="s">
         <v>3152</v>
-      </c>
-[...37 lines deleted...]
-        <v>3160</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
-        <v>6762</v>
+        <v>5803</v>
       </c>
       <c r="B340" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C340" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D340" t="s">
+        <v>3155</v>
+      </c>
+      <c r="E340" t="s">
+        <v>3156</v>
+      </c>
+      <c r="F340" t="s">
+        <v>3157</v>
+      </c>
+      <c r="G340" t="s">
+        <v>3158</v>
+      </c>
+      <c r="H340" t="s">
+        <v>3159</v>
+      </c>
+      <c r="I340" t="s">
+        <v>3160</v>
+      </c>
+      <c r="J340" t="s">
+        <v>24</v>
+      </c>
+      <c r="K340" t="s">
+        <v>25</v>
+      </c>
+      <c r="L340" t="s">
+        <v>26</v>
+      </c>
+      <c r="M340" t="s">
+        <v>27</v>
+      </c>
+      <c r="N340" t="s">
+        <v>28</v>
+      </c>
+      <c r="O340" t="s">
         <v>3161</v>
-      </c>
-[...37 lines deleted...]
-        <v>3169</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
-        <v>6763</v>
+        <v>5805</v>
       </c>
       <c r="B341" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C341" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D341" t="s">
+        <v>3164</v>
+      </c>
+      <c r="E341" t="s">
+        <v>3165</v>
+      </c>
+      <c r="F341" t="s">
+        <v>3166</v>
+      </c>
+      <c r="G341" t="s">
+        <v>3167</v>
+      </c>
+      <c r="H341" t="s">
+        <v>3168</v>
+      </c>
+      <c r="I341" t="s">
+        <v>3169</v>
+      </c>
+      <c r="J341" t="s">
+        <v>24</v>
+      </c>
+      <c r="K341" t="s">
+        <v>25</v>
+      </c>
+      <c r="L341" t="s">
+        <v>26</v>
+      </c>
+      <c r="M341" t="s">
+        <v>27</v>
+      </c>
+      <c r="N341" t="s">
+        <v>28</v>
+      </c>
+      <c r="O341" t="s">
         <v>3170</v>
-      </c>
-[...37 lines deleted...]
-        <v>3180</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
-        <v>6765</v>
+        <v>5808</v>
       </c>
       <c r="B342" t="s">
-        <v>3181</v>
+        <v>3171</v>
       </c>
       <c r="C342" t="s">
-        <v>3182</v>
+        <v>3172</v>
       </c>
       <c r="D342" t="s">
-        <v>3183</v>
+        <v>3173</v>
       </c>
       <c r="E342" t="s">
-        <v>3184</v>
+        <v>3174</v>
       </c>
       <c r="F342" t="s">
-        <v>3185</v>
+        <v>3175</v>
       </c>
       <c r="G342" t="s">
-        <v>3186</v>
+        <v>3176</v>
       </c>
       <c r="H342" t="s">
-        <v>3187</v>
+        <v>3177</v>
       </c>
       <c r="I342" t="s">
-        <v>3188</v>
+        <v>3178</v>
       </c>
       <c r="J342" t="s">
         <v>24</v>
       </c>
       <c r="K342" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L342" t="s">
         <v>26</v>
       </c>
       <c r="M342" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N342" t="s">
         <v>28</v>
       </c>
       <c r="O342" t="s">
-        <v>3189</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>6982</v>
+        <v>5811</v>
       </c>
       <c r="B343" t="s">
-        <v>3190</v>
+        <v>3180</v>
       </c>
       <c r="C343" t="s">
-        <v>3191</v>
+        <v>3181</v>
       </c>
       <c r="D343" t="s">
-        <v>3192</v>
+        <v>3182</v>
       </c>
       <c r="E343" t="s">
-        <v>3193</v>
+        <v>3183</v>
       </c>
       <c r="F343" t="s">
-        <v>3194</v>
+        <v>3184</v>
       </c>
       <c r="G343" t="s">
-        <v>3195</v>
+        <v>3185</v>
       </c>
       <c r="H343" t="s">
-        <v>3196</v>
+        <v>3186</v>
       </c>
       <c r="I343" t="s">
-        <v>3197</v>
+        <v>3187</v>
       </c>
       <c r="J343" t="s">
         <v>24</v>
       </c>
       <c r="K343" t="s">
-        <v>3198</v>
+        <v>25</v>
       </c>
       <c r="L343" t="s">
         <v>26</v>
       </c>
       <c r="M343" t="s">
-        <v>3199</v>
+        <v>27</v>
       </c>
       <c r="N343" t="s">
         <v>28</v>
       </c>
       <c r="O343" t="s">
-        <v>3200</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>8265</v>
+        <v>5819</v>
       </c>
       <c r="B344" t="s">
-        <v>3201</v>
+        <v>3189</v>
       </c>
       <c r="C344" t="s">
-        <v>3202</v>
+        <v>3190</v>
       </c>
       <c r="D344" t="s">
-        <v>3203</v>
+        <v>3191</v>
       </c>
       <c r="E344" t="s">
-        <v>3204</v>
+        <v>3192</v>
       </c>
       <c r="F344" t="s">
-        <v>3205</v>
+        <v>3193</v>
       </c>
       <c r="G344" t="s">
-        <v>3206</v>
+        <v>3194</v>
       </c>
       <c r="H344" t="s">
-        <v>3207</v>
+        <v>3195</v>
       </c>
       <c r="I344" t="s">
-        <v>3208</v>
+        <v>3196</v>
       </c>
       <c r="J344" t="s">
         <v>24</v>
       </c>
       <c r="K344" t="s">
-        <v>3209</v>
+        <v>25</v>
       </c>
       <c r="L344" t="s">
         <v>26</v>
       </c>
       <c r="M344" t="s">
-        <v>3210</v>
+        <v>27</v>
       </c>
       <c r="N344" t="s">
         <v>28</v>
       </c>
       <c r="O344" t="s">
-        <v>3211</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>8289</v>
+        <v>5830</v>
       </c>
       <c r="B345" t="s">
-        <v>3212</v>
+        <v>3198</v>
       </c>
       <c r="C345" t="s">
-        <v>3213</v>
+        <v>3199</v>
       </c>
       <c r="D345" t="s">
-        <v>3214</v>
+        <v>3200</v>
       </c>
       <c r="E345" t="s">
-        <v>3215</v>
+        <v>3201</v>
       </c>
       <c r="F345" t="s">
-        <v>3216</v>
+        <v>3202</v>
       </c>
       <c r="G345" t="s">
-        <v>3217</v>
+        <v>3203</v>
       </c>
       <c r="H345" t="s">
-        <v>3218</v>
+        <v>3204</v>
       </c>
       <c r="I345" t="s">
-        <v>3219</v>
+        <v>3205</v>
       </c>
       <c r="J345" t="s">
         <v>24</v>
       </c>
       <c r="K345" t="s">
-        <v>442</v>
+        <v>25</v>
       </c>
       <c r="L345" t="s">
         <v>26</v>
       </c>
       <c r="M345" t="s">
-        <v>444</v>
+        <v>27</v>
       </c>
       <c r="N345" t="s">
         <v>28</v>
       </c>
       <c r="O345" t="s">
-        <v>3220</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
-        <v>8294</v>
+        <v>5863</v>
       </c>
       <c r="B346" t="s">
-        <v>3221</v>
+        <v>3207</v>
       </c>
       <c r="C346" t="s">
-        <v>3222</v>
+        <v>3208</v>
       </c>
       <c r="D346" t="s">
-        <v>3223</v>
+        <v>3209</v>
       </c>
       <c r="E346" t="s">
-        <v>3224</v>
+        <v>3210</v>
       </c>
       <c r="F346" t="s">
-        <v>3225</v>
+        <v>3211</v>
       </c>
       <c r="G346" t="s">
-        <v>3226</v>
+        <v>3212</v>
       </c>
       <c r="H346" t="s">
-        <v>3227</v>
+        <v>3213</v>
       </c>
       <c r="I346" t="s">
-        <v>3228</v>
+        <v>3214</v>
       </c>
       <c r="J346" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K346" t="s">
-        <v>740</v>
+        <v>25</v>
       </c>
       <c r="L346" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M346" t="s">
-        <v>741</v>
+        <v>27</v>
       </c>
       <c r="N346" t="s">
         <v>28</v>
       </c>
       <c r="O346" t="s">
-        <v>3229</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
-        <v>8315</v>
+        <v>5866</v>
       </c>
       <c r="B347" t="s">
-        <v>3230</v>
+        <v>3216</v>
       </c>
       <c r="C347" t="s">
-        <v>3231</v>
+        <v>3217</v>
       </c>
       <c r="D347" t="s">
-        <v>3232</v>
+        <v>3218</v>
       </c>
       <c r="E347" t="s">
-        <v>3233</v>
+        <v>3219</v>
       </c>
       <c r="F347" t="s">
-        <v>3234</v>
+        <v>3220</v>
       </c>
       <c r="G347" t="s">
-        <v>3235</v>
+        <v>3221</v>
       </c>
       <c r="H347" t="s">
-        <v>3236</v>
+        <v>3222</v>
       </c>
       <c r="I347" t="s">
-        <v>3237</v>
+        <v>3223</v>
       </c>
       <c r="J347" t="s">
         <v>24</v>
       </c>
       <c r="K347" t="s">
         <v>25</v>
       </c>
       <c r="L347" t="s">
         <v>26</v>
       </c>
       <c r="M347" t="s">
         <v>27</v>
       </c>
       <c r="N347" t="s">
         <v>28</v>
       </c>
       <c r="O347" t="s">
-        <v>3238</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
-        <v>8341</v>
+        <v>5886</v>
       </c>
       <c r="B348" t="s">
-        <v>3239</v>
+        <v>3225</v>
       </c>
       <c r="C348" t="s">
-        <v>3240</v>
+        <v>3226</v>
       </c>
       <c r="D348" t="s">
-        <v>3241</v>
+        <v>3227</v>
       </c>
       <c r="E348" t="s">
-        <v>3242</v>
+        <v>3228</v>
       </c>
       <c r="F348" t="s">
-        <v>3243</v>
+        <v>3229</v>
       </c>
       <c r="G348" t="s">
-        <v>3244</v>
+        <v>3230</v>
       </c>
       <c r="H348" t="s">
-        <v>3245</v>
+        <v>3231</v>
       </c>
       <c r="I348" t="s">
-        <v>3246</v>
+        <v>3232</v>
       </c>
       <c r="J348" t="s">
         <v>24</v>
       </c>
       <c r="K348" t="s">
-        <v>170</v>
+        <v>928</v>
       </c>
       <c r="L348" t="s">
         <v>26</v>
       </c>
       <c r="M348" t="s">
-        <v>171</v>
+        <v>929</v>
       </c>
       <c r="N348" t="s">
         <v>28</v>
       </c>
       <c r="O348" t="s">
-        <v>3247</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
-        <v>8343</v>
+        <v>5887</v>
       </c>
       <c r="B349" t="s">
-        <v>3248</v>
+        <v>3234</v>
       </c>
       <c r="C349" t="s">
-        <v>3249</v>
+        <v>3235</v>
       </c>
       <c r="D349" t="s">
-        <v>3250</v>
+        <v>3236</v>
       </c>
       <c r="E349" t="s">
-        <v>3251</v>
+        <v>3237</v>
       </c>
       <c r="F349" t="s">
-        <v>3252</v>
+        <v>3238</v>
       </c>
       <c r="G349" t="s">
-        <v>3253</v>
+        <v>3239</v>
       </c>
       <c r="H349" t="s">
-        <v>3254</v>
+        <v>3240</v>
       </c>
       <c r="I349" t="s">
-        <v>3255</v>
+        <v>3241</v>
       </c>
       <c r="J349" t="s">
         <v>24</v>
       </c>
       <c r="K349" t="s">
         <v>25</v>
       </c>
       <c r="L349" t="s">
         <v>26</v>
       </c>
       <c r="M349" t="s">
         <v>27</v>
       </c>
       <c r="N349" t="s">
         <v>28</v>
       </c>
       <c r="O349" t="s">
-        <v>3256</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
-        <v>8344</v>
+        <v>5888</v>
       </c>
       <c r="B350" t="s">
-        <v>3257</v>
+        <v>3243</v>
       </c>
       <c r="C350" t="s">
-        <v>3258</v>
+        <v>3244</v>
       </c>
       <c r="D350" t="s">
-        <v>3259</v>
+        <v>3245</v>
       </c>
       <c r="E350" t="s">
-        <v>3260</v>
+        <v>3246</v>
       </c>
       <c r="F350" t="s">
-        <v>3261</v>
+        <v>3247</v>
       </c>
       <c r="G350" t="s">
-        <v>3262</v>
+        <v>3248</v>
       </c>
       <c r="H350" t="s">
-        <v>3263</v>
+        <v>3249</v>
       </c>
       <c r="I350" t="s">
-        <v>3264</v>
+        <v>3250</v>
       </c>
       <c r="J350" t="s">
         <v>24</v>
       </c>
       <c r="K350" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L350" t="s">
         <v>26</v>
       </c>
       <c r="M350" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N350" t="s">
         <v>28</v>
       </c>
       <c r="O350" t="s">
-        <v>3265</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
-        <v>8355</v>
+        <v>5889</v>
       </c>
       <c r="B351" t="s">
-        <v>3266</v>
+        <v>3252</v>
       </c>
       <c r="C351" t="s">
-        <v>3267</v>
+        <v>3253</v>
       </c>
       <c r="D351" t="s">
-        <v>3268</v>
+        <v>3254</v>
       </c>
       <c r="E351" t="s">
-        <v>3269</v>
+        <v>3255</v>
       </c>
       <c r="F351" t="s">
-        <v>3270</v>
+        <v>3256</v>
       </c>
       <c r="G351" t="s">
-        <v>3271</v>
+        <v>3257</v>
       </c>
       <c r="H351" t="s">
-        <v>3272</v>
+        <v>3258</v>
       </c>
       <c r="I351" t="s">
-        <v>3273</v>
+        <v>3259</v>
       </c>
       <c r="J351" t="s">
         <v>24</v>
       </c>
       <c r="K351" t="s">
-        <v>3274</v>
+        <v>25</v>
       </c>
       <c r="L351" t="s">
         <v>26</v>
       </c>
       <c r="M351" t="s">
-        <v>3275</v>
+        <v>27</v>
       </c>
       <c r="N351" t="s">
         <v>28</v>
       </c>
       <c r="O351" t="s">
-        <v>3276</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
-        <v>8357</v>
+        <v>5907</v>
       </c>
       <c r="B352" t="s">
-        <v>3277</v>
+        <v>3261</v>
       </c>
       <c r="C352" t="s">
-        <v>3278</v>
+        <v>3262</v>
       </c>
       <c r="D352" t="s">
-        <v>3279</v>
+        <v>3263</v>
       </c>
       <c r="E352" t="s">
-        <v>3280</v>
+        <v>3264</v>
       </c>
       <c r="F352" t="s">
-        <v>3281</v>
+        <v>3265</v>
       </c>
       <c r="G352" t="s">
-        <v>3282</v>
+        <v>3266</v>
       </c>
       <c r="H352" t="s">
-        <v>3283</v>
+        <v>3267</v>
       </c>
       <c r="I352" t="s">
-        <v>3284</v>
+        <v>3268</v>
       </c>
       <c r="J352" t="s">
         <v>24</v>
       </c>
       <c r="K352" t="s">
-        <v>3274</v>
+        <v>25</v>
       </c>
       <c r="L352" t="s">
         <v>26</v>
       </c>
       <c r="M352" t="s">
-        <v>3275</v>
+        <v>27</v>
       </c>
       <c r="N352" t="s">
         <v>28</v>
       </c>
       <c r="O352" t="s">
-        <v>3285</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
-        <v>8377</v>
+        <v>5913</v>
       </c>
       <c r="B353" t="s">
-        <v>3286</v>
+        <v>3270</v>
       </c>
       <c r="C353" t="s">
-        <v>3287</v>
+        <v>3271</v>
       </c>
       <c r="D353" t="s">
-        <v>3288</v>
+        <v>3272</v>
       </c>
       <c r="E353" t="s">
-        <v>3289</v>
+        <v>3273</v>
       </c>
       <c r="F353" t="s">
-        <v>3290</v>
+        <v>3274</v>
       </c>
       <c r="G353" t="s">
-        <v>3291</v>
+        <v>3275</v>
       </c>
       <c r="H353" t="s">
-        <v>3292</v>
+        <v>3276</v>
       </c>
       <c r="I353" t="s">
-        <v>3293</v>
+        <v>3277</v>
       </c>
       <c r="J353" t="s">
         <v>24</v>
       </c>
       <c r="K353" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L353" t="s">
         <v>26</v>
       </c>
       <c r="M353" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N353" t="s">
         <v>28</v>
       </c>
       <c r="O353" t="s">
-        <v>3294</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
-        <v>8386</v>
+        <v>5915</v>
       </c>
       <c r="B354" t="s">
-        <v>3295</v>
+        <v>3279</v>
       </c>
       <c r="C354" t="s">
-        <v>3296</v>
+        <v>3280</v>
       </c>
       <c r="D354" t="s">
-        <v>3297</v>
+        <v>3281</v>
       </c>
       <c r="E354" t="s">
-        <v>3298</v>
+        <v>3282</v>
       </c>
       <c r="F354" t="s">
-        <v>3299</v>
+        <v>3283</v>
       </c>
       <c r="G354" t="s">
-        <v>3300</v>
+        <v>3284</v>
       </c>
       <c r="H354" t="s">
-        <v>3301</v>
+        <v>3285</v>
       </c>
       <c r="I354" t="s">
-        <v>3302</v>
+        <v>3286</v>
       </c>
       <c r="J354" t="s">
-        <v>1762</v>
+        <v>24</v>
       </c>
       <c r="K354" t="s">
         <v>170</v>
       </c>
       <c r="L354" t="s">
-        <v>1764</v>
+        <v>26</v>
       </c>
       <c r="M354" t="s">
         <v>171</v>
       </c>
       <c r="N354" t="s">
         <v>28</v>
       </c>
       <c r="O354" t="s">
-        <v>3303</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
-        <v>8387</v>
+        <v>5927</v>
       </c>
       <c r="B355" t="s">
-        <v>3304</v>
+        <v>3288</v>
       </c>
       <c r="C355" t="s">
-        <v>3305</v>
+        <v>3289</v>
       </c>
       <c r="D355" t="s">
-        <v>3306</v>
+        <v>3290</v>
       </c>
       <c r="E355" t="s">
-        <v>3307</v>
+        <v>3291</v>
       </c>
       <c r="F355" t="s">
-        <v>3308</v>
+        <v>3292</v>
       </c>
       <c r="G355" t="s">
-        <v>3309</v>
+        <v>3293</v>
       </c>
       <c r="H355" t="s">
-        <v>3310</v>
+        <v>3294</v>
       </c>
       <c r="I355" t="s">
-        <v>3311</v>
+        <v>3295</v>
       </c>
       <c r="J355" t="s">
         <v>24</v>
       </c>
       <c r="K355" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L355" t="s">
         <v>26</v>
       </c>
       <c r="M355" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N355" t="s">
         <v>28</v>
       </c>
       <c r="O355" t="s">
-        <v>3312</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356">
-        <v>8388</v>
+        <v>5928</v>
       </c>
       <c r="B356" t="s">
-        <v>3313</v>
+        <v>3297</v>
       </c>
       <c r="C356" t="s">
-        <v>3314</v>
+        <v>3298</v>
       </c>
       <c r="D356" t="s">
-        <v>3315</v>
+        <v>3299</v>
       </c>
       <c r="E356" t="s">
-        <v>3316</v>
+        <v>3300</v>
       </c>
       <c r="F356" t="s">
-        <v>3317</v>
+        <v>3301</v>
       </c>
       <c r="G356" t="s">
-        <v>3318</v>
+        <v>3302</v>
       </c>
       <c r="H356" t="s">
-        <v>3319</v>
+        <v>3303</v>
       </c>
       <c r="I356" t="s">
-        <v>3320</v>
+        <v>3304</v>
       </c>
       <c r="J356" t="s">
-        <v>24</v>
+        <v>3305</v>
       </c>
       <c r="K356" t="s">
-        <v>170</v>
+        <v>3306</v>
       </c>
       <c r="L356" t="s">
-        <v>26</v>
+        <v>3307</v>
       </c>
       <c r="M356" t="s">
-        <v>171</v>
+        <v>3308</v>
       </c>
       <c r="N356" t="s">
         <v>28</v>
       </c>
       <c r="O356" t="s">
-        <v>3321</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357">
-        <v>8392</v>
+        <v>5931</v>
       </c>
       <c r="B357" t="s">
-        <v>3322</v>
+        <v>3310</v>
       </c>
       <c r="C357" t="s">
-        <v>3323</v>
+        <v>3311</v>
       </c>
       <c r="D357" t="s">
-        <v>3324</v>
+        <v>3312</v>
       </c>
       <c r="E357" t="s">
-        <v>3325</v>
+        <v>3313</v>
       </c>
       <c r="F357" t="s">
-        <v>3326</v>
+        <v>3314</v>
       </c>
       <c r="G357" t="s">
-        <v>3327</v>
+        <v>3315</v>
       </c>
       <c r="H357" t="s">
-        <v>3328</v>
+        <v>3316</v>
       </c>
       <c r="I357" t="s">
-        <v>3329</v>
+        <v>3317</v>
       </c>
       <c r="J357" t="s">
         <v>24</v>
       </c>
       <c r="K357" t="s">
-        <v>1763</v>
+        <v>25</v>
       </c>
       <c r="L357" t="s">
         <v>26</v>
       </c>
       <c r="M357" t="s">
-        <v>1765</v>
+        <v>27</v>
       </c>
       <c r="N357" t="s">
         <v>28</v>
       </c>
       <c r="O357" t="s">
-        <v>3330</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358">
-        <v>8402</v>
+        <v>5932</v>
       </c>
       <c r="B358" t="s">
-        <v>3331</v>
+        <v>3319</v>
       </c>
       <c r="C358" t="s">
-        <v>3332</v>
+        <v>3320</v>
       </c>
       <c r="D358" t="s">
-        <v>3333</v>
+        <v>3321</v>
       </c>
       <c r="E358" t="s">
-        <v>3334</v>
+        <v>3322</v>
       </c>
       <c r="F358" t="s">
-        <v>3335</v>
+        <v>3323</v>
       </c>
       <c r="G358" t="s">
-        <v>3336</v>
+        <v>3324</v>
       </c>
       <c r="H358" t="s">
-        <v>3337</v>
+        <v>3325</v>
       </c>
       <c r="I358" t="s">
-        <v>3338</v>
+        <v>3326</v>
       </c>
       <c r="J358" t="s">
         <v>24</v>
       </c>
       <c r="K358" t="s">
         <v>170</v>
       </c>
       <c r="L358" t="s">
         <v>26</v>
       </c>
       <c r="M358" t="s">
         <v>171</v>
       </c>
       <c r="N358" t="s">
         <v>28</v>
       </c>
       <c r="O358" t="s">
-        <v>3339</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359">
-        <v>8902</v>
+        <v>5934</v>
       </c>
       <c r="B359" t="s">
-        <v>3340</v>
+        <v>3328</v>
       </c>
       <c r="C359" t="s">
-        <v>3341</v>
+        <v>3329</v>
       </c>
       <c r="D359" t="s">
-        <v>3342</v>
+        <v>3330</v>
       </c>
       <c r="E359" t="s">
-        <v>3343</v>
+        <v>3331</v>
       </c>
       <c r="F359" t="s">
-        <v>3344</v>
+        <v>3332</v>
       </c>
       <c r="G359" t="s">
-        <v>3345</v>
+        <v>3333</v>
       </c>
       <c r="H359" t="s">
-        <v>3346</v>
+        <v>3334</v>
       </c>
       <c r="I359" t="s">
-        <v>3347</v>
+        <v>3335</v>
       </c>
       <c r="J359" t="s">
         <v>24</v>
       </c>
       <c r="K359" t="s">
         <v>170</v>
       </c>
       <c r="L359" t="s">
         <v>26</v>
       </c>
       <c r="M359" t="s">
         <v>171</v>
       </c>
       <c r="N359" t="s">
         <v>28</v>
       </c>
       <c r="O359" t="s">
-        <v>3348</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360">
-        <v>8903</v>
+        <v>5936</v>
       </c>
       <c r="B360" t="s">
-        <v>3349</v>
+        <v>3337</v>
       </c>
       <c r="C360" t="s">
-        <v>3350</v>
+        <v>3338</v>
       </c>
       <c r="D360" t="s">
-        <v>3351</v>
+        <v>3339</v>
       </c>
       <c r="E360" t="s">
-        <v>3352</v>
+        <v>3340</v>
       </c>
       <c r="F360" t="s">
-        <v>3353</v>
+        <v>3341</v>
       </c>
       <c r="G360" t="s">
-        <v>3354</v>
+        <v>3342</v>
       </c>
       <c r="H360" t="s">
-        <v>3355</v>
+        <v>3343</v>
       </c>
       <c r="I360" t="s">
-        <v>3356</v>
+        <v>3344</v>
       </c>
       <c r="J360" t="s">
         <v>24</v>
       </c>
       <c r="K360" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L360" t="s">
         <v>26</v>
       </c>
       <c r="M360" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N360" t="s">
         <v>28</v>
       </c>
       <c r="O360" t="s">
-        <v>3357</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361">
-        <v>8904</v>
+        <v>5953</v>
       </c>
       <c r="B361" t="s">
-        <v>3358</v>
+        <v>3346</v>
       </c>
       <c r="C361" t="s">
-        <v>3359</v>
+        <v>3347</v>
       </c>
       <c r="D361" t="s">
-        <v>3360</v>
+        <v>3348</v>
       </c>
       <c r="E361" t="s">
-        <v>3361</v>
+        <v>3349</v>
       </c>
       <c r="F361" t="s">
-        <v>3362</v>
+        <v>3350</v>
       </c>
       <c r="G361" t="s">
-        <v>3363</v>
+        <v>3351</v>
       </c>
       <c r="H361" t="s">
-        <v>3364</v>
+        <v>3352</v>
       </c>
       <c r="I361" t="s">
-        <v>3365</v>
+        <v>3353</v>
       </c>
       <c r="J361" t="s">
         <v>24</v>
       </c>
       <c r="K361" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L361" t="s">
         <v>26</v>
       </c>
       <c r="M361" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N361" t="s">
         <v>28</v>
       </c>
       <c r="O361" t="s">
-        <v>3366</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362">
-        <v>8914</v>
+        <v>5976</v>
       </c>
       <c r="B362" t="s">
-        <v>3367</v>
+        <v>3355</v>
       </c>
       <c r="C362" t="s">
-        <v>3368</v>
+        <v>3356</v>
       </c>
       <c r="D362" t="s">
-        <v>3369</v>
+        <v>3357</v>
       </c>
       <c r="E362" t="s">
-        <v>3370</v>
+        <v>3358</v>
       </c>
       <c r="F362" t="s">
-        <v>3371</v>
+        <v>3359</v>
       </c>
       <c r="G362" t="s">
-        <v>3372</v>
+        <v>3360</v>
       </c>
       <c r="H362" t="s">
-        <v>3373</v>
+        <v>3361</v>
       </c>
       <c r="I362" t="s">
-        <v>3374</v>
+        <v>3362</v>
       </c>
       <c r="J362" t="s">
         <v>24</v>
       </c>
       <c r="K362" t="s">
-        <v>25</v>
+        <v>917</v>
       </c>
       <c r="L362" t="s">
         <v>26</v>
       </c>
       <c r="M362" t="s">
-        <v>27</v>
+        <v>1532</v>
       </c>
       <c r="N362" t="s">
         <v>28</v>
       </c>
       <c r="O362" t="s">
-        <v>3375</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363">
-        <v>8918</v>
+        <v>5978</v>
       </c>
       <c r="B363" t="s">
-        <v>3376</v>
+        <v>3364</v>
       </c>
       <c r="C363" t="s">
-        <v>3377</v>
+        <v>3365</v>
       </c>
       <c r="D363" t="s">
-        <v>3378</v>
+        <v>3366</v>
       </c>
       <c r="E363" t="s">
-        <v>3379</v>
+        <v>3367</v>
       </c>
       <c r="F363" t="s">
-        <v>3380</v>
+        <v>3368</v>
       </c>
       <c r="G363" t="s">
-        <v>3381</v>
+        <v>3369</v>
       </c>
       <c r="H363" t="s">
-        <v>3382</v>
+        <v>3370</v>
       </c>
       <c r="I363" t="s">
-        <v>3383</v>
+        <v>3371</v>
       </c>
       <c r="J363" t="s">
         <v>24</v>
       </c>
       <c r="K363" t="s">
         <v>25</v>
       </c>
       <c r="L363" t="s">
         <v>26</v>
       </c>
       <c r="M363" t="s">
         <v>27</v>
       </c>
       <c r="N363" t="s">
         <v>28</v>
       </c>
       <c r="O363" t="s">
-        <v>3384</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364">
-        <v>8945</v>
+        <v>5981</v>
       </c>
       <c r="B364" t="s">
-        <v>3385</v>
+        <v>3373</v>
       </c>
       <c r="C364" t="s">
-        <v>3386</v>
+        <v>3374</v>
       </c>
       <c r="D364" t="s">
-        <v>3387</v>
+        <v>3375</v>
       </c>
       <c r="E364" t="s">
-        <v>3388</v>
+        <v>3376</v>
       </c>
       <c r="F364" t="s">
-        <v>3389</v>
+        <v>3377</v>
       </c>
       <c r="G364" t="s">
-        <v>3390</v>
+        <v>3378</v>
       </c>
       <c r="H364" t="s">
-        <v>3391</v>
+        <v>3379</v>
       </c>
       <c r="I364" t="s">
-        <v>3392</v>
+        <v>3380</v>
       </c>
       <c r="J364" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K364" t="s">
-        <v>47</v>
+        <v>3381</v>
       </c>
       <c r="L364" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M364" t="s">
-        <v>48</v>
+        <v>3382</v>
       </c>
       <c r="N364" t="s">
         <v>28</v>
       </c>
       <c r="O364" t="s">
-        <v>3393</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365">
-        <v>8950</v>
+        <v>5986</v>
       </c>
       <c r="B365" t="s">
-        <v>3394</v>
+        <v>3384</v>
       </c>
       <c r="C365" t="s">
-        <v>3395</v>
+        <v>3385</v>
       </c>
       <c r="D365" t="s">
-        <v>3396</v>
+        <v>3386</v>
       </c>
       <c r="E365" t="s">
-        <v>3397</v>
+        <v>3387</v>
       </c>
       <c r="F365" t="s">
-        <v>3398</v>
+        <v>3388</v>
       </c>
       <c r="G365" t="s">
-        <v>3399</v>
+        <v>3389</v>
       </c>
       <c r="H365" t="s">
-        <v>3400</v>
+        <v>3390</v>
       </c>
       <c r="I365" t="s">
-        <v>3401</v>
+        <v>3391</v>
       </c>
       <c r="J365" t="s">
         <v>24</v>
       </c>
       <c r="K365" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L365" t="s">
         <v>26</v>
       </c>
       <c r="M365" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N365" t="s">
         <v>28</v>
       </c>
       <c r="O365" t="s">
-        <v>3402</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366">
-        <v>8951</v>
+        <v>5989</v>
       </c>
       <c r="B366" t="s">
-        <v>3403</v>
+        <v>3393</v>
       </c>
       <c r="C366" t="s">
-        <v>3404</v>
+        <v>3394</v>
       </c>
       <c r="D366" t="s">
-        <v>3405</v>
+        <v>3395</v>
       </c>
       <c r="E366" t="s">
-        <v>3406</v>
+        <v>3396</v>
       </c>
       <c r="F366" t="s">
-        <v>3407</v>
+        <v>3397</v>
       </c>
       <c r="G366" t="s">
-        <v>3408</v>
+        <v>3398</v>
       </c>
       <c r="H366" t="s">
-        <v>3409</v>
+        <v>3399</v>
       </c>
       <c r="I366" t="s">
-        <v>3410</v>
+        <v>3400</v>
       </c>
       <c r="J366" t="s">
         <v>24</v>
       </c>
       <c r="K366" t="s">
-        <v>170</v>
+        <v>2419</v>
       </c>
       <c r="L366" t="s">
         <v>26</v>
       </c>
       <c r="M366" t="s">
-        <v>171</v>
+        <v>2420</v>
       </c>
       <c r="N366" t="s">
         <v>28</v>
       </c>
       <c r="O366" t="s">
-        <v>3411</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367">
-        <v>8959</v>
+        <v>6014</v>
       </c>
       <c r="B367" t="s">
-        <v>3412</v>
+        <v>3402</v>
       </c>
       <c r="C367" t="s">
-        <v>3413</v>
+        <v>3403</v>
       </c>
       <c r="D367" t="s">
-        <v>3414</v>
+        <v>3404</v>
       </c>
       <c r="E367" t="s">
-        <v>3415</v>
+        <v>3405</v>
       </c>
       <c r="F367" t="s">
-        <v>3416</v>
+        <v>3406</v>
       </c>
       <c r="G367" t="s">
-        <v>3417</v>
+        <v>3407</v>
       </c>
       <c r="H367" t="s">
-        <v>3418</v>
+        <v>3408</v>
       </c>
       <c r="I367" t="s">
-        <v>3419</v>
+        <v>3409</v>
       </c>
       <c r="J367" t="s">
         <v>24</v>
       </c>
       <c r="K367" t="s">
-        <v>170</v>
+        <v>59</v>
       </c>
       <c r="L367" t="s">
         <v>26</v>
       </c>
       <c r="M367" t="s">
-        <v>171</v>
+        <v>61</v>
       </c>
       <c r="N367" t="s">
         <v>28</v>
       </c>
       <c r="O367" t="s">
-        <v>3420</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368">
-        <v>10014</v>
+        <v>6017</v>
       </c>
       <c r="B368" t="s">
-        <v>3421</v>
+        <v>3411</v>
       </c>
       <c r="C368" t="s">
-        <v>3422</v>
+        <v>3412</v>
       </c>
       <c r="D368" t="s">
-        <v>3423</v>
+        <v>3413</v>
       </c>
       <c r="E368" t="s">
-        <v>3424</v>
+        <v>3414</v>
       </c>
       <c r="F368" t="s">
-        <v>3425</v>
+        <v>3415</v>
       </c>
       <c r="G368" t="s">
-        <v>3426</v>
+        <v>3416</v>
       </c>
       <c r="H368" t="s">
-        <v>3427</v>
+        <v>3417</v>
       </c>
       <c r="I368" t="s">
-        <v>3428</v>
+        <v>3418</v>
       </c>
       <c r="J368" t="s">
         <v>24</v>
       </c>
       <c r="K368" t="s">
-        <v>3429</v>
+        <v>25</v>
       </c>
       <c r="L368" t="s">
         <v>26</v>
       </c>
       <c r="M368" t="s">
-        <v>3430</v>
+        <v>27</v>
       </c>
       <c r="N368" t="s">
         <v>28</v>
       </c>
       <c r="O368" t="s">
-        <v>3431</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369">
-        <v>10015</v>
+        <v>6018</v>
       </c>
       <c r="B369" t="s">
-        <v>3432</v>
+        <v>3420</v>
       </c>
       <c r="C369" t="s">
-        <v>3433</v>
+        <v>3421</v>
       </c>
       <c r="D369" t="s">
-        <v>3434</v>
+        <v>3422</v>
       </c>
       <c r="E369" t="s">
-        <v>3435</v>
+        <v>3423</v>
       </c>
       <c r="F369" t="s">
-        <v>3436</v>
+        <v>3424</v>
       </c>
       <c r="G369" t="s">
-        <v>3437</v>
+        <v>3425</v>
       </c>
       <c r="H369" t="s">
-        <v>3438</v>
+        <v>3426</v>
       </c>
       <c r="I369" t="s">
-        <v>3439</v>
+        <v>3427</v>
       </c>
       <c r="J369" t="s">
         <v>24</v>
       </c>
       <c r="K369" t="s">
         <v>170</v>
       </c>
       <c r="L369" t="s">
         <v>26</v>
       </c>
       <c r="M369" t="s">
         <v>171</v>
       </c>
       <c r="N369" t="s">
         <v>28</v>
       </c>
       <c r="O369" t="s">
-        <v>3440</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370">
-        <v>10036</v>
+        <v>6021</v>
       </c>
       <c r="B370" t="s">
-        <v>3441</v>
+        <v>3429</v>
       </c>
       <c r="C370" t="s">
-        <v>3442</v>
+        <v>3430</v>
       </c>
       <c r="D370" t="s">
-        <v>3443</v>
+        <v>3431</v>
       </c>
       <c r="E370" t="s">
-        <v>3444</v>
+        <v>3432</v>
       </c>
       <c r="F370" t="s">
-        <v>3445</v>
+        <v>3433</v>
       </c>
       <c r="G370" t="s">
-        <v>3446</v>
+        <v>3434</v>
       </c>
       <c r="H370" t="s">
-        <v>3447</v>
+        <v>3435</v>
       </c>
       <c r="I370" t="s">
-        <v>3448</v>
+        <v>3436</v>
       </c>
       <c r="J370" t="s">
         <v>24</v>
       </c>
       <c r="K370" t="s">
         <v>25</v>
       </c>
       <c r="L370" t="s">
         <v>26</v>
       </c>
       <c r="M370" t="s">
         <v>27</v>
       </c>
       <c r="N370" t="s">
         <v>28</v>
       </c>
       <c r="O370" t="s">
-        <v>3449</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371">
-        <v>10046</v>
+        <v>6049</v>
       </c>
       <c r="B371" t="s">
+        <v>3438</v>
+      </c>
+      <c r="C371" t="s">
+        <v>3439</v>
+      </c>
+      <c r="D371" t="s">
+        <v>3440</v>
+      </c>
+      <c r="E371" t="s">
+        <v>3441</v>
+      </c>
+      <c r="F371" t="s">
+        <v>3442</v>
+      </c>
+      <c r="G371" t="s">
+        <v>3443</v>
+      </c>
+      <c r="H371" t="s">
+        <v>3444</v>
+      </c>
+      <c r="I371" t="s">
+        <v>3445</v>
+      </c>
+      <c r="J371" t="s">
+        <v>3446</v>
+      </c>
+      <c r="K371" t="s">
+        <v>3447</v>
+      </c>
+      <c r="L371" t="s">
+        <v>3448</v>
+      </c>
+      <c r="M371" t="s">
+        <v>3449</v>
+      </c>
+      <c r="N371" t="s">
+        <v>28</v>
+      </c>
+      <c r="O371" t="s">
         <v>3450</v>
-      </c>
-[...37 lines deleted...]
-        <v>3458</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372">
-        <v>10098</v>
+        <v>6076</v>
       </c>
       <c r="B372" t="s">
-        <v>3459</v>
+        <v>3451</v>
       </c>
       <c r="C372" t="s">
-        <v>3460</v>
+        <v>3452</v>
       </c>
       <c r="D372" t="s">
-        <v>3461</v>
+        <v>3453</v>
       </c>
       <c r="E372" t="s">
-        <v>3462</v>
+        <v>3454</v>
       </c>
       <c r="F372" t="s">
-        <v>3463</v>
+        <v>3455</v>
       </c>
       <c r="G372" t="s">
-        <v>3464</v>
+        <v>3456</v>
       </c>
       <c r="H372" t="s">
-        <v>3465</v>
+        <v>3457</v>
       </c>
       <c r="I372" t="s">
-        <v>3466</v>
+        <v>3458</v>
       </c>
       <c r="J372" t="s">
         <v>24</v>
       </c>
       <c r="K372" t="s">
         <v>25</v>
       </c>
       <c r="L372" t="s">
         <v>26</v>
       </c>
       <c r="M372" t="s">
         <v>27</v>
       </c>
       <c r="N372" t="s">
         <v>28</v>
       </c>
       <c r="O372" t="s">
-        <v>3467</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373">
-        <v>10101</v>
+        <v>6078</v>
       </c>
       <c r="B373" t="s">
-        <v>3468</v>
+        <v>3460</v>
       </c>
       <c r="C373" t="s">
-        <v>3469</v>
+        <v>3461</v>
       </c>
       <c r="D373" t="s">
-        <v>3470</v>
+        <v>3462</v>
       </c>
       <c r="E373" t="s">
-        <v>3471</v>
+        <v>3463</v>
       </c>
       <c r="F373" t="s">
-        <v>3472</v>
+        <v>3464</v>
       </c>
       <c r="G373" t="s">
-        <v>3473</v>
+        <v>3465</v>
       </c>
       <c r="H373" t="s">
-        <v>3474</v>
+        <v>3466</v>
       </c>
       <c r="I373" t="s">
-        <v>3475</v>
+        <v>3467</v>
       </c>
       <c r="J373" t="s">
         <v>24</v>
       </c>
       <c r="K373" t="s">
         <v>25</v>
       </c>
       <c r="L373" t="s">
         <v>26</v>
       </c>
       <c r="M373" t="s">
         <v>27</v>
       </c>
       <c r="N373" t="s">
         <v>28</v>
       </c>
       <c r="O373" t="s">
-        <v>3476</v>
+        <v>3468</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374">
-        <v>10412</v>
+        <v>6082</v>
       </c>
       <c r="B374" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C374" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D374" t="s">
+        <v>3471</v>
+      </c>
+      <c r="E374" t="s">
+        <v>3472</v>
+      </c>
+      <c r="F374" t="s">
+        <v>3473</v>
+      </c>
+      <c r="G374" t="s">
+        <v>3474</v>
+      </c>
+      <c r="H374" t="s">
+        <v>3475</v>
+      </c>
+      <c r="I374" t="s">
+        <v>3476</v>
+      </c>
+      <c r="J374" t="s">
+        <v>24</v>
+      </c>
+      <c r="K374" t="s">
+        <v>580</v>
+      </c>
+      <c r="L374" t="s">
+        <v>26</v>
+      </c>
+      <c r="M374" t="s">
+        <v>581</v>
+      </c>
+      <c r="N374" t="s">
+        <v>28</v>
+      </c>
+      <c r="O374" t="s">
         <v>3477</v>
-      </c>
-[...37 lines deleted...]
-        <v>3485</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375">
-        <v>10603</v>
+        <v>6093</v>
       </c>
       <c r="B375" t="s">
+        <v>3478</v>
+      </c>
+      <c r="C375" t="s">
+        <v>3479</v>
+      </c>
+      <c r="D375" t="s">
+        <v>3480</v>
+      </c>
+      <c r="E375" t="s">
+        <v>3481</v>
+      </c>
+      <c r="F375" t="s">
+        <v>3482</v>
+      </c>
+      <c r="G375" t="s">
+        <v>3483</v>
+      </c>
+      <c r="H375" t="s">
+        <v>3484</v>
+      </c>
+      <c r="I375" t="s">
+        <v>3485</v>
+      </c>
+      <c r="J375" t="s">
+        <v>24</v>
+      </c>
+      <c r="K375" t="s">
+        <v>1124</v>
+      </c>
+      <c r="L375" t="s">
+        <v>26</v>
+      </c>
+      <c r="M375" t="s">
+        <v>1125</v>
+      </c>
+      <c r="N375" t="s">
+        <v>28</v>
+      </c>
+      <c r="O375" t="s">
         <v>3486</v>
-      </c>
-[...37 lines deleted...]
-        <v>3494</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376">
-        <v>10647</v>
+        <v>6112</v>
       </c>
       <c r="B376" t="s">
-        <v>3495</v>
+        <v>3487</v>
       </c>
       <c r="C376" t="s">
-        <v>3496</v>
+        <v>3488</v>
       </c>
       <c r="D376" t="s">
-        <v>3497</v>
+        <v>3489</v>
       </c>
       <c r="E376" t="s">
-        <v>3498</v>
+        <v>3490</v>
       </c>
       <c r="F376" t="s">
-        <v>3499</v>
+        <v>3491</v>
       </c>
       <c r="G376" t="s">
-        <v>3500</v>
+        <v>3492</v>
       </c>
       <c r="H376" t="s">
-        <v>3501</v>
+        <v>3493</v>
       </c>
       <c r="I376" t="s">
-        <v>3502</v>
+        <v>3494</v>
       </c>
       <c r="J376" t="s">
         <v>24</v>
       </c>
       <c r="K376" t="s">
         <v>170</v>
       </c>
       <c r="L376" t="s">
         <v>26</v>
       </c>
       <c r="M376" t="s">
         <v>171</v>
       </c>
       <c r="N376" t="s">
         <v>28</v>
       </c>
       <c r="O376" t="s">
-        <v>3503</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377">
-        <v>10887</v>
+        <v>6179</v>
       </c>
       <c r="B377" t="s">
-        <v>3504</v>
+        <v>3496</v>
       </c>
       <c r="C377" t="s">
-        <v>3505</v>
+        <v>3497</v>
       </c>
       <c r="D377" t="s">
-        <v>3506</v>
+        <v>3498</v>
       </c>
       <c r="E377" t="s">
-        <v>3507</v>
+        <v>3499</v>
       </c>
       <c r="F377" t="s">
-        <v>3508</v>
+        <v>3500</v>
       </c>
       <c r="G377" t="s">
-        <v>3509</v>
+        <v>3501</v>
       </c>
       <c r="H377" t="s">
-        <v>3510</v>
+        <v>3502</v>
       </c>
       <c r="I377" t="s">
-        <v>3511</v>
+        <v>3503</v>
       </c>
       <c r="J377" t="s">
         <v>24</v>
       </c>
       <c r="K377" t="s">
         <v>25</v>
       </c>
       <c r="L377" t="s">
         <v>26</v>
       </c>
       <c r="M377" t="s">
         <v>27</v>
       </c>
       <c r="N377" t="s">
         <v>28</v>
       </c>
       <c r="O377" t="s">
-        <v>3512</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378">
-        <v>10925</v>
+        <v>6180</v>
       </c>
       <c r="B378" t="s">
-        <v>3513</v>
+        <v>3505</v>
       </c>
       <c r="C378" t="s">
-        <v>3514</v>
+        <v>3506</v>
       </c>
       <c r="D378" t="s">
-        <v>3515</v>
+        <v>3507</v>
       </c>
       <c r="E378" t="s">
-        <v>3516</v>
+        <v>3508</v>
       </c>
       <c r="F378" t="s">
-        <v>3517</v>
+        <v>3509</v>
       </c>
       <c r="G378" t="s">
-        <v>3518</v>
+        <v>3510</v>
       </c>
       <c r="H378" t="s">
-        <v>3519</v>
+        <v>3511</v>
       </c>
       <c r="I378" t="s">
-        <v>3520</v>
+        <v>3512</v>
       </c>
       <c r="J378" t="s">
         <v>24</v>
       </c>
       <c r="K378" t="s">
         <v>25</v>
       </c>
       <c r="L378" t="s">
         <v>26</v>
       </c>
       <c r="M378" t="s">
         <v>27</v>
       </c>
       <c r="N378" t="s">
         <v>28</v>
       </c>
       <c r="O378" t="s">
-        <v>3521</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379">
-        <v>10930</v>
+        <v>6203</v>
       </c>
       <c r="B379" t="s">
+        <v>3514</v>
+      </c>
+      <c r="C379" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D379" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E379" t="s">
+        <v>3517</v>
+      </c>
+      <c r="F379" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G379" t="s">
+        <v>3519</v>
+      </c>
+      <c r="H379" t="s">
+        <v>3520</v>
+      </c>
+      <c r="I379" t="s">
+        <v>3521</v>
+      </c>
+      <c r="J379" t="s">
+        <v>24</v>
+      </c>
+      <c r="K379" t="s">
+        <v>170</v>
+      </c>
+      <c r="L379" t="s">
+        <v>26</v>
+      </c>
+      <c r="M379" t="s">
+        <v>171</v>
+      </c>
+      <c r="N379" t="s">
+        <v>28</v>
+      </c>
+      <c r="O379" t="s">
         <v>3522</v>
-      </c>
-[...37 lines deleted...]
-        <v>3530</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380">
-        <v>10947</v>
+        <v>6208</v>
       </c>
       <c r="B380" t="s">
-        <v>3531</v>
+        <v>3523</v>
       </c>
       <c r="C380" t="s">
-        <v>3532</v>
+        <v>3524</v>
       </c>
       <c r="D380" t="s">
-        <v>3533</v>
+        <v>3525</v>
       </c>
       <c r="E380" t="s">
-        <v>3534</v>
+        <v>3526</v>
       </c>
       <c r="F380" t="s">
-        <v>3535</v>
+        <v>3527</v>
       </c>
       <c r="G380" t="s">
-        <v>3536</v>
+        <v>3528</v>
       </c>
       <c r="H380" t="s">
-        <v>3537</v>
+        <v>3529</v>
       </c>
       <c r="I380" t="s">
-        <v>3538</v>
+        <v>3530</v>
       </c>
       <c r="J380" t="s">
         <v>24</v>
       </c>
       <c r="K380" t="s">
         <v>170</v>
       </c>
       <c r="L380" t="s">
         <v>26</v>
       </c>
       <c r="M380" t="s">
         <v>171</v>
       </c>
       <c r="N380" t="s">
         <v>28</v>
       </c>
       <c r="O380" t="s">
-        <v>3539</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381">
-        <v>10948</v>
+        <v>6211</v>
       </c>
       <c r="B381" t="s">
-        <v>3540</v>
+        <v>3532</v>
       </c>
       <c r="C381" t="s">
-        <v>3541</v>
+        <v>3533</v>
       </c>
       <c r="D381" t="s">
-        <v>3542</v>
+        <v>3534</v>
       </c>
       <c r="E381" t="s">
-        <v>3543</v>
+        <v>3535</v>
       </c>
       <c r="F381" t="s">
-        <v>3544</v>
+        <v>3536</v>
       </c>
       <c r="G381" t="s">
-        <v>3545</v>
+        <v>3537</v>
       </c>
       <c r="H381" t="s">
-        <v>3546</v>
+        <v>3538</v>
       </c>
       <c r="I381" t="s">
-        <v>3547</v>
+        <v>3539</v>
       </c>
       <c r="J381" t="s">
         <v>24</v>
       </c>
       <c r="K381" t="s">
         <v>170</v>
       </c>
       <c r="L381" t="s">
         <v>26</v>
       </c>
       <c r="M381" t="s">
         <v>171</v>
       </c>
       <c r="N381" t="s">
         <v>28</v>
       </c>
       <c r="O381" t="s">
-        <v>3548</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382">
-        <v>10950</v>
+        <v>6215</v>
       </c>
       <c r="B382" t="s">
+        <v>3541</v>
+      </c>
+      <c r="C382" t="s">
+        <v>3542</v>
+      </c>
+      <c r="D382" t="s">
+        <v>3543</v>
+      </c>
+      <c r="E382" t="s">
+        <v>3544</v>
+      </c>
+      <c r="F382" t="s">
+        <v>3545</v>
+      </c>
+      <c r="G382" t="s">
+        <v>3546</v>
+      </c>
+      <c r="H382" t="s">
+        <v>3547</v>
+      </c>
+      <c r="I382" t="s">
+        <v>3548</v>
+      </c>
+      <c r="J382" t="s">
+        <v>24</v>
+      </c>
+      <c r="K382" t="s">
+        <v>170</v>
+      </c>
+      <c r="L382" t="s">
+        <v>26</v>
+      </c>
+      <c r="M382" t="s">
+        <v>171</v>
+      </c>
+      <c r="N382" t="s">
+        <v>28</v>
+      </c>
+      <c r="O382" t="s">
         <v>3549</v>
-      </c>
-[...37 lines deleted...]
-        <v>3559</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383">
-        <v>10951</v>
+        <v>6222</v>
       </c>
       <c r="B383" t="s">
-        <v>3560</v>
+        <v>3550</v>
       </c>
       <c r="C383" t="s">
-        <v>3561</v>
+        <v>3551</v>
       </c>
       <c r="D383" t="s">
-        <v>3562</v>
+        <v>3552</v>
       </c>
       <c r="E383" t="s">
-        <v>3563</v>
+        <v>3553</v>
       </c>
       <c r="F383" t="s">
-        <v>3564</v>
+        <v>3554</v>
       </c>
       <c r="G383" t="s">
-        <v>3565</v>
+        <v>3555</v>
       </c>
       <c r="H383" t="s">
-        <v>3566</v>
+        <v>3556</v>
       </c>
       <c r="I383" t="s">
-        <v>3567</v>
+        <v>3557</v>
       </c>
       <c r="J383" t="s">
-        <v>24</v>
+        <v>3305</v>
       </c>
       <c r="K383" t="s">
-        <v>47</v>
+        <v>928</v>
       </c>
       <c r="L383" t="s">
-        <v>26</v>
+        <v>3307</v>
       </c>
       <c r="M383" t="s">
-        <v>48</v>
+        <v>929</v>
       </c>
       <c r="N383" t="s">
         <v>28</v>
       </c>
       <c r="O383" t="s">
-        <v>3568</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384">
-        <v>11000</v>
+        <v>6254</v>
       </c>
       <c r="B384" t="s">
-        <v>3569</v>
+        <v>3559</v>
       </c>
       <c r="C384" t="s">
-        <v>3570</v>
+        <v>3560</v>
       </c>
       <c r="D384" t="s">
-        <v>3571</v>
+        <v>3561</v>
       </c>
       <c r="E384" t="s">
-        <v>3572</v>
+        <v>3562</v>
       </c>
       <c r="F384" t="s">
-        <v>3573</v>
+        <v>3563</v>
       </c>
       <c r="G384" t="s">
-        <v>3574</v>
+        <v>3564</v>
       </c>
       <c r="H384" t="s">
-        <v>3575</v>
+        <v>3565</v>
       </c>
       <c r="I384" t="s">
-        <v>3576</v>
+        <v>3566</v>
       </c>
       <c r="J384" t="s">
         <v>24</v>
       </c>
       <c r="K384" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L384" t="s">
         <v>26</v>
       </c>
       <c r="M384" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N384" t="s">
         <v>28</v>
       </c>
       <c r="O384" t="s">
-        <v>3577</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385">
-        <v>11220</v>
+        <v>6255</v>
       </c>
       <c r="B385" t="s">
+        <v>3568</v>
+      </c>
+      <c r="C385" t="s">
+        <v>3569</v>
+      </c>
+      <c r="D385" t="s">
+        <v>3570</v>
+      </c>
+      <c r="E385" t="s">
+        <v>3571</v>
+      </c>
+      <c r="F385" t="s">
+        <v>3572</v>
+      </c>
+      <c r="G385" t="s">
+        <v>3573</v>
+      </c>
+      <c r="H385" t="s">
+        <v>3574</v>
+      </c>
+      <c r="I385" t="s">
+        <v>3575</v>
+      </c>
+      <c r="J385" t="s">
+        <v>24</v>
+      </c>
+      <c r="K385" t="s">
+        <v>3576</v>
+      </c>
+      <c r="L385" t="s">
+        <v>26</v>
+      </c>
+      <c r="M385" t="s">
+        <v>3577</v>
+      </c>
+      <c r="N385" t="s">
+        <v>28</v>
+      </c>
+      <c r="O385" t="s">
         <v>3578</v>
-      </c>
-[...37 lines deleted...]
-        <v>3586</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386">
-        <v>11231</v>
+        <v>6257</v>
       </c>
       <c r="B386" t="s">
+        <v>3579</v>
+      </c>
+      <c r="C386" t="s">
+        <v>3580</v>
+      </c>
+      <c r="D386" t="s">
+        <v>3581</v>
+      </c>
+      <c r="E386" t="s">
+        <v>3582</v>
+      </c>
+      <c r="F386" t="s">
+        <v>3583</v>
+      </c>
+      <c r="G386" t="s">
+        <v>3584</v>
+      </c>
+      <c r="H386" t="s">
+        <v>3585</v>
+      </c>
+      <c r="I386" t="s">
+        <v>3586</v>
+      </c>
+      <c r="J386" t="s">
+        <v>769</v>
+      </c>
+      <c r="K386" t="s">
+        <v>274</v>
+      </c>
+      <c r="L386" t="s">
+        <v>771</v>
+      </c>
+      <c r="M386" t="s">
+        <v>276</v>
+      </c>
+      <c r="N386" t="s">
+        <v>28</v>
+      </c>
+      <c r="O386" t="s">
         <v>3587</v>
-      </c>
-[...37 lines deleted...]
-        <v>3595</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387">
-        <v>11287</v>
+        <v>6258</v>
       </c>
       <c r="B387" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C387" t="s">
+        <v>3589</v>
+      </c>
+      <c r="D387" t="s">
+        <v>3590</v>
+      </c>
+      <c r="E387" t="s">
+        <v>3591</v>
+      </c>
+      <c r="F387" t="s">
+        <v>3592</v>
+      </c>
+      <c r="G387" t="s">
+        <v>3593</v>
+      </c>
+      <c r="H387" t="s">
+        <v>3594</v>
+      </c>
+      <c r="I387" t="s">
+        <v>3595</v>
+      </c>
+      <c r="J387" t="s">
+        <v>24</v>
+      </c>
+      <c r="K387" t="s">
+        <v>25</v>
+      </c>
+      <c r="L387" t="s">
+        <v>26</v>
+      </c>
+      <c r="M387" t="s">
+        <v>27</v>
+      </c>
+      <c r="N387" t="s">
+        <v>28</v>
+      </c>
+      <c r="O387" t="s">
         <v>3596</v>
-      </c>
-[...37 lines deleted...]
-        <v>3604</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388">
-        <v>11299</v>
+        <v>6259</v>
       </c>
       <c r="B388" t="s">
-        <v>3605</v>
+        <v>3597</v>
       </c>
       <c r="C388" t="s">
-        <v>3606</v>
+        <v>3598</v>
       </c>
       <c r="D388" t="s">
-        <v>3607</v>
+        <v>3599</v>
       </c>
       <c r="E388" t="s">
-        <v>3608</v>
+        <v>3600</v>
       </c>
       <c r="F388" t="s">
-        <v>3609</v>
+        <v>3601</v>
       </c>
       <c r="G388" t="s">
-        <v>3610</v>
+        <v>3602</v>
       </c>
       <c r="H388" t="s">
-        <v>3611</v>
+        <v>3603</v>
       </c>
       <c r="I388" t="s">
-        <v>3612</v>
+        <v>3604</v>
       </c>
       <c r="J388" t="s">
         <v>24</v>
       </c>
       <c r="K388" t="s">
         <v>170</v>
       </c>
       <c r="L388" t="s">
         <v>26</v>
       </c>
       <c r="M388" t="s">
         <v>171</v>
       </c>
       <c r="N388" t="s">
         <v>28</v>
       </c>
       <c r="O388" t="s">
-        <v>3613</v>
+        <v>3605</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389">
-        <v>11306</v>
+        <v>6261</v>
       </c>
       <c r="B389" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C389" t="s">
+        <v>3607</v>
+      </c>
+      <c r="D389" t="s">
+        <v>3608</v>
+      </c>
+      <c r="E389" t="s">
+        <v>3609</v>
+      </c>
+      <c r="F389" t="s">
+        <v>3610</v>
+      </c>
+      <c r="G389" t="s">
+        <v>3611</v>
+      </c>
+      <c r="H389" t="s">
+        <v>3612</v>
+      </c>
+      <c r="I389" t="s">
+        <v>3613</v>
+      </c>
+      <c r="J389" t="s">
+        <v>24</v>
+      </c>
+      <c r="K389" t="s">
+        <v>47</v>
+      </c>
+      <c r="L389" t="s">
+        <v>26</v>
+      </c>
+      <c r="M389" t="s">
+        <v>48</v>
+      </c>
+      <c r="N389" t="s">
+        <v>28</v>
+      </c>
+      <c r="O389" t="s">
         <v>3614</v>
-      </c>
-[...37 lines deleted...]
-        <v>3622</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390">
-        <v>58060</v>
+        <v>6263</v>
       </c>
       <c r="B390" t="s">
+        <v>3615</v>
+      </c>
+      <c r="C390" t="s">
+        <v>3616</v>
+      </c>
+      <c r="D390" t="s">
+        <v>3617</v>
+      </c>
+      <c r="E390" t="s">
+        <v>3618</v>
+      </c>
+      <c r="F390" t="s">
+        <v>3619</v>
+      </c>
+      <c r="G390" t="s">
+        <v>3620</v>
+      </c>
+      <c r="H390" t="s">
+        <v>3621</v>
+      </c>
+      <c r="I390" t="s">
+        <v>3622</v>
+      </c>
+      <c r="J390" t="s">
+        <v>24</v>
+      </c>
+      <c r="K390" t="s">
+        <v>170</v>
+      </c>
+      <c r="L390" t="s">
+        <v>26</v>
+      </c>
+      <c r="M390" t="s">
+        <v>171</v>
+      </c>
+      <c r="N390" t="s">
+        <v>28</v>
+      </c>
+      <c r="O390" t="s">
         <v>3623</v>
-      </c>
-[...37 lines deleted...]
-        <v>3631</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391">
-        <v>58066</v>
+        <v>6265</v>
       </c>
       <c r="B391" t="s">
+        <v>3624</v>
+      </c>
+      <c r="C391" t="s">
+        <v>3625</v>
+      </c>
+      <c r="D391" t="s">
+        <v>3626</v>
+      </c>
+      <c r="E391" t="s">
+        <v>3627</v>
+      </c>
+      <c r="F391" t="s">
+        <v>3628</v>
+      </c>
+      <c r="G391" t="s">
+        <v>3629</v>
+      </c>
+      <c r="H391" t="s">
+        <v>3630</v>
+      </c>
+      <c r="I391" t="s">
+        <v>3631</v>
+      </c>
+      <c r="J391" t="s">
+        <v>24</v>
+      </c>
+      <c r="K391" t="s">
+        <v>170</v>
+      </c>
+      <c r="L391" t="s">
+        <v>26</v>
+      </c>
+      <c r="M391" t="s">
+        <v>171</v>
+      </c>
+      <c r="N391" t="s">
+        <v>28</v>
+      </c>
+      <c r="O391" t="s">
         <v>3632</v>
-      </c>
-[...37 lines deleted...]
-        <v>3640</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392">
-        <v>58120</v>
+        <v>6270</v>
       </c>
       <c r="B392" t="s">
+        <v>3633</v>
+      </c>
+      <c r="C392" t="s">
+        <v>3634</v>
+      </c>
+      <c r="D392" t="s">
+        <v>3635</v>
+      </c>
+      <c r="E392" t="s">
+        <v>3636</v>
+      </c>
+      <c r="F392" t="s">
+        <v>3637</v>
+      </c>
+      <c r="G392" t="s">
+        <v>3638</v>
+      </c>
+      <c r="H392" t="s">
+        <v>3639</v>
+      </c>
+      <c r="I392" t="s">
+        <v>3640</v>
+      </c>
+      <c r="J392" t="s">
+        <v>24</v>
+      </c>
+      <c r="K392" t="s">
+        <v>451</v>
+      </c>
+      <c r="L392" t="s">
+        <v>26</v>
+      </c>
+      <c r="M392" t="s">
+        <v>453</v>
+      </c>
+      <c r="N392" t="s">
+        <v>28</v>
+      </c>
+      <c r="O392" t="s">
         <v>3641</v>
-      </c>
-[...37 lines deleted...]
-        <v>3649</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393">
-        <v>58122</v>
+        <v>6272</v>
       </c>
       <c r="B393" t="s">
-        <v>3650</v>
+        <v>3642</v>
       </c>
       <c r="C393" t="s">
-        <v>3651</v>
+        <v>3643</v>
       </c>
       <c r="D393" t="s">
-        <v>3652</v>
+        <v>3644</v>
       </c>
       <c r="E393" t="s">
-        <v>3653</v>
+        <v>3645</v>
       </c>
       <c r="F393" t="s">
-        <v>3654</v>
+        <v>3646</v>
       </c>
       <c r="G393" t="s">
-        <v>3655</v>
+        <v>3647</v>
       </c>
       <c r="H393" t="s">
-        <v>3656</v>
+        <v>3648</v>
       </c>
       <c r="I393" t="s">
-        <v>3657</v>
+        <v>3649</v>
       </c>
       <c r="J393" t="s">
         <v>24</v>
       </c>
       <c r="K393" t="s">
         <v>170</v>
       </c>
       <c r="L393" t="s">
         <v>26</v>
       </c>
       <c r="M393" t="s">
         <v>171</v>
       </c>
       <c r="N393" t="s">
         <v>28</v>
       </c>
       <c r="O393" t="s">
-        <v>3658</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394">
-        <v>58144</v>
+        <v>6274</v>
       </c>
       <c r="B394" t="s">
-        <v>3659</v>
+        <v>3651</v>
       </c>
       <c r="C394" t="s">
-        <v>3660</v>
+        <v>3652</v>
       </c>
       <c r="D394" t="s">
-        <v>3661</v>
+        <v>3653</v>
       </c>
       <c r="E394" t="s">
-        <v>3662</v>
+        <v>3654</v>
       </c>
       <c r="F394" t="s">
-        <v>3663</v>
+        <v>3655</v>
       </c>
       <c r="G394" t="s">
-        <v>3664</v>
+        <v>3656</v>
       </c>
       <c r="H394" t="s">
-        <v>3665</v>
+        <v>3657</v>
       </c>
       <c r="I394" t="s">
-        <v>3666</v>
+        <v>3658</v>
       </c>
       <c r="J394" t="s">
         <v>24</v>
       </c>
       <c r="K394" t="s">
         <v>25</v>
       </c>
       <c r="L394" t="s">
         <v>26</v>
       </c>
       <c r="M394" t="s">
         <v>27</v>
       </c>
       <c r="N394" t="s">
         <v>28</v>
       </c>
       <c r="O394" t="s">
-        <v>3667</v>
+        <v>3659</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
-        <v>58148</v>
+        <v>6275</v>
       </c>
       <c r="B395" t="s">
+        <v>3660</v>
+      </c>
+      <c r="C395" t="s">
+        <v>3661</v>
+      </c>
+      <c r="D395" t="s">
+        <v>3662</v>
+      </c>
+      <c r="E395" t="s">
+        <v>3663</v>
+      </c>
+      <c r="F395" t="s">
+        <v>3664</v>
+      </c>
+      <c r="G395" t="s">
+        <v>3665</v>
+      </c>
+      <c r="H395" t="s">
+        <v>3666</v>
+      </c>
+      <c r="I395" t="s">
+        <v>3667</v>
+      </c>
+      <c r="J395" t="s">
+        <v>450</v>
+      </c>
+      <c r="K395" t="s">
+        <v>917</v>
+      </c>
+      <c r="L395" t="s">
+        <v>452</v>
+      </c>
+      <c r="M395" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N395" t="s">
+        <v>28</v>
+      </c>
+      <c r="O395" t="s">
         <v>3668</v>
-      </c>
-[...37 lines deleted...]
-        <v>3676</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
-        <v>58218</v>
+        <v>6327</v>
       </c>
       <c r="B396" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C396" t="s">
+        <v>3670</v>
+      </c>
+      <c r="D396" t="s">
+        <v>3671</v>
+      </c>
+      <c r="E396" t="s">
+        <v>3672</v>
+      </c>
+      <c r="F396" t="s">
+        <v>3673</v>
+      </c>
+      <c r="G396" t="s">
+        <v>3674</v>
+      </c>
+      <c r="H396" t="s">
+        <v>3675</v>
+      </c>
+      <c r="I396" t="s">
+        <v>3676</v>
+      </c>
+      <c r="J396" t="s">
+        <v>24</v>
+      </c>
+      <c r="K396" t="s">
+        <v>47</v>
+      </c>
+      <c r="L396" t="s">
+        <v>26</v>
+      </c>
+      <c r="M396" t="s">
+        <v>48</v>
+      </c>
+      <c r="N396" t="s">
+        <v>28</v>
+      </c>
+      <c r="O396" t="s">
         <v>3677</v>
-      </c>
-[...37 lines deleted...]
-        <v>3685</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
-        <v>58223</v>
+        <v>6331</v>
       </c>
       <c r="B397" t="s">
-        <v>3686</v>
+        <v>3678</v>
       </c>
       <c r="C397" t="s">
-        <v>3687</v>
+        <v>3679</v>
       </c>
       <c r="D397" t="s">
-        <v>3688</v>
+        <v>3680</v>
       </c>
       <c r="E397" t="s">
-        <v>3689</v>
+        <v>3681</v>
       </c>
       <c r="F397" t="s">
-        <v>3690</v>
+        <v>3682</v>
       </c>
       <c r="G397" t="s">
-        <v>3691</v>
+        <v>3683</v>
       </c>
       <c r="H397" t="s">
-        <v>3692</v>
+        <v>3684</v>
       </c>
       <c r="I397" t="s">
-        <v>3693</v>
+        <v>3685</v>
       </c>
       <c r="J397" t="s">
         <v>24</v>
       </c>
       <c r="K397" t="s">
         <v>170</v>
       </c>
       <c r="L397" t="s">
         <v>26</v>
       </c>
       <c r="M397" t="s">
         <v>171</v>
       </c>
       <c r="N397" t="s">
         <v>28</v>
       </c>
       <c r="O397" t="s">
-        <v>3694</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
-        <v>58240</v>
+        <v>6337</v>
       </c>
       <c r="B398" t="s">
+        <v>3687</v>
+      </c>
+      <c r="C398" t="s">
+        <v>3688</v>
+      </c>
+      <c r="D398" t="s">
+        <v>3689</v>
+      </c>
+      <c r="E398" t="s">
+        <v>3690</v>
+      </c>
+      <c r="F398" t="s">
+        <v>3691</v>
+      </c>
+      <c r="G398" t="s">
+        <v>3692</v>
+      </c>
+      <c r="H398" t="s">
+        <v>3693</v>
+      </c>
+      <c r="I398" t="s">
+        <v>3694</v>
+      </c>
+      <c r="J398" t="s">
+        <v>24</v>
+      </c>
+      <c r="K398" t="s">
+        <v>47</v>
+      </c>
+      <c r="L398" t="s">
+        <v>26</v>
+      </c>
+      <c r="M398" t="s">
+        <v>48</v>
+      </c>
+      <c r="N398" t="s">
+        <v>28</v>
+      </c>
+      <c r="O398" t="s">
         <v>3695</v>
-      </c>
-[...37 lines deleted...]
-        <v>3705</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
-        <v>58259</v>
+        <v>6361</v>
       </c>
       <c r="B399" t="s">
-        <v>3706</v>
+        <v>3696</v>
       </c>
       <c r="C399" t="s">
-        <v>3707</v>
+        <v>3697</v>
       </c>
       <c r="D399" t="s">
-        <v>3708</v>
+        <v>3698</v>
       </c>
       <c r="E399" t="s">
-        <v>3709</v>
+        <v>3699</v>
       </c>
       <c r="F399" t="s">
-        <v>3710</v>
+        <v>3700</v>
       </c>
       <c r="G399" t="s">
-        <v>3711</v>
+        <v>3701</v>
       </c>
       <c r="H399" t="s">
-        <v>3712</v>
+        <v>3702</v>
       </c>
       <c r="I399" t="s">
-        <v>3713</v>
+        <v>3703</v>
       </c>
       <c r="J399" t="s">
         <v>24</v>
       </c>
       <c r="K399" t="s">
-        <v>3714</v>
+        <v>170</v>
       </c>
       <c r="L399" t="s">
         <v>26</v>
       </c>
       <c r="M399" t="s">
-        <v>3715</v>
+        <v>171</v>
       </c>
       <c r="N399" t="s">
         <v>28</v>
       </c>
       <c r="O399" t="s">
-        <v>3716</v>
+        <v>3704</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400">
-        <v>64637</v>
+        <v>6379</v>
       </c>
       <c r="B400" t="s">
-        <v>3717</v>
+        <v>3705</v>
       </c>
       <c r="C400" t="s">
-        <v>3718</v>
+        <v>3706</v>
       </c>
       <c r="D400" t="s">
-        <v>3719</v>
+        <v>3707</v>
       </c>
       <c r="E400" t="s">
-        <v>3720</v>
+        <v>3708</v>
       </c>
       <c r="F400" t="s">
-        <v>3721</v>
+        <v>3709</v>
       </c>
       <c r="G400" t="s">
-        <v>3722</v>
+        <v>3710</v>
       </c>
       <c r="H400" t="s">
-        <v>3723</v>
+        <v>3711</v>
       </c>
       <c r="I400" t="s">
-        <v>3724</v>
+        <v>3712</v>
       </c>
       <c r="J400" t="s">
         <v>24</v>
       </c>
       <c r="K400" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L400" t="s">
         <v>26</v>
       </c>
       <c r="M400" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N400" t="s">
         <v>28</v>
       </c>
       <c r="O400" t="s">
-        <v>3725</v>
+        <v>3713</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401">
-        <v>64643</v>
+        <v>6389</v>
       </c>
       <c r="B401" t="s">
-        <v>3726</v>
+        <v>3714</v>
       </c>
       <c r="C401" t="s">
-        <v>3727</v>
+        <v>3715</v>
       </c>
       <c r="D401" t="s">
-        <v>3728</v>
+        <v>3716</v>
       </c>
       <c r="E401" t="s">
-        <v>3729</v>
+        <v>3717</v>
       </c>
       <c r="F401" t="s">
-        <v>3730</v>
+        <v>3718</v>
       </c>
       <c r="G401" t="s">
-        <v>3731</v>
+        <v>3719</v>
       </c>
       <c r="H401" t="s">
-        <v>3732</v>
+        <v>3720</v>
       </c>
       <c r="I401" t="s">
-        <v>3733</v>
+        <v>3721</v>
       </c>
       <c r="J401" t="s">
         <v>24</v>
       </c>
       <c r="K401" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L401" t="s">
         <v>26</v>
       </c>
       <c r="M401" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N401" t="s">
         <v>28</v>
       </c>
       <c r="O401" t="s">
-        <v>3734</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402">
-        <v>64689</v>
+        <v>6454</v>
       </c>
       <c r="B402" t="s">
-        <v>3735</v>
+        <v>3723</v>
       </c>
       <c r="C402" t="s">
-        <v>3736</v>
+        <v>3724</v>
       </c>
       <c r="D402" t="s">
-        <v>3737</v>
+        <v>3725</v>
       </c>
       <c r="E402" t="s">
-        <v>3738</v>
+        <v>3726</v>
       </c>
       <c r="F402" t="s">
-        <v>3739</v>
+        <v>3727</v>
       </c>
       <c r="G402" t="s">
-        <v>3740</v>
+        <v>3728</v>
       </c>
       <c r="H402" t="s">
-        <v>3741</v>
+        <v>3729</v>
       </c>
       <c r="I402" t="s">
-        <v>3742</v>
+        <v>3730</v>
       </c>
       <c r="J402" t="s">
         <v>24</v>
       </c>
       <c r="K402" t="s">
-        <v>59</v>
+        <v>170</v>
       </c>
       <c r="L402" t="s">
         <v>26</v>
       </c>
       <c r="M402" t="s">
-        <v>61</v>
+        <v>171</v>
       </c>
       <c r="N402" t="s">
         <v>28</v>
       </c>
       <c r="O402" t="s">
-        <v>3743</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403">
-        <v>65000</v>
+        <v>6460</v>
       </c>
       <c r="B403" t="s">
-        <v>3744</v>
+        <v>3732</v>
       </c>
       <c r="C403" t="s">
-        <v>3745</v>
+        <v>3733</v>
       </c>
       <c r="D403" t="s">
-        <v>3746</v>
+        <v>3734</v>
       </c>
       <c r="E403" t="s">
-        <v>3747</v>
+        <v>3735</v>
       </c>
       <c r="F403" t="s">
-        <v>3748</v>
+        <v>3736</v>
       </c>
       <c r="G403" t="s">
-        <v>3749</v>
+        <v>3737</v>
       </c>
       <c r="H403" t="s">
-        <v>3750</v>
+        <v>3738</v>
       </c>
       <c r="I403" t="s">
-        <v>3751</v>
+        <v>3739</v>
       </c>
       <c r="J403" t="s">
         <v>24</v>
       </c>
       <c r="K403" t="s">
         <v>25</v>
       </c>
       <c r="L403" t="s">
         <v>26</v>
       </c>
       <c r="M403" t="s">
         <v>27</v>
       </c>
       <c r="N403" t="s">
         <v>28</v>
       </c>
       <c r="O403" t="s">
-        <v>3752</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404">
-        <v>65001</v>
+        <v>6468</v>
       </c>
       <c r="B404" t="s">
-        <v>3753</v>
+        <v>3741</v>
       </c>
       <c r="C404" t="s">
-        <v>3754</v>
+        <v>3742</v>
       </c>
       <c r="D404" t="s">
-        <v>3755</v>
+        <v>3743</v>
       </c>
       <c r="E404" t="s">
-        <v>3756</v>
+        <v>3744</v>
       </c>
       <c r="F404" t="s">
-        <v>3757</v>
+        <v>3745</v>
       </c>
       <c r="G404" t="s">
-        <v>3758</v>
+        <v>3746</v>
       </c>
       <c r="H404" t="s">
-        <v>3759</v>
+        <v>3747</v>
       </c>
       <c r="I404" t="s">
-        <v>3760</v>
+        <v>3748</v>
       </c>
       <c r="J404" t="s">
         <v>24</v>
       </c>
       <c r="K404" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L404" t="s">
         <v>26</v>
       </c>
       <c r="M404" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N404" t="s">
         <v>28</v>
       </c>
       <c r="O404" t="s">
-        <v>3761</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405">
-        <v>65002</v>
+        <v>6611</v>
       </c>
       <c r="B405" t="s">
-        <v>3762</v>
+        <v>3750</v>
       </c>
       <c r="C405" t="s">
-        <v>3763</v>
+        <v>3751</v>
       </c>
       <c r="D405" t="s">
-        <v>3764</v>
+        <v>3752</v>
       </c>
       <c r="E405" t="s">
-        <v>3765</v>
+        <v>3753</v>
       </c>
       <c r="F405" t="s">
-        <v>3766</v>
+        <v>3754</v>
       </c>
       <c r="G405" t="s">
-        <v>3767</v>
+        <v>3755</v>
       </c>
       <c r="H405" t="s">
-        <v>3768</v>
+        <v>3756</v>
       </c>
       <c r="I405" t="s">
-        <v>3769</v>
+        <v>3757</v>
       </c>
       <c r="J405" t="s">
         <v>24</v>
       </c>
       <c r="K405" t="s">
         <v>25</v>
       </c>
       <c r="L405" t="s">
         <v>26</v>
       </c>
       <c r="M405" t="s">
         <v>27</v>
       </c>
       <c r="N405" t="s">
         <v>28</v>
       </c>
       <c r="O405" t="s">
-        <v>3770</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406">
-        <v>65003</v>
+        <v>6615</v>
       </c>
       <c r="B406" t="s">
-        <v>3771</v>
+        <v>3759</v>
       </c>
       <c r="C406" t="s">
-        <v>3772</v>
+        <v>3760</v>
       </c>
       <c r="D406" t="s">
-        <v>3773</v>
+        <v>3761</v>
       </c>
       <c r="E406" t="s">
-        <v>3774</v>
+        <v>3762</v>
       </c>
       <c r="F406" t="s">
-        <v>3775</v>
+        <v>3763</v>
       </c>
       <c r="G406" t="s">
-        <v>3776</v>
+        <v>3764</v>
       </c>
       <c r="H406" t="s">
-        <v>3777</v>
+        <v>3765</v>
       </c>
       <c r="I406" t="s">
-        <v>3778</v>
+        <v>3766</v>
       </c>
       <c r="J406" t="s">
         <v>24</v>
       </c>
       <c r="K406" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L406" t="s">
         <v>26</v>
       </c>
       <c r="M406" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N406" t="s">
         <v>28</v>
       </c>
       <c r="O406" t="s">
-        <v>3779</v>
+        <v>3767</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407">
-        <v>65004</v>
+        <v>6761</v>
       </c>
       <c r="B407" t="s">
-        <v>3780</v>
+        <v>3768</v>
       </c>
       <c r="C407" t="s">
-        <v>3781</v>
+        <v>3769</v>
       </c>
       <c r="D407" t="s">
-        <v>3782</v>
+        <v>3770</v>
       </c>
       <c r="E407" t="s">
-        <v>3783</v>
+        <v>3771</v>
       </c>
       <c r="F407" t="s">
-        <v>3784</v>
+        <v>3772</v>
       </c>
       <c r="G407" t="s">
-        <v>3785</v>
+        <v>3773</v>
       </c>
       <c r="H407" t="s">
-        <v>3786</v>
+        <v>3774</v>
       </c>
       <c r="I407" t="s">
-        <v>3787</v>
+        <v>3775</v>
       </c>
       <c r="J407" t="s">
         <v>24</v>
       </c>
       <c r="K407" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L407" t="s">
         <v>26</v>
       </c>
       <c r="M407" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N407" t="s">
         <v>28</v>
       </c>
       <c r="O407" t="s">
-        <v>3788</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408">
-        <v>65005</v>
+        <v>6762</v>
       </c>
       <c r="B408" t="s">
-        <v>3789</v>
+        <v>3777</v>
       </c>
       <c r="C408" t="s">
-        <v>3790</v>
+        <v>3778</v>
       </c>
       <c r="D408" t="s">
-        <v>3791</v>
+        <v>3779</v>
       </c>
       <c r="E408" t="s">
-        <v>3792</v>
+        <v>3780</v>
       </c>
       <c r="F408" t="s">
-        <v>3793</v>
+        <v>3781</v>
       </c>
       <c r="G408" t="s">
-        <v>3794</v>
+        <v>3782</v>
       </c>
       <c r="H408" t="s">
-        <v>3795</v>
+        <v>3783</v>
       </c>
       <c r="I408" t="s">
-        <v>3796</v>
+        <v>3784</v>
       </c>
       <c r="J408" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K408" t="s">
-        <v>3797</v>
+        <v>690</v>
       </c>
       <c r="L408" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M408" t="s">
-        <v>3798</v>
+        <v>691</v>
       </c>
       <c r="N408" t="s">
         <v>28</v>
       </c>
       <c r="O408" t="s">
-        <v>3799</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409">
-        <v>65006</v>
+        <v>6763</v>
       </c>
       <c r="B409" t="s">
-        <v>3800</v>
+        <v>3786</v>
       </c>
       <c r="C409" t="s">
-        <v>3801</v>
+        <v>3787</v>
       </c>
       <c r="D409" t="s">
-        <v>3802</v>
+        <v>3788</v>
       </c>
       <c r="E409" t="s">
-        <v>3803</v>
+        <v>3789</v>
       </c>
       <c r="F409" t="s">
-        <v>3804</v>
+        <v>3790</v>
       </c>
       <c r="G409" t="s">
-        <v>3805</v>
+        <v>3791</v>
       </c>
       <c r="H409" t="s">
-        <v>3806</v>
+        <v>3792</v>
       </c>
       <c r="I409" t="s">
-        <v>3807</v>
+        <v>3793</v>
       </c>
       <c r="J409" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K409" t="s">
-        <v>3808</v>
+        <v>3794</v>
       </c>
       <c r="L409" t="s">
-        <v>26</v>
+        <v>1614</v>
       </c>
       <c r="M409" t="s">
-        <v>3809</v>
+        <v>3795</v>
       </c>
       <c r="N409" t="s">
         <v>28</v>
       </c>
       <c r="O409" t="s">
-        <v>3810</v>
+        <v>3796</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410">
-        <v>65007</v>
+        <v>6765</v>
       </c>
       <c r="B410" t="s">
-        <v>3811</v>
+        <v>3797</v>
       </c>
       <c r="C410" t="s">
-        <v>3812</v>
+        <v>3798</v>
       </c>
       <c r="D410" t="s">
-        <v>3813</v>
+        <v>3799</v>
       </c>
       <c r="E410" t="s">
-        <v>3814</v>
+        <v>3800</v>
       </c>
       <c r="F410" t="s">
-        <v>3815</v>
+        <v>3801</v>
       </c>
       <c r="G410" t="s">
-        <v>3816</v>
+        <v>3802</v>
       </c>
       <c r="H410" t="s">
-        <v>3817</v>
+        <v>3803</v>
       </c>
       <c r="I410" t="s">
-        <v>3818</v>
+        <v>3804</v>
       </c>
       <c r="J410" t="s">
         <v>24</v>
       </c>
       <c r="K410" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L410" t="s">
         <v>26</v>
       </c>
       <c r="M410" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N410" t="s">
         <v>28</v>
       </c>
       <c r="O410" t="s">
-        <v>3819</v>
+        <v>3805</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411">
-        <v>65008</v>
+        <v>6820</v>
       </c>
       <c r="B411" t="s">
-        <v>3820</v>
+        <v>3806</v>
       </c>
       <c r="C411" t="s">
-        <v>3821</v>
+        <v>3807</v>
       </c>
       <c r="D411" t="s">
-        <v>3822</v>
+        <v>3808</v>
       </c>
       <c r="E411" t="s">
-        <v>3823</v>
+        <v>3809</v>
       </c>
       <c r="F411" t="s">
-        <v>3824</v>
+        <v>3810</v>
       </c>
       <c r="G411" t="s">
-        <v>3825</v>
+        <v>3811</v>
       </c>
       <c r="H411" t="s">
-        <v>3826</v>
+        <v>3812</v>
       </c>
       <c r="I411" t="s">
-        <v>3827</v>
+        <v>3813</v>
       </c>
       <c r="J411" t="s">
         <v>24</v>
       </c>
       <c r="K411" t="s">
-        <v>170</v>
+        <v>1283</v>
       </c>
       <c r="L411" t="s">
         <v>26</v>
       </c>
       <c r="M411" t="s">
-        <v>171</v>
+        <v>1284</v>
       </c>
       <c r="N411" t="s">
         <v>28</v>
       </c>
       <c r="O411" t="s">
-        <v>3828</v>
+        <v>3814</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412">
-        <v>65009</v>
+        <v>6982</v>
       </c>
       <c r="B412" t="s">
-        <v>3829</v>
+        <v>3815</v>
       </c>
       <c r="C412" t="s">
-        <v>3830</v>
+        <v>3816</v>
       </c>
       <c r="D412" t="s">
-        <v>3831</v>
+        <v>3817</v>
       </c>
       <c r="E412" t="s">
-        <v>3832</v>
+        <v>3818</v>
       </c>
       <c r="F412" t="s">
-        <v>3833</v>
+        <v>3819</v>
       </c>
       <c r="G412" t="s">
-        <v>3834</v>
+        <v>3820</v>
       </c>
       <c r="H412" t="s">
-        <v>3835</v>
+        <v>3821</v>
       </c>
       <c r="I412" t="s">
-        <v>3836</v>
+        <v>3822</v>
       </c>
       <c r="J412" t="s">
         <v>24</v>
       </c>
       <c r="K412" t="s">
-        <v>170</v>
+        <v>3823</v>
       </c>
       <c r="L412" t="s">
         <v>26</v>
       </c>
       <c r="M412" t="s">
-        <v>171</v>
+        <v>3824</v>
       </c>
       <c r="N412" t="s">
         <v>28</v>
       </c>
       <c r="O412" t="s">
-        <v>3837</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413">
-        <v>65010</v>
+        <v>8265</v>
       </c>
       <c r="B413" t="s">
-        <v>3838</v>
+        <v>3826</v>
       </c>
       <c r="C413" t="s">
-        <v>3839</v>
+        <v>3827</v>
       </c>
       <c r="D413" t="s">
-        <v>3840</v>
+        <v>3828</v>
       </c>
       <c r="E413" t="s">
-        <v>3841</v>
+        <v>3829</v>
       </c>
       <c r="F413" t="s">
-        <v>3842</v>
+        <v>3830</v>
       </c>
       <c r="G413" t="s">
-        <v>3843</v>
+        <v>3831</v>
       </c>
       <c r="H413" t="s">
-        <v>3844</v>
+        <v>3832</v>
       </c>
       <c r="I413" t="s">
-        <v>3845</v>
+        <v>3833</v>
       </c>
       <c r="J413" t="s">
         <v>24</v>
       </c>
       <c r="K413" t="s">
-        <v>25</v>
+        <v>3834</v>
       </c>
       <c r="L413" t="s">
         <v>26</v>
       </c>
       <c r="M413" t="s">
-        <v>27</v>
+        <v>3835</v>
       </c>
       <c r="N413" t="s">
         <v>28</v>
       </c>
       <c r="O413" t="s">
-        <v>3846</v>
+        <v>3836</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414">
-        <v>65011</v>
+        <v>8289</v>
       </c>
       <c r="B414" t="s">
-        <v>3847</v>
+        <v>3837</v>
       </c>
       <c r="C414" t="s">
-        <v>3848</v>
+        <v>3838</v>
       </c>
       <c r="D414" t="s">
-        <v>3849</v>
+        <v>3839</v>
       </c>
       <c r="E414" t="s">
-        <v>3850</v>
+        <v>3840</v>
       </c>
       <c r="F414" t="s">
-        <v>3851</v>
+        <v>3841</v>
       </c>
       <c r="G414" t="s">
-        <v>3852</v>
+        <v>3842</v>
       </c>
       <c r="H414" t="s">
-        <v>3853</v>
+        <v>3843</v>
       </c>
       <c r="I414" t="s">
-        <v>3854</v>
+        <v>3844</v>
       </c>
       <c r="J414" t="s">
         <v>24</v>
       </c>
       <c r="K414" t="s">
-        <v>170</v>
+        <v>451</v>
       </c>
       <c r="L414" t="s">
         <v>26</v>
       </c>
       <c r="M414" t="s">
-        <v>171</v>
+        <v>453</v>
       </c>
       <c r="N414" t="s">
         <v>28</v>
       </c>
       <c r="O414" t="s">
-        <v>3855</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415">
-        <v>65012</v>
+        <v>8294</v>
       </c>
       <c r="B415" t="s">
-        <v>3856</v>
+        <v>3846</v>
       </c>
       <c r="C415" t="s">
-        <v>3857</v>
+        <v>3847</v>
       </c>
       <c r="D415" t="s">
-        <v>3858</v>
+        <v>3848</v>
       </c>
       <c r="E415" t="s">
-        <v>3859</v>
+        <v>3849</v>
       </c>
       <c r="F415" t="s">
-        <v>3860</v>
+        <v>3850</v>
       </c>
       <c r="G415" t="s">
-        <v>3861</v>
+        <v>3851</v>
       </c>
       <c r="H415" t="s">
-        <v>3862</v>
+        <v>3852</v>
       </c>
       <c r="I415" t="s">
-        <v>3863</v>
+        <v>3853</v>
       </c>
       <c r="J415" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K415" t="s">
-        <v>3864</v>
+        <v>758</v>
       </c>
       <c r="L415" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M415" t="s">
-        <v>3865</v>
+        <v>759</v>
       </c>
       <c r="N415" t="s">
         <v>28</v>
       </c>
       <c r="O415" t="s">
-        <v>3866</v>
+        <v>3854</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416">
-        <v>65013</v>
+        <v>8315</v>
       </c>
       <c r="B416" t="s">
-        <v>3867</v>
+        <v>3855</v>
       </c>
       <c r="C416" t="s">
-        <v>3868</v>
+        <v>3856</v>
       </c>
       <c r="D416" t="s">
-        <v>3869</v>
+        <v>3857</v>
       </c>
       <c r="E416" t="s">
-        <v>3870</v>
+        <v>3858</v>
       </c>
       <c r="F416" t="s">
-        <v>3871</v>
+        <v>3859</v>
       </c>
       <c r="G416" t="s">
-        <v>3872</v>
+        <v>3860</v>
       </c>
       <c r="H416" t="s">
-        <v>3873</v>
+        <v>3861</v>
       </c>
       <c r="I416" t="s">
-        <v>3874</v>
+        <v>3862</v>
       </c>
       <c r="J416" t="s">
         <v>24</v>
       </c>
       <c r="K416" t="s">
         <v>25</v>
       </c>
       <c r="L416" t="s">
         <v>26</v>
       </c>
       <c r="M416" t="s">
         <v>27</v>
       </c>
       <c r="N416" t="s">
         <v>28</v>
       </c>
       <c r="O416" t="s">
-        <v>3875</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417">
-        <v>65014</v>
+        <v>8341</v>
       </c>
       <c r="B417" t="s">
-        <v>3876</v>
+        <v>3864</v>
       </c>
       <c r="C417" t="s">
-        <v>3877</v>
+        <v>3865</v>
       </c>
       <c r="D417" t="s">
-        <v>3878</v>
+        <v>3866</v>
       </c>
       <c r="E417" t="s">
-        <v>3879</v>
+        <v>3867</v>
       </c>
       <c r="F417" t="s">
-        <v>3880</v>
+        <v>3868</v>
       </c>
       <c r="G417" t="s">
-        <v>3881</v>
+        <v>3869</v>
       </c>
       <c r="H417" t="s">
-        <v>3882</v>
+        <v>3870</v>
       </c>
       <c r="I417" t="s">
-        <v>3883</v>
+        <v>3871</v>
       </c>
       <c r="J417" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K417" t="s">
-        <v>672</v>
+        <v>170</v>
       </c>
       <c r="L417" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M417" t="s">
-        <v>673</v>
+        <v>171</v>
       </c>
       <c r="N417" t="s">
         <v>28</v>
       </c>
       <c r="O417" t="s">
-        <v>3884</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418">
-        <v>65015</v>
+        <v>8343</v>
       </c>
       <c r="B418" t="s">
-        <v>3885</v>
+        <v>3873</v>
       </c>
       <c r="C418" t="s">
-        <v>3886</v>
+        <v>3874</v>
       </c>
       <c r="D418" t="s">
-        <v>3887</v>
+        <v>3875</v>
       </c>
       <c r="E418" t="s">
-        <v>3888</v>
+        <v>3876</v>
       </c>
       <c r="F418" t="s">
-        <v>3889</v>
+        <v>3877</v>
       </c>
       <c r="G418" t="s">
-        <v>3890</v>
+        <v>3878</v>
       </c>
       <c r="H418" t="s">
-        <v>3891</v>
+        <v>3879</v>
       </c>
       <c r="I418" t="s">
-        <v>3892</v>
+        <v>3880</v>
       </c>
       <c r="J418" t="s">
         <v>24</v>
       </c>
       <c r="K418" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L418" t="s">
         <v>26</v>
       </c>
       <c r="M418" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N418" t="s">
         <v>28</v>
       </c>
       <c r="O418" t="s">
-        <v>3893</v>
+        <v>3881</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419">
-        <v>65016</v>
+        <v>8344</v>
       </c>
       <c r="B419" t="s">
-        <v>3894</v>
+        <v>3882</v>
       </c>
       <c r="C419" t="s">
-        <v>3895</v>
+        <v>3883</v>
       </c>
       <c r="D419" t="s">
-        <v>3896</v>
+        <v>3884</v>
       </c>
       <c r="E419" t="s">
-        <v>3897</v>
+        <v>3885</v>
       </c>
       <c r="F419" t="s">
-        <v>3898</v>
+        <v>3886</v>
       </c>
       <c r="G419" t="s">
-        <v>3899</v>
+        <v>3887</v>
       </c>
       <c r="H419" t="s">
-        <v>3900</v>
+        <v>3888</v>
       </c>
       <c r="I419" t="s">
-        <v>3901</v>
+        <v>3889</v>
       </c>
       <c r="J419" t="s">
         <v>24</v>
       </c>
       <c r="K419" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L419" t="s">
         <v>26</v>
       </c>
       <c r="M419" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N419" t="s">
         <v>28</v>
       </c>
       <c r="O419" t="s">
-        <v>3902</v>
+        <v>3890</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420">
-        <v>65017</v>
+        <v>8345</v>
       </c>
       <c r="B420" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C420" t="s">
-        <v>3904</v>
+        <v>3892</v>
       </c>
       <c r="D420" t="s">
-        <v>3905</v>
+        <v>3893</v>
       </c>
       <c r="E420" t="s">
-        <v>3906</v>
+        <v>3894</v>
       </c>
       <c r="F420" t="s">
-        <v>3907</v>
+        <v>3895</v>
       </c>
       <c r="G420" t="s">
-        <v>3908</v>
+        <v>3896</v>
       </c>
       <c r="H420" t="s">
-        <v>3909</v>
+        <v>3897</v>
       </c>
       <c r="I420" t="s">
-        <v>3910</v>
+        <v>3898</v>
       </c>
       <c r="J420" t="s">
         <v>24</v>
       </c>
       <c r="K420" t="s">
-        <v>3911</v>
+        <v>25</v>
       </c>
       <c r="L420" t="s">
         <v>26</v>
       </c>
       <c r="M420" t="s">
-        <v>3912</v>
+        <v>27</v>
       </c>
       <c r="N420" t="s">
         <v>28</v>
       </c>
       <c r="O420" t="s">
-        <v>3913</v>
+        <v>3899</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421">
-        <v>65018</v>
+        <v>8349</v>
       </c>
       <c r="B421" t="s">
-        <v>3914</v>
+        <v>3900</v>
       </c>
       <c r="C421" t="s">
-        <v>3915</v>
+        <v>3901</v>
       </c>
       <c r="D421" t="s">
-        <v>3916</v>
+        <v>3902</v>
       </c>
       <c r="E421" t="s">
-        <v>3917</v>
+        <v>3903</v>
       </c>
       <c r="F421" t="s">
-        <v>3918</v>
+        <v>3904</v>
       </c>
       <c r="G421" t="s">
-        <v>3919</v>
+        <v>3905</v>
       </c>
       <c r="H421" t="s">
-        <v>3920</v>
+        <v>3906</v>
       </c>
       <c r="I421" t="s">
-        <v>3921</v>
+        <v>3907</v>
       </c>
       <c r="J421" t="s">
         <v>24</v>
       </c>
       <c r="K421" t="s">
-        <v>3922</v>
+        <v>25</v>
       </c>
       <c r="L421" t="s">
         <v>26</v>
       </c>
       <c r="M421" t="s">
-        <v>3923</v>
+        <v>27</v>
       </c>
       <c r="N421" t="s">
         <v>28</v>
       </c>
       <c r="O421" t="s">
-        <v>3924</v>
+        <v>3908</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422">
-        <v>65019</v>
+        <v>8355</v>
       </c>
       <c r="B422" t="s">
-        <v>3925</v>
+        <v>3909</v>
       </c>
       <c r="C422" t="s">
-        <v>3926</v>
+        <v>3910</v>
       </c>
       <c r="D422" t="s">
-        <v>3927</v>
+        <v>3911</v>
       </c>
       <c r="E422" t="s">
-        <v>3928</v>
+        <v>3912</v>
       </c>
       <c r="F422" t="s">
-        <v>3929</v>
+        <v>3913</v>
       </c>
       <c r="G422" t="s">
-        <v>3930</v>
+        <v>3914</v>
       </c>
       <c r="H422" t="s">
-        <v>3931</v>
+        <v>3915</v>
       </c>
       <c r="I422" t="s">
-        <v>3932</v>
+        <v>3916</v>
       </c>
       <c r="J422" t="s">
         <v>24</v>
       </c>
       <c r="K422" t="s">
-        <v>170</v>
+        <v>3917</v>
       </c>
       <c r="L422" t="s">
         <v>26</v>
       </c>
       <c r="M422" t="s">
-        <v>171</v>
+        <v>3918</v>
       </c>
       <c r="N422" t="s">
         <v>28</v>
       </c>
       <c r="O422" t="s">
-        <v>3933</v>
+        <v>3919</v>
       </c>
     </row>
     <row r="423" spans="1:15">
       <c r="A423">
-        <v>65020</v>
+        <v>8357</v>
       </c>
       <c r="B423" t="s">
-        <v>3934</v>
+        <v>3920</v>
       </c>
       <c r="C423" t="s">
-        <v>3935</v>
+        <v>3921</v>
       </c>
       <c r="D423" t="s">
-        <v>3936</v>
+        <v>3922</v>
       </c>
       <c r="E423" t="s">
-        <v>3937</v>
+        <v>3923</v>
       </c>
       <c r="F423" t="s">
-        <v>3938</v>
+        <v>3924</v>
       </c>
       <c r="G423" t="s">
-        <v>3939</v>
+        <v>3925</v>
       </c>
       <c r="H423" t="s">
-        <v>3940</v>
+        <v>3926</v>
       </c>
       <c r="I423" t="s">
-        <v>3941</v>
+        <v>3927</v>
       </c>
       <c r="J423" t="s">
         <v>24</v>
       </c>
       <c r="K423" t="s">
-        <v>3942</v>
+        <v>3917</v>
       </c>
       <c r="L423" t="s">
         <v>26</v>
       </c>
       <c r="M423" t="s">
-        <v>3943</v>
+        <v>3918</v>
       </c>
       <c r="N423" t="s">
         <v>28</v>
       </c>
       <c r="O423" t="s">
-        <v>3944</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="424" spans="1:15">
       <c r="A424">
-        <v>65021</v>
+        <v>8377</v>
       </c>
       <c r="B424" t="s">
-        <v>3945</v>
+        <v>3929</v>
       </c>
       <c r="C424" t="s">
-        <v>3946</v>
+        <v>3930</v>
       </c>
       <c r="D424" t="s">
-        <v>3947</v>
+        <v>3931</v>
       </c>
       <c r="E424" t="s">
-        <v>3948</v>
+        <v>3932</v>
       </c>
       <c r="F424" t="s">
-        <v>3949</v>
+        <v>3933</v>
       </c>
       <c r="G424" t="s">
-        <v>3950</v>
+        <v>3934</v>
       </c>
       <c r="H424" t="s">
-        <v>3951</v>
+        <v>3935</v>
       </c>
       <c r="I424" t="s">
-        <v>3952</v>
+        <v>3936</v>
       </c>
       <c r="J424" t="s">
         <v>24</v>
       </c>
       <c r="K424" t="s">
         <v>25</v>
       </c>
       <c r="L424" t="s">
         <v>26</v>
       </c>
       <c r="M424" t="s">
         <v>27</v>
       </c>
       <c r="N424" t="s">
         <v>28</v>
       </c>
       <c r="O424" t="s">
-        <v>3953</v>
+        <v>3937</v>
       </c>
     </row>
     <row r="425" spans="1:15">
       <c r="A425">
-        <v>65022</v>
+        <v>8386</v>
       </c>
       <c r="B425" t="s">
-        <v>3954</v>
+        <v>3938</v>
       </c>
       <c r="C425" t="s">
-        <v>3955</v>
+        <v>3939</v>
       </c>
       <c r="D425" t="s">
-        <v>3956</v>
+        <v>3940</v>
       </c>
       <c r="E425" t="s">
-        <v>3957</v>
+        <v>3941</v>
       </c>
       <c r="F425" t="s">
-        <v>3958</v>
+        <v>3942</v>
       </c>
       <c r="G425" t="s">
-        <v>3959</v>
+        <v>3943</v>
       </c>
       <c r="H425" t="s">
-        <v>3960</v>
+        <v>3944</v>
       </c>
       <c r="I425" t="s">
-        <v>3961</v>
+        <v>3945</v>
       </c>
       <c r="J425" t="s">
-        <v>24</v>
+        <v>2113</v>
       </c>
       <c r="K425" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L425" t="s">
-        <v>26</v>
+        <v>2115</v>
       </c>
       <c r="M425" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N425" t="s">
         <v>28</v>
       </c>
       <c r="O425" t="s">
-        <v>3962</v>
+        <v>3946</v>
       </c>
     </row>
     <row r="426" spans="1:15">
       <c r="A426">
-        <v>65023</v>
+        <v>8387</v>
       </c>
       <c r="B426" t="s">
-        <v>3963</v>
+        <v>3947</v>
       </c>
       <c r="C426" t="s">
-        <v>3964</v>
+        <v>3948</v>
       </c>
       <c r="D426" t="s">
-        <v>3965</v>
+        <v>3949</v>
       </c>
       <c r="E426" t="s">
-        <v>3966</v>
+        <v>3950</v>
       </c>
       <c r="F426" t="s">
-        <v>3967</v>
+        <v>3951</v>
       </c>
       <c r="G426" t="s">
-        <v>3968</v>
+        <v>3952</v>
       </c>
       <c r="H426" t="s">
-        <v>3969</v>
+        <v>3953</v>
       </c>
       <c r="I426" t="s">
-        <v>3970</v>
+        <v>3954</v>
       </c>
       <c r="J426" t="s">
         <v>24</v>
       </c>
       <c r="K426" t="s">
         <v>25</v>
       </c>
       <c r="L426" t="s">
         <v>26</v>
       </c>
       <c r="M426" t="s">
         <v>27</v>
       </c>
       <c r="N426" t="s">
         <v>28</v>
       </c>
       <c r="O426" t="s">
-        <v>3971</v>
+        <v>3955</v>
       </c>
     </row>
     <row r="427" spans="1:15">
       <c r="A427">
-        <v>65025</v>
+        <v>8388</v>
       </c>
       <c r="B427" t="s">
-        <v>3972</v>
+        <v>3956</v>
       </c>
       <c r="C427" t="s">
-        <v>3973</v>
+        <v>3957</v>
       </c>
       <c r="D427" t="s">
-        <v>3974</v>
+        <v>3958</v>
       </c>
       <c r="E427" t="s">
-        <v>3975</v>
+        <v>3959</v>
       </c>
       <c r="F427" t="s">
-        <v>3976</v>
+        <v>3960</v>
       </c>
       <c r="G427" t="s">
-        <v>3977</v>
+        <v>3961</v>
       </c>
       <c r="H427" t="s">
-        <v>3978</v>
+        <v>3962</v>
       </c>
       <c r="I427" t="s">
-        <v>3979</v>
+        <v>3963</v>
       </c>
       <c r="J427" t="s">
         <v>24</v>
       </c>
       <c r="K427" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L427" t="s">
         <v>26</v>
       </c>
       <c r="M427" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N427" t="s">
         <v>28</v>
       </c>
       <c r="O427" t="s">
-        <v>3980</v>
+        <v>3964</v>
       </c>
     </row>
     <row r="428" spans="1:15">
       <c r="A428">
-        <v>65026</v>
+        <v>8392</v>
       </c>
       <c r="B428" t="s">
-        <v>3981</v>
+        <v>3965</v>
       </c>
       <c r="C428" t="s">
-        <v>3982</v>
+        <v>3966</v>
       </c>
       <c r="D428" t="s">
-        <v>3983</v>
+        <v>3967</v>
       </c>
       <c r="E428" t="s">
-        <v>3984</v>
+        <v>3968</v>
       </c>
       <c r="F428" t="s">
-        <v>3985</v>
+        <v>3969</v>
       </c>
       <c r="G428" t="s">
-        <v>3986</v>
+        <v>3970</v>
       </c>
       <c r="H428" t="s">
-        <v>3987</v>
+        <v>3971</v>
       </c>
       <c r="I428" t="s">
-        <v>3988</v>
+        <v>3972</v>
       </c>
       <c r="J428" t="s">
         <v>24</v>
       </c>
       <c r="K428" t="s">
-        <v>25</v>
+        <v>2114</v>
       </c>
       <c r="L428" t="s">
         <v>26</v>
       </c>
       <c r="M428" t="s">
-        <v>27</v>
+        <v>2116</v>
       </c>
       <c r="N428" t="s">
         <v>28</v>
       </c>
       <c r="O428" t="s">
-        <v>3989</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="429" spans="1:15">
       <c r="A429">
-        <v>65027</v>
+        <v>8402</v>
       </c>
       <c r="B429" t="s">
-        <v>3990</v>
+        <v>3974</v>
       </c>
       <c r="C429" t="s">
-        <v>3991</v>
+        <v>3975</v>
       </c>
       <c r="D429" t="s">
-        <v>3992</v>
+        <v>3976</v>
       </c>
       <c r="E429" t="s">
-        <v>3993</v>
+        <v>3977</v>
       </c>
       <c r="F429" t="s">
-        <v>3994</v>
+        <v>3978</v>
       </c>
       <c r="G429" t="s">
-        <v>3995</v>
+        <v>3979</v>
       </c>
       <c r="H429" t="s">
-        <v>3996</v>
+        <v>3980</v>
       </c>
       <c r="I429" t="s">
-        <v>3997</v>
+        <v>3981</v>
       </c>
       <c r="J429" t="s">
         <v>24</v>
       </c>
       <c r="K429" t="s">
-        <v>672</v>
+        <v>170</v>
       </c>
       <c r="L429" t="s">
         <v>26</v>
       </c>
       <c r="M429" t="s">
-        <v>673</v>
+        <v>171</v>
       </c>
       <c r="N429" t="s">
         <v>28</v>
       </c>
       <c r="O429" t="s">
-        <v>3998</v>
+        <v>3982</v>
       </c>
     </row>
     <row r="430" spans="1:15">
       <c r="A430">
-        <v>65028</v>
+        <v>8883</v>
       </c>
       <c r="B430" t="s">
-        <v>3999</v>
+        <v>3983</v>
       </c>
       <c r="C430" t="s">
-        <v>4000</v>
+        <v>3984</v>
       </c>
       <c r="D430" t="s">
-        <v>4001</v>
+        <v>3985</v>
       </c>
       <c r="E430" t="s">
-        <v>4002</v>
+        <v>3986</v>
       </c>
       <c r="F430" t="s">
-        <v>4003</v>
+        <v>3987</v>
       </c>
       <c r="G430" t="s">
-        <v>4004</v>
+        <v>3988</v>
       </c>
       <c r="H430" t="s">
-        <v>4005</v>
+        <v>3989</v>
       </c>
       <c r="I430" t="s">
-        <v>4006</v>
+        <v>3990</v>
       </c>
       <c r="J430" t="s">
         <v>24</v>
       </c>
       <c r="K430" t="s">
         <v>25</v>
       </c>
       <c r="L430" t="s">
         <v>26</v>
       </c>
       <c r="M430" t="s">
         <v>27</v>
       </c>
       <c r="N430" t="s">
         <v>28</v>
       </c>
       <c r="O430" t="s">
-        <v>4007</v>
+        <v>3991</v>
       </c>
     </row>
     <row r="431" spans="1:15">
       <c r="A431">
-        <v>65030</v>
+        <v>8886</v>
       </c>
       <c r="B431" t="s">
-        <v>4008</v>
+        <v>3992</v>
       </c>
       <c r="C431" t="s">
-        <v>4009</v>
+        <v>3993</v>
       </c>
       <c r="D431" t="s">
-        <v>4010</v>
+        <v>3994</v>
       </c>
       <c r="E431" t="s">
-        <v>4011</v>
+        <v>3995</v>
       </c>
       <c r="F431" t="s">
-        <v>4012</v>
+        <v>3996</v>
       </c>
       <c r="G431" t="s">
-        <v>4013</v>
+        <v>3997</v>
       </c>
       <c r="H431" t="s">
-        <v>4014</v>
+        <v>3998</v>
       </c>
       <c r="I431" t="s">
-        <v>4015</v>
+        <v>3999</v>
       </c>
       <c r="J431" t="s">
         <v>24</v>
       </c>
       <c r="K431" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L431" t="s">
         <v>26</v>
       </c>
       <c r="M431" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N431" t="s">
         <v>28</v>
       </c>
       <c r="O431" t="s">
-        <v>4016</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="432" spans="1:15">
       <c r="A432">
-        <v>65031</v>
+        <v>8902</v>
       </c>
       <c r="B432" t="s">
-        <v>4017</v>
+        <v>4001</v>
       </c>
       <c r="C432" t="s">
-        <v>4018</v>
+        <v>4002</v>
       </c>
       <c r="D432" t="s">
-        <v>4019</v>
+        <v>4003</v>
       </c>
       <c r="E432" t="s">
-        <v>4020</v>
+        <v>4004</v>
       </c>
       <c r="F432" t="s">
-        <v>4021</v>
+        <v>4005</v>
       </c>
       <c r="G432" t="s">
-        <v>4022</v>
+        <v>4006</v>
       </c>
       <c r="H432" t="s">
-        <v>4023</v>
+        <v>4007</v>
       </c>
       <c r="I432" t="s">
-        <v>4024</v>
+        <v>4008</v>
       </c>
       <c r="J432" t="s">
         <v>24</v>
       </c>
       <c r="K432" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L432" t="s">
         <v>26</v>
       </c>
       <c r="M432" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N432" t="s">
         <v>28</v>
       </c>
       <c r="O432" t="s">
-        <v>4025</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="433" spans="1:15">
       <c r="A433">
-        <v>65032</v>
+        <v>8903</v>
       </c>
       <c r="B433" t="s">
-        <v>4026</v>
+        <v>4010</v>
       </c>
       <c r="C433" t="s">
-        <v>4027</v>
+        <v>4011</v>
       </c>
       <c r="D433" t="s">
-        <v>4028</v>
+        <v>4012</v>
       </c>
       <c r="E433" t="s">
-        <v>4029</v>
+        <v>4013</v>
       </c>
       <c r="F433" t="s">
-        <v>4030</v>
+        <v>4014</v>
       </c>
       <c r="G433" t="s">
-        <v>4031</v>
+        <v>4015</v>
       </c>
       <c r="H433" t="s">
-        <v>4032</v>
+        <v>4016</v>
       </c>
       <c r="I433" t="s">
-        <v>4033</v>
+        <v>4017</v>
       </c>
       <c r="J433" t="s">
         <v>24</v>
       </c>
       <c r="K433" t="s">
         <v>170</v>
       </c>
       <c r="L433" t="s">
         <v>26</v>
       </c>
       <c r="M433" t="s">
         <v>171</v>
       </c>
       <c r="N433" t="s">
         <v>28</v>
       </c>
       <c r="O433" t="s">
-        <v>4034</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="434" spans="1:15">
       <c r="A434">
-        <v>65033</v>
+        <v>8904</v>
       </c>
       <c r="B434" t="s">
-        <v>4035</v>
+        <v>4019</v>
       </c>
       <c r="C434" t="s">
-        <v>4036</v>
+        <v>4020</v>
       </c>
       <c r="D434" t="s">
-        <v>4037</v>
+        <v>4021</v>
       </c>
       <c r="E434" t="s">
-        <v>4038</v>
+        <v>4022</v>
       </c>
       <c r="F434" t="s">
-        <v>4039</v>
+        <v>4023</v>
       </c>
       <c r="G434" t="s">
-        <v>4040</v>
+        <v>4024</v>
       </c>
       <c r="H434" t="s">
-        <v>4041</v>
+        <v>4025</v>
       </c>
       <c r="I434" t="s">
-        <v>4042</v>
+        <v>4026</v>
       </c>
       <c r="J434" t="s">
         <v>24</v>
       </c>
       <c r="K434" t="s">
-        <v>683</v>
+        <v>170</v>
       </c>
       <c r="L434" t="s">
         <v>26</v>
       </c>
       <c r="M434" t="s">
-        <v>4043</v>
+        <v>171</v>
       </c>
       <c r="N434" t="s">
         <v>28</v>
       </c>
       <c r="O434" t="s">
-        <v>4044</v>
+        <v>4027</v>
       </c>
     </row>
     <row r="435" spans="1:15">
       <c r="A435">
-        <v>65034</v>
+        <v>8905</v>
       </c>
       <c r="B435" t="s">
-        <v>4045</v>
+        <v>4028</v>
       </c>
       <c r="C435" t="s">
-        <v>4046</v>
+        <v>4029</v>
       </c>
       <c r="D435" t="s">
-        <v>4047</v>
+        <v>4030</v>
       </c>
       <c r="E435" t="s">
-        <v>4048</v>
+        <v>4031</v>
       </c>
       <c r="F435" t="s">
-        <v>4049</v>
+        <v>4032</v>
       </c>
       <c r="G435" t="s">
-        <v>4050</v>
+        <v>4033</v>
       </c>
       <c r="H435" t="s">
-        <v>4051</v>
+        <v>4034</v>
       </c>
       <c r="I435" t="s">
-        <v>4052</v>
+        <v>4035</v>
       </c>
       <c r="J435" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K435" t="s">
-        <v>571</v>
+        <v>4036</v>
       </c>
       <c r="L435" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M435" t="s">
-        <v>572</v>
+        <v>4037</v>
       </c>
       <c r="N435" t="s">
         <v>28</v>
       </c>
       <c r="O435" t="s">
-        <v>4053</v>
+        <v>4038</v>
       </c>
     </row>
     <row r="436" spans="1:15">
       <c r="A436">
-        <v>65035</v>
+        <v>8914</v>
       </c>
       <c r="B436" t="s">
-        <v>4054</v>
+        <v>4039</v>
       </c>
       <c r="C436" t="s">
-        <v>4055</v>
+        <v>4040</v>
       </c>
       <c r="D436" t="s">
-        <v>4056</v>
+        <v>4041</v>
       </c>
       <c r="E436" t="s">
-        <v>4057</v>
+        <v>4042</v>
       </c>
       <c r="F436" t="s">
-        <v>4058</v>
+        <v>4043</v>
       </c>
       <c r="G436" t="s">
-        <v>4059</v>
+        <v>4044</v>
       </c>
       <c r="H436" t="s">
-        <v>4060</v>
+        <v>4045</v>
       </c>
       <c r="I436" t="s">
-        <v>4061</v>
+        <v>4046</v>
       </c>
       <c r="J436" t="s">
         <v>24</v>
       </c>
       <c r="K436" t="s">
         <v>25</v>
       </c>
       <c r="L436" t="s">
         <v>26</v>
       </c>
       <c r="M436" t="s">
         <v>27</v>
       </c>
       <c r="N436" t="s">
         <v>28</v>
       </c>
       <c r="O436" t="s">
-        <v>4062</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="437" spans="1:15">
       <c r="A437">
-        <v>65036</v>
+        <v>8918</v>
       </c>
       <c r="B437" t="s">
-        <v>4063</v>
+        <v>4048</v>
       </c>
       <c r="C437" t="s">
-        <v>4064</v>
+        <v>4049</v>
       </c>
       <c r="D437" t="s">
-        <v>4065</v>
+        <v>4050</v>
       </c>
       <c r="E437" t="s">
-        <v>4066</v>
+        <v>4051</v>
       </c>
       <c r="F437" t="s">
-        <v>4067</v>
+        <v>4052</v>
       </c>
       <c r="G437" t="s">
-        <v>4068</v>
+        <v>4053</v>
       </c>
       <c r="H437" t="s">
-        <v>4069</v>
+        <v>4054</v>
       </c>
       <c r="I437" t="s">
-        <v>4070</v>
+        <v>4055</v>
       </c>
       <c r="J437" t="s">
         <v>24</v>
       </c>
       <c r="K437" t="s">
         <v>25</v>
       </c>
       <c r="L437" t="s">
         <v>26</v>
       </c>
       <c r="M437" t="s">
         <v>27</v>
       </c>
       <c r="N437" t="s">
         <v>28</v>
       </c>
       <c r="O437" t="s">
-        <v>4071</v>
+        <v>4056</v>
       </c>
     </row>
     <row r="438" spans="1:15">
       <c r="A438">
-        <v>65037</v>
+        <v>8945</v>
       </c>
       <c r="B438" t="s">
-        <v>4072</v>
+        <v>4057</v>
       </c>
       <c r="C438" t="s">
-        <v>4073</v>
+        <v>4058</v>
       </c>
       <c r="D438" t="s">
-        <v>4074</v>
+        <v>4059</v>
       </c>
       <c r="E438" t="s">
-        <v>4075</v>
+        <v>4060</v>
       </c>
       <c r="F438" t="s">
-        <v>4076</v>
+        <v>4061</v>
       </c>
       <c r="G438" t="s">
-        <v>4077</v>
+        <v>4062</v>
       </c>
       <c r="H438" t="s">
-        <v>4078</v>
+        <v>4063</v>
       </c>
       <c r="I438" t="s">
-        <v>4079</v>
+        <v>4064</v>
       </c>
       <c r="J438" t="s">
         <v>24</v>
       </c>
       <c r="K438" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L438" t="s">
         <v>26</v>
       </c>
       <c r="M438" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N438" t="s">
         <v>28</v>
       </c>
       <c r="O438" t="s">
-        <v>4080</v>
+        <v>4065</v>
       </c>
     </row>
     <row r="439" spans="1:15">
       <c r="A439">
-        <v>65038</v>
+        <v>8950</v>
       </c>
       <c r="B439" t="s">
-        <v>4081</v>
+        <v>4066</v>
       </c>
       <c r="C439" t="s">
-        <v>4082</v>
+        <v>4067</v>
       </c>
       <c r="D439" t="s">
-        <v>4083</v>
+        <v>4068</v>
       </c>
       <c r="E439" t="s">
-        <v>4084</v>
+        <v>4069</v>
       </c>
       <c r="F439" t="s">
-        <v>4085</v>
+        <v>4070</v>
       </c>
       <c r="G439" t="s">
-        <v>4086</v>
+        <v>4071</v>
       </c>
       <c r="H439" t="s">
-        <v>4087</v>
+        <v>4072</v>
       </c>
       <c r="I439" t="s">
-        <v>4088</v>
+        <v>4073</v>
       </c>
       <c r="J439" t="s">
         <v>24</v>
       </c>
       <c r="K439" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L439" t="s">
         <v>26</v>
       </c>
       <c r="M439" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N439" t="s">
         <v>28</v>
       </c>
       <c r="O439" t="s">
-        <v>4089</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="440" spans="1:15">
       <c r="A440">
-        <v>65039</v>
+        <v>8951</v>
       </c>
       <c r="B440" t="s">
-        <v>4090</v>
+        <v>4075</v>
       </c>
       <c r="C440" t="s">
-        <v>4091</v>
+        <v>4076</v>
       </c>
       <c r="D440" t="s">
-        <v>4092</v>
+        <v>4077</v>
       </c>
       <c r="E440" t="s">
-        <v>4093</v>
+        <v>4078</v>
       </c>
       <c r="F440" t="s">
-        <v>4094</v>
+        <v>4079</v>
       </c>
       <c r="G440" t="s">
-        <v>4095</v>
+        <v>4080</v>
       </c>
       <c r="H440" t="s">
-        <v>4096</v>
+        <v>4081</v>
       </c>
       <c r="I440" t="s">
-        <v>4097</v>
+        <v>4082</v>
       </c>
       <c r="J440" t="s">
         <v>24</v>
       </c>
       <c r="K440" t="s">
         <v>170</v>
       </c>
       <c r="L440" t="s">
         <v>26</v>
       </c>
       <c r="M440" t="s">
         <v>171</v>
       </c>
       <c r="N440" t="s">
         <v>28</v>
       </c>
       <c r="O440" t="s">
-        <v>4098</v>
+        <v>4083</v>
       </c>
     </row>
     <row r="441" spans="1:15">
       <c r="A441">
-        <v>65040</v>
+        <v>8954</v>
       </c>
       <c r="B441" t="s">
-        <v>4099</v>
+        <v>4084</v>
       </c>
       <c r="C441" t="s">
-        <v>4100</v>
+        <v>4085</v>
       </c>
       <c r="D441" t="s">
-        <v>4101</v>
+        <v>4086</v>
       </c>
       <c r="E441" t="s">
-        <v>4102</v>
+        <v>4087</v>
       </c>
       <c r="F441" t="s">
-        <v>4103</v>
+        <v>4088</v>
       </c>
       <c r="G441" t="s">
-        <v>4104</v>
+        <v>4089</v>
       </c>
       <c r="H441" t="s">
-        <v>4105</v>
+        <v>4090</v>
       </c>
       <c r="I441" t="s">
-        <v>4106</v>
+        <v>4091</v>
       </c>
       <c r="J441" t="s">
         <v>24</v>
       </c>
       <c r="K441" t="s">
-        <v>872</v>
+        <v>170</v>
       </c>
       <c r="L441" t="s">
         <v>26</v>
       </c>
       <c r="M441" t="s">
-        <v>1379</v>
+        <v>171</v>
       </c>
       <c r="N441" t="s">
         <v>28</v>
       </c>
       <c r="O441" t="s">
-        <v>4107</v>
+        <v>4092</v>
       </c>
     </row>
     <row r="442" spans="1:15">
       <c r="A442">
-        <v>65043</v>
+        <v>8959</v>
       </c>
       <c r="B442" t="s">
-        <v>4108</v>
+        <v>4093</v>
       </c>
       <c r="C442" t="s">
-        <v>4109</v>
+        <v>4094</v>
       </c>
       <c r="D442" t="s">
-        <v>4110</v>
+        <v>4095</v>
       </c>
       <c r="E442" t="s">
-        <v>4111</v>
+        <v>4096</v>
       </c>
       <c r="F442" t="s">
-        <v>4112</v>
+        <v>4097</v>
       </c>
       <c r="G442" t="s">
-        <v>4113</v>
+        <v>4098</v>
       </c>
       <c r="H442" t="s">
-        <v>4114</v>
+        <v>4099</v>
       </c>
       <c r="I442" t="s">
-        <v>4115</v>
+        <v>4100</v>
       </c>
       <c r="J442" t="s">
         <v>24</v>
       </c>
       <c r="K442" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L442" t="s">
         <v>26</v>
       </c>
       <c r="M442" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N442" t="s">
         <v>28</v>
       </c>
       <c r="O442" t="s">
-        <v>4116</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="443" spans="1:15">
       <c r="A443">
-        <v>65044</v>
+        <v>8964</v>
       </c>
       <c r="B443" t="s">
-        <v>4117</v>
+        <v>4102</v>
       </c>
       <c r="C443" t="s">
-        <v>4118</v>
+        <v>4103</v>
       </c>
       <c r="D443" t="s">
-        <v>4119</v>
+        <v>4104</v>
       </c>
       <c r="E443" t="s">
-        <v>4120</v>
+        <v>4105</v>
       </c>
       <c r="F443" t="s">
-        <v>4121</v>
+        <v>4106</v>
       </c>
       <c r="G443" t="s">
-        <v>4122</v>
+        <v>4107</v>
       </c>
       <c r="H443" t="s">
-        <v>4123</v>
+        <v>4108</v>
       </c>
       <c r="I443" t="s">
-        <v>4124</v>
+        <v>4109</v>
       </c>
       <c r="J443" t="s">
         <v>24</v>
       </c>
       <c r="K443" t="s">
-        <v>25</v>
+        <v>928</v>
       </c>
       <c r="L443" t="s">
         <v>26</v>
       </c>
       <c r="M443" t="s">
-        <v>27</v>
+        <v>929</v>
       </c>
       <c r="N443" t="s">
         <v>28</v>
       </c>
       <c r="O443" t="s">
-        <v>4125</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="444" spans="1:15">
       <c r="A444">
-        <v>65045</v>
+        <v>10011</v>
       </c>
       <c r="B444" t="s">
-        <v>4126</v>
+        <v>4111</v>
       </c>
       <c r="C444" t="s">
-        <v>4127</v>
+        <v>4112</v>
       </c>
       <c r="D444" t="s">
-        <v>4128</v>
+        <v>4113</v>
       </c>
       <c r="E444" t="s">
-        <v>4129</v>
+        <v>4114</v>
       </c>
       <c r="F444" t="s">
-        <v>4130</v>
+        <v>4115</v>
       </c>
       <c r="G444" t="s">
-        <v>4131</v>
+        <v>4116</v>
       </c>
       <c r="H444" t="s">
-        <v>4132</v>
+        <v>4117</v>
       </c>
       <c r="I444" t="s">
-        <v>4133</v>
+        <v>4118</v>
       </c>
       <c r="J444" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="K444" t="s">
-        <v>4134</v>
+        <v>25</v>
       </c>
       <c r="L444" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="M444" t="s">
-        <v>4135</v>
+        <v>27</v>
       </c>
       <c r="N444" t="s">
         <v>28</v>
       </c>
       <c r="O444" t="s">
-        <v>4136</v>
+        <v>4119</v>
       </c>
     </row>
     <row r="445" spans="1:15">
       <c r="A445">
-        <v>65046</v>
+        <v>10014</v>
       </c>
       <c r="B445" t="s">
-        <v>4137</v>
+        <v>4120</v>
       </c>
       <c r="C445" t="s">
-        <v>4138</v>
+        <v>4121</v>
       </c>
       <c r="D445" t="s">
-        <v>4139</v>
+        <v>4122</v>
       </c>
       <c r="E445" t="s">
-        <v>4140</v>
+        <v>4123</v>
       </c>
       <c r="F445" t="s">
-        <v>4141</v>
+        <v>4124</v>
       </c>
       <c r="G445" t="s">
-        <v>4142</v>
+        <v>4125</v>
       </c>
       <c r="H445" t="s">
-        <v>4143</v>
+        <v>4126</v>
       </c>
       <c r="I445" t="s">
-        <v>4144</v>
+        <v>4127</v>
       </c>
       <c r="J445" t="s">
         <v>24</v>
       </c>
       <c r="K445" t="s">
-        <v>47</v>
+        <v>4128</v>
       </c>
       <c r="L445" t="s">
         <v>26</v>
       </c>
       <c r="M445" t="s">
-        <v>48</v>
+        <v>4129</v>
       </c>
       <c r="N445" t="s">
         <v>28</v>
       </c>
       <c r="O445" t="s">
-        <v>4145</v>
+        <v>4130</v>
       </c>
     </row>
     <row r="446" spans="1:15">
       <c r="A446">
-        <v>65047</v>
+        <v>10015</v>
       </c>
       <c r="B446" t="s">
-        <v>4146</v>
+        <v>4131</v>
       </c>
       <c r="C446" t="s">
-        <v>4147</v>
+        <v>4132</v>
       </c>
       <c r="D446" t="s">
-        <v>4148</v>
+        <v>4133</v>
       </c>
       <c r="E446" t="s">
-        <v>4149</v>
+        <v>4134</v>
       </c>
       <c r="F446" t="s">
-        <v>4150</v>
+        <v>4135</v>
       </c>
       <c r="G446" t="s">
-        <v>4151</v>
+        <v>4136</v>
       </c>
       <c r="H446" t="s">
-        <v>4152</v>
+        <v>4137</v>
       </c>
       <c r="I446" t="s">
-        <v>4153</v>
+        <v>4138</v>
       </c>
       <c r="J446" t="s">
         <v>24</v>
       </c>
       <c r="K446" t="s">
-        <v>4134</v>
+        <v>170</v>
       </c>
       <c r="L446" t="s">
         <v>26</v>
       </c>
       <c r="M446" t="s">
-        <v>4135</v>
+        <v>171</v>
       </c>
       <c r="N446" t="s">
         <v>28</v>
       </c>
       <c r="O446" t="s">
-        <v>4154</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="447" spans="1:15">
       <c r="A447">
-        <v>65049</v>
+        <v>10036</v>
       </c>
       <c r="B447" t="s">
-        <v>4155</v>
+        <v>4140</v>
       </c>
       <c r="C447" t="s">
-        <v>4156</v>
+        <v>4141</v>
       </c>
       <c r="D447" t="s">
-        <v>4157</v>
+        <v>4142</v>
       </c>
       <c r="E447" t="s">
-        <v>4158</v>
+        <v>4143</v>
       </c>
       <c r="F447" t="s">
-        <v>4159</v>
+        <v>4144</v>
       </c>
       <c r="G447" t="s">
-        <v>4160</v>
+        <v>4145</v>
       </c>
       <c r="H447" t="s">
-        <v>4161</v>
+        <v>4146</v>
       </c>
       <c r="I447" t="s">
-        <v>4162</v>
+        <v>4147</v>
       </c>
       <c r="J447" t="s">
         <v>24</v>
       </c>
       <c r="K447" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="L447" t="s">
         <v>26</v>
       </c>
       <c r="M447" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="N447" t="s">
         <v>28</v>
       </c>
       <c r="O447" t="s">
-        <v>4163</v>
+        <v>4148</v>
       </c>
     </row>
     <row r="448" spans="1:15">
       <c r="A448">
-        <v>65050</v>
+        <v>10046</v>
       </c>
       <c r="B448" t="s">
-        <v>4164</v>
+        <v>4149</v>
       </c>
       <c r="C448" t="s">
-        <v>4165</v>
+        <v>4150</v>
       </c>
       <c r="D448" t="s">
-        <v>4166</v>
+        <v>4151</v>
       </c>
       <c r="E448" t="s">
-        <v>4167</v>
+        <v>4152</v>
       </c>
       <c r="F448" t="s">
-        <v>4168</v>
+        <v>4153</v>
       </c>
       <c r="G448" t="s">
-        <v>4169</v>
+        <v>4154</v>
       </c>
       <c r="H448" t="s">
-        <v>4170</v>
+        <v>4155</v>
       </c>
       <c r="I448" t="s">
-        <v>4171</v>
+        <v>4156</v>
       </c>
       <c r="J448" t="s">
         <v>24</v>
       </c>
       <c r="K448" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L448" t="s">
         <v>26</v>
       </c>
       <c r="M448" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N448" t="s">
         <v>28</v>
       </c>
       <c r="O448" t="s">
-        <v>4172</v>
+        <v>4157</v>
       </c>
     </row>
     <row r="449" spans="1:15">
       <c r="A449">
-        <v>65051</v>
+        <v>10098</v>
       </c>
       <c r="B449" t="s">
-        <v>4173</v>
+        <v>4158</v>
       </c>
       <c r="C449" t="s">
-        <v>4174</v>
+        <v>4159</v>
       </c>
       <c r="D449" t="s">
-        <v>4175</v>
+        <v>4160</v>
       </c>
       <c r="E449" t="s">
-        <v>4176</v>
+        <v>4161</v>
       </c>
       <c r="F449" t="s">
-        <v>4177</v>
+        <v>4162</v>
       </c>
       <c r="G449" t="s">
-        <v>4178</v>
+        <v>4163</v>
       </c>
       <c r="H449" t="s">
-        <v>4179</v>
+        <v>4164</v>
       </c>
       <c r="I449" t="s">
-        <v>4180</v>
+        <v>4165</v>
       </c>
       <c r="J449" t="s">
         <v>24</v>
       </c>
       <c r="K449" t="s">
-        <v>740</v>
+        <v>25</v>
       </c>
       <c r="L449" t="s">
         <v>26</v>
       </c>
       <c r="M449" t="s">
-        <v>741</v>
+        <v>27</v>
       </c>
       <c r="N449" t="s">
         <v>28</v>
       </c>
       <c r="O449" t="s">
-        <v>4181</v>
+        <v>4166</v>
       </c>
     </row>
     <row r="450" spans="1:15">
       <c r="A450">
-        <v>65053</v>
+        <v>10101</v>
       </c>
       <c r="B450" t="s">
-        <v>4182</v>
+        <v>4167</v>
       </c>
       <c r="C450" t="s">
-        <v>4183</v>
+        <v>4168</v>
       </c>
       <c r="D450" t="s">
-        <v>4184</v>
+        <v>4169</v>
       </c>
       <c r="E450" t="s">
-        <v>4185</v>
+        <v>4170</v>
       </c>
       <c r="F450" t="s">
-        <v>4186</v>
+        <v>4171</v>
       </c>
       <c r="G450" t="s">
-        <v>4187</v>
+        <v>4172</v>
       </c>
       <c r="H450" t="s">
-        <v>4188</v>
+        <v>4173</v>
       </c>
       <c r="I450" t="s">
-        <v>4189</v>
+        <v>4174</v>
       </c>
       <c r="J450" t="s">
         <v>24</v>
       </c>
       <c r="K450" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L450" t="s">
         <v>26</v>
       </c>
       <c r="M450" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N450" t="s">
         <v>28</v>
       </c>
       <c r="O450" t="s">
-        <v>4190</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="451" spans="1:15">
       <c r="A451">
-        <v>65054</v>
+        <v>10412</v>
       </c>
       <c r="B451" t="s">
-        <v>4191</v>
+        <v>4176</v>
       </c>
       <c r="C451" t="s">
-        <v>4192</v>
+        <v>4177</v>
       </c>
       <c r="D451" t="s">
-        <v>4193</v>
+        <v>4178</v>
       </c>
       <c r="E451" t="s">
-        <v>4194</v>
+        <v>4179</v>
       </c>
       <c r="F451" t="s">
-        <v>4195</v>
+        <v>4180</v>
       </c>
       <c r="G451" t="s">
-        <v>4196</v>
+        <v>4181</v>
       </c>
       <c r="H451" t="s">
-        <v>4197</v>
+        <v>4182</v>
       </c>
       <c r="I451" t="s">
-        <v>4198</v>
+        <v>4183</v>
       </c>
       <c r="J451" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K451" t="s">
-        <v>208</v>
+        <v>25</v>
       </c>
       <c r="L451" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M451" t="s">
-        <v>209</v>
+        <v>27</v>
       </c>
       <c r="N451" t="s">
         <v>28</v>
       </c>
       <c r="O451" t="s">
-        <v>4199</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="452" spans="1:15">
       <c r="A452">
-        <v>65055</v>
+        <v>10603</v>
       </c>
       <c r="B452" t="s">
-        <v>4200</v>
+        <v>4185</v>
       </c>
       <c r="C452" t="s">
-        <v>4201</v>
+        <v>4186</v>
       </c>
       <c r="D452" t="s">
-        <v>4202</v>
+        <v>4187</v>
       </c>
       <c r="E452" t="s">
-        <v>4203</v>
+        <v>4188</v>
       </c>
       <c r="F452" t="s">
-        <v>4204</v>
+        <v>4189</v>
       </c>
       <c r="G452" t="s">
-        <v>4205</v>
+        <v>4190</v>
       </c>
       <c r="H452" t="s">
-        <v>4206</v>
+        <v>4191</v>
       </c>
       <c r="I452" t="s">
-        <v>4207</v>
+        <v>4192</v>
       </c>
       <c r="J452" t="s">
         <v>24</v>
       </c>
       <c r="K452" t="s">
-        <v>571</v>
+        <v>25</v>
       </c>
       <c r="L452" t="s">
         <v>26</v>
       </c>
       <c r="M452" t="s">
-        <v>572</v>
+        <v>27</v>
       </c>
       <c r="N452" t="s">
         <v>28</v>
       </c>
       <c r="O452" t="s">
-        <v>4208</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453">
-        <v>65057</v>
+        <v>10635</v>
       </c>
       <c r="B453" t="s">
-        <v>4209</v>
+        <v>4194</v>
       </c>
       <c r="C453" t="s">
-        <v>4210</v>
+        <v>4195</v>
       </c>
       <c r="D453" t="s">
-        <v>4211</v>
+        <v>4196</v>
       </c>
       <c r="E453" t="s">
-        <v>4212</v>
+        <v>4197</v>
       </c>
       <c r="F453" t="s">
-        <v>4213</v>
+        <v>4198</v>
       </c>
       <c r="G453" t="s">
-        <v>4214</v>
+        <v>4199</v>
       </c>
       <c r="H453" t="s">
-        <v>4215</v>
+        <v>4200</v>
       </c>
       <c r="I453" t="s">
-        <v>4216</v>
+        <v>4201</v>
       </c>
       <c r="J453" t="s">
         <v>24</v>
       </c>
       <c r="K453" t="s">
-        <v>274</v>
+        <v>47</v>
       </c>
       <c r="L453" t="s">
         <v>26</v>
       </c>
       <c r="M453" t="s">
-        <v>276</v>
+        <v>48</v>
       </c>
       <c r="N453" t="s">
         <v>28</v>
       </c>
       <c r="O453" t="s">
-        <v>4217</v>
+        <v>4202</v>
       </c>
     </row>
     <row r="454" spans="1:15">
       <c r="A454">
-        <v>65058</v>
+        <v>10639</v>
       </c>
       <c r="B454" t="s">
-        <v>4218</v>
+        <v>4203</v>
       </c>
       <c r="C454" t="s">
-        <v>4219</v>
+        <v>4204</v>
       </c>
       <c r="D454" t="s">
-        <v>4220</v>
+        <v>4205</v>
       </c>
       <c r="E454" t="s">
-        <v>4221</v>
+        <v>4206</v>
       </c>
       <c r="F454" t="s">
-        <v>4222</v>
+        <v>4207</v>
       </c>
       <c r="G454" t="s">
-        <v>4223</v>
+        <v>4208</v>
       </c>
       <c r="H454" t="s">
-        <v>4224</v>
+        <v>4209</v>
       </c>
       <c r="I454" t="s">
-        <v>4225</v>
+        <v>4210</v>
       </c>
       <c r="J454" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K454" t="s">
-        <v>672</v>
+        <v>25</v>
       </c>
       <c r="L454" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M454" t="s">
-        <v>673</v>
+        <v>27</v>
       </c>
       <c r="N454" t="s">
         <v>28</v>
       </c>
       <c r="O454" t="s">
-        <v>4226</v>
+        <v>4211</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455">
-        <v>65059</v>
+        <v>10647</v>
       </c>
       <c r="B455" t="s">
-        <v>4227</v>
+        <v>4212</v>
       </c>
       <c r="C455" t="s">
-        <v>4228</v>
+        <v>4213</v>
       </c>
       <c r="D455" t="s">
-        <v>4229</v>
+        <v>4214</v>
       </c>
       <c r="E455" t="s">
-        <v>4230</v>
+        <v>4215</v>
       </c>
       <c r="F455" t="s">
-        <v>4231</v>
+        <v>4216</v>
       </c>
       <c r="G455" t="s">
-        <v>4232</v>
+        <v>4217</v>
       </c>
       <c r="H455" t="s">
-        <v>4233</v>
+        <v>4218</v>
       </c>
       <c r="I455" t="s">
-        <v>4234</v>
+        <v>4219</v>
       </c>
       <c r="J455" t="s">
         <v>24</v>
       </c>
       <c r="K455" t="s">
         <v>170</v>
       </c>
       <c r="L455" t="s">
         <v>26</v>
       </c>
       <c r="M455" t="s">
         <v>171</v>
       </c>
       <c r="N455" t="s">
         <v>28</v>
       </c>
       <c r="O455" t="s">
-        <v>4235</v>
+        <v>4220</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456">
-        <v>65060</v>
+        <v>10887</v>
       </c>
       <c r="B456" t="s">
-        <v>4236</v>
+        <v>4221</v>
       </c>
       <c r="C456" t="s">
-        <v>4237</v>
+        <v>4222</v>
       </c>
       <c r="D456" t="s">
-        <v>4238</v>
+        <v>4223</v>
       </c>
       <c r="E456" t="s">
-        <v>4239</v>
+        <v>4224</v>
       </c>
       <c r="F456" t="s">
-        <v>4240</v>
+        <v>4225</v>
       </c>
       <c r="G456" t="s">
-        <v>4241</v>
+        <v>4226</v>
       </c>
       <c r="H456" t="s">
-        <v>4242</v>
+        <v>4227</v>
       </c>
       <c r="I456" t="s">
-        <v>4243</v>
+        <v>4228</v>
       </c>
       <c r="J456" t="s">
         <v>24</v>
       </c>
       <c r="K456" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L456" t="s">
         <v>26</v>
       </c>
       <c r="M456" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N456" t="s">
         <v>28</v>
       </c>
       <c r="O456" t="s">
-        <v>4244</v>
+        <v>4229</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457">
-        <v>65061</v>
+        <v>10925</v>
       </c>
       <c r="B457" t="s">
-        <v>4245</v>
+        <v>4230</v>
       </c>
       <c r="C457" t="s">
-        <v>4246</v>
+        <v>4231</v>
       </c>
       <c r="D457" t="s">
-        <v>4247</v>
+        <v>4232</v>
       </c>
       <c r="E457" t="s">
-        <v>4248</v>
+        <v>4233</v>
       </c>
       <c r="F457" t="s">
-        <v>4249</v>
+        <v>4234</v>
       </c>
       <c r="G457" t="s">
-        <v>4250</v>
+        <v>4235</v>
       </c>
       <c r="H457" t="s">
-        <v>4251</v>
+        <v>4236</v>
       </c>
       <c r="I457" t="s">
-        <v>4252</v>
+        <v>4237</v>
       </c>
       <c r="J457" t="s">
         <v>24</v>
       </c>
       <c r="K457" t="s">
-        <v>872</v>
+        <v>25</v>
       </c>
       <c r="L457" t="s">
         <v>26</v>
       </c>
       <c r="M457" t="s">
-        <v>1379</v>
+        <v>27</v>
       </c>
       <c r="N457" t="s">
         <v>28</v>
       </c>
       <c r="O457" t="s">
-        <v>4253</v>
+        <v>4238</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458">
-        <v>65062</v>
+        <v>10927</v>
       </c>
       <c r="B458" t="s">
-        <v>4254</v>
+        <v>4239</v>
       </c>
       <c r="C458" t="s">
-        <v>4255</v>
+        <v>4240</v>
       </c>
       <c r="D458" t="s">
-        <v>4256</v>
+        <v>4241</v>
       </c>
       <c r="E458" t="s">
-        <v>4257</v>
+        <v>4242</v>
       </c>
       <c r="F458" t="s">
-        <v>4258</v>
+        <v>4243</v>
       </c>
       <c r="G458" t="s">
-        <v>4259</v>
+        <v>4244</v>
       </c>
       <c r="H458" t="s">
-        <v>4260</v>
+        <v>4245</v>
       </c>
       <c r="I458" t="s">
-        <v>4261</v>
+        <v>4246</v>
       </c>
       <c r="J458" t="s">
         <v>24</v>
       </c>
       <c r="K458" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L458" t="s">
         <v>26</v>
       </c>
       <c r="M458" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N458" t="s">
         <v>28</v>
       </c>
       <c r="O458" t="s">
-        <v>4262</v>
+        <v>4247</v>
       </c>
     </row>
     <row r="459" spans="1:15">
       <c r="A459">
-        <v>65063</v>
+        <v>10930</v>
       </c>
       <c r="B459" t="s">
-        <v>4263</v>
+        <v>4248</v>
       </c>
       <c r="C459" t="s">
-        <v>4264</v>
+        <v>4249</v>
       </c>
       <c r="D459" t="s">
-        <v>4265</v>
+        <v>4250</v>
       </c>
       <c r="E459" t="s">
-        <v>4266</v>
+        <v>4251</v>
       </c>
       <c r="F459" t="s">
-        <v>4267</v>
+        <v>4252</v>
       </c>
       <c r="G459" t="s">
-        <v>4268</v>
+        <v>4253</v>
       </c>
       <c r="H459" t="s">
-        <v>4269</v>
+        <v>4254</v>
       </c>
       <c r="I459" t="s">
-        <v>4270</v>
+        <v>4255</v>
       </c>
       <c r="J459" t="s">
-        <v>24</v>
+        <v>1530</v>
       </c>
       <c r="K459" t="s">
-        <v>1070</v>
+        <v>274</v>
       </c>
       <c r="L459" t="s">
-        <v>26</v>
+        <v>1531</v>
       </c>
       <c r="M459" t="s">
-        <v>1071</v>
+        <v>276</v>
       </c>
       <c r="N459" t="s">
         <v>28</v>
       </c>
       <c r="O459" t="s">
-        <v>4271</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="460" spans="1:15">
       <c r="A460">
-        <v>65068</v>
+        <v>10945</v>
       </c>
       <c r="B460" t="s">
-        <v>4272</v>
+        <v>4257</v>
       </c>
       <c r="C460" t="s">
-        <v>4273</v>
+        <v>4258</v>
       </c>
       <c r="D460" t="s">
-        <v>4274</v>
+        <v>4259</v>
       </c>
       <c r="E460" t="s">
-        <v>4275</v>
+        <v>4260</v>
       </c>
       <c r="F460" t="s">
-        <v>4276</v>
+        <v>4261</v>
       </c>
       <c r="G460" t="s">
-        <v>4277</v>
+        <v>4262</v>
       </c>
       <c r="H460" t="s">
-        <v>4278</v>
+        <v>4263</v>
       </c>
       <c r="I460" t="s">
-        <v>4279</v>
+        <v>4264</v>
       </c>
       <c r="J460" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K460" t="s">
-        <v>25</v>
+        <v>758</v>
       </c>
       <c r="L460" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M460" t="s">
-        <v>27</v>
+        <v>759</v>
       </c>
       <c r="N460" t="s">
         <v>28</v>
       </c>
       <c r="O460" t="s">
-        <v>4280</v>
+        <v>4265</v>
       </c>
     </row>
     <row r="461" spans="1:15">
       <c r="A461">
-        <v>65069</v>
+        <v>10947</v>
       </c>
       <c r="B461" t="s">
-        <v>4281</v>
+        <v>4266</v>
       </c>
       <c r="C461" t="s">
-        <v>4282</v>
+        <v>4267</v>
       </c>
       <c r="D461" t="s">
-        <v>4283</v>
+        <v>4268</v>
       </c>
       <c r="E461" t="s">
-        <v>4284</v>
+        <v>4269</v>
       </c>
       <c r="F461" t="s">
-        <v>4285</v>
+        <v>4270</v>
       </c>
       <c r="G461" t="s">
-        <v>4286</v>
+        <v>4271</v>
       </c>
       <c r="H461" t="s">
-        <v>4287</v>
+        <v>4272</v>
       </c>
       <c r="I461" t="s">
-        <v>4288</v>
+        <v>4273</v>
       </c>
       <c r="J461" t="s">
         <v>24</v>
       </c>
       <c r="K461" t="s">
         <v>170</v>
       </c>
       <c r="L461" t="s">
         <v>26</v>
       </c>
       <c r="M461" t="s">
         <v>171</v>
       </c>
       <c r="N461" t="s">
         <v>28</v>
       </c>
       <c r="O461" t="s">
-        <v>4289</v>
+        <v>4274</v>
       </c>
     </row>
     <row r="462" spans="1:15">
       <c r="A462">
-        <v>65071</v>
+        <v>10948</v>
       </c>
       <c r="B462" t="s">
-        <v>4290</v>
+        <v>4275</v>
       </c>
       <c r="C462" t="s">
-        <v>4291</v>
+        <v>4276</v>
       </c>
       <c r="D462" t="s">
-        <v>4292</v>
+        <v>4277</v>
       </c>
       <c r="E462" t="s">
-        <v>4293</v>
+        <v>4278</v>
       </c>
       <c r="F462" t="s">
-        <v>4294</v>
+        <v>4279</v>
       </c>
       <c r="G462" t="s">
-        <v>4295</v>
+        <v>4280</v>
       </c>
       <c r="H462" t="s">
-        <v>4296</v>
+        <v>4281</v>
       </c>
       <c r="I462" t="s">
-        <v>4297</v>
+        <v>4282</v>
       </c>
       <c r="J462" t="s">
         <v>24</v>
       </c>
       <c r="K462" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L462" t="s">
         <v>26</v>
       </c>
       <c r="M462" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N462" t="s">
         <v>28</v>
       </c>
       <c r="O462" t="s">
-        <v>4298</v>
+        <v>4283</v>
       </c>
     </row>
     <row r="463" spans="1:15">
       <c r="A463">
-        <v>65073</v>
+        <v>10950</v>
       </c>
       <c r="B463" t="s">
-        <v>4299</v>
+        <v>4284</v>
       </c>
       <c r="C463" t="s">
-        <v>4300</v>
+        <v>4285</v>
       </c>
       <c r="D463" t="s">
-        <v>4301</v>
+        <v>4286</v>
       </c>
       <c r="E463" t="s">
-        <v>4302</v>
+        <v>4287</v>
       </c>
       <c r="F463" t="s">
-        <v>4303</v>
+        <v>4288</v>
       </c>
       <c r="G463" t="s">
-        <v>4304</v>
+        <v>4289</v>
       </c>
       <c r="H463" t="s">
-        <v>4305</v>
+        <v>4290</v>
       </c>
       <c r="I463" t="s">
-        <v>4306</v>
+        <v>4291</v>
       </c>
       <c r="J463" t="s">
         <v>24</v>
       </c>
       <c r="K463" t="s">
-        <v>25</v>
+        <v>4292</v>
       </c>
       <c r="L463" t="s">
         <v>26</v>
       </c>
       <c r="M463" t="s">
-        <v>27</v>
+        <v>4293</v>
       </c>
       <c r="N463" t="s">
         <v>28</v>
       </c>
       <c r="O463" t="s">
-        <v>4307</v>
+        <v>4294</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464">
-        <v>65074</v>
+        <v>10951</v>
       </c>
       <c r="B464" t="s">
-        <v>4308</v>
+        <v>4295</v>
       </c>
       <c r="C464" t="s">
-        <v>4309</v>
+        <v>4296</v>
       </c>
       <c r="D464" t="s">
-        <v>4310</v>
+        <v>4297</v>
       </c>
       <c r="E464" t="s">
-        <v>4311</v>
+        <v>4298</v>
       </c>
       <c r="F464" t="s">
-        <v>4312</v>
+        <v>4299</v>
       </c>
       <c r="G464" t="s">
-        <v>4313</v>
+        <v>4300</v>
       </c>
       <c r="H464" t="s">
-        <v>4314</v>
+        <v>4301</v>
       </c>
       <c r="I464" t="s">
-        <v>4315</v>
+        <v>4302</v>
       </c>
       <c r="J464" t="s">
         <v>24</v>
       </c>
       <c r="K464" t="s">
-        <v>4316</v>
+        <v>47</v>
       </c>
       <c r="L464" t="s">
         <v>26</v>
       </c>
       <c r="M464" t="s">
-        <v>4043</v>
+        <v>48</v>
       </c>
       <c r="N464" t="s">
         <v>28</v>
       </c>
       <c r="O464" t="s">
-        <v>4317</v>
+        <v>4303</v>
       </c>
     </row>
     <row r="465" spans="1:15">
       <c r="A465">
-        <v>65075</v>
+        <v>11000</v>
       </c>
       <c r="B465" t="s">
-        <v>4318</v>
+        <v>4304</v>
       </c>
       <c r="C465" t="s">
-        <v>4319</v>
+        <v>4305</v>
       </c>
       <c r="D465" t="s">
-        <v>4320</v>
+        <v>4306</v>
       </c>
       <c r="E465" t="s">
-        <v>4321</v>
+        <v>4307</v>
       </c>
       <c r="F465" t="s">
-        <v>4322</v>
+        <v>4308</v>
       </c>
       <c r="G465" t="s">
-        <v>4323</v>
+        <v>4309</v>
       </c>
       <c r="H465" t="s">
-        <v>4324</v>
+        <v>4310</v>
       </c>
       <c r="I465" t="s">
-        <v>4325</v>
+        <v>4311</v>
       </c>
       <c r="J465" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K465" t="s">
-        <v>683</v>
+        <v>25</v>
       </c>
       <c r="L465" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M465" t="s">
-        <v>4043</v>
+        <v>27</v>
       </c>
       <c r="N465" t="s">
         <v>28</v>
       </c>
       <c r="O465" t="s">
-        <v>4326</v>
+        <v>4312</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466">
-        <v>65076</v>
+        <v>11161</v>
       </c>
       <c r="B466" t="s">
-        <v>4327</v>
+        <v>4313</v>
       </c>
       <c r="C466" t="s">
-        <v>4328</v>
+        <v>4314</v>
       </c>
       <c r="D466" t="s">
-        <v>4329</v>
+        <v>4315</v>
       </c>
       <c r="E466" t="s">
-        <v>4330</v>
+        <v>4316</v>
       </c>
       <c r="F466" t="s">
-        <v>4331</v>
+        <v>4317</v>
       </c>
       <c r="G466" t="s">
-        <v>4332</v>
+        <v>4318</v>
       </c>
       <c r="H466" t="s">
-        <v>4333</v>
+        <v>4319</v>
       </c>
       <c r="I466" t="s">
-        <v>4334</v>
+        <v>4320</v>
       </c>
       <c r="J466" t="s">
         <v>24</v>
       </c>
       <c r="K466" t="s">
-        <v>170</v>
+        <v>917</v>
       </c>
       <c r="L466" t="s">
         <v>26</v>
       </c>
       <c r="M466" t="s">
-        <v>171</v>
+        <v>1532</v>
       </c>
       <c r="N466" t="s">
         <v>28</v>
       </c>
       <c r="O466" t="s">
-        <v>4335</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467">
-        <v>65077</v>
+        <v>11169</v>
       </c>
       <c r="B467" t="s">
-        <v>4336</v>
+        <v>4322</v>
       </c>
       <c r="C467" t="s">
-        <v>4337</v>
+        <v>4323</v>
       </c>
       <c r="D467" t="s">
-        <v>4338</v>
+        <v>4324</v>
       </c>
       <c r="E467" t="s">
-        <v>4339</v>
+        <v>4325</v>
       </c>
       <c r="F467" t="s">
-        <v>4340</v>
+        <v>4326</v>
       </c>
       <c r="G467" t="s">
-        <v>4341</v>
+        <v>4327</v>
       </c>
       <c r="H467" t="s">
-        <v>4342</v>
+        <v>4328</v>
       </c>
       <c r="I467" t="s">
-        <v>4343</v>
+        <v>4329</v>
       </c>
       <c r="J467" t="s">
         <v>24</v>
       </c>
       <c r="K467" t="s">
-        <v>740</v>
+        <v>59</v>
       </c>
       <c r="L467" t="s">
         <v>26</v>
       </c>
       <c r="M467" t="s">
-        <v>741</v>
+        <v>61</v>
       </c>
       <c r="N467" t="s">
         <v>28</v>
       </c>
       <c r="O467" t="s">
-        <v>4344</v>
+        <v>4330</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468">
-        <v>65080</v>
+        <v>11220</v>
       </c>
       <c r="B468" t="s">
-        <v>4345</v>
+        <v>4331</v>
       </c>
       <c r="C468" t="s">
-        <v>4346</v>
+        <v>4332</v>
       </c>
       <c r="D468" t="s">
-        <v>4347</v>
+        <v>4333</v>
       </c>
       <c r="E468" t="s">
-        <v>4348</v>
+        <v>4334</v>
       </c>
       <c r="F468" t="s">
-        <v>4349</v>
+        <v>4335</v>
       </c>
       <c r="G468" t="s">
-        <v>4350</v>
+        <v>4336</v>
       </c>
       <c r="H468" t="s">
-        <v>4351</v>
+        <v>4337</v>
       </c>
       <c r="I468" t="s">
-        <v>4352</v>
+        <v>4338</v>
       </c>
       <c r="J468" t="s">
         <v>24</v>
       </c>
       <c r="K468" t="s">
-        <v>47</v>
+        <v>690</v>
       </c>
       <c r="L468" t="s">
         <v>26</v>
       </c>
       <c r="M468" t="s">
-        <v>48</v>
+        <v>691</v>
       </c>
       <c r="N468" t="s">
         <v>28</v>
       </c>
       <c r="O468" t="s">
-        <v>4353</v>
+        <v>4339</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469">
-        <v>65081</v>
+        <v>11231</v>
       </c>
       <c r="B469" t="s">
-        <v>4354</v>
+        <v>4340</v>
       </c>
       <c r="C469" t="s">
-        <v>4355</v>
+        <v>4341</v>
       </c>
       <c r="D469" t="s">
-        <v>4356</v>
+        <v>4342</v>
       </c>
       <c r="E469" t="s">
-        <v>4357</v>
+        <v>4343</v>
       </c>
       <c r="F469" t="s">
-        <v>4358</v>
+        <v>4344</v>
       </c>
       <c r="G469" t="s">
-        <v>4359</v>
+        <v>4345</v>
       </c>
       <c r="H469" t="s">
-        <v>4360</v>
+        <v>4346</v>
       </c>
       <c r="I469" t="s">
-        <v>4361</v>
+        <v>4347</v>
       </c>
       <c r="J469" t="s">
         <v>24</v>
       </c>
       <c r="K469" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L469" t="s">
         <v>26</v>
       </c>
       <c r="M469" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="N469" t="s">
         <v>28</v>
       </c>
       <c r="O469" t="s">
-        <v>4362</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470">
-        <v>65082</v>
+        <v>11249</v>
       </c>
       <c r="B470" t="s">
-        <v>4363</v>
+        <v>4349</v>
       </c>
       <c r="C470" t="s">
-        <v>4364</v>
+        <v>4350</v>
       </c>
       <c r="D470" t="s">
-        <v>4365</v>
+        <v>4351</v>
       </c>
       <c r="E470" t="s">
-        <v>4366</v>
+        <v>4352</v>
       </c>
       <c r="F470" t="s">
-        <v>4367</v>
+        <v>4353</v>
       </c>
       <c r="G470" t="s">
-        <v>4368</v>
+        <v>4354</v>
       </c>
       <c r="H470" t="s">
-        <v>4369</v>
+        <v>4355</v>
       </c>
       <c r="I470" t="s">
-        <v>4370</v>
+        <v>4356</v>
       </c>
       <c r="J470" t="s">
         <v>24</v>
       </c>
       <c r="K470" t="s">
         <v>47</v>
       </c>
       <c r="L470" t="s">
         <v>26</v>
       </c>
       <c r="M470" t="s">
         <v>48</v>
       </c>
       <c r="N470" t="s">
         <v>28</v>
       </c>
       <c r="O470" t="s">
-        <v>4371</v>
+        <v>4357</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471">
-        <v>65083</v>
+        <v>11251</v>
       </c>
       <c r="B471" t="s">
-        <v>4372</v>
+        <v>4358</v>
       </c>
       <c r="C471" t="s">
-        <v>4373</v>
+        <v>4359</v>
       </c>
       <c r="D471" t="s">
-        <v>4374</v>
+        <v>4360</v>
       </c>
       <c r="E471" t="s">
-        <v>4375</v>
+        <v>4361</v>
       </c>
       <c r="F471" t="s">
-        <v>4376</v>
+        <v>4362</v>
       </c>
       <c r="G471" t="s">
-        <v>4377</v>
+        <v>4363</v>
       </c>
       <c r="H471" t="s">
-        <v>4378</v>
+        <v>4364</v>
       </c>
       <c r="I471" t="s">
-        <v>4379</v>
+        <v>4365</v>
       </c>
       <c r="J471" t="s">
         <v>24</v>
       </c>
       <c r="K471" t="s">
-        <v>170</v>
+        <v>3917</v>
       </c>
       <c r="L471" t="s">
         <v>26</v>
       </c>
       <c r="M471" t="s">
-        <v>171</v>
+        <v>3918</v>
       </c>
       <c r="N471" t="s">
         <v>28</v>
       </c>
       <c r="O471" t="s">
-        <v>4380</v>
+        <v>4366</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472">
-        <v>65084</v>
+        <v>11256</v>
       </c>
       <c r="B472" t="s">
-        <v>4381</v>
+        <v>4367</v>
       </c>
       <c r="C472" t="s">
-        <v>4382</v>
+        <v>4368</v>
       </c>
       <c r="D472" t="s">
-        <v>4383</v>
+        <v>4369</v>
       </c>
       <c r="E472" t="s">
-        <v>4384</v>
+        <v>4370</v>
       </c>
       <c r="F472" t="s">
-        <v>4385</v>
+        <v>4371</v>
       </c>
       <c r="G472" t="s">
-        <v>4386</v>
+        <v>4372</v>
       </c>
       <c r="H472" t="s">
-        <v>4387</v>
+        <v>4373</v>
       </c>
       <c r="I472" t="s">
-        <v>4388</v>
+        <v>4374</v>
       </c>
       <c r="J472" t="s">
         <v>24</v>
       </c>
       <c r="K472" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L472" t="s">
         <v>26</v>
       </c>
       <c r="M472" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N472" t="s">
         <v>28</v>
       </c>
       <c r="O472" t="s">
-        <v>4389</v>
+        <v>4375</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473">
-        <v>65085</v>
+        <v>11287</v>
       </c>
       <c r="B473" t="s">
-        <v>4390</v>
+        <v>4376</v>
       </c>
       <c r="C473" t="s">
-        <v>4391</v>
+        <v>4377</v>
       </c>
       <c r="D473" t="s">
-        <v>4392</v>
+        <v>4378</v>
       </c>
       <c r="E473" t="s">
-        <v>4393</v>
+        <v>4379</v>
       </c>
       <c r="F473" t="s">
-        <v>4394</v>
+        <v>4380</v>
       </c>
       <c r="G473" t="s">
-        <v>4395</v>
+        <v>4381</v>
       </c>
       <c r="H473" t="s">
-        <v>4396</v>
+        <v>4382</v>
       </c>
       <c r="I473" t="s">
-        <v>4397</v>
+        <v>4383</v>
       </c>
       <c r="J473" t="s">
         <v>24</v>
       </c>
       <c r="K473" t="s">
-        <v>571</v>
+        <v>170</v>
       </c>
       <c r="L473" t="s">
         <v>26</v>
       </c>
       <c r="M473" t="s">
-        <v>572</v>
+        <v>171</v>
       </c>
       <c r="N473" t="s">
         <v>28</v>
       </c>
       <c r="O473" t="s">
-        <v>4398</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474">
-        <v>65086</v>
+        <v>11299</v>
       </c>
       <c r="B474" t="s">
-        <v>4399</v>
+        <v>4385</v>
       </c>
       <c r="C474" t="s">
-        <v>4400</v>
+        <v>4386</v>
       </c>
       <c r="D474" t="s">
-        <v>4401</v>
+        <v>4387</v>
       </c>
       <c r="E474" t="s">
-        <v>4402</v>
+        <v>4388</v>
       </c>
       <c r="F474" t="s">
-        <v>4403</v>
+        <v>4389</v>
       </c>
       <c r="G474" t="s">
-        <v>4404</v>
+        <v>4390</v>
       </c>
       <c r="H474" t="s">
-        <v>4405</v>
+        <v>4391</v>
       </c>
       <c r="I474" t="s">
-        <v>4406</v>
+        <v>4392</v>
       </c>
       <c r="J474" t="s">
         <v>24</v>
       </c>
       <c r="K474" t="s">
         <v>170</v>
       </c>
       <c r="L474" t="s">
         <v>26</v>
       </c>
       <c r="M474" t="s">
         <v>171</v>
       </c>
       <c r="N474" t="s">
         <v>28</v>
       </c>
       <c r="O474" t="s">
-        <v>4407</v>
+        <v>4393</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475">
-        <v>65087</v>
+        <v>11303</v>
       </c>
       <c r="B475" t="s">
-        <v>4408</v>
+        <v>4394</v>
       </c>
       <c r="C475" t="s">
-        <v>4409</v>
+        <v>4395</v>
       </c>
       <c r="D475" t="s">
-        <v>4410</v>
+        <v>4396</v>
       </c>
       <c r="E475" t="s">
-        <v>4411</v>
+        <v>4397</v>
       </c>
       <c r="F475" t="s">
-        <v>4412</v>
+        <v>4398</v>
       </c>
       <c r="G475" t="s">
-        <v>4413</v>
+        <v>4399</v>
       </c>
       <c r="H475" t="s">
-        <v>4414</v>
+        <v>4400</v>
       </c>
       <c r="I475" t="s">
-        <v>4415</v>
+        <v>4401</v>
       </c>
       <c r="J475" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K475" t="s">
-        <v>170</v>
+        <v>274</v>
       </c>
       <c r="L475" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M475" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="N475" t="s">
         <v>28</v>
       </c>
       <c r="O475" t="s">
-        <v>4416</v>
+        <v>4402</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476">
-        <v>65088</v>
+        <v>11306</v>
       </c>
       <c r="B476" t="s">
-        <v>4417</v>
+        <v>4403</v>
       </c>
       <c r="C476" t="s">
-        <v>4418</v>
+        <v>4404</v>
       </c>
       <c r="D476" t="s">
-        <v>4419</v>
+        <v>4405</v>
       </c>
       <c r="E476" t="s">
-        <v>4420</v>
+        <v>4406</v>
       </c>
       <c r="F476" t="s">
-        <v>4421</v>
+        <v>4407</v>
       </c>
       <c r="G476" t="s">
-        <v>4422</v>
+        <v>4408</v>
       </c>
       <c r="H476" t="s">
-        <v>4423</v>
+        <v>4409</v>
       </c>
       <c r="I476" t="s">
-        <v>4424</v>
+        <v>4410</v>
       </c>
       <c r="J476" t="s">
         <v>24</v>
       </c>
       <c r="K476" t="s">
-        <v>25</v>
+        <v>1189</v>
       </c>
       <c r="L476" t="s">
         <v>26</v>
       </c>
       <c r="M476" t="s">
-        <v>27</v>
+        <v>1190</v>
       </c>
       <c r="N476" t="s">
         <v>28</v>
       </c>
       <c r="O476" t="s">
-        <v>4425</v>
+        <v>4411</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477">
-        <v>65089</v>
+        <v>58060</v>
       </c>
       <c r="B477" t="s">
-        <v>4426</v>
+        <v>4412</v>
       </c>
       <c r="C477" t="s">
-        <v>4427</v>
+        <v>4413</v>
       </c>
       <c r="D477" t="s">
-        <v>4428</v>
+        <v>4414</v>
       </c>
       <c r="E477" t="s">
-        <v>4429</v>
+        <v>4415</v>
       </c>
       <c r="F477" t="s">
-        <v>4430</v>
+        <v>4416</v>
       </c>
       <c r="G477" t="s">
-        <v>4431</v>
+        <v>4417</v>
       </c>
       <c r="H477" t="s">
-        <v>4432</v>
+        <v>4418</v>
       </c>
       <c r="I477" t="s">
-        <v>4433</v>
+        <v>4419</v>
       </c>
       <c r="J477" t="s">
         <v>24</v>
       </c>
       <c r="K477" t="s">
-        <v>25</v>
+        <v>3917</v>
       </c>
       <c r="L477" t="s">
         <v>26</v>
       </c>
       <c r="M477" t="s">
-        <v>27</v>
+        <v>3918</v>
       </c>
       <c r="N477" t="s">
         <v>28</v>
       </c>
       <c r="O477" t="s">
-        <v>4434</v>
+        <v>4420</v>
       </c>
     </row>
     <row r="478" spans="1:15">
       <c r="A478">
-        <v>65090</v>
+        <v>58066</v>
       </c>
       <c r="B478" t="s">
-        <v>4435</v>
+        <v>4421</v>
       </c>
       <c r="C478" t="s">
-        <v>4436</v>
+        <v>4422</v>
       </c>
       <c r="D478" t="s">
-        <v>4437</v>
+        <v>4423</v>
       </c>
       <c r="E478" t="s">
-        <v>4438</v>
+        <v>4424</v>
       </c>
       <c r="F478" t="s">
-        <v>4439</v>
+        <v>4425</v>
       </c>
       <c r="G478" t="s">
-        <v>4440</v>
+        <v>4426</v>
       </c>
       <c r="H478" t="s">
-        <v>4441</v>
+        <v>4427</v>
       </c>
       <c r="I478" t="s">
-        <v>4442</v>
+        <v>4428</v>
       </c>
       <c r="J478" t="s">
         <v>24</v>
       </c>
       <c r="K478" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L478" t="s">
         <v>26</v>
       </c>
       <c r="M478" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N478" t="s">
         <v>28</v>
       </c>
       <c r="O478" t="s">
-        <v>4443</v>
+        <v>4429</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479">
-        <v>65091</v>
+        <v>58067</v>
       </c>
       <c r="B479" t="s">
-        <v>4444</v>
+        <v>4430</v>
       </c>
       <c r="C479" t="s">
-        <v>4445</v>
+        <v>4431</v>
       </c>
       <c r="D479" t="s">
-        <v>4446</v>
+        <v>4432</v>
       </c>
       <c r="E479" t="s">
-        <v>4447</v>
+        <v>4433</v>
       </c>
       <c r="F479" t="s">
-        <v>4448</v>
+        <v>4434</v>
       </c>
       <c r="G479" t="s">
-        <v>4449</v>
+        <v>4435</v>
       </c>
       <c r="H479" t="s">
-        <v>4450</v>
+        <v>4436</v>
       </c>
       <c r="I479" t="s">
-        <v>4451</v>
+        <v>4437</v>
       </c>
       <c r="J479" t="s">
         <v>24</v>
       </c>
       <c r="K479" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L479" t="s">
         <v>26</v>
       </c>
       <c r="M479" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N479" t="s">
         <v>28</v>
       </c>
       <c r="O479" t="s">
-        <v>4452</v>
+        <v>4438</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480">
-        <v>65092</v>
+        <v>58090</v>
       </c>
       <c r="B480" t="s">
-        <v>4453</v>
+        <v>4439</v>
       </c>
       <c r="C480" t="s">
-        <v>4454</v>
+        <v>4440</v>
       </c>
       <c r="D480" t="s">
-        <v>4455</v>
+        <v>4441</v>
       </c>
       <c r="E480" t="s">
-        <v>4456</v>
+        <v>4442</v>
       </c>
       <c r="F480" t="s">
-        <v>4457</v>
+        <v>4443</v>
       </c>
       <c r="G480" t="s">
-        <v>4458</v>
+        <v>4444</v>
       </c>
       <c r="H480" t="s">
-        <v>4459</v>
+        <v>4445</v>
       </c>
       <c r="I480" t="s">
-        <v>4460</v>
+        <v>4446</v>
       </c>
       <c r="J480" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K480" t="s">
-        <v>170</v>
+        <v>770</v>
       </c>
       <c r="L480" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M480" t="s">
-        <v>171</v>
+        <v>772</v>
       </c>
       <c r="N480" t="s">
         <v>28</v>
       </c>
       <c r="O480" t="s">
-        <v>4461</v>
+        <v>4447</v>
       </c>
     </row>
     <row r="481" spans="1:15">
       <c r="A481">
-        <v>65093</v>
+        <v>58091</v>
       </c>
       <c r="B481" t="s">
-        <v>4462</v>
+        <v>4448</v>
       </c>
       <c r="C481" t="s">
-        <v>4463</v>
+        <v>4449</v>
       </c>
       <c r="D481" t="s">
-        <v>4464</v>
+        <v>4450</v>
       </c>
       <c r="E481" t="s">
-        <v>4465</v>
+        <v>4451</v>
       </c>
       <c r="F481" t="s">
-        <v>4466</v>
+        <v>4452</v>
       </c>
       <c r="G481" t="s">
-        <v>4467</v>
+        <v>4453</v>
       </c>
       <c r="H481" t="s">
-        <v>4468</v>
+        <v>4454</v>
       </c>
       <c r="I481" t="s">
-        <v>4469</v>
+        <v>4455</v>
       </c>
       <c r="J481" t="s">
         <v>24</v>
       </c>
       <c r="K481" t="s">
-        <v>170</v>
+        <v>4456</v>
       </c>
       <c r="L481" t="s">
         <v>26</v>
       </c>
       <c r="M481" t="s">
-        <v>171</v>
+        <v>4457</v>
       </c>
       <c r="N481" t="s">
         <v>28</v>
       </c>
       <c r="O481" t="s">
-        <v>4470</v>
+        <v>4458</v>
       </c>
     </row>
     <row r="482" spans="1:15">
       <c r="A482">
-        <v>65094</v>
+        <v>58093</v>
       </c>
       <c r="B482" t="s">
-        <v>4471</v>
+        <v>4459</v>
       </c>
       <c r="C482" t="s">
-        <v>4472</v>
+        <v>4460</v>
       </c>
       <c r="D482" t="s">
-        <v>4473</v>
+        <v>4461</v>
       </c>
       <c r="E482" t="s">
-        <v>4474</v>
+        <v>4462</v>
       </c>
       <c r="F482" t="s">
-        <v>4475</v>
+        <v>4463</v>
       </c>
       <c r="G482" t="s">
-        <v>4476</v>
+        <v>4464</v>
       </c>
       <c r="H482" t="s">
-        <v>4477</v>
+        <v>4465</v>
       </c>
       <c r="I482" t="s">
-        <v>4478</v>
+        <v>4466</v>
       </c>
       <c r="J482" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K482" t="s">
-        <v>4479</v>
+        <v>2419</v>
       </c>
       <c r="L482" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M482" t="s">
-        <v>4480</v>
+        <v>2420</v>
       </c>
       <c r="N482" t="s">
         <v>28</v>
       </c>
       <c r="O482" t="s">
-        <v>4481</v>
+        <v>4467</v>
       </c>
     </row>
     <row r="483" spans="1:15">
       <c r="A483">
-        <v>65095</v>
+        <v>58120</v>
       </c>
       <c r="B483" t="s">
-        <v>4482</v>
+        <v>4468</v>
       </c>
       <c r="C483" t="s">
-        <v>4483</v>
+        <v>4469</v>
       </c>
       <c r="D483" t="s">
-        <v>4484</v>
+        <v>4470</v>
       </c>
       <c r="E483" t="s">
-        <v>4485</v>
+        <v>4471</v>
       </c>
       <c r="F483" t="s">
-        <v>4486</v>
+        <v>4472</v>
       </c>
       <c r="G483" t="s">
-        <v>4487</v>
+        <v>4473</v>
       </c>
       <c r="H483" t="s">
-        <v>4488</v>
+        <v>4474</v>
       </c>
       <c r="I483" t="s">
-        <v>4489</v>
+        <v>4475</v>
       </c>
       <c r="J483" t="s">
         <v>24</v>
       </c>
       <c r="K483" t="s">
-        <v>740</v>
+        <v>25</v>
       </c>
       <c r="L483" t="s">
         <v>26</v>
       </c>
       <c r="M483" t="s">
-        <v>741</v>
+        <v>27</v>
       </c>
       <c r="N483" t="s">
         <v>28</v>
       </c>
       <c r="O483" t="s">
-        <v>4490</v>
+        <v>4476</v>
       </c>
     </row>
     <row r="484" spans="1:15">
       <c r="A484">
-        <v>65096</v>
+        <v>58122</v>
       </c>
       <c r="B484" t="s">
-        <v>4491</v>
+        <v>4477</v>
       </c>
       <c r="C484" t="s">
-        <v>4492</v>
+        <v>4478</v>
       </c>
       <c r="D484" t="s">
-        <v>4493</v>
+        <v>4479</v>
       </c>
       <c r="E484" t="s">
-        <v>4494</v>
+        <v>4480</v>
       </c>
       <c r="F484" t="s">
-        <v>4495</v>
+        <v>4481</v>
       </c>
       <c r="G484" t="s">
-        <v>4496</v>
+        <v>4482</v>
       </c>
       <c r="H484" t="s">
-        <v>4497</v>
+        <v>4483</v>
       </c>
       <c r="I484" t="s">
-        <v>4498</v>
+        <v>4484</v>
       </c>
       <c r="J484" t="s">
         <v>24</v>
       </c>
       <c r="K484" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L484" t="s">
         <v>26</v>
       </c>
       <c r="M484" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N484" t="s">
         <v>28</v>
       </c>
       <c r="O484" t="s">
-        <v>4499</v>
+        <v>4485</v>
       </c>
     </row>
     <row r="485" spans="1:15">
       <c r="A485">
-        <v>65097</v>
+        <v>58125</v>
       </c>
       <c r="B485" t="s">
-        <v>4500</v>
+        <v>4486</v>
       </c>
       <c r="C485" t="s">
-        <v>4501</v>
+        <v>4487</v>
       </c>
       <c r="D485" t="s">
-        <v>4502</v>
+        <v>4488</v>
       </c>
       <c r="E485" t="s">
-        <v>4503</v>
+        <v>4489</v>
       </c>
       <c r="F485" t="s">
-        <v>4504</v>
+        <v>4490</v>
       </c>
       <c r="G485" t="s">
-        <v>4505</v>
+        <v>4491</v>
       </c>
       <c r="H485" t="s">
-        <v>4506</v>
+        <v>4492</v>
       </c>
       <c r="I485" t="s">
-        <v>4507</v>
+        <v>4493</v>
       </c>
       <c r="J485" t="s">
         <v>24</v>
       </c>
       <c r="K485" t="s">
-        <v>170</v>
+        <v>3917</v>
       </c>
       <c r="L485" t="s">
         <v>26</v>
       </c>
       <c r="M485" t="s">
-        <v>171</v>
+        <v>3918</v>
       </c>
       <c r="N485" t="s">
         <v>28</v>
       </c>
       <c r="O485" t="s">
-        <v>4508</v>
+        <v>4494</v>
       </c>
     </row>
     <row r="486" spans="1:15">
       <c r="A486">
-        <v>65098</v>
+        <v>58144</v>
       </c>
       <c r="B486" t="s">
-        <v>4509</v>
+        <v>4495</v>
       </c>
       <c r="C486" t="s">
-        <v>4510</v>
+        <v>4496</v>
       </c>
       <c r="D486" t="s">
-        <v>4511</v>
+        <v>4497</v>
       </c>
       <c r="E486" t="s">
-        <v>4512</v>
+        <v>4498</v>
       </c>
       <c r="F486" t="s">
-        <v>4513</v>
+        <v>4499</v>
       </c>
       <c r="G486" t="s">
-        <v>4514</v>
+        <v>4500</v>
       </c>
       <c r="H486" t="s">
-        <v>4515</v>
+        <v>4501</v>
       </c>
       <c r="I486" t="s">
-        <v>4516</v>
+        <v>4502</v>
       </c>
       <c r="J486" t="s">
         <v>24</v>
       </c>
       <c r="K486" t="s">
         <v>25</v>
       </c>
       <c r="L486" t="s">
         <v>26</v>
       </c>
       <c r="M486" t="s">
         <v>27</v>
       </c>
       <c r="N486" t="s">
         <v>28</v>
       </c>
       <c r="O486" t="s">
-        <v>4517</v>
+        <v>4503</v>
       </c>
     </row>
     <row r="487" spans="1:15">
       <c r="A487">
-        <v>65099</v>
+        <v>58148</v>
       </c>
       <c r="B487" t="s">
-        <v>4518</v>
+        <v>4504</v>
       </c>
       <c r="C487" t="s">
-        <v>4519</v>
+        <v>4505</v>
       </c>
       <c r="D487" t="s">
-        <v>4520</v>
+        <v>4506</v>
       </c>
       <c r="E487" t="s">
-        <v>4521</v>
+        <v>4507</v>
       </c>
       <c r="F487" t="s">
-        <v>4522</v>
+        <v>4508</v>
       </c>
       <c r="G487" t="s">
-        <v>4523</v>
+        <v>4509</v>
       </c>
       <c r="H487" t="s">
-        <v>4524</v>
+        <v>4510</v>
       </c>
       <c r="I487" t="s">
-        <v>4525</v>
+        <v>4511</v>
       </c>
       <c r="J487" t="s">
         <v>24</v>
       </c>
       <c r="K487" t="s">
-        <v>170</v>
+        <v>1124</v>
       </c>
       <c r="L487" t="s">
         <v>26</v>
       </c>
       <c r="M487" t="s">
-        <v>171</v>
+        <v>1125</v>
       </c>
       <c r="N487" t="s">
         <v>28</v>
       </c>
       <c r="O487" t="s">
-        <v>4526</v>
+        <v>4512</v>
       </c>
     </row>
     <row r="488" spans="1:15">
       <c r="A488">
-        <v>65100</v>
+        <v>58218</v>
       </c>
       <c r="B488" t="s">
-        <v>4527</v>
+        <v>4513</v>
       </c>
       <c r="C488" t="s">
-        <v>4528</v>
+        <v>4514</v>
       </c>
       <c r="D488" t="s">
-        <v>4529</v>
+        <v>4515</v>
       </c>
       <c r="E488" t="s">
-        <v>4530</v>
+        <v>4516</v>
       </c>
       <c r="F488" t="s">
-        <v>4531</v>
+        <v>4517</v>
       </c>
       <c r="G488" t="s">
-        <v>4532</v>
+        <v>4518</v>
       </c>
       <c r="H488" t="s">
-        <v>4533</v>
+        <v>4519</v>
       </c>
       <c r="I488" t="s">
-        <v>4534</v>
+        <v>4520</v>
       </c>
       <c r="J488" t="s">
         <v>24</v>
       </c>
       <c r="K488" t="s">
-        <v>3911</v>
+        <v>170</v>
       </c>
       <c r="L488" t="s">
         <v>26</v>
       </c>
       <c r="M488" t="s">
-        <v>3912</v>
+        <v>171</v>
       </c>
       <c r="N488" t="s">
         <v>28</v>
       </c>
       <c r="O488" t="s">
-        <v>4535</v>
+        <v>4521</v>
       </c>
     </row>
     <row r="489" spans="1:15">
       <c r="A489">
-        <v>65101</v>
+        <v>58223</v>
       </c>
       <c r="B489" t="s">
-        <v>4536</v>
+        <v>4522</v>
       </c>
       <c r="C489" t="s">
-        <v>4537</v>
+        <v>4523</v>
       </c>
       <c r="D489" t="s">
-        <v>4538</v>
+        <v>4524</v>
       </c>
       <c r="E489" t="s">
-        <v>4539</v>
+        <v>4525</v>
       </c>
       <c r="F489" t="s">
-        <v>4540</v>
+        <v>4526</v>
       </c>
       <c r="G489" t="s">
-        <v>4541</v>
+        <v>4527</v>
       </c>
       <c r="H489" t="s">
-        <v>4542</v>
+        <v>4528</v>
       </c>
       <c r="I489" t="s">
-        <v>4543</v>
+        <v>4529</v>
       </c>
       <c r="J489" t="s">
         <v>24</v>
       </c>
       <c r="K489" t="s">
         <v>170</v>
       </c>
       <c r="L489" t="s">
         <v>26</v>
       </c>
       <c r="M489" t="s">
         <v>171</v>
       </c>
       <c r="N489" t="s">
         <v>28</v>
       </c>
       <c r="O489" t="s">
-        <v>4544</v>
+        <v>4530</v>
       </c>
     </row>
     <row r="490" spans="1:15">
       <c r="A490">
-        <v>65102</v>
+        <v>58240</v>
       </c>
       <c r="B490" t="s">
-        <v>4545</v>
+        <v>4531</v>
       </c>
       <c r="C490" t="s">
-        <v>4546</v>
+        <v>4532</v>
       </c>
       <c r="D490" t="s">
-        <v>4547</v>
+        <v>4533</v>
       </c>
       <c r="E490" t="s">
-        <v>4548</v>
+        <v>4534</v>
       </c>
       <c r="F490" t="s">
-        <v>4549</v>
+        <v>4535</v>
       </c>
       <c r="G490" t="s">
-        <v>4550</v>
+        <v>4536</v>
       </c>
       <c r="H490" t="s">
-        <v>4551</v>
+        <v>4537</v>
       </c>
       <c r="I490" t="s">
-        <v>4552</v>
+        <v>4538</v>
       </c>
       <c r="J490" t="s">
         <v>24</v>
       </c>
       <c r="K490" t="s">
-        <v>25</v>
+        <v>4539</v>
       </c>
       <c r="L490" t="s">
         <v>26</v>
       </c>
       <c r="M490" t="s">
-        <v>27</v>
+        <v>4540</v>
       </c>
       <c r="N490" t="s">
         <v>28</v>
       </c>
       <c r="O490" t="s">
-        <v>4553</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="491" spans="1:15">
       <c r="A491">
-        <v>65104</v>
+        <v>58259</v>
       </c>
       <c r="B491" t="s">
-        <v>4554</v>
+        <v>4542</v>
       </c>
       <c r="C491" t="s">
-        <v>4555</v>
+        <v>4543</v>
       </c>
       <c r="D491" t="s">
-        <v>4556</v>
+        <v>4544</v>
       </c>
       <c r="E491" t="s">
-        <v>4557</v>
+        <v>4545</v>
       </c>
       <c r="F491" t="s">
-        <v>4558</v>
+        <v>4546</v>
       </c>
       <c r="G491" t="s">
-        <v>4559</v>
+        <v>4547</v>
       </c>
       <c r="H491" t="s">
-        <v>4560</v>
+        <v>4548</v>
       </c>
       <c r="I491" t="s">
-        <v>4561</v>
+        <v>4549</v>
       </c>
       <c r="J491" t="s">
         <v>24</v>
       </c>
       <c r="K491" t="s">
-        <v>2395</v>
+        <v>4550</v>
       </c>
       <c r="L491" t="s">
         <v>26</v>
       </c>
       <c r="M491" t="s">
-        <v>2396</v>
+        <v>4551</v>
       </c>
       <c r="N491" t="s">
         <v>28</v>
       </c>
       <c r="O491" t="s">
-        <v>4562</v>
+        <v>4552</v>
       </c>
     </row>
     <row r="492" spans="1:15">
       <c r="A492">
-        <v>65105</v>
+        <v>64597</v>
       </c>
       <c r="B492" t="s">
-        <v>4563</v>
+        <v>4553</v>
       </c>
       <c r="C492" t="s">
-        <v>4564</v>
+        <v>4554</v>
       </c>
       <c r="D492" t="s">
-        <v>4565</v>
+        <v>4555</v>
       </c>
       <c r="E492" t="s">
-        <v>4566</v>
+        <v>4556</v>
       </c>
       <c r="F492" t="s">
-        <v>4567</v>
+        <v>4557</v>
       </c>
       <c r="G492" t="s">
-        <v>4568</v>
+        <v>4558</v>
       </c>
       <c r="H492" t="s">
-        <v>4569</v>
+        <v>4559</v>
       </c>
       <c r="I492" t="s">
-        <v>4570</v>
+        <v>4560</v>
       </c>
       <c r="J492" t="s">
         <v>24</v>
       </c>
       <c r="K492" t="s">
-        <v>170</v>
+        <v>1189</v>
       </c>
       <c r="L492" t="s">
         <v>26</v>
       </c>
       <c r="M492" t="s">
-        <v>171</v>
+        <v>1190</v>
       </c>
       <c r="N492" t="s">
         <v>28</v>
       </c>
       <c r="O492" t="s">
-        <v>4571</v>
+        <v>4561</v>
       </c>
     </row>
     <row r="493" spans="1:15">
       <c r="A493">
-        <v>65107</v>
+        <v>64637</v>
       </c>
       <c r="B493" t="s">
-        <v>4572</v>
+        <v>4562</v>
       </c>
       <c r="C493" t="s">
-        <v>4573</v>
+        <v>4563</v>
       </c>
       <c r="D493" t="s">
-        <v>4574</v>
+        <v>4564</v>
       </c>
       <c r="E493" t="s">
-        <v>4575</v>
+        <v>4565</v>
       </c>
       <c r="F493" t="s">
-        <v>4576</v>
+        <v>4566</v>
       </c>
       <c r="G493" t="s">
-        <v>4577</v>
+        <v>4567</v>
       </c>
       <c r="H493" t="s">
-        <v>4578</v>
+        <v>4568</v>
       </c>
       <c r="I493" t="s">
-        <v>4579</v>
+        <v>4569</v>
       </c>
       <c r="J493" t="s">
         <v>24</v>
       </c>
       <c r="K493" t="s">
-        <v>4580</v>
+        <v>47</v>
       </c>
       <c r="L493" t="s">
         <v>26</v>
       </c>
       <c r="M493" t="s">
-        <v>4581</v>
+        <v>48</v>
       </c>
       <c r="N493" t="s">
         <v>28</v>
       </c>
       <c r="O493" t="s">
-        <v>4582</v>
+        <v>4570</v>
       </c>
     </row>
     <row r="494" spans="1:15">
       <c r="A494">
-        <v>65116</v>
+        <v>64643</v>
       </c>
       <c r="B494" t="s">
-        <v>4583</v>
+        <v>4571</v>
       </c>
       <c r="C494" t="s">
-        <v>4584</v>
+        <v>4572</v>
       </c>
       <c r="D494" t="s">
-        <v>4585</v>
+        <v>4573</v>
       </c>
       <c r="E494" t="s">
-        <v>4586</v>
+        <v>4574</v>
       </c>
       <c r="F494" t="s">
-        <v>4587</v>
+        <v>4575</v>
       </c>
       <c r="G494" t="s">
-        <v>4588</v>
+        <v>4576</v>
       </c>
       <c r="H494" t="s">
-        <v>4589</v>
+        <v>4577</v>
       </c>
       <c r="I494" t="s">
-        <v>4590</v>
+        <v>4578</v>
       </c>
       <c r="J494" t="s">
         <v>24</v>
       </c>
       <c r="K494" t="s">
         <v>170</v>
       </c>
       <c r="L494" t="s">
         <v>26</v>
       </c>
       <c r="M494" t="s">
         <v>171</v>
       </c>
       <c r="N494" t="s">
         <v>28</v>
       </c>
       <c r="O494" t="s">
-        <v>4591</v>
+        <v>4579</v>
       </c>
     </row>
     <row r="495" spans="1:15">
       <c r="A495">
-        <v>65124</v>
+        <v>64689</v>
       </c>
       <c r="B495" t="s">
-        <v>4592</v>
+        <v>4580</v>
       </c>
       <c r="C495" t="s">
-        <v>4593</v>
+        <v>4581</v>
       </c>
       <c r="D495" t="s">
-        <v>4594</v>
+        <v>4582</v>
       </c>
       <c r="E495" t="s">
-        <v>4595</v>
+        <v>4583</v>
       </c>
       <c r="F495" t="s">
-        <v>4596</v>
+        <v>4584</v>
       </c>
       <c r="G495" t="s">
-        <v>4597</v>
+        <v>4585</v>
       </c>
       <c r="H495" t="s">
-        <v>4598</v>
+        <v>4586</v>
       </c>
       <c r="I495" t="s">
-        <v>4599</v>
+        <v>4587</v>
       </c>
       <c r="J495" t="s">
         <v>24</v>
       </c>
       <c r="K495" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L495" t="s">
         <v>26</v>
       </c>
       <c r="M495" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N495" t="s">
         <v>28</v>
       </c>
       <c r="O495" t="s">
-        <v>4600</v>
+        <v>4588</v>
       </c>
     </row>
     <row r="496" spans="1:15">
       <c r="A496">
-        <v>65255</v>
+        <v>65000</v>
       </c>
       <c r="B496" t="s">
-        <v>4601</v>
+        <v>4589</v>
       </c>
       <c r="C496" t="s">
-        <v>4602</v>
+        <v>4590</v>
       </c>
       <c r="D496" t="s">
-        <v>4603</v>
+        <v>4591</v>
       </c>
       <c r="E496" t="s">
-        <v>4604</v>
+        <v>4592</v>
       </c>
       <c r="F496" t="s">
-        <v>4605</v>
+        <v>4593</v>
       </c>
       <c r="G496" t="s">
-        <v>4606</v>
+        <v>4594</v>
       </c>
       <c r="H496" t="s">
-        <v>4607</v>
+        <v>4595</v>
       </c>
       <c r="I496" t="s">
-        <v>4608</v>
+        <v>4596</v>
       </c>
       <c r="J496" t="s">
-        <v>1480</v>
+        <v>24</v>
       </c>
       <c r="K496" t="s">
-        <v>4609</v>
+        <v>25</v>
       </c>
       <c r="L496" t="s">
-        <v>1482</v>
+        <v>26</v>
       </c>
       <c r="M496" t="s">
-        <v>4610</v>
+        <v>27</v>
       </c>
       <c r="N496" t="s">
         <v>28</v>
       </c>
       <c r="O496" t="s">
-        <v>4611</v>
+        <v>4597</v>
       </c>
     </row>
     <row r="497" spans="1:15">
       <c r="A497">
-        <v>65479</v>
+        <v>65001</v>
       </c>
       <c r="B497" t="s">
-        <v>4612</v>
+        <v>4598</v>
       </c>
       <c r="C497" t="s">
-        <v>4613</v>
+        <v>4599</v>
       </c>
       <c r="D497" t="s">
-        <v>4614</v>
+        <v>4600</v>
       </c>
       <c r="E497" t="s">
-        <v>4615</v>
+        <v>4601</v>
       </c>
       <c r="F497" t="s">
-        <v>4616</v>
+        <v>4602</v>
       </c>
       <c r="G497" t="s">
-        <v>4617</v>
+        <v>4603</v>
       </c>
       <c r="H497" t="s">
-        <v>4618</v>
+        <v>4604</v>
       </c>
       <c r="I497" t="s">
-        <v>4619</v>
+        <v>4605</v>
       </c>
       <c r="J497" t="s">
         <v>24</v>
       </c>
       <c r="K497" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L497" t="s">
         <v>26</v>
       </c>
       <c r="M497" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N497" t="s">
         <v>28</v>
       </c>
       <c r="O497" t="s">
-        <v>4620</v>
+        <v>4606</v>
       </c>
     </row>
     <row r="498" spans="1:15">
       <c r="A498">
-        <v>65566</v>
+        <v>65002</v>
       </c>
       <c r="B498" t="s">
-        <v>4621</v>
+        <v>4607</v>
       </c>
       <c r="C498" t="s">
-        <v>4622</v>
+        <v>4608</v>
       </c>
       <c r="D498" t="s">
-        <v>4623</v>
+        <v>4609</v>
       </c>
       <c r="E498" t="s">
-        <v>4624</v>
+        <v>4610</v>
       </c>
       <c r="F498" t="s">
-        <v>4625</v>
+        <v>4611</v>
       </c>
       <c r="G498" t="s">
-        <v>4626</v>
+        <v>4612</v>
       </c>
       <c r="H498" t="s">
-        <v>4627</v>
+        <v>4613</v>
       </c>
       <c r="I498" t="s">
-        <v>4628</v>
+        <v>4614</v>
       </c>
       <c r="J498" t="s">
         <v>24</v>
       </c>
       <c r="K498" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L498" t="s">
         <v>26</v>
       </c>
       <c r="M498" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N498" t="s">
         <v>28</v>
       </c>
       <c r="O498" t="s">
-        <v>4629</v>
+        <v>4615</v>
       </c>
     </row>
     <row r="499" spans="1:15">
       <c r="A499">
-        <v>65613</v>
+        <v>65003</v>
       </c>
       <c r="B499" t="s">
-        <v>4630</v>
+        <v>4616</v>
       </c>
       <c r="C499" t="s">
-        <v>4631</v>
+        <v>4617</v>
       </c>
       <c r="D499" t="s">
-        <v>4632</v>
+        <v>4618</v>
       </c>
       <c r="E499" t="s">
-        <v>4633</v>
+        <v>4619</v>
       </c>
       <c r="F499" t="s">
-        <v>4634</v>
+        <v>4620</v>
       </c>
       <c r="G499" t="s">
-        <v>4635</v>
+        <v>4621</v>
       </c>
       <c r="H499" t="s">
-        <v>4636</v>
+        <v>4622</v>
       </c>
       <c r="I499" t="s">
-        <v>4637</v>
+        <v>4623</v>
       </c>
       <c r="J499" t="s">
-        <v>4638</v>
+        <v>24</v>
       </c>
       <c r="K499" t="s">
-        <v>1502</v>
+        <v>170</v>
       </c>
       <c r="L499" t="s">
-        <v>4639</v>
+        <v>26</v>
       </c>
       <c r="M499" t="s">
-        <v>1503</v>
+        <v>171</v>
       </c>
       <c r="N499" t="s">
         <v>28</v>
       </c>
       <c r="O499" t="s">
-        <v>4640</v>
+        <v>4624</v>
       </c>
     </row>
     <row r="500" spans="1:15">
       <c r="A500">
-        <v>65869</v>
+        <v>65004</v>
       </c>
       <c r="B500" t="s">
-        <v>4641</v>
+        <v>4625</v>
       </c>
       <c r="C500" t="s">
-        <v>4642</v>
+        <v>4626</v>
       </c>
       <c r="D500" t="s">
-        <v>4643</v>
+        <v>4627</v>
       </c>
       <c r="E500" t="s">
-        <v>4644</v>
+        <v>4628</v>
       </c>
       <c r="F500" t="s">
-        <v>4645</v>
+        <v>4629</v>
       </c>
       <c r="G500" t="s">
-        <v>4646</v>
+        <v>4630</v>
       </c>
       <c r="H500" t="s">
-        <v>4647</v>
+        <v>4631</v>
       </c>
       <c r="I500" t="s">
-        <v>4648</v>
+        <v>4632</v>
       </c>
       <c r="J500" t="s">
         <v>24</v>
       </c>
       <c r="K500" t="s">
-        <v>872</v>
+        <v>170</v>
       </c>
       <c r="L500" t="s">
         <v>26</v>
       </c>
       <c r="M500" t="s">
-        <v>1379</v>
+        <v>171</v>
       </c>
       <c r="N500" t="s">
         <v>28</v>
       </c>
       <c r="O500" t="s">
-        <v>4649</v>
+        <v>4633</v>
       </c>
     </row>
     <row r="501" spans="1:15">
       <c r="A501">
-        <v>66392</v>
+        <v>65005</v>
       </c>
       <c r="B501" t="s">
-        <v>4650</v>
+        <v>4634</v>
       </c>
       <c r="C501" t="s">
-        <v>4651</v>
+        <v>4635</v>
       </c>
       <c r="D501" t="s">
-        <v>4652</v>
+        <v>4636</v>
       </c>
       <c r="E501" t="s">
-        <v>4653</v>
+        <v>4637</v>
       </c>
       <c r="F501" t="s">
-        <v>4654</v>
+        <v>4638</v>
       </c>
       <c r="G501" t="s">
-        <v>4655</v>
+        <v>4639</v>
       </c>
       <c r="H501" t="s">
-        <v>4656</v>
+        <v>4640</v>
       </c>
       <c r="I501" t="s">
-        <v>4657</v>
+        <v>4641</v>
       </c>
       <c r="J501" t="s">
         <v>24</v>
       </c>
       <c r="K501" t="s">
-        <v>25</v>
+        <v>2950</v>
       </c>
       <c r="L501" t="s">
         <v>26</v>
       </c>
       <c r="M501" t="s">
-        <v>27</v>
+        <v>2951</v>
       </c>
       <c r="N501" t="s">
         <v>28</v>
       </c>
       <c r="O501" t="s">
-        <v>4658</v>
+        <v>4642</v>
       </c>
     </row>
     <row r="502" spans="1:15">
       <c r="A502">
-        <v>66510</v>
+        <v>65006</v>
       </c>
       <c r="B502" t="s">
-        <v>4659</v>
+        <v>4643</v>
       </c>
       <c r="C502" t="s">
-        <v>4660</v>
+        <v>4644</v>
       </c>
       <c r="D502" t="s">
-        <v>4661</v>
+        <v>4645</v>
       </c>
       <c r="E502" t="s">
-        <v>4662</v>
+        <v>4646</v>
       </c>
       <c r="F502" t="s">
-        <v>4663</v>
+        <v>4647</v>
       </c>
       <c r="G502" t="s">
-        <v>4664</v>
+        <v>4648</v>
       </c>
       <c r="H502" t="s">
-        <v>4665</v>
+        <v>4649</v>
       </c>
       <c r="I502" t="s">
-        <v>4666</v>
+        <v>4650</v>
       </c>
       <c r="J502" t="s">
-        <v>1480</v>
+        <v>24</v>
       </c>
       <c r="K502" t="s">
-        <v>4667</v>
+        <v>4651</v>
       </c>
       <c r="L502" t="s">
-        <v>1482</v>
+        <v>26</v>
       </c>
       <c r="M502" t="s">
-        <v>4668</v>
+        <v>4652</v>
       </c>
       <c r="N502" t="s">
         <v>28</v>
       </c>
       <c r="O502" t="s">
-        <v>4669</v>
+        <v>4653</v>
       </c>
     </row>
     <row r="503" spans="1:15">
       <c r="A503">
-        <v>66511</v>
+        <v>65007</v>
       </c>
       <c r="B503" t="s">
-        <v>1680</v>
+        <v>4654</v>
       </c>
       <c r="C503" t="s">
-        <v>4670</v>
+        <v>4655</v>
       </c>
       <c r="D503" t="s">
-        <v>4671</v>
+        <v>4656</v>
       </c>
       <c r="E503" t="s">
-        <v>4672</v>
+        <v>4657</v>
       </c>
       <c r="F503" t="s">
-        <v>1684</v>
+        <v>4658</v>
       </c>
       <c r="G503" t="s">
-        <v>1685</v>
+        <v>4659</v>
       </c>
       <c r="H503" t="s">
-        <v>4673</v>
+        <v>4660</v>
       </c>
       <c r="I503" t="s">
-        <v>4674</v>
+        <v>4661</v>
       </c>
       <c r="J503" t="s">
         <v>24</v>
       </c>
       <c r="K503" t="s">
-        <v>4675</v>
+        <v>25</v>
       </c>
       <c r="L503" t="s">
         <v>26</v>
       </c>
       <c r="M503" t="s">
-        <v>4676</v>
+        <v>27</v>
       </c>
       <c r="N503" t="s">
         <v>28</v>
       </c>
       <c r="O503" t="s">
-        <v>4677</v>
+        <v>4662</v>
       </c>
     </row>
     <row r="504" spans="1:15">
       <c r="A504">
-        <v>66512</v>
+        <v>65008</v>
       </c>
       <c r="B504" t="s">
-        <v>3744</v>
+        <v>4663</v>
       </c>
       <c r="C504" t="s">
-        <v>3745</v>
+        <v>4664</v>
       </c>
       <c r="D504" t="s">
-        <v>4678</v>
+        <v>4665</v>
       </c>
       <c r="E504" t="s">
-        <v>4679</v>
+        <v>4666</v>
       </c>
       <c r="F504" t="s">
-        <v>4680</v>
+        <v>4667</v>
       </c>
       <c r="G504" t="s">
-        <v>3749</v>
+        <v>4668</v>
       </c>
       <c r="H504" t="s">
-        <v>3750</v>
+        <v>4669</v>
       </c>
       <c r="I504" t="s">
-        <v>3751</v>
+        <v>4670</v>
       </c>
       <c r="J504" t="s">
         <v>24</v>
       </c>
       <c r="K504" t="s">
-        <v>4681</v>
+        <v>170</v>
       </c>
       <c r="L504" t="s">
         <v>26</v>
       </c>
       <c r="M504" t="s">
-        <v>4682</v>
+        <v>171</v>
       </c>
       <c r="N504" t="s">
         <v>28</v>
       </c>
       <c r="O504" t="s">
-        <v>4683</v>
+        <v>4671</v>
       </c>
     </row>
     <row r="505" spans="1:15">
       <c r="A505">
-        <v>66513</v>
+        <v>65009</v>
       </c>
       <c r="B505" t="s">
-        <v>4684</v>
+        <v>4672</v>
       </c>
       <c r="C505" t="s">
-        <v>4685</v>
+        <v>4673</v>
       </c>
       <c r="D505" t="s">
-        <v>4686</v>
+        <v>4674</v>
       </c>
       <c r="E505" t="s">
-        <v>4687</v>
+        <v>4675</v>
       </c>
       <c r="F505" t="s">
-        <v>4688</v>
+        <v>4676</v>
       </c>
       <c r="G505" t="s">
-        <v>4077</v>
+        <v>4677</v>
       </c>
       <c r="H505" t="s">
-        <v>4689</v>
+        <v>4678</v>
       </c>
       <c r="I505" t="s">
-        <v>4690</v>
+        <v>4679</v>
       </c>
       <c r="J505" t="s">
         <v>24</v>
       </c>
       <c r="K505" t="s">
-        <v>4681</v>
+        <v>170</v>
       </c>
       <c r="L505" t="s">
         <v>26</v>
       </c>
       <c r="M505" t="s">
-        <v>4682</v>
+        <v>171</v>
       </c>
       <c r="N505" t="s">
         <v>28</v>
       </c>
       <c r="O505" t="s">
-        <v>4691</v>
+        <v>4680</v>
       </c>
     </row>
     <row r="506" spans="1:15">
       <c r="A506">
-        <v>66514</v>
+        <v>65010</v>
       </c>
       <c r="B506" t="s">
-        <v>4692</v>
+        <v>4681</v>
       </c>
       <c r="C506" t="s">
-        <v>1836</v>
+        <v>4682</v>
       </c>
       <c r="D506" t="s">
-        <v>4693</v>
+        <v>4683</v>
       </c>
       <c r="E506" t="s">
-        <v>4694</v>
+        <v>4684</v>
       </c>
       <c r="F506" t="s">
-        <v>1839</v>
+        <v>4685</v>
       </c>
       <c r="G506" t="s">
-        <v>1840</v>
+        <v>4686</v>
       </c>
       <c r="H506" t="s">
-        <v>4695</v>
+        <v>4687</v>
       </c>
       <c r="I506" t="s">
-        <v>4696</v>
+        <v>4688</v>
       </c>
       <c r="J506" t="s">
         <v>24</v>
       </c>
       <c r="K506" t="s">
-        <v>4681</v>
+        <v>25</v>
       </c>
       <c r="L506" t="s">
         <v>26</v>
       </c>
       <c r="M506" t="s">
-        <v>4682</v>
+        <v>27</v>
       </c>
       <c r="N506" t="s">
         <v>28</v>
       </c>
       <c r="O506" t="s">
-        <v>4697</v>
+        <v>4689</v>
       </c>
     </row>
     <row r="507" spans="1:15">
       <c r="A507">
-        <v>66515</v>
+        <v>65011</v>
       </c>
       <c r="B507" t="s">
+        <v>4690</v>
+      </c>
+      <c r="C507" t="s">
+        <v>4691</v>
+      </c>
+      <c r="D507" t="s">
+        <v>4692</v>
+      </c>
+      <c r="E507" t="s">
+        <v>4693</v>
+      </c>
+      <c r="F507" t="s">
+        <v>4694</v>
+      </c>
+      <c r="G507" t="s">
+        <v>4695</v>
+      </c>
+      <c r="H507" t="s">
+        <v>4696</v>
+      </c>
+      <c r="I507" t="s">
+        <v>4697</v>
+      </c>
+      <c r="J507" t="s">
+        <v>24</v>
+      </c>
+      <c r="K507" t="s">
+        <v>170</v>
+      </c>
+      <c r="L507" t="s">
+        <v>26</v>
+      </c>
+      <c r="M507" t="s">
+        <v>171</v>
+      </c>
+      <c r="N507" t="s">
+        <v>28</v>
+      </c>
+      <c r="O507" t="s">
         <v>4698</v>
-      </c>
-[...37 lines deleted...]
-        <v>4704</v>
       </c>
     </row>
     <row r="508" spans="1:15">
       <c r="A508">
-        <v>66516</v>
+        <v>65012</v>
       </c>
       <c r="B508" t="s">
-        <v>1563</v>
+        <v>4699</v>
       </c>
       <c r="C508" t="s">
-        <v>1564</v>
+        <v>4700</v>
       </c>
       <c r="D508" t="s">
+        <v>4701</v>
+      </c>
+      <c r="E508" t="s">
+        <v>4702</v>
+      </c>
+      <c r="F508" t="s">
+        <v>4703</v>
+      </c>
+      <c r="G508" t="s">
+        <v>4704</v>
+      </c>
+      <c r="H508" t="s">
         <v>4705</v>
       </c>
-      <c r="E508" t="s">
+      <c r="I508" t="s">
         <v>4706</v>
       </c>
-      <c r="F508" t="s">
+      <c r="J508" t="s">
+        <v>24</v>
+      </c>
+      <c r="K508" t="s">
         <v>4707</v>
       </c>
-      <c r="G508" t="s">
+      <c r="L508" t="s">
+        <v>26</v>
+      </c>
+      <c r="M508" t="s">
         <v>4708</v>
       </c>
-      <c r="H508" t="s">
+      <c r="N508" t="s">
+        <v>28</v>
+      </c>
+      <c r="O508" t="s">
         <v>4709</v>
-      </c>
-[...19 lines deleted...]
-        <v>4710</v>
       </c>
     </row>
     <row r="509" spans="1:15">
       <c r="A509">
-        <v>66517</v>
+        <v>65013</v>
       </c>
       <c r="B509" t="s">
+        <v>4710</v>
+      </c>
+      <c r="C509" t="s">
         <v>4711</v>
       </c>
-      <c r="C509" t="s">
+      <c r="D509" t="s">
         <v>4712</v>
       </c>
-      <c r="D509" t="s">
+      <c r="E509" t="s">
         <v>4713</v>
       </c>
-      <c r="E509" t="s">
+      <c r="F509" t="s">
         <v>4714</v>
       </c>
-      <c r="F509" t="s">
+      <c r="G509" t="s">
         <v>4715</v>
       </c>
-      <c r="G509" t="s">
+      <c r="H509" t="s">
         <v>4716</v>
       </c>
-      <c r="H509" t="s">
+      <c r="I509" t="s">
         <v>4717</v>
       </c>
-      <c r="I509" t="s">
+      <c r="J509" t="s">
+        <v>24</v>
+      </c>
+      <c r="K509" t="s">
+        <v>25</v>
+      </c>
+      <c r="L509" t="s">
+        <v>26</v>
+      </c>
+      <c r="M509" t="s">
+        <v>27</v>
+      </c>
+      <c r="N509" t="s">
+        <v>28</v>
+      </c>
+      <c r="O509" t="s">
         <v>4718</v>
-      </c>
-[...16 lines deleted...]
-        <v>4719</v>
       </c>
     </row>
     <row r="510" spans="1:15">
       <c r="A510">
-        <v>66518</v>
+        <v>65014</v>
       </c>
       <c r="B510" t="s">
+        <v>4719</v>
+      </c>
+      <c r="C510" t="s">
         <v>4720</v>
-      </c>
-[...1 lines deleted...]
-        <v>1591</v>
       </c>
       <c r="D510" t="s">
         <v>4721</v>
       </c>
       <c r="E510" t="s">
         <v>4722</v>
       </c>
       <c r="F510" t="s">
         <v>4723</v>
       </c>
       <c r="G510" t="s">
-        <v>1595</v>
+        <v>4724</v>
       </c>
       <c r="H510" t="s">
-        <v>4724</v>
+        <v>4725</v>
       </c>
       <c r="I510" t="s">
-        <v>4725</v>
+        <v>4726</v>
       </c>
       <c r="J510" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K510" t="s">
-        <v>170</v>
+        <v>690</v>
       </c>
       <c r="L510" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M510" t="s">
-        <v>171</v>
+        <v>691</v>
       </c>
       <c r="N510" t="s">
         <v>28</v>
       </c>
       <c r="O510" t="s">
-        <v>4726</v>
+        <v>4727</v>
       </c>
     </row>
     <row r="511" spans="1:15">
       <c r="A511">
-        <v>66519</v>
+        <v>65015</v>
       </c>
       <c r="B511" t="s">
-        <v>4727</v>
+        <v>4728</v>
       </c>
       <c r="C511" t="s">
-        <v>4728</v>
+        <v>4729</v>
       </c>
       <c r="D511" t="s">
-        <v>4729</v>
+        <v>4730</v>
       </c>
       <c r="E511" t="s">
-        <v>4730</v>
+        <v>4731</v>
       </c>
       <c r="F511" t="s">
-        <v>4731</v>
+        <v>4732</v>
       </c>
       <c r="G511" t="s">
-        <v>4732</v>
+        <v>4733</v>
       </c>
       <c r="H511" t="s">
-        <v>1704</v>
+        <v>4734</v>
       </c>
       <c r="I511" t="s">
-        <v>1705</v>
+        <v>4735</v>
       </c>
       <c r="J511" t="s">
         <v>24</v>
       </c>
       <c r="K511" t="s">
-        <v>4733</v>
+        <v>170</v>
       </c>
       <c r="L511" t="s">
         <v>26</v>
       </c>
       <c r="M511" t="s">
-        <v>4734</v>
+        <v>171</v>
       </c>
       <c r="N511" t="s">
         <v>28</v>
       </c>
       <c r="O511" t="s">
-        <v>4735</v>
+        <v>4736</v>
       </c>
     </row>
     <row r="512" spans="1:15">
       <c r="A512">
-        <v>66520</v>
+        <v>65016</v>
       </c>
       <c r="B512" t="s">
-        <v>1785</v>
+        <v>4737</v>
       </c>
       <c r="C512" t="s">
-        <v>1786</v>
+        <v>4738</v>
       </c>
       <c r="D512" t="s">
-        <v>4736</v>
+        <v>4739</v>
       </c>
       <c r="E512" t="s">
-        <v>4737</v>
+        <v>4740</v>
       </c>
       <c r="F512" t="s">
-        <v>1789</v>
+        <v>4741</v>
       </c>
       <c r="G512" t="s">
-        <v>1790</v>
+        <v>4742</v>
       </c>
       <c r="H512" t="s">
-        <v>1791</v>
+        <v>4743</v>
       </c>
       <c r="I512" t="s">
-        <v>1792</v>
+        <v>4744</v>
       </c>
       <c r="J512" t="s">
         <v>24</v>
       </c>
       <c r="K512" t="s">
         <v>25</v>
       </c>
       <c r="L512" t="s">
         <v>26</v>
       </c>
       <c r="M512" t="s">
         <v>27</v>
       </c>
       <c r="N512" t="s">
         <v>28</v>
       </c>
       <c r="O512" t="s">
-        <v>4738</v>
+        <v>4745</v>
       </c>
     </row>
     <row r="513" spans="1:15">
       <c r="A513">
-        <v>66521</v>
+        <v>65017</v>
       </c>
       <c r="B513" t="s">
-        <v>1608</v>
+        <v>4746</v>
       </c>
       <c r="C513" t="s">
-        <v>4739</v>
+        <v>4747</v>
       </c>
       <c r="D513" t="s">
-        <v>4740</v>
+        <v>4748</v>
       </c>
       <c r="E513" t="s">
-        <v>4741</v>
+        <v>4749</v>
       </c>
       <c r="F513" t="s">
-        <v>4742</v>
+        <v>4750</v>
       </c>
       <c r="G513" t="s">
-        <v>1613</v>
+        <v>4751</v>
       </c>
       <c r="H513" t="s">
-        <v>4743</v>
+        <v>4752</v>
       </c>
       <c r="I513" t="s">
-        <v>1615</v>
+        <v>4753</v>
       </c>
       <c r="J513" t="s">
         <v>24</v>
       </c>
       <c r="K513" t="s">
-        <v>170</v>
+        <v>4754</v>
       </c>
       <c r="L513" t="s">
         <v>26</v>
       </c>
       <c r="M513" t="s">
-        <v>171</v>
+        <v>4755</v>
       </c>
       <c r="N513" t="s">
         <v>28</v>
       </c>
       <c r="O513" t="s">
-        <v>4744</v>
+        <v>4756</v>
       </c>
     </row>
     <row r="514" spans="1:15">
       <c r="A514">
-        <v>66522</v>
+        <v>65018</v>
       </c>
       <c r="B514" t="s">
-        <v>4745</v>
+        <v>4757</v>
       </c>
       <c r="C514" t="s">
-        <v>4746</v>
+        <v>4758</v>
       </c>
       <c r="D514" t="s">
-        <v>4747</v>
+        <v>4759</v>
       </c>
       <c r="E514" t="s">
-        <v>4748</v>
+        <v>4760</v>
       </c>
       <c r="F514" t="s">
-        <v>4749</v>
+        <v>4761</v>
       </c>
       <c r="G514" t="s">
-        <v>4750</v>
+        <v>4762</v>
       </c>
       <c r="H514" t="s">
-        <v>4751</v>
+        <v>4763</v>
       </c>
       <c r="I514" t="s">
-        <v>4752</v>
+        <v>4764</v>
       </c>
       <c r="J514" t="s">
         <v>24</v>
       </c>
       <c r="K514" t="s">
-        <v>4609</v>
+        <v>4765</v>
       </c>
       <c r="L514" t="s">
         <v>26</v>
       </c>
       <c r="M514" t="s">
-        <v>4610</v>
+        <v>4766</v>
       </c>
       <c r="N514" t="s">
         <v>28</v>
       </c>
       <c r="O514" t="s">
-        <v>4753</v>
+        <v>4767</v>
       </c>
     </row>
     <row r="515" spans="1:15">
       <c r="A515">
-        <v>66523</v>
+        <v>65019</v>
       </c>
       <c r="B515" t="s">
-        <v>1671</v>
+        <v>4768</v>
       </c>
       <c r="C515" t="s">
-        <v>1672</v>
+        <v>4769</v>
       </c>
       <c r="D515" t="s">
-        <v>4754</v>
+        <v>4770</v>
       </c>
       <c r="E515" t="s">
-        <v>4755</v>
+        <v>4771</v>
       </c>
       <c r="F515" t="s">
-        <v>1675</v>
+        <v>4772</v>
       </c>
       <c r="G515" t="s">
-        <v>1676</v>
+        <v>4773</v>
       </c>
       <c r="H515" t="s">
-        <v>1677</v>
+        <v>4774</v>
       </c>
       <c r="I515" t="s">
-        <v>1678</v>
+        <v>4775</v>
       </c>
       <c r="J515" t="s">
         <v>24</v>
       </c>
       <c r="K515" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L515" t="s">
         <v>26</v>
       </c>
       <c r="M515" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="N515" t="s">
         <v>28</v>
       </c>
       <c r="O515" t="s">
-        <v>4756</v>
+        <v>4776</v>
       </c>
     </row>
     <row r="516" spans="1:15">
       <c r="A516">
-        <v>66524</v>
+        <v>65020</v>
       </c>
       <c r="B516" t="s">
-        <v>3914</v>
+        <v>4777</v>
       </c>
       <c r="C516" t="s">
-        <v>3915</v>
+        <v>4778</v>
       </c>
       <c r="D516" t="s">
-        <v>4757</v>
+        <v>4779</v>
       </c>
       <c r="E516" t="s">
-        <v>4758</v>
+        <v>4780</v>
       </c>
       <c r="F516" t="s">
-        <v>4759</v>
+        <v>4781</v>
       </c>
       <c r="G516" t="s">
-        <v>3919</v>
+        <v>4782</v>
       </c>
       <c r="H516" t="s">
-        <v>3920</v>
+        <v>4783</v>
       </c>
       <c r="I516" t="s">
-        <v>3921</v>
+        <v>4784</v>
       </c>
       <c r="J516" t="s">
         <v>24</v>
       </c>
       <c r="K516" t="s">
-        <v>170</v>
+        <v>4785</v>
       </c>
       <c r="L516" t="s">
         <v>26</v>
       </c>
       <c r="M516" t="s">
-        <v>171</v>
+        <v>4786</v>
       </c>
       <c r="N516" t="s">
         <v>28</v>
       </c>
       <c r="O516" t="s">
-        <v>4760</v>
+        <v>4787</v>
       </c>
     </row>
     <row r="517" spans="1:15">
       <c r="A517">
-        <v>66525</v>
+        <v>65021</v>
       </c>
       <c r="B517" t="s">
-        <v>4761</v>
+        <v>4788</v>
       </c>
       <c r="C517" t="s">
-        <v>4762</v>
+        <v>4789</v>
       </c>
       <c r="D517" t="s">
-        <v>4763</v>
+        <v>4790</v>
       </c>
       <c r="E517" t="s">
-        <v>4764</v>
+        <v>4791</v>
       </c>
       <c r="F517" t="s">
-        <v>3775</v>
+        <v>4792</v>
       </c>
       <c r="G517" t="s">
-        <v>3776</v>
+        <v>4793</v>
       </c>
       <c r="H517" t="s">
-        <v>3777</v>
+        <v>4794</v>
       </c>
       <c r="I517" t="s">
-        <v>3778</v>
+        <v>4795</v>
       </c>
       <c r="J517" t="s">
         <v>24</v>
       </c>
       <c r="K517" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L517" t="s">
         <v>26</v>
       </c>
       <c r="M517" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N517" t="s">
         <v>28</v>
       </c>
       <c r="O517" t="s">
-        <v>4765</v>
+        <v>4796</v>
       </c>
     </row>
     <row r="518" spans="1:15">
       <c r="A518">
-        <v>66526</v>
+        <v>65022</v>
       </c>
       <c r="B518" t="s">
-        <v>4766</v>
+        <v>4797</v>
       </c>
       <c r="C518" t="s">
-        <v>4767</v>
+        <v>4798</v>
       </c>
       <c r="D518" t="s">
-        <v>4768</v>
+        <v>4799</v>
       </c>
       <c r="E518" t="s">
-        <v>4769</v>
+        <v>4800</v>
       </c>
       <c r="F518" t="s">
-        <v>4770</v>
+        <v>4801</v>
       </c>
       <c r="G518" t="s">
-        <v>3785</v>
+        <v>4802</v>
       </c>
       <c r="H518" t="s">
-        <v>3786</v>
+        <v>4803</v>
       </c>
       <c r="I518" t="s">
-        <v>3787</v>
+        <v>4804</v>
       </c>
       <c r="J518" t="s">
         <v>24</v>
       </c>
       <c r="K518" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L518" t="s">
         <v>26</v>
       </c>
       <c r="M518" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N518" t="s">
         <v>28</v>
       </c>
       <c r="O518" t="s">
-        <v>4771</v>
+        <v>4805</v>
       </c>
     </row>
     <row r="519" spans="1:15">
       <c r="A519">
-        <v>66527</v>
+        <v>65023</v>
       </c>
       <c r="B519" t="s">
-        <v>1718</v>
+        <v>4806</v>
       </c>
       <c r="C519" t="s">
-        <v>1719</v>
+        <v>4807</v>
       </c>
       <c r="D519" t="s">
-        <v>4772</v>
+        <v>4808</v>
       </c>
       <c r="E519" t="s">
-        <v>4773</v>
+        <v>4809</v>
       </c>
       <c r="F519" t="s">
-        <v>4774</v>
+        <v>4810</v>
       </c>
       <c r="G519" t="s">
-        <v>1723</v>
+        <v>4811</v>
       </c>
       <c r="H519" t="s">
-        <v>1724</v>
+        <v>4812</v>
       </c>
       <c r="I519" t="s">
-        <v>1725</v>
+        <v>4813</v>
       </c>
       <c r="J519" t="s">
         <v>24</v>
       </c>
       <c r="K519" t="s">
-        <v>4681</v>
+        <v>25</v>
       </c>
       <c r="L519" t="s">
         <v>26</v>
       </c>
       <c r="M519" t="s">
-        <v>4682</v>
+        <v>27</v>
       </c>
       <c r="N519" t="s">
         <v>28</v>
       </c>
       <c r="O519" t="s">
-        <v>4775</v>
+        <v>4814</v>
       </c>
     </row>
     <row r="520" spans="1:15">
       <c r="A520">
-        <v>66529</v>
+        <v>65025</v>
       </c>
       <c r="B520" t="s">
-        <v>4776</v>
+        <v>4815</v>
       </c>
       <c r="C520" t="s">
-        <v>4777</v>
+        <v>4816</v>
       </c>
       <c r="D520" t="s">
-        <v>4778</v>
+        <v>4817</v>
       </c>
       <c r="E520" t="s">
-        <v>4779</v>
+        <v>4818</v>
       </c>
       <c r="F520" t="s">
-        <v>4780</v>
+        <v>4819</v>
       </c>
       <c r="G520" t="s">
-        <v>4214</v>
+        <v>4820</v>
       </c>
       <c r="H520" t="s">
-        <v>4215</v>
+        <v>4821</v>
       </c>
       <c r="I520" t="s">
-        <v>4216</v>
+        <v>4822</v>
       </c>
       <c r="J520" t="s">
         <v>24</v>
       </c>
       <c r="K520" t="s">
-        <v>2173</v>
+        <v>25</v>
       </c>
       <c r="L520" t="s">
         <v>26</v>
       </c>
       <c r="M520" t="s">
-        <v>2174</v>
+        <v>27</v>
       </c>
       <c r="N520" t="s">
         <v>28</v>
       </c>
       <c r="O520" t="s">
-        <v>4781</v>
+        <v>4823</v>
       </c>
     </row>
     <row r="521" spans="1:15">
       <c r="A521">
-        <v>66530</v>
+        <v>65026</v>
       </c>
       <c r="B521" t="s">
-        <v>4782</v>
+        <v>4824</v>
       </c>
       <c r="C521" t="s">
-        <v>4783</v>
+        <v>4825</v>
       </c>
       <c r="D521" t="s">
-        <v>4784</v>
+        <v>4826</v>
       </c>
       <c r="E521" t="s">
-        <v>4785</v>
+        <v>4827</v>
       </c>
       <c r="F521" t="s">
-        <v>4786</v>
+        <v>4828</v>
       </c>
       <c r="G521" t="s">
-        <v>1530</v>
+        <v>4829</v>
       </c>
       <c r="H521" t="s">
-        <v>1531</v>
+        <v>4830</v>
       </c>
       <c r="I521" t="s">
-        <v>1532</v>
+        <v>4831</v>
       </c>
       <c r="J521" t="s">
         <v>24</v>
       </c>
       <c r="K521" t="s">
-        <v>872</v>
+        <v>25</v>
       </c>
       <c r="L521" t="s">
         <v>26</v>
       </c>
       <c r="M521" t="s">
-        <v>1379</v>
+        <v>27</v>
       </c>
       <c r="N521" t="s">
         <v>28</v>
       </c>
       <c r="O521" t="s">
-        <v>4787</v>
+        <v>4832</v>
       </c>
     </row>
     <row r="522" spans="1:15">
       <c r="A522">
-        <v>66531</v>
+        <v>65027</v>
       </c>
       <c r="B522" t="s">
-        <v>4788</v>
+        <v>4833</v>
       </c>
       <c r="C522" t="s">
-        <v>4789</v>
+        <v>4834</v>
       </c>
       <c r="D522" t="s">
-        <v>4790</v>
+        <v>4835</v>
       </c>
       <c r="E522" t="s">
-        <v>4791</v>
+        <v>4836</v>
       </c>
       <c r="F522" t="s">
-        <v>4792</v>
+        <v>4837</v>
       </c>
       <c r="G522" t="s">
-        <v>4793</v>
+        <v>4838</v>
       </c>
       <c r="H522" t="s">
-        <v>4794</v>
+        <v>4839</v>
       </c>
       <c r="I522" t="s">
-        <v>4795</v>
+        <v>4840</v>
       </c>
       <c r="J522" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K522" t="s">
-        <v>4796</v>
+        <v>690</v>
       </c>
       <c r="L522" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M522" t="s">
-        <v>4797</v>
+        <v>691</v>
       </c>
       <c r="N522" t="s">
         <v>28</v>
       </c>
       <c r="O522" t="s">
-        <v>4798</v>
+        <v>4841</v>
       </c>
     </row>
     <row r="523" spans="1:15">
       <c r="A523">
-        <v>66532</v>
+        <v>65028</v>
       </c>
       <c r="B523" t="s">
-        <v>4799</v>
+        <v>4842</v>
       </c>
       <c r="C523" t="s">
-        <v>1804</v>
+        <v>4843</v>
       </c>
       <c r="D523" t="s">
-        <v>4800</v>
+        <v>4844</v>
       </c>
       <c r="E523" t="s">
-        <v>1806</v>
+        <v>4845</v>
       </c>
       <c r="F523" t="s">
-        <v>1807</v>
+        <v>4846</v>
       </c>
       <c r="G523" t="s">
-        <v>1808</v>
+        <v>4847</v>
       </c>
       <c r="H523" t="s">
-        <v>1809</v>
+        <v>4848</v>
       </c>
       <c r="I523" t="s">
-        <v>1810</v>
+        <v>4849</v>
       </c>
       <c r="J523" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K523" t="s">
-        <v>4801</v>
+        <v>25</v>
       </c>
       <c r="L523" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M523" t="s">
-        <v>4802</v>
+        <v>27</v>
       </c>
       <c r="N523" t="s">
         <v>28</v>
       </c>
       <c r="O523" t="s">
-        <v>4803</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="524" spans="1:15">
       <c r="A524">
-        <v>66533</v>
+        <v>65030</v>
       </c>
       <c r="B524" t="s">
-        <v>4804</v>
+        <v>4851</v>
       </c>
       <c r="C524" t="s">
-        <v>4805</v>
+        <v>4852</v>
       </c>
       <c r="D524" t="s">
-        <v>4806</v>
+        <v>4853</v>
       </c>
       <c r="E524" t="s">
-        <v>4807</v>
+        <v>4854</v>
       </c>
       <c r="F524" t="s">
-        <v>1621</v>
+        <v>4855</v>
       </c>
       <c r="G524" t="s">
-        <v>1622</v>
+        <v>4856</v>
       </c>
       <c r="H524" t="s">
-        <v>1623</v>
+        <v>4857</v>
       </c>
       <c r="I524" t="s">
-        <v>1624</v>
+        <v>4858</v>
       </c>
       <c r="J524" t="s">
         <v>24</v>
       </c>
       <c r="K524" t="s">
-        <v>4808</v>
+        <v>25</v>
       </c>
       <c r="L524" t="s">
         <v>26</v>
       </c>
       <c r="M524" t="s">
-        <v>4809</v>
+        <v>27</v>
       </c>
       <c r="N524" t="s">
         <v>28</v>
       </c>
       <c r="O524" t="s">
-        <v>4810</v>
+        <v>4859</v>
       </c>
     </row>
     <row r="525" spans="1:15">
       <c r="A525">
-        <v>66534</v>
+        <v>65031</v>
       </c>
       <c r="B525" t="s">
-        <v>4811</v>
+        <v>4860</v>
       </c>
       <c r="C525" t="s">
-        <v>4812</v>
+        <v>4861</v>
       </c>
       <c r="D525" t="s">
-        <v>4813</v>
+        <v>4862</v>
       </c>
       <c r="E525" t="s">
-        <v>4814</v>
+        <v>4863</v>
       </c>
       <c r="F525" t="s">
-        <v>4815</v>
+        <v>4864</v>
       </c>
       <c r="G525" t="s">
-        <v>4816</v>
+        <v>4865</v>
       </c>
       <c r="H525" t="s">
-        <v>3086</v>
+        <v>4866</v>
       </c>
       <c r="I525" t="s">
-        <v>3087</v>
+        <v>4867</v>
       </c>
       <c r="J525" t="s">
         <v>24</v>
       </c>
       <c r="K525" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L525" t="s">
         <v>26</v>
       </c>
       <c r="M525" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N525" t="s">
         <v>28</v>
       </c>
       <c r="O525" t="s">
-        <v>4817</v>
+        <v>4868</v>
       </c>
     </row>
     <row r="526" spans="1:15">
       <c r="A526">
-        <v>66535</v>
+        <v>65032</v>
       </c>
       <c r="B526" t="s">
-        <v>4818</v>
+        <v>4869</v>
       </c>
       <c r="C526" t="s">
-        <v>4819</v>
+        <v>4870</v>
       </c>
       <c r="D526" t="s">
-        <v>4820</v>
+        <v>4871</v>
       </c>
       <c r="E526" t="s">
-        <v>4821</v>
+        <v>4872</v>
       </c>
       <c r="F526" t="s">
-        <v>4822</v>
+        <v>4873</v>
       </c>
       <c r="G526" t="s">
-        <v>4823</v>
+        <v>4874</v>
       </c>
       <c r="H526" t="s">
-        <v>4824</v>
+        <v>4875</v>
       </c>
       <c r="I526" t="s">
-        <v>4825</v>
+        <v>4876</v>
       </c>
       <c r="J526" t="s">
-        <v>4826</v>
+        <v>24</v>
       </c>
       <c r="K526" t="s">
-        <v>4827</v>
+        <v>170</v>
       </c>
       <c r="L526" t="s">
-        <v>4828</v>
+        <v>26</v>
       </c>
       <c r="M526" t="s">
-        <v>4829</v>
+        <v>171</v>
       </c>
       <c r="N526" t="s">
         <v>28</v>
       </c>
       <c r="O526" t="s">
-        <v>4830</v>
+        <v>4877</v>
       </c>
     </row>
     <row r="527" spans="1:15">
       <c r="A527">
-        <v>66536</v>
+        <v>65033</v>
       </c>
       <c r="B527" t="s">
-        <v>4831</v>
+        <v>4878</v>
       </c>
       <c r="C527" t="s">
-        <v>4832</v>
+        <v>4879</v>
       </c>
       <c r="D527" t="s">
-        <v>4833</v>
+        <v>4880</v>
       </c>
       <c r="E527" t="s">
-        <v>4834</v>
+        <v>4881</v>
       </c>
       <c r="F527" t="s">
-        <v>4835</v>
+        <v>4882</v>
       </c>
       <c r="G527" t="s">
-        <v>4836</v>
+        <v>4883</v>
       </c>
       <c r="H527" t="s">
-        <v>4837</v>
+        <v>4884</v>
       </c>
       <c r="I527" t="s">
-        <v>4838</v>
+        <v>4885</v>
       </c>
       <c r="J527" t="s">
         <v>24</v>
       </c>
       <c r="K527" t="s">
-        <v>4681</v>
+        <v>701</v>
       </c>
       <c r="L527" t="s">
         <v>26</v>
       </c>
       <c r="M527" t="s">
-        <v>4682</v>
+        <v>4886</v>
       </c>
       <c r="N527" t="s">
         <v>28</v>
       </c>
       <c r="O527" t="s">
-        <v>4839</v>
+        <v>4887</v>
       </c>
     </row>
     <row r="528" spans="1:15">
       <c r="A528">
-        <v>66537</v>
+        <v>65034</v>
       </c>
       <c r="B528" t="s">
-        <v>4840</v>
+        <v>4888</v>
       </c>
       <c r="C528" t="s">
-        <v>4593</v>
+        <v>4889</v>
       </c>
       <c r="D528" t="s">
-        <v>4841</v>
+        <v>4890</v>
       </c>
       <c r="E528" t="s">
-        <v>4842</v>
+        <v>4891</v>
       </c>
       <c r="F528" t="s">
-        <v>4843</v>
+        <v>4892</v>
       </c>
       <c r="G528" t="s">
-        <v>4597</v>
+        <v>4893</v>
       </c>
       <c r="H528" t="s">
-        <v>4598</v>
+        <v>4894</v>
       </c>
       <c r="I528" t="s">
-        <v>4599</v>
+        <v>4895</v>
       </c>
       <c r="J528" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K528" t="s">
-        <v>4681</v>
+        <v>580</v>
       </c>
       <c r="L528" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M528" t="s">
-        <v>4682</v>
+        <v>581</v>
       </c>
       <c r="N528" t="s">
         <v>28</v>
       </c>
       <c r="O528" t="s">
-        <v>4844</v>
+        <v>4896</v>
       </c>
     </row>
     <row r="529" spans="1:15">
       <c r="A529">
-        <v>66538</v>
+        <v>65035</v>
       </c>
       <c r="B529" t="s">
-        <v>4845</v>
+        <v>4897</v>
       </c>
       <c r="C529" t="s">
-        <v>1795</v>
+        <v>4898</v>
       </c>
       <c r="D529" t="s">
-        <v>4846</v>
+        <v>4899</v>
       </c>
       <c r="E529" t="s">
-        <v>4847</v>
+        <v>4900</v>
       </c>
       <c r="F529" t="s">
-        <v>4848</v>
+        <v>4901</v>
       </c>
       <c r="G529" t="s">
-        <v>1799</v>
+        <v>4902</v>
       </c>
       <c r="H529" t="s">
-        <v>1800</v>
+        <v>4903</v>
       </c>
       <c r="I529" t="s">
-        <v>1801</v>
+        <v>4904</v>
       </c>
       <c r="J529" t="s">
         <v>24</v>
       </c>
       <c r="K529" t="s">
-        <v>4849</v>
+        <v>25</v>
       </c>
       <c r="L529" t="s">
         <v>26</v>
       </c>
       <c r="M529" t="s">
-        <v>4850</v>
+        <v>27</v>
       </c>
       <c r="N529" t="s">
         <v>28</v>
       </c>
       <c r="O529" t="s">
-        <v>4851</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="530" spans="1:15">
       <c r="A530">
-        <v>66540</v>
+        <v>65036</v>
       </c>
       <c r="B530" t="s">
-        <v>4852</v>
+        <v>4906</v>
       </c>
       <c r="C530" t="s">
-        <v>4853</v>
+        <v>4907</v>
       </c>
       <c r="D530" t="s">
-        <v>4854</v>
+        <v>4908</v>
       </c>
       <c r="E530" t="s">
-        <v>4855</v>
+        <v>4909</v>
       </c>
       <c r="F530" t="s">
-        <v>4856</v>
+        <v>4910</v>
       </c>
       <c r="G530" t="s">
-        <v>4857</v>
+        <v>4911</v>
       </c>
       <c r="H530" t="s">
-        <v>4858</v>
+        <v>4912</v>
       </c>
       <c r="I530" t="s">
-        <v>1561</v>
+        <v>4913</v>
       </c>
       <c r="J530" t="s">
         <v>24</v>
       </c>
       <c r="K530" t="s">
-        <v>4859</v>
+        <v>25</v>
       </c>
       <c r="L530" t="s">
         <v>26</v>
       </c>
       <c r="M530" t="s">
-        <v>4860</v>
+        <v>27</v>
       </c>
       <c r="N530" t="s">
         <v>28</v>
       </c>
       <c r="O530" t="s">
-        <v>4861</v>
+        <v>4914</v>
       </c>
     </row>
     <row r="531" spans="1:15">
       <c r="A531">
+        <v>65037</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4915</v>
+      </c>
+      <c r="C531" t="s">
+        <v>4916</v>
+      </c>
+      <c r="D531" t="s">
+        <v>4917</v>
+      </c>
+      <c r="E531" t="s">
+        <v>4918</v>
+      </c>
+      <c r="F531" t="s">
+        <v>4919</v>
+      </c>
+      <c r="G531" t="s">
+        <v>4920</v>
+      </c>
+      <c r="H531" t="s">
+        <v>4921</v>
+      </c>
+      <c r="I531" t="s">
+        <v>4922</v>
+      </c>
+      <c r="J531" t="s">
+        <v>24</v>
+      </c>
+      <c r="K531" t="s">
+        <v>25</v>
+      </c>
+      <c r="L531" t="s">
+        <v>26</v>
+      </c>
+      <c r="M531" t="s">
+        <v>27</v>
+      </c>
+      <c r="N531" t="s">
+        <v>28</v>
+      </c>
+      <c r="O531" t="s">
+        <v>4923</v>
+      </c>
+    </row>
+    <row r="532" spans="1:15">
+      <c r="A532">
+        <v>65038</v>
+      </c>
+      <c r="B532" t="s">
+        <v>4924</v>
+      </c>
+      <c r="C532" t="s">
+        <v>4925</v>
+      </c>
+      <c r="D532" t="s">
+        <v>4926</v>
+      </c>
+      <c r="E532" t="s">
+        <v>4927</v>
+      </c>
+      <c r="F532" t="s">
+        <v>4928</v>
+      </c>
+      <c r="G532" t="s">
+        <v>4929</v>
+      </c>
+      <c r="H532" t="s">
+        <v>4930</v>
+      </c>
+      <c r="I532" t="s">
+        <v>4931</v>
+      </c>
+      <c r="J532" t="s">
+        <v>24</v>
+      </c>
+      <c r="K532" t="s">
+        <v>170</v>
+      </c>
+      <c r="L532" t="s">
+        <v>26</v>
+      </c>
+      <c r="M532" t="s">
+        <v>171</v>
+      </c>
+      <c r="N532" t="s">
+        <v>28</v>
+      </c>
+      <c r="O532" t="s">
+        <v>4932</v>
+      </c>
+    </row>
+    <row r="533" spans="1:15">
+      <c r="A533">
+        <v>65039</v>
+      </c>
+      <c r="B533" t="s">
+        <v>4933</v>
+      </c>
+      <c r="C533" t="s">
+        <v>4934</v>
+      </c>
+      <c r="D533" t="s">
+        <v>4935</v>
+      </c>
+      <c r="E533" t="s">
+        <v>4936</v>
+      </c>
+      <c r="F533" t="s">
+        <v>4937</v>
+      </c>
+      <c r="G533" t="s">
+        <v>4938</v>
+      </c>
+      <c r="H533" t="s">
+        <v>4939</v>
+      </c>
+      <c r="I533" t="s">
+        <v>4940</v>
+      </c>
+      <c r="J533" t="s">
+        <v>24</v>
+      </c>
+      <c r="K533" t="s">
+        <v>170</v>
+      </c>
+      <c r="L533" t="s">
+        <v>26</v>
+      </c>
+      <c r="M533" t="s">
+        <v>171</v>
+      </c>
+      <c r="N533" t="s">
+        <v>28</v>
+      </c>
+      <c r="O533" t="s">
+        <v>4941</v>
+      </c>
+    </row>
+    <row r="534" spans="1:15">
+      <c r="A534">
+        <v>65040</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4942</v>
+      </c>
+      <c r="C534" t="s">
+        <v>4943</v>
+      </c>
+      <c r="D534" t="s">
+        <v>4944</v>
+      </c>
+      <c r="E534" t="s">
+        <v>4945</v>
+      </c>
+      <c r="F534" t="s">
+        <v>4946</v>
+      </c>
+      <c r="G534" t="s">
+        <v>4947</v>
+      </c>
+      <c r="H534" t="s">
+        <v>4948</v>
+      </c>
+      <c r="I534" t="s">
+        <v>4949</v>
+      </c>
+      <c r="J534" t="s">
+        <v>24</v>
+      </c>
+      <c r="K534" t="s">
+        <v>917</v>
+      </c>
+      <c r="L534" t="s">
+        <v>26</v>
+      </c>
+      <c r="M534" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N534" t="s">
+        <v>28</v>
+      </c>
+      <c r="O534" t="s">
+        <v>4950</v>
+      </c>
+    </row>
+    <row r="535" spans="1:15">
+      <c r="A535">
+        <v>65043</v>
+      </c>
+      <c r="B535" t="s">
+        <v>4951</v>
+      </c>
+      <c r="C535" t="s">
+        <v>4952</v>
+      </c>
+      <c r="D535" t="s">
+        <v>4953</v>
+      </c>
+      <c r="E535" t="s">
+        <v>4954</v>
+      </c>
+      <c r="F535" t="s">
+        <v>4955</v>
+      </c>
+      <c r="G535" t="s">
+        <v>4956</v>
+      </c>
+      <c r="H535" t="s">
+        <v>4957</v>
+      </c>
+      <c r="I535" t="s">
+        <v>4958</v>
+      </c>
+      <c r="J535" t="s">
+        <v>24</v>
+      </c>
+      <c r="K535" t="s">
+        <v>25</v>
+      </c>
+      <c r="L535" t="s">
+        <v>26</v>
+      </c>
+      <c r="M535" t="s">
+        <v>27</v>
+      </c>
+      <c r="N535" t="s">
+        <v>28</v>
+      </c>
+      <c r="O535" t="s">
+        <v>4959</v>
+      </c>
+    </row>
+    <row r="536" spans="1:15">
+      <c r="A536">
+        <v>65044</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4960</v>
+      </c>
+      <c r="C536" t="s">
+        <v>4961</v>
+      </c>
+      <c r="D536" t="s">
+        <v>4962</v>
+      </c>
+      <c r="E536" t="s">
+        <v>4963</v>
+      </c>
+      <c r="F536" t="s">
+        <v>4964</v>
+      </c>
+      <c r="G536" t="s">
+        <v>4965</v>
+      </c>
+      <c r="H536" t="s">
+        <v>4966</v>
+      </c>
+      <c r="I536" t="s">
+        <v>4967</v>
+      </c>
+      <c r="J536" t="s">
+        <v>24</v>
+      </c>
+      <c r="K536" t="s">
+        <v>25</v>
+      </c>
+      <c r="L536" t="s">
+        <v>26</v>
+      </c>
+      <c r="M536" t="s">
+        <v>27</v>
+      </c>
+      <c r="N536" t="s">
+        <v>28</v>
+      </c>
+      <c r="O536" t="s">
+        <v>4968</v>
+      </c>
+    </row>
+    <row r="537" spans="1:15">
+      <c r="A537">
+        <v>65045</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4969</v>
+      </c>
+      <c r="C537" t="s">
+        <v>4970</v>
+      </c>
+      <c r="D537" t="s">
+        <v>4971</v>
+      </c>
+      <c r="E537" t="s">
+        <v>4972</v>
+      </c>
+      <c r="F537" t="s">
+        <v>4973</v>
+      </c>
+      <c r="G537" t="s">
+        <v>4974</v>
+      </c>
+      <c r="H537" t="s">
+        <v>4975</v>
+      </c>
+      <c r="I537" t="s">
+        <v>4976</v>
+      </c>
+      <c r="J537" t="s">
+        <v>58</v>
+      </c>
+      <c r="K537" t="s">
+        <v>4977</v>
+      </c>
+      <c r="L537" t="s">
+        <v>60</v>
+      </c>
+      <c r="M537" t="s">
+        <v>4978</v>
+      </c>
+      <c r="N537" t="s">
+        <v>28</v>
+      </c>
+      <c r="O537" t="s">
+        <v>4979</v>
+      </c>
+    </row>
+    <row r="538" spans="1:15">
+      <c r="A538">
+        <v>65046</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4980</v>
+      </c>
+      <c r="C538" t="s">
+        <v>4981</v>
+      </c>
+      <c r="D538" t="s">
+        <v>4982</v>
+      </c>
+      <c r="E538" t="s">
+        <v>4983</v>
+      </c>
+      <c r="F538" t="s">
+        <v>4984</v>
+      </c>
+      <c r="G538" t="s">
+        <v>4985</v>
+      </c>
+      <c r="H538" t="s">
+        <v>4986</v>
+      </c>
+      <c r="I538" t="s">
+        <v>4987</v>
+      </c>
+      <c r="J538" t="s">
+        <v>24</v>
+      </c>
+      <c r="K538" t="s">
+        <v>47</v>
+      </c>
+      <c r="L538" t="s">
+        <v>26</v>
+      </c>
+      <c r="M538" t="s">
+        <v>48</v>
+      </c>
+      <c r="N538" t="s">
+        <v>28</v>
+      </c>
+      <c r="O538" t="s">
+        <v>4988</v>
+      </c>
+    </row>
+    <row r="539" spans="1:15">
+      <c r="A539">
+        <v>65047</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4989</v>
+      </c>
+      <c r="C539" t="s">
+        <v>4990</v>
+      </c>
+      <c r="D539" t="s">
+        <v>4991</v>
+      </c>
+      <c r="E539" t="s">
+        <v>4992</v>
+      </c>
+      <c r="F539" t="s">
+        <v>4993</v>
+      </c>
+      <c r="G539" t="s">
+        <v>4994</v>
+      </c>
+      <c r="H539" t="s">
+        <v>4995</v>
+      </c>
+      <c r="I539" t="s">
+        <v>4996</v>
+      </c>
+      <c r="J539" t="s">
+        <v>24</v>
+      </c>
+      <c r="K539" t="s">
+        <v>4977</v>
+      </c>
+      <c r="L539" t="s">
+        <v>26</v>
+      </c>
+      <c r="M539" t="s">
+        <v>4978</v>
+      </c>
+      <c r="N539" t="s">
+        <v>28</v>
+      </c>
+      <c r="O539" t="s">
+        <v>4997</v>
+      </c>
+    </row>
+    <row r="540" spans="1:15">
+      <c r="A540">
+        <v>65049</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4998</v>
+      </c>
+      <c r="C540" t="s">
+        <v>4999</v>
+      </c>
+      <c r="D540" t="s">
+        <v>5000</v>
+      </c>
+      <c r="E540" t="s">
+        <v>5001</v>
+      </c>
+      <c r="F540" t="s">
+        <v>5002</v>
+      </c>
+      <c r="G540" t="s">
+        <v>5003</v>
+      </c>
+      <c r="H540" t="s">
+        <v>5004</v>
+      </c>
+      <c r="I540" t="s">
+        <v>5005</v>
+      </c>
+      <c r="J540" t="s">
+        <v>24</v>
+      </c>
+      <c r="K540" t="s">
+        <v>59</v>
+      </c>
+      <c r="L540" t="s">
+        <v>26</v>
+      </c>
+      <c r="M540" t="s">
+        <v>61</v>
+      </c>
+      <c r="N540" t="s">
+        <v>28</v>
+      </c>
+      <c r="O540" t="s">
+        <v>5006</v>
+      </c>
+    </row>
+    <row r="541" spans="1:15">
+      <c r="A541">
+        <v>65050</v>
+      </c>
+      <c r="B541" t="s">
+        <v>5007</v>
+      </c>
+      <c r="C541" t="s">
+        <v>5008</v>
+      </c>
+      <c r="D541" t="s">
+        <v>5009</v>
+      </c>
+      <c r="E541" t="s">
+        <v>5010</v>
+      </c>
+      <c r="F541" t="s">
+        <v>5011</v>
+      </c>
+      <c r="G541" t="s">
+        <v>5012</v>
+      </c>
+      <c r="H541" t="s">
+        <v>5013</v>
+      </c>
+      <c r="I541" t="s">
+        <v>5014</v>
+      </c>
+      <c r="J541" t="s">
+        <v>24</v>
+      </c>
+      <c r="K541" t="s">
+        <v>25</v>
+      </c>
+      <c r="L541" t="s">
+        <v>26</v>
+      </c>
+      <c r="M541" t="s">
+        <v>27</v>
+      </c>
+      <c r="N541" t="s">
+        <v>28</v>
+      </c>
+      <c r="O541" t="s">
+        <v>5015</v>
+      </c>
+    </row>
+    <row r="542" spans="1:15">
+      <c r="A542">
+        <v>65051</v>
+      </c>
+      <c r="B542" t="s">
+        <v>5016</v>
+      </c>
+      <c r="C542" t="s">
+        <v>5017</v>
+      </c>
+      <c r="D542" t="s">
+        <v>5018</v>
+      </c>
+      <c r="E542" t="s">
+        <v>5019</v>
+      </c>
+      <c r="F542" t="s">
+        <v>5020</v>
+      </c>
+      <c r="G542" t="s">
+        <v>5021</v>
+      </c>
+      <c r="H542" t="s">
+        <v>5022</v>
+      </c>
+      <c r="I542" t="s">
+        <v>5023</v>
+      </c>
+      <c r="J542" t="s">
+        <v>24</v>
+      </c>
+      <c r="K542" t="s">
+        <v>758</v>
+      </c>
+      <c r="L542" t="s">
+        <v>26</v>
+      </c>
+      <c r="M542" t="s">
+        <v>759</v>
+      </c>
+      <c r="N542" t="s">
+        <v>28</v>
+      </c>
+      <c r="O542" t="s">
+        <v>5024</v>
+      </c>
+    </row>
+    <row r="543" spans="1:15">
+      <c r="A543">
+        <v>65053</v>
+      </c>
+      <c r="B543" t="s">
+        <v>5025</v>
+      </c>
+      <c r="C543" t="s">
+        <v>5026</v>
+      </c>
+      <c r="D543" t="s">
+        <v>5027</v>
+      </c>
+      <c r="E543" t="s">
+        <v>5028</v>
+      </c>
+      <c r="F543" t="s">
+        <v>5029</v>
+      </c>
+      <c r="G543" t="s">
+        <v>5030</v>
+      </c>
+      <c r="H543" t="s">
+        <v>5031</v>
+      </c>
+      <c r="I543" t="s">
+        <v>5032</v>
+      </c>
+      <c r="J543" t="s">
+        <v>24</v>
+      </c>
+      <c r="K543" t="s">
+        <v>170</v>
+      </c>
+      <c r="L543" t="s">
+        <v>26</v>
+      </c>
+      <c r="M543" t="s">
+        <v>171</v>
+      </c>
+      <c r="N543" t="s">
+        <v>28</v>
+      </c>
+      <c r="O543" t="s">
+        <v>5033</v>
+      </c>
+    </row>
+    <row r="544" spans="1:15">
+      <c r="A544">
+        <v>65054</v>
+      </c>
+      <c r="B544" t="s">
+        <v>5034</v>
+      </c>
+      <c r="C544" t="s">
+        <v>5035</v>
+      </c>
+      <c r="D544" t="s">
+        <v>5036</v>
+      </c>
+      <c r="E544" t="s">
+        <v>5037</v>
+      </c>
+      <c r="F544" t="s">
+        <v>5038</v>
+      </c>
+      <c r="G544" t="s">
+        <v>5039</v>
+      </c>
+      <c r="H544" t="s">
+        <v>5040</v>
+      </c>
+      <c r="I544" t="s">
+        <v>5041</v>
+      </c>
+      <c r="J544" t="s">
+        <v>450</v>
+      </c>
+      <c r="K544" t="s">
+        <v>208</v>
+      </c>
+      <c r="L544" t="s">
+        <v>452</v>
+      </c>
+      <c r="M544" t="s">
+        <v>209</v>
+      </c>
+      <c r="N544" t="s">
+        <v>28</v>
+      </c>
+      <c r="O544" t="s">
+        <v>5042</v>
+      </c>
+    </row>
+    <row r="545" spans="1:15">
+      <c r="A545">
+        <v>65055</v>
+      </c>
+      <c r="B545" t="s">
+        <v>5043</v>
+      </c>
+      <c r="C545" t="s">
+        <v>5044</v>
+      </c>
+      <c r="D545" t="s">
+        <v>5045</v>
+      </c>
+      <c r="E545" t="s">
+        <v>5046</v>
+      </c>
+      <c r="F545" t="s">
+        <v>5047</v>
+      </c>
+      <c r="G545" t="s">
+        <v>5048</v>
+      </c>
+      <c r="H545" t="s">
+        <v>5049</v>
+      </c>
+      <c r="I545" t="s">
+        <v>5050</v>
+      </c>
+      <c r="J545" t="s">
+        <v>24</v>
+      </c>
+      <c r="K545" t="s">
+        <v>580</v>
+      </c>
+      <c r="L545" t="s">
+        <v>26</v>
+      </c>
+      <c r="M545" t="s">
+        <v>581</v>
+      </c>
+      <c r="N545" t="s">
+        <v>28</v>
+      </c>
+      <c r="O545" t="s">
+        <v>5051</v>
+      </c>
+    </row>
+    <row r="546" spans="1:15">
+      <c r="A546">
+        <v>65057</v>
+      </c>
+      <c r="B546" t="s">
+        <v>5052</v>
+      </c>
+      <c r="C546" t="s">
+        <v>5053</v>
+      </c>
+      <c r="D546" t="s">
+        <v>5054</v>
+      </c>
+      <c r="E546" t="s">
+        <v>5055</v>
+      </c>
+      <c r="F546" t="s">
+        <v>5056</v>
+      </c>
+      <c r="G546" t="s">
+        <v>5057</v>
+      </c>
+      <c r="H546" t="s">
+        <v>5058</v>
+      </c>
+      <c r="I546" t="s">
+        <v>5059</v>
+      </c>
+      <c r="J546" t="s">
+        <v>24</v>
+      </c>
+      <c r="K546" t="s">
+        <v>274</v>
+      </c>
+      <c r="L546" t="s">
+        <v>26</v>
+      </c>
+      <c r="M546" t="s">
+        <v>276</v>
+      </c>
+      <c r="N546" t="s">
+        <v>28</v>
+      </c>
+      <c r="O546" t="s">
+        <v>5060</v>
+      </c>
+    </row>
+    <row r="547" spans="1:15">
+      <c r="A547">
+        <v>65058</v>
+      </c>
+      <c r="B547" t="s">
+        <v>5061</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5062</v>
+      </c>
+      <c r="D547" t="s">
+        <v>5063</v>
+      </c>
+      <c r="E547" t="s">
+        <v>5064</v>
+      </c>
+      <c r="F547" t="s">
+        <v>5065</v>
+      </c>
+      <c r="G547" t="s">
+        <v>5066</v>
+      </c>
+      <c r="H547" t="s">
+        <v>5067</v>
+      </c>
+      <c r="I547" t="s">
+        <v>5068</v>
+      </c>
+      <c r="J547" t="s">
+        <v>450</v>
+      </c>
+      <c r="K547" t="s">
+        <v>690</v>
+      </c>
+      <c r="L547" t="s">
+        <v>452</v>
+      </c>
+      <c r="M547" t="s">
+        <v>691</v>
+      </c>
+      <c r="N547" t="s">
+        <v>28</v>
+      </c>
+      <c r="O547" t="s">
+        <v>5069</v>
+      </c>
+    </row>
+    <row r="548" spans="1:15">
+      <c r="A548">
+        <v>65059</v>
+      </c>
+      <c r="B548" t="s">
+        <v>5070</v>
+      </c>
+      <c r="C548" t="s">
+        <v>5071</v>
+      </c>
+      <c r="D548" t="s">
+        <v>5072</v>
+      </c>
+      <c r="E548" t="s">
+        <v>5073</v>
+      </c>
+      <c r="F548" t="s">
+        <v>5074</v>
+      </c>
+      <c r="G548" t="s">
+        <v>5075</v>
+      </c>
+      <c r="H548" t="s">
+        <v>5076</v>
+      </c>
+      <c r="I548" t="s">
+        <v>5077</v>
+      </c>
+      <c r="J548" t="s">
+        <v>24</v>
+      </c>
+      <c r="K548" t="s">
+        <v>170</v>
+      </c>
+      <c r="L548" t="s">
+        <v>26</v>
+      </c>
+      <c r="M548" t="s">
+        <v>171</v>
+      </c>
+      <c r="N548" t="s">
+        <v>28</v>
+      </c>
+      <c r="O548" t="s">
+        <v>5078</v>
+      </c>
+    </row>
+    <row r="549" spans="1:15">
+      <c r="A549">
+        <v>65060</v>
+      </c>
+      <c r="B549" t="s">
+        <v>5079</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5080</v>
+      </c>
+      <c r="D549" t="s">
+        <v>5081</v>
+      </c>
+      <c r="E549" t="s">
+        <v>5082</v>
+      </c>
+      <c r="F549" t="s">
+        <v>5083</v>
+      </c>
+      <c r="G549" t="s">
+        <v>5084</v>
+      </c>
+      <c r="H549" t="s">
+        <v>5085</v>
+      </c>
+      <c r="I549" t="s">
+        <v>5086</v>
+      </c>
+      <c r="J549" t="s">
+        <v>24</v>
+      </c>
+      <c r="K549" t="s">
+        <v>47</v>
+      </c>
+      <c r="L549" t="s">
+        <v>26</v>
+      </c>
+      <c r="M549" t="s">
+        <v>48</v>
+      </c>
+      <c r="N549" t="s">
+        <v>28</v>
+      </c>
+      <c r="O549" t="s">
+        <v>5087</v>
+      </c>
+    </row>
+    <row r="550" spans="1:15">
+      <c r="A550">
+        <v>65061</v>
+      </c>
+      <c r="B550" t="s">
+        <v>5088</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5089</v>
+      </c>
+      <c r="D550" t="s">
+        <v>5090</v>
+      </c>
+      <c r="E550" t="s">
+        <v>5091</v>
+      </c>
+      <c r="F550" t="s">
+        <v>5092</v>
+      </c>
+      <c r="G550" t="s">
+        <v>5093</v>
+      </c>
+      <c r="H550" t="s">
+        <v>5094</v>
+      </c>
+      <c r="I550" t="s">
+        <v>5095</v>
+      </c>
+      <c r="J550" t="s">
+        <v>24</v>
+      </c>
+      <c r="K550" t="s">
+        <v>917</v>
+      </c>
+      <c r="L550" t="s">
+        <v>26</v>
+      </c>
+      <c r="M550" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N550" t="s">
+        <v>28</v>
+      </c>
+      <c r="O550" t="s">
+        <v>5096</v>
+      </c>
+    </row>
+    <row r="551" spans="1:15">
+      <c r="A551">
+        <v>65062</v>
+      </c>
+      <c r="B551" t="s">
+        <v>5097</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5098</v>
+      </c>
+      <c r="D551" t="s">
+        <v>5099</v>
+      </c>
+      <c r="E551" t="s">
+        <v>5100</v>
+      </c>
+      <c r="F551" t="s">
+        <v>5101</v>
+      </c>
+      <c r="G551" t="s">
+        <v>5102</v>
+      </c>
+      <c r="H551" t="s">
+        <v>5103</v>
+      </c>
+      <c r="I551" t="s">
+        <v>5104</v>
+      </c>
+      <c r="J551" t="s">
+        <v>24</v>
+      </c>
+      <c r="K551" t="s">
+        <v>25</v>
+      </c>
+      <c r="L551" t="s">
+        <v>26</v>
+      </c>
+      <c r="M551" t="s">
+        <v>27</v>
+      </c>
+      <c r="N551" t="s">
+        <v>28</v>
+      </c>
+      <c r="O551" t="s">
+        <v>5105</v>
+      </c>
+    </row>
+    <row r="552" spans="1:15">
+      <c r="A552">
+        <v>65063</v>
+      </c>
+      <c r="B552" t="s">
+        <v>5106</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5107</v>
+      </c>
+      <c r="D552" t="s">
+        <v>5108</v>
+      </c>
+      <c r="E552" t="s">
+        <v>5109</v>
+      </c>
+      <c r="F552" t="s">
+        <v>5110</v>
+      </c>
+      <c r="G552" t="s">
+        <v>5111</v>
+      </c>
+      <c r="H552" t="s">
+        <v>5112</v>
+      </c>
+      <c r="I552" t="s">
+        <v>5113</v>
+      </c>
+      <c r="J552" t="s">
+        <v>24</v>
+      </c>
+      <c r="K552" t="s">
+        <v>1124</v>
+      </c>
+      <c r="L552" t="s">
+        <v>26</v>
+      </c>
+      <c r="M552" t="s">
+        <v>1125</v>
+      </c>
+      <c r="N552" t="s">
+        <v>28</v>
+      </c>
+      <c r="O552" t="s">
+        <v>5114</v>
+      </c>
+    </row>
+    <row r="553" spans="1:15">
+      <c r="A553">
+        <v>65068</v>
+      </c>
+      <c r="B553" t="s">
+        <v>5115</v>
+      </c>
+      <c r="C553" t="s">
+        <v>5116</v>
+      </c>
+      <c r="D553" t="s">
+        <v>5117</v>
+      </c>
+      <c r="E553" t="s">
+        <v>5118</v>
+      </c>
+      <c r="F553" t="s">
+        <v>5119</v>
+      </c>
+      <c r="G553" t="s">
+        <v>5120</v>
+      </c>
+      <c r="H553" t="s">
+        <v>5121</v>
+      </c>
+      <c r="I553" t="s">
+        <v>5122</v>
+      </c>
+      <c r="J553" t="s">
+        <v>24</v>
+      </c>
+      <c r="K553" t="s">
+        <v>25</v>
+      </c>
+      <c r="L553" t="s">
+        <v>26</v>
+      </c>
+      <c r="M553" t="s">
+        <v>27</v>
+      </c>
+      <c r="N553" t="s">
+        <v>28</v>
+      </c>
+      <c r="O553" t="s">
+        <v>5123</v>
+      </c>
+    </row>
+    <row r="554" spans="1:15">
+      <c r="A554">
+        <v>65069</v>
+      </c>
+      <c r="B554" t="s">
+        <v>5124</v>
+      </c>
+      <c r="C554" t="s">
+        <v>5125</v>
+      </c>
+      <c r="D554" t="s">
+        <v>5126</v>
+      </c>
+      <c r="E554" t="s">
+        <v>5127</v>
+      </c>
+      <c r="F554" t="s">
+        <v>5128</v>
+      </c>
+      <c r="G554" t="s">
+        <v>5129</v>
+      </c>
+      <c r="H554" t="s">
+        <v>5130</v>
+      </c>
+      <c r="I554" t="s">
+        <v>5131</v>
+      </c>
+      <c r="J554" t="s">
+        <v>24</v>
+      </c>
+      <c r="K554" t="s">
+        <v>170</v>
+      </c>
+      <c r="L554" t="s">
+        <v>26</v>
+      </c>
+      <c r="M554" t="s">
+        <v>171</v>
+      </c>
+      <c r="N554" t="s">
+        <v>28</v>
+      </c>
+      <c r="O554" t="s">
+        <v>5132</v>
+      </c>
+    </row>
+    <row r="555" spans="1:15">
+      <c r="A555">
+        <v>65071</v>
+      </c>
+      <c r="B555" t="s">
+        <v>5133</v>
+      </c>
+      <c r="C555" t="s">
+        <v>5134</v>
+      </c>
+      <c r="D555" t="s">
+        <v>5135</v>
+      </c>
+      <c r="E555" t="s">
+        <v>5136</v>
+      </c>
+      <c r="F555" t="s">
+        <v>5137</v>
+      </c>
+      <c r="G555" t="s">
+        <v>5138</v>
+      </c>
+      <c r="H555" t="s">
+        <v>5139</v>
+      </c>
+      <c r="I555" t="s">
+        <v>5140</v>
+      </c>
+      <c r="J555" t="s">
+        <v>24</v>
+      </c>
+      <c r="K555" t="s">
+        <v>25</v>
+      </c>
+      <c r="L555" t="s">
+        <v>26</v>
+      </c>
+      <c r="M555" t="s">
+        <v>27</v>
+      </c>
+      <c r="N555" t="s">
+        <v>28</v>
+      </c>
+      <c r="O555" t="s">
+        <v>5141</v>
+      </c>
+    </row>
+    <row r="556" spans="1:15">
+      <c r="A556">
+        <v>65073</v>
+      </c>
+      <c r="B556" t="s">
+        <v>5142</v>
+      </c>
+      <c r="C556" t="s">
+        <v>5143</v>
+      </c>
+      <c r="D556" t="s">
+        <v>5144</v>
+      </c>
+      <c r="E556" t="s">
+        <v>5145</v>
+      </c>
+      <c r="F556" t="s">
+        <v>5146</v>
+      </c>
+      <c r="G556" t="s">
+        <v>5147</v>
+      </c>
+      <c r="H556" t="s">
+        <v>5148</v>
+      </c>
+      <c r="I556" t="s">
+        <v>5149</v>
+      </c>
+      <c r="J556" t="s">
+        <v>24</v>
+      </c>
+      <c r="K556" t="s">
+        <v>25</v>
+      </c>
+      <c r="L556" t="s">
+        <v>26</v>
+      </c>
+      <c r="M556" t="s">
+        <v>27</v>
+      </c>
+      <c r="N556" t="s">
+        <v>28</v>
+      </c>
+      <c r="O556" t="s">
+        <v>5150</v>
+      </c>
+    </row>
+    <row r="557" spans="1:15">
+      <c r="A557">
+        <v>65074</v>
+      </c>
+      <c r="B557" t="s">
+        <v>5151</v>
+      </c>
+      <c r="C557" t="s">
+        <v>5152</v>
+      </c>
+      <c r="D557" t="s">
+        <v>5153</v>
+      </c>
+      <c r="E557" t="s">
+        <v>5154</v>
+      </c>
+      <c r="F557" t="s">
+        <v>5155</v>
+      </c>
+      <c r="G557" t="s">
+        <v>5156</v>
+      </c>
+      <c r="H557" t="s">
+        <v>5157</v>
+      </c>
+      <c r="I557" t="s">
+        <v>5158</v>
+      </c>
+      <c r="J557" t="s">
+        <v>24</v>
+      </c>
+      <c r="K557" t="s">
+        <v>5159</v>
+      </c>
+      <c r="L557" t="s">
+        <v>26</v>
+      </c>
+      <c r="M557" t="s">
+        <v>4886</v>
+      </c>
+      <c r="N557" t="s">
+        <v>28</v>
+      </c>
+      <c r="O557" t="s">
+        <v>5160</v>
+      </c>
+    </row>
+    <row r="558" spans="1:15">
+      <c r="A558">
+        <v>65075</v>
+      </c>
+      <c r="B558" t="s">
+        <v>5161</v>
+      </c>
+      <c r="C558" t="s">
+        <v>5162</v>
+      </c>
+      <c r="D558" t="s">
+        <v>5163</v>
+      </c>
+      <c r="E558" t="s">
+        <v>5164</v>
+      </c>
+      <c r="F558" t="s">
+        <v>5165</v>
+      </c>
+      <c r="G558" t="s">
+        <v>5166</v>
+      </c>
+      <c r="H558" t="s">
+        <v>5167</v>
+      </c>
+      <c r="I558" t="s">
+        <v>5168</v>
+      </c>
+      <c r="J558" t="s">
+        <v>450</v>
+      </c>
+      <c r="K558" t="s">
+        <v>701</v>
+      </c>
+      <c r="L558" t="s">
+        <v>452</v>
+      </c>
+      <c r="M558" t="s">
+        <v>4886</v>
+      </c>
+      <c r="N558" t="s">
+        <v>28</v>
+      </c>
+      <c r="O558" t="s">
+        <v>5169</v>
+      </c>
+    </row>
+    <row r="559" spans="1:15">
+      <c r="A559">
+        <v>65076</v>
+      </c>
+      <c r="B559" t="s">
+        <v>5170</v>
+      </c>
+      <c r="C559" t="s">
+        <v>5171</v>
+      </c>
+      <c r="D559" t="s">
+        <v>5172</v>
+      </c>
+      <c r="E559" t="s">
+        <v>5173</v>
+      </c>
+      <c r="F559" t="s">
+        <v>5174</v>
+      </c>
+      <c r="G559" t="s">
+        <v>5175</v>
+      </c>
+      <c r="H559" t="s">
+        <v>5176</v>
+      </c>
+      <c r="I559" t="s">
+        <v>5177</v>
+      </c>
+      <c r="J559" t="s">
+        <v>24</v>
+      </c>
+      <c r="K559" t="s">
+        <v>170</v>
+      </c>
+      <c r="L559" t="s">
+        <v>26</v>
+      </c>
+      <c r="M559" t="s">
+        <v>171</v>
+      </c>
+      <c r="N559" t="s">
+        <v>28</v>
+      </c>
+      <c r="O559" t="s">
+        <v>5178</v>
+      </c>
+    </row>
+    <row r="560" spans="1:15">
+      <c r="A560">
+        <v>65077</v>
+      </c>
+      <c r="B560" t="s">
+        <v>5179</v>
+      </c>
+      <c r="C560" t="s">
+        <v>5180</v>
+      </c>
+      <c r="D560" t="s">
+        <v>5181</v>
+      </c>
+      <c r="E560" t="s">
+        <v>5182</v>
+      </c>
+      <c r="F560" t="s">
+        <v>5183</v>
+      </c>
+      <c r="G560" t="s">
+        <v>5184</v>
+      </c>
+      <c r="H560" t="s">
+        <v>5185</v>
+      </c>
+      <c r="I560" t="s">
+        <v>5186</v>
+      </c>
+      <c r="J560" t="s">
+        <v>24</v>
+      </c>
+      <c r="K560" t="s">
+        <v>758</v>
+      </c>
+      <c r="L560" t="s">
+        <v>26</v>
+      </c>
+      <c r="M560" t="s">
+        <v>759</v>
+      </c>
+      <c r="N560" t="s">
+        <v>28</v>
+      </c>
+      <c r="O560" t="s">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="561" spans="1:15">
+      <c r="A561">
+        <v>65080</v>
+      </c>
+      <c r="B561" t="s">
+        <v>5188</v>
+      </c>
+      <c r="C561" t="s">
+        <v>5189</v>
+      </c>
+      <c r="D561" t="s">
+        <v>5190</v>
+      </c>
+      <c r="E561" t="s">
+        <v>5191</v>
+      </c>
+      <c r="F561" t="s">
+        <v>5192</v>
+      </c>
+      <c r="G561" t="s">
+        <v>5193</v>
+      </c>
+      <c r="H561" t="s">
+        <v>5194</v>
+      </c>
+      <c r="I561" t="s">
+        <v>5195</v>
+      </c>
+      <c r="J561" t="s">
+        <v>24</v>
+      </c>
+      <c r="K561" t="s">
+        <v>47</v>
+      </c>
+      <c r="L561" t="s">
+        <v>26</v>
+      </c>
+      <c r="M561" t="s">
+        <v>48</v>
+      </c>
+      <c r="N561" t="s">
+        <v>28</v>
+      </c>
+      <c r="O561" t="s">
+        <v>5196</v>
+      </c>
+    </row>
+    <row r="562" spans="1:15">
+      <c r="A562">
+        <v>65081</v>
+      </c>
+      <c r="B562" t="s">
+        <v>5197</v>
+      </c>
+      <c r="C562" t="s">
+        <v>5198</v>
+      </c>
+      <c r="D562" t="s">
+        <v>5199</v>
+      </c>
+      <c r="E562" t="s">
+        <v>5200</v>
+      </c>
+      <c r="F562" t="s">
+        <v>5201</v>
+      </c>
+      <c r="G562" t="s">
+        <v>5202</v>
+      </c>
+      <c r="H562" t="s">
+        <v>5203</v>
+      </c>
+      <c r="I562" t="s">
+        <v>5204</v>
+      </c>
+      <c r="J562" t="s">
+        <v>24</v>
+      </c>
+      <c r="K562" t="s">
+        <v>47</v>
+      </c>
+      <c r="L562" t="s">
+        <v>26</v>
+      </c>
+      <c r="M562" t="s">
+        <v>48</v>
+      </c>
+      <c r="N562" t="s">
+        <v>28</v>
+      </c>
+      <c r="O562" t="s">
+        <v>5205</v>
+      </c>
+    </row>
+    <row r="563" spans="1:15">
+      <c r="A563">
+        <v>65082</v>
+      </c>
+      <c r="B563" t="s">
+        <v>5206</v>
+      </c>
+      <c r="C563" t="s">
+        <v>5207</v>
+      </c>
+      <c r="D563" t="s">
+        <v>5208</v>
+      </c>
+      <c r="E563" t="s">
+        <v>5209</v>
+      </c>
+      <c r="F563" t="s">
+        <v>5210</v>
+      </c>
+      <c r="G563" t="s">
+        <v>5211</v>
+      </c>
+      <c r="H563" t="s">
+        <v>5212</v>
+      </c>
+      <c r="I563" t="s">
+        <v>5213</v>
+      </c>
+      <c r="J563" t="s">
+        <v>24</v>
+      </c>
+      <c r="K563" t="s">
+        <v>47</v>
+      </c>
+      <c r="L563" t="s">
+        <v>26</v>
+      </c>
+      <c r="M563" t="s">
+        <v>48</v>
+      </c>
+      <c r="N563" t="s">
+        <v>28</v>
+      </c>
+      <c r="O563" t="s">
+        <v>5214</v>
+      </c>
+    </row>
+    <row r="564" spans="1:15">
+      <c r="A564">
+        <v>65083</v>
+      </c>
+      <c r="B564" t="s">
+        <v>5215</v>
+      </c>
+      <c r="C564" t="s">
+        <v>5216</v>
+      </c>
+      <c r="D564" t="s">
+        <v>5217</v>
+      </c>
+      <c r="E564" t="s">
+        <v>5218</v>
+      </c>
+      <c r="F564" t="s">
+        <v>5219</v>
+      </c>
+      <c r="G564" t="s">
+        <v>5220</v>
+      </c>
+      <c r="H564" t="s">
+        <v>5221</v>
+      </c>
+      <c r="I564" t="s">
+        <v>5222</v>
+      </c>
+      <c r="J564" t="s">
+        <v>24</v>
+      </c>
+      <c r="K564" t="s">
+        <v>170</v>
+      </c>
+      <c r="L564" t="s">
+        <v>26</v>
+      </c>
+      <c r="M564" t="s">
+        <v>171</v>
+      </c>
+      <c r="N564" t="s">
+        <v>28</v>
+      </c>
+      <c r="O564" t="s">
+        <v>5223</v>
+      </c>
+    </row>
+    <row r="565" spans="1:15">
+      <c r="A565">
+        <v>65084</v>
+      </c>
+      <c r="B565" t="s">
+        <v>5224</v>
+      </c>
+      <c r="C565" t="s">
+        <v>5225</v>
+      </c>
+      <c r="D565" t="s">
+        <v>5226</v>
+      </c>
+      <c r="E565" t="s">
+        <v>5227</v>
+      </c>
+      <c r="F565" t="s">
+        <v>5228</v>
+      </c>
+      <c r="G565" t="s">
+        <v>5229</v>
+      </c>
+      <c r="H565" t="s">
+        <v>5230</v>
+      </c>
+      <c r="I565" t="s">
+        <v>5231</v>
+      </c>
+      <c r="J565" t="s">
+        <v>24</v>
+      </c>
+      <c r="K565" t="s">
+        <v>25</v>
+      </c>
+      <c r="L565" t="s">
+        <v>26</v>
+      </c>
+      <c r="M565" t="s">
+        <v>27</v>
+      </c>
+      <c r="N565" t="s">
+        <v>28</v>
+      </c>
+      <c r="O565" t="s">
+        <v>5232</v>
+      </c>
+    </row>
+    <row r="566" spans="1:15">
+      <c r="A566">
+        <v>65085</v>
+      </c>
+      <c r="B566" t="s">
+        <v>5233</v>
+      </c>
+      <c r="C566" t="s">
+        <v>5234</v>
+      </c>
+      <c r="D566" t="s">
+        <v>5235</v>
+      </c>
+      <c r="E566" t="s">
+        <v>5236</v>
+      </c>
+      <c r="F566" t="s">
+        <v>5237</v>
+      </c>
+      <c r="G566" t="s">
+        <v>5238</v>
+      </c>
+      <c r="H566" t="s">
+        <v>5239</v>
+      </c>
+      <c r="I566" t="s">
+        <v>5240</v>
+      </c>
+      <c r="J566" t="s">
+        <v>24</v>
+      </c>
+      <c r="K566" t="s">
+        <v>580</v>
+      </c>
+      <c r="L566" t="s">
+        <v>26</v>
+      </c>
+      <c r="M566" t="s">
+        <v>581</v>
+      </c>
+      <c r="N566" t="s">
+        <v>28</v>
+      </c>
+      <c r="O566" t="s">
+        <v>5241</v>
+      </c>
+    </row>
+    <row r="567" spans="1:15">
+      <c r="A567">
+        <v>65086</v>
+      </c>
+      <c r="B567" t="s">
+        <v>5242</v>
+      </c>
+      <c r="C567" t="s">
+        <v>5243</v>
+      </c>
+      <c r="D567" t="s">
+        <v>5244</v>
+      </c>
+      <c r="E567" t="s">
+        <v>5245</v>
+      </c>
+      <c r="F567" t="s">
+        <v>5246</v>
+      </c>
+      <c r="G567" t="s">
+        <v>5247</v>
+      </c>
+      <c r="H567" t="s">
+        <v>5248</v>
+      </c>
+      <c r="I567" t="s">
+        <v>5249</v>
+      </c>
+      <c r="J567" t="s">
+        <v>24</v>
+      </c>
+      <c r="K567" t="s">
+        <v>170</v>
+      </c>
+      <c r="L567" t="s">
+        <v>26</v>
+      </c>
+      <c r="M567" t="s">
+        <v>171</v>
+      </c>
+      <c r="N567" t="s">
+        <v>28</v>
+      </c>
+      <c r="O567" t="s">
+        <v>5250</v>
+      </c>
+    </row>
+    <row r="568" spans="1:15">
+      <c r="A568">
+        <v>65087</v>
+      </c>
+      <c r="B568" t="s">
+        <v>5251</v>
+      </c>
+      <c r="C568" t="s">
+        <v>5252</v>
+      </c>
+      <c r="D568" t="s">
+        <v>5253</v>
+      </c>
+      <c r="E568" t="s">
+        <v>5254</v>
+      </c>
+      <c r="F568" t="s">
+        <v>5255</v>
+      </c>
+      <c r="G568" t="s">
+        <v>5256</v>
+      </c>
+      <c r="H568" t="s">
+        <v>5257</v>
+      </c>
+      <c r="I568" t="s">
+        <v>5258</v>
+      </c>
+      <c r="J568" t="s">
+        <v>24</v>
+      </c>
+      <c r="K568" t="s">
+        <v>170</v>
+      </c>
+      <c r="L568" t="s">
+        <v>26</v>
+      </c>
+      <c r="M568" t="s">
+        <v>171</v>
+      </c>
+      <c r="N568" t="s">
+        <v>28</v>
+      </c>
+      <c r="O568" t="s">
+        <v>5259</v>
+      </c>
+    </row>
+    <row r="569" spans="1:15">
+      <c r="A569">
+        <v>65088</v>
+      </c>
+      <c r="B569" t="s">
+        <v>5260</v>
+      </c>
+      <c r="C569" t="s">
+        <v>5261</v>
+      </c>
+      <c r="D569" t="s">
+        <v>5262</v>
+      </c>
+      <c r="E569" t="s">
+        <v>5263</v>
+      </c>
+      <c r="F569" t="s">
+        <v>5264</v>
+      </c>
+      <c r="G569" t="s">
+        <v>5265</v>
+      </c>
+      <c r="H569" t="s">
+        <v>5266</v>
+      </c>
+      <c r="I569" t="s">
+        <v>5267</v>
+      </c>
+      <c r="J569" t="s">
+        <v>24</v>
+      </c>
+      <c r="K569" t="s">
+        <v>25</v>
+      </c>
+      <c r="L569" t="s">
+        <v>26</v>
+      </c>
+      <c r="M569" t="s">
+        <v>27</v>
+      </c>
+      <c r="N569" t="s">
+        <v>28</v>
+      </c>
+      <c r="O569" t="s">
+        <v>5268</v>
+      </c>
+    </row>
+    <row r="570" spans="1:15">
+      <c r="A570">
+        <v>65089</v>
+      </c>
+      <c r="B570" t="s">
+        <v>5269</v>
+      </c>
+      <c r="C570" t="s">
+        <v>5270</v>
+      </c>
+      <c r="D570" t="s">
+        <v>5271</v>
+      </c>
+      <c r="E570" t="s">
+        <v>5272</v>
+      </c>
+      <c r="F570" t="s">
+        <v>5273</v>
+      </c>
+      <c r="G570" t="s">
+        <v>5274</v>
+      </c>
+      <c r="H570" t="s">
+        <v>5275</v>
+      </c>
+      <c r="I570" t="s">
+        <v>5276</v>
+      </c>
+      <c r="J570" t="s">
+        <v>24</v>
+      </c>
+      <c r="K570" t="s">
+        <v>25</v>
+      </c>
+      <c r="L570" t="s">
+        <v>26</v>
+      </c>
+      <c r="M570" t="s">
+        <v>27</v>
+      </c>
+      <c r="N570" t="s">
+        <v>28</v>
+      </c>
+      <c r="O570" t="s">
+        <v>5277</v>
+      </c>
+    </row>
+    <row r="571" spans="1:15">
+      <c r="A571">
+        <v>65090</v>
+      </c>
+      <c r="B571" t="s">
+        <v>5278</v>
+      </c>
+      <c r="C571" t="s">
+        <v>5279</v>
+      </c>
+      <c r="D571" t="s">
+        <v>5280</v>
+      </c>
+      <c r="E571" t="s">
+        <v>5281</v>
+      </c>
+      <c r="F571" t="s">
+        <v>5282</v>
+      </c>
+      <c r="G571" t="s">
+        <v>5283</v>
+      </c>
+      <c r="H571" t="s">
+        <v>5284</v>
+      </c>
+      <c r="I571" t="s">
+        <v>5285</v>
+      </c>
+      <c r="J571" t="s">
+        <v>24</v>
+      </c>
+      <c r="K571" t="s">
+        <v>25</v>
+      </c>
+      <c r="L571" t="s">
+        <v>26</v>
+      </c>
+      <c r="M571" t="s">
+        <v>27</v>
+      </c>
+      <c r="N571" t="s">
+        <v>28</v>
+      </c>
+      <c r="O571" t="s">
+        <v>5286</v>
+      </c>
+    </row>
+    <row r="572" spans="1:15">
+      <c r="A572">
+        <v>65091</v>
+      </c>
+      <c r="B572" t="s">
+        <v>5287</v>
+      </c>
+      <c r="C572" t="s">
+        <v>5288</v>
+      </c>
+      <c r="D572" t="s">
+        <v>5289</v>
+      </c>
+      <c r="E572" t="s">
+        <v>5290</v>
+      </c>
+      <c r="F572" t="s">
+        <v>5291</v>
+      </c>
+      <c r="G572" t="s">
+        <v>5292</v>
+      </c>
+      <c r="H572" t="s">
+        <v>5293</v>
+      </c>
+      <c r="I572" t="s">
+        <v>5294</v>
+      </c>
+      <c r="J572" t="s">
+        <v>24</v>
+      </c>
+      <c r="K572" t="s">
+        <v>25</v>
+      </c>
+      <c r="L572" t="s">
+        <v>26</v>
+      </c>
+      <c r="M572" t="s">
+        <v>27</v>
+      </c>
+      <c r="N572" t="s">
+        <v>28</v>
+      </c>
+      <c r="O572" t="s">
+        <v>5295</v>
+      </c>
+    </row>
+    <row r="573" spans="1:15">
+      <c r="A573">
+        <v>65092</v>
+      </c>
+      <c r="B573" t="s">
+        <v>5296</v>
+      </c>
+      <c r="C573" t="s">
+        <v>5297</v>
+      </c>
+      <c r="D573" t="s">
+        <v>5298</v>
+      </c>
+      <c r="E573" t="s">
+        <v>5299</v>
+      </c>
+      <c r="F573" t="s">
+        <v>5300</v>
+      </c>
+      <c r="G573" t="s">
+        <v>5301</v>
+      </c>
+      <c r="H573" t="s">
+        <v>5302</v>
+      </c>
+      <c r="I573" t="s">
+        <v>5303</v>
+      </c>
+      <c r="J573" t="s">
+        <v>24</v>
+      </c>
+      <c r="K573" t="s">
+        <v>170</v>
+      </c>
+      <c r="L573" t="s">
+        <v>26</v>
+      </c>
+      <c r="M573" t="s">
+        <v>171</v>
+      </c>
+      <c r="N573" t="s">
+        <v>28</v>
+      </c>
+      <c r="O573" t="s">
+        <v>5304</v>
+      </c>
+    </row>
+    <row r="574" spans="1:15">
+      <c r="A574">
+        <v>65093</v>
+      </c>
+      <c r="B574" t="s">
+        <v>5305</v>
+      </c>
+      <c r="C574" t="s">
+        <v>5306</v>
+      </c>
+      <c r="D574" t="s">
+        <v>5307</v>
+      </c>
+      <c r="E574" t="s">
+        <v>5308</v>
+      </c>
+      <c r="F574" t="s">
+        <v>5309</v>
+      </c>
+      <c r="G574" t="s">
+        <v>5310</v>
+      </c>
+      <c r="H574" t="s">
+        <v>5311</v>
+      </c>
+      <c r="I574" t="s">
+        <v>5312</v>
+      </c>
+      <c r="J574" t="s">
+        <v>24</v>
+      </c>
+      <c r="K574" t="s">
+        <v>170</v>
+      </c>
+      <c r="L574" t="s">
+        <v>26</v>
+      </c>
+      <c r="M574" t="s">
+        <v>171</v>
+      </c>
+      <c r="N574" t="s">
+        <v>28</v>
+      </c>
+      <c r="O574" t="s">
+        <v>5313</v>
+      </c>
+    </row>
+    <row r="575" spans="1:15">
+      <c r="A575">
+        <v>65094</v>
+      </c>
+      <c r="B575" t="s">
+        <v>5314</v>
+      </c>
+      <c r="C575" t="s">
+        <v>5315</v>
+      </c>
+      <c r="D575" t="s">
+        <v>5316</v>
+      </c>
+      <c r="E575" t="s">
+        <v>5317</v>
+      </c>
+      <c r="F575" t="s">
+        <v>5318</v>
+      </c>
+      <c r="G575" t="s">
+        <v>5319</v>
+      </c>
+      <c r="H575" t="s">
+        <v>5320</v>
+      </c>
+      <c r="I575" t="s">
+        <v>5321</v>
+      </c>
+      <c r="J575" t="s">
+        <v>24</v>
+      </c>
+      <c r="K575" t="s">
+        <v>5322</v>
+      </c>
+      <c r="L575" t="s">
+        <v>26</v>
+      </c>
+      <c r="M575" t="s">
+        <v>5323</v>
+      </c>
+      <c r="N575" t="s">
+        <v>28</v>
+      </c>
+      <c r="O575" t="s">
+        <v>5324</v>
+      </c>
+    </row>
+    <row r="576" spans="1:15">
+      <c r="A576">
+        <v>65095</v>
+      </c>
+      <c r="B576" t="s">
+        <v>5325</v>
+      </c>
+      <c r="C576" t="s">
+        <v>5326</v>
+      </c>
+      <c r="D576" t="s">
+        <v>5327</v>
+      </c>
+      <c r="E576" t="s">
+        <v>5328</v>
+      </c>
+      <c r="F576" t="s">
+        <v>5329</v>
+      </c>
+      <c r="G576" t="s">
+        <v>5330</v>
+      </c>
+      <c r="H576" t="s">
+        <v>5331</v>
+      </c>
+      <c r="I576" t="s">
+        <v>5332</v>
+      </c>
+      <c r="J576" t="s">
+        <v>24</v>
+      </c>
+      <c r="K576" t="s">
+        <v>758</v>
+      </c>
+      <c r="L576" t="s">
+        <v>26</v>
+      </c>
+      <c r="M576" t="s">
+        <v>759</v>
+      </c>
+      <c r="N576" t="s">
+        <v>28</v>
+      </c>
+      <c r="O576" t="s">
+        <v>5333</v>
+      </c>
+    </row>
+    <row r="577" spans="1:15">
+      <c r="A577">
+        <v>65096</v>
+      </c>
+      <c r="B577" t="s">
+        <v>5334</v>
+      </c>
+      <c r="C577" t="s">
+        <v>5335</v>
+      </c>
+      <c r="D577" t="s">
+        <v>5336</v>
+      </c>
+      <c r="E577" t="s">
+        <v>5337</v>
+      </c>
+      <c r="F577" t="s">
+        <v>5338</v>
+      </c>
+      <c r="G577" t="s">
+        <v>5339</v>
+      </c>
+      <c r="H577" t="s">
+        <v>5340</v>
+      </c>
+      <c r="I577" t="s">
+        <v>5341</v>
+      </c>
+      <c r="J577" t="s">
+        <v>24</v>
+      </c>
+      <c r="K577" t="s">
+        <v>25</v>
+      </c>
+      <c r="L577" t="s">
+        <v>26</v>
+      </c>
+      <c r="M577" t="s">
+        <v>27</v>
+      </c>
+      <c r="N577" t="s">
+        <v>28</v>
+      </c>
+      <c r="O577" t="s">
+        <v>5342</v>
+      </c>
+    </row>
+    <row r="578" spans="1:15">
+      <c r="A578">
+        <v>65097</v>
+      </c>
+      <c r="B578" t="s">
+        <v>5343</v>
+      </c>
+      <c r="C578" t="s">
+        <v>5344</v>
+      </c>
+      <c r="D578" t="s">
+        <v>5345</v>
+      </c>
+      <c r="E578" t="s">
+        <v>5346</v>
+      </c>
+      <c r="F578" t="s">
+        <v>5347</v>
+      </c>
+      <c r="G578" t="s">
+        <v>5348</v>
+      </c>
+      <c r="H578" t="s">
+        <v>5349</v>
+      </c>
+      <c r="I578" t="s">
+        <v>5350</v>
+      </c>
+      <c r="J578" t="s">
+        <v>24</v>
+      </c>
+      <c r="K578" t="s">
+        <v>170</v>
+      </c>
+      <c r="L578" t="s">
+        <v>26</v>
+      </c>
+      <c r="M578" t="s">
+        <v>171</v>
+      </c>
+      <c r="N578" t="s">
+        <v>28</v>
+      </c>
+      <c r="O578" t="s">
+        <v>5351</v>
+      </c>
+    </row>
+    <row r="579" spans="1:15">
+      <c r="A579">
+        <v>65098</v>
+      </c>
+      <c r="B579" t="s">
+        <v>5352</v>
+      </c>
+      <c r="C579" t="s">
+        <v>5353</v>
+      </c>
+      <c r="D579" t="s">
+        <v>5354</v>
+      </c>
+      <c r="E579" t="s">
+        <v>5355</v>
+      </c>
+      <c r="F579" t="s">
+        <v>5356</v>
+      </c>
+      <c r="G579" t="s">
+        <v>5357</v>
+      </c>
+      <c r="H579" t="s">
+        <v>5358</v>
+      </c>
+      <c r="I579" t="s">
+        <v>5359</v>
+      </c>
+      <c r="J579" t="s">
+        <v>24</v>
+      </c>
+      <c r="K579" t="s">
+        <v>25</v>
+      </c>
+      <c r="L579" t="s">
+        <v>26</v>
+      </c>
+      <c r="M579" t="s">
+        <v>27</v>
+      </c>
+      <c r="N579" t="s">
+        <v>28</v>
+      </c>
+      <c r="O579" t="s">
+        <v>5360</v>
+      </c>
+    </row>
+    <row r="580" spans="1:15">
+      <c r="A580">
+        <v>65099</v>
+      </c>
+      <c r="B580" t="s">
+        <v>5361</v>
+      </c>
+      <c r="C580" t="s">
+        <v>5362</v>
+      </c>
+      <c r="D580" t="s">
+        <v>5363</v>
+      </c>
+      <c r="E580" t="s">
+        <v>5364</v>
+      </c>
+      <c r="F580" t="s">
+        <v>5365</v>
+      </c>
+      <c r="G580" t="s">
+        <v>5366</v>
+      </c>
+      <c r="H580" t="s">
+        <v>5367</v>
+      </c>
+      <c r="I580" t="s">
+        <v>5368</v>
+      </c>
+      <c r="J580" t="s">
+        <v>24</v>
+      </c>
+      <c r="K580" t="s">
+        <v>170</v>
+      </c>
+      <c r="L580" t="s">
+        <v>26</v>
+      </c>
+      <c r="M580" t="s">
+        <v>171</v>
+      </c>
+      <c r="N580" t="s">
+        <v>28</v>
+      </c>
+      <c r="O580" t="s">
+        <v>5369</v>
+      </c>
+    </row>
+    <row r="581" spans="1:15">
+      <c r="A581">
+        <v>65100</v>
+      </c>
+      <c r="B581" t="s">
+        <v>5370</v>
+      </c>
+      <c r="C581" t="s">
+        <v>5371</v>
+      </c>
+      <c r="D581" t="s">
+        <v>5372</v>
+      </c>
+      <c r="E581" t="s">
+        <v>5373</v>
+      </c>
+      <c r="F581" t="s">
+        <v>5374</v>
+      </c>
+      <c r="G581" t="s">
+        <v>5375</v>
+      </c>
+      <c r="H581" t="s">
+        <v>5376</v>
+      </c>
+      <c r="I581" t="s">
+        <v>5377</v>
+      </c>
+      <c r="J581" t="s">
+        <v>24</v>
+      </c>
+      <c r="K581" t="s">
+        <v>4754</v>
+      </c>
+      <c r="L581" t="s">
+        <v>26</v>
+      </c>
+      <c r="M581" t="s">
+        <v>4755</v>
+      </c>
+      <c r="N581" t="s">
+        <v>28</v>
+      </c>
+      <c r="O581" t="s">
+        <v>5378</v>
+      </c>
+    </row>
+    <row r="582" spans="1:15">
+      <c r="A582">
+        <v>65101</v>
+      </c>
+      <c r="B582" t="s">
+        <v>5379</v>
+      </c>
+      <c r="C582" t="s">
+        <v>5380</v>
+      </c>
+      <c r="D582" t="s">
+        <v>5381</v>
+      </c>
+      <c r="E582" t="s">
+        <v>5382</v>
+      </c>
+      <c r="F582" t="s">
+        <v>5383</v>
+      </c>
+      <c r="G582" t="s">
+        <v>5384</v>
+      </c>
+      <c r="H582" t="s">
+        <v>5385</v>
+      </c>
+      <c r="I582" t="s">
+        <v>5386</v>
+      </c>
+      <c r="J582" t="s">
+        <v>24</v>
+      </c>
+      <c r="K582" t="s">
+        <v>170</v>
+      </c>
+      <c r="L582" t="s">
+        <v>26</v>
+      </c>
+      <c r="M582" t="s">
+        <v>171</v>
+      </c>
+      <c r="N582" t="s">
+        <v>28</v>
+      </c>
+      <c r="O582" t="s">
+        <v>5387</v>
+      </c>
+    </row>
+    <row r="583" spans="1:15">
+      <c r="A583">
+        <v>65102</v>
+      </c>
+      <c r="B583" t="s">
+        <v>5388</v>
+      </c>
+      <c r="C583" t="s">
+        <v>5389</v>
+      </c>
+      <c r="D583" t="s">
+        <v>5390</v>
+      </c>
+      <c r="E583" t="s">
+        <v>5391</v>
+      </c>
+      <c r="F583" t="s">
+        <v>5392</v>
+      </c>
+      <c r="G583" t="s">
+        <v>5393</v>
+      </c>
+      <c r="H583" t="s">
+        <v>5394</v>
+      </c>
+      <c r="I583" t="s">
+        <v>5395</v>
+      </c>
+      <c r="J583" t="s">
+        <v>24</v>
+      </c>
+      <c r="K583" t="s">
+        <v>25</v>
+      </c>
+      <c r="L583" t="s">
+        <v>26</v>
+      </c>
+      <c r="M583" t="s">
+        <v>27</v>
+      </c>
+      <c r="N583" t="s">
+        <v>28</v>
+      </c>
+      <c r="O583" t="s">
+        <v>5396</v>
+      </c>
+    </row>
+    <row r="584" spans="1:15">
+      <c r="A584">
+        <v>65104</v>
+      </c>
+      <c r="B584" t="s">
+        <v>5397</v>
+      </c>
+      <c r="C584" t="s">
+        <v>5398</v>
+      </c>
+      <c r="D584" t="s">
+        <v>5399</v>
+      </c>
+      <c r="E584" t="s">
+        <v>5400</v>
+      </c>
+      <c r="F584" t="s">
+        <v>5401</v>
+      </c>
+      <c r="G584" t="s">
+        <v>5402</v>
+      </c>
+      <c r="H584" t="s">
+        <v>5403</v>
+      </c>
+      <c r="I584" t="s">
+        <v>5404</v>
+      </c>
+      <c r="J584" t="s">
+        <v>24</v>
+      </c>
+      <c r="K584" t="s">
+        <v>2872</v>
+      </c>
+      <c r="L584" t="s">
+        <v>26</v>
+      </c>
+      <c r="M584" t="s">
+        <v>2873</v>
+      </c>
+      <c r="N584" t="s">
+        <v>28</v>
+      </c>
+      <c r="O584" t="s">
+        <v>5405</v>
+      </c>
+    </row>
+    <row r="585" spans="1:15">
+      <c r="A585">
+        <v>65105</v>
+      </c>
+      <c r="B585" t="s">
+        <v>5406</v>
+      </c>
+      <c r="C585" t="s">
+        <v>5407</v>
+      </c>
+      <c r="D585" t="s">
+        <v>5408</v>
+      </c>
+      <c r="E585" t="s">
+        <v>5409</v>
+      </c>
+      <c r="F585" t="s">
+        <v>5410</v>
+      </c>
+      <c r="G585" t="s">
+        <v>5411</v>
+      </c>
+      <c r="H585" t="s">
+        <v>5412</v>
+      </c>
+      <c r="I585" t="s">
+        <v>5413</v>
+      </c>
+      <c r="J585" t="s">
+        <v>24</v>
+      </c>
+      <c r="K585" t="s">
+        <v>170</v>
+      </c>
+      <c r="L585" t="s">
+        <v>26</v>
+      </c>
+      <c r="M585" t="s">
+        <v>171</v>
+      </c>
+      <c r="N585" t="s">
+        <v>28</v>
+      </c>
+      <c r="O585" t="s">
+        <v>5414</v>
+      </c>
+    </row>
+    <row r="586" spans="1:15">
+      <c r="A586">
+        <v>65107</v>
+      </c>
+      <c r="B586" t="s">
+        <v>5415</v>
+      </c>
+      <c r="C586" t="s">
+        <v>5416</v>
+      </c>
+      <c r="D586" t="s">
+        <v>5417</v>
+      </c>
+      <c r="E586" t="s">
+        <v>5418</v>
+      </c>
+      <c r="F586" t="s">
+        <v>5419</v>
+      </c>
+      <c r="G586" t="s">
+        <v>5420</v>
+      </c>
+      <c r="H586" t="s">
+        <v>5421</v>
+      </c>
+      <c r="I586" t="s">
+        <v>5422</v>
+      </c>
+      <c r="J586" t="s">
+        <v>24</v>
+      </c>
+      <c r="K586" t="s">
+        <v>5423</v>
+      </c>
+      <c r="L586" t="s">
+        <v>26</v>
+      </c>
+      <c r="M586" t="s">
+        <v>5424</v>
+      </c>
+      <c r="N586" t="s">
+        <v>28</v>
+      </c>
+      <c r="O586" t="s">
+        <v>5425</v>
+      </c>
+    </row>
+    <row r="587" spans="1:15">
+      <c r="A587">
+        <v>65116</v>
+      </c>
+      <c r="B587" t="s">
+        <v>5426</v>
+      </c>
+      <c r="C587" t="s">
+        <v>5427</v>
+      </c>
+      <c r="D587" t="s">
+        <v>5428</v>
+      </c>
+      <c r="E587" t="s">
+        <v>5429</v>
+      </c>
+      <c r="F587" t="s">
+        <v>5430</v>
+      </c>
+      <c r="G587" t="s">
+        <v>5431</v>
+      </c>
+      <c r="H587" t="s">
+        <v>5432</v>
+      </c>
+      <c r="I587" t="s">
+        <v>5433</v>
+      </c>
+      <c r="J587" t="s">
+        <v>24</v>
+      </c>
+      <c r="K587" t="s">
+        <v>170</v>
+      </c>
+      <c r="L587" t="s">
+        <v>26</v>
+      </c>
+      <c r="M587" t="s">
+        <v>171</v>
+      </c>
+      <c r="N587" t="s">
+        <v>28</v>
+      </c>
+      <c r="O587" t="s">
+        <v>5434</v>
+      </c>
+    </row>
+    <row r="588" spans="1:15">
+      <c r="A588">
+        <v>65124</v>
+      </c>
+      <c r="B588" t="s">
+        <v>5435</v>
+      </c>
+      <c r="C588" t="s">
+        <v>5436</v>
+      </c>
+      <c r="D588" t="s">
+        <v>5437</v>
+      </c>
+      <c r="E588" t="s">
+        <v>5438</v>
+      </c>
+      <c r="F588" t="s">
+        <v>5439</v>
+      </c>
+      <c r="G588" t="s">
+        <v>5440</v>
+      </c>
+      <c r="H588" t="s">
+        <v>5441</v>
+      </c>
+      <c r="I588" t="s">
+        <v>5442</v>
+      </c>
+      <c r="J588" t="s">
+        <v>24</v>
+      </c>
+      <c r="K588" t="s">
+        <v>25</v>
+      </c>
+      <c r="L588" t="s">
+        <v>26</v>
+      </c>
+      <c r="M588" t="s">
+        <v>27</v>
+      </c>
+      <c r="N588" t="s">
+        <v>28</v>
+      </c>
+      <c r="O588" t="s">
+        <v>5443</v>
+      </c>
+    </row>
+    <row r="589" spans="1:15">
+      <c r="A589">
+        <v>65255</v>
+      </c>
+      <c r="B589" t="s">
+        <v>5444</v>
+      </c>
+      <c r="C589" t="s">
+        <v>5445</v>
+      </c>
+      <c r="D589" t="s">
+        <v>5446</v>
+      </c>
+      <c r="E589" t="s">
+        <v>5447</v>
+      </c>
+      <c r="F589" t="s">
+        <v>5448</v>
+      </c>
+      <c r="G589" t="s">
+        <v>5449</v>
+      </c>
+      <c r="H589" t="s">
+        <v>5450</v>
+      </c>
+      <c r="I589" t="s">
+        <v>5451</v>
+      </c>
+      <c r="J589" t="s">
+        <v>1687</v>
+      </c>
+      <c r="K589" t="s">
+        <v>5452</v>
+      </c>
+      <c r="L589" t="s">
+        <v>1689</v>
+      </c>
+      <c r="M589" t="s">
+        <v>5453</v>
+      </c>
+      <c r="N589" t="s">
+        <v>28</v>
+      </c>
+      <c r="O589" t="s">
+        <v>5454</v>
+      </c>
+    </row>
+    <row r="590" spans="1:15">
+      <c r="A590">
+        <v>65479</v>
+      </c>
+      <c r="B590" t="s">
+        <v>5455</v>
+      </c>
+      <c r="C590" t="s">
+        <v>5456</v>
+      </c>
+      <c r="D590" t="s">
+        <v>5457</v>
+      </c>
+      <c r="E590" t="s">
+        <v>5458</v>
+      </c>
+      <c r="F590" t="s">
+        <v>5459</v>
+      </c>
+      <c r="G590" t="s">
+        <v>5460</v>
+      </c>
+      <c r="H590" t="s">
+        <v>5461</v>
+      </c>
+      <c r="I590" t="s">
+        <v>5462</v>
+      </c>
+      <c r="J590" t="s">
+        <v>24</v>
+      </c>
+      <c r="K590" t="s">
+        <v>25</v>
+      </c>
+      <c r="L590" t="s">
+        <v>26</v>
+      </c>
+      <c r="M590" t="s">
+        <v>27</v>
+      </c>
+      <c r="N590" t="s">
+        <v>28</v>
+      </c>
+      <c r="O590" t="s">
+        <v>5463</v>
+      </c>
+    </row>
+    <row r="591" spans="1:15">
+      <c r="A591">
+        <v>65566</v>
+      </c>
+      <c r="B591" t="s">
+        <v>5464</v>
+      </c>
+      <c r="C591" t="s">
+        <v>5465</v>
+      </c>
+      <c r="D591" t="s">
+        <v>5466</v>
+      </c>
+      <c r="E591" t="s">
+        <v>5467</v>
+      </c>
+      <c r="F591" t="s">
+        <v>5468</v>
+      </c>
+      <c r="G591" t="s">
+        <v>5469</v>
+      </c>
+      <c r="H591" t="s">
+        <v>5470</v>
+      </c>
+      <c r="I591" t="s">
+        <v>5471</v>
+      </c>
+      <c r="J591" t="s">
+        <v>24</v>
+      </c>
+      <c r="K591" t="s">
+        <v>170</v>
+      </c>
+      <c r="L591" t="s">
+        <v>26</v>
+      </c>
+      <c r="M591" t="s">
+        <v>171</v>
+      </c>
+      <c r="N591" t="s">
+        <v>28</v>
+      </c>
+      <c r="O591" t="s">
+        <v>5472</v>
+      </c>
+    </row>
+    <row r="592" spans="1:15">
+      <c r="A592">
+        <v>65613</v>
+      </c>
+      <c r="B592" t="s">
+        <v>5473</v>
+      </c>
+      <c r="C592" t="s">
+        <v>5474</v>
+      </c>
+      <c r="D592" t="s">
+        <v>5475</v>
+      </c>
+      <c r="E592" t="s">
+        <v>5476</v>
+      </c>
+      <c r="F592" t="s">
+        <v>5477</v>
+      </c>
+      <c r="G592" t="s">
+        <v>5478</v>
+      </c>
+      <c r="H592" t="s">
+        <v>5479</v>
+      </c>
+      <c r="I592" t="s">
+        <v>5480</v>
+      </c>
+      <c r="J592" t="s">
+        <v>5481</v>
+      </c>
+      <c r="K592" t="s">
+        <v>1727</v>
+      </c>
+      <c r="L592" t="s">
+        <v>5482</v>
+      </c>
+      <c r="M592" t="s">
+        <v>1728</v>
+      </c>
+      <c r="N592" t="s">
+        <v>28</v>
+      </c>
+      <c r="O592" t="s">
+        <v>5483</v>
+      </c>
+    </row>
+    <row r="593" spans="1:15">
+      <c r="A593">
+        <v>65869</v>
+      </c>
+      <c r="B593" t="s">
+        <v>5484</v>
+      </c>
+      <c r="C593" t="s">
+        <v>5485</v>
+      </c>
+      <c r="D593" t="s">
+        <v>5486</v>
+      </c>
+      <c r="E593" t="s">
+        <v>5487</v>
+      </c>
+      <c r="F593" t="s">
+        <v>5488</v>
+      </c>
+      <c r="G593" t="s">
+        <v>5489</v>
+      </c>
+      <c r="H593" t="s">
+        <v>5490</v>
+      </c>
+      <c r="I593" t="s">
+        <v>5491</v>
+      </c>
+      <c r="J593" t="s">
+        <v>24</v>
+      </c>
+      <c r="K593" t="s">
+        <v>917</v>
+      </c>
+      <c r="L593" t="s">
+        <v>26</v>
+      </c>
+      <c r="M593" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N593" t="s">
+        <v>28</v>
+      </c>
+      <c r="O593" t="s">
+        <v>5492</v>
+      </c>
+    </row>
+    <row r="594" spans="1:15">
+      <c r="A594">
+        <v>66392</v>
+      </c>
+      <c r="B594" t="s">
+        <v>5493</v>
+      </c>
+      <c r="C594" t="s">
+        <v>5494</v>
+      </c>
+      <c r="D594" t="s">
+        <v>5495</v>
+      </c>
+      <c r="E594" t="s">
+        <v>5496</v>
+      </c>
+      <c r="F594" t="s">
+        <v>5497</v>
+      </c>
+      <c r="G594" t="s">
+        <v>5498</v>
+      </c>
+      <c r="H594" t="s">
+        <v>5499</v>
+      </c>
+      <c r="I594" t="s">
+        <v>5500</v>
+      </c>
+      <c r="J594" t="s">
+        <v>24</v>
+      </c>
+      <c r="K594" t="s">
+        <v>25</v>
+      </c>
+      <c r="L594" t="s">
+        <v>26</v>
+      </c>
+      <c r="M594" t="s">
+        <v>27</v>
+      </c>
+      <c r="N594" t="s">
+        <v>28</v>
+      </c>
+      <c r="O594" t="s">
+        <v>5501</v>
+      </c>
+    </row>
+    <row r="595" spans="1:15">
+      <c r="A595">
+        <v>66510</v>
+      </c>
+      <c r="B595" t="s">
+        <v>5502</v>
+      </c>
+      <c r="C595" t="s">
+        <v>5503</v>
+      </c>
+      <c r="D595" t="s">
+        <v>5504</v>
+      </c>
+      <c r="E595" t="s">
+        <v>5505</v>
+      </c>
+      <c r="F595" t="s">
+        <v>5506</v>
+      </c>
+      <c r="G595" t="s">
+        <v>5507</v>
+      </c>
+      <c r="H595" t="s">
+        <v>5508</v>
+      </c>
+      <c r="I595" t="s">
+        <v>5509</v>
+      </c>
+      <c r="J595" t="s">
+        <v>1687</v>
+      </c>
+      <c r="K595" t="s">
+        <v>5510</v>
+      </c>
+      <c r="L595" t="s">
+        <v>1689</v>
+      </c>
+      <c r="M595" t="s">
+        <v>5511</v>
+      </c>
+      <c r="N595" t="s">
+        <v>28</v>
+      </c>
+      <c r="O595" t="s">
+        <v>5512</v>
+      </c>
+    </row>
+    <row r="596" spans="1:15">
+      <c r="A596">
+        <v>66511</v>
+      </c>
+      <c r="B596" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C596" t="s">
+        <v>5513</v>
+      </c>
+      <c r="D596" t="s">
+        <v>5514</v>
+      </c>
+      <c r="E596" t="s">
+        <v>5515</v>
+      </c>
+      <c r="F596" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G596" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H596" t="s">
+        <v>5516</v>
+      </c>
+      <c r="I596" t="s">
+        <v>5517</v>
+      </c>
+      <c r="J596" t="s">
+        <v>24</v>
+      </c>
+      <c r="K596" t="s">
+        <v>5518</v>
+      </c>
+      <c r="L596" t="s">
+        <v>26</v>
+      </c>
+      <c r="M596" t="s">
+        <v>5519</v>
+      </c>
+      <c r="N596" t="s">
+        <v>28</v>
+      </c>
+      <c r="O596" t="s">
+        <v>5520</v>
+      </c>
+    </row>
+    <row r="597" spans="1:15">
+      <c r="A597">
+        <v>66512</v>
+      </c>
+      <c r="B597" t="s">
+        <v>4589</v>
+      </c>
+      <c r="C597" t="s">
+        <v>4590</v>
+      </c>
+      <c r="D597" t="s">
+        <v>5521</v>
+      </c>
+      <c r="E597" t="s">
+        <v>5522</v>
+      </c>
+      <c r="F597" t="s">
+        <v>5523</v>
+      </c>
+      <c r="G597" t="s">
+        <v>4594</v>
+      </c>
+      <c r="H597" t="s">
+        <v>4595</v>
+      </c>
+      <c r="I597" t="s">
+        <v>4596</v>
+      </c>
+      <c r="J597" t="s">
+        <v>24</v>
+      </c>
+      <c r="K597" t="s">
+        <v>5524</v>
+      </c>
+      <c r="L597" t="s">
+        <v>26</v>
+      </c>
+      <c r="M597" t="s">
+        <v>5525</v>
+      </c>
+      <c r="N597" t="s">
+        <v>28</v>
+      </c>
+      <c r="O597" t="s">
+        <v>5526</v>
+      </c>
+    </row>
+    <row r="598" spans="1:15">
+      <c r="A598">
+        <v>66513</v>
+      </c>
+      <c r="B598" t="s">
+        <v>5527</v>
+      </c>
+      <c r="C598" t="s">
+        <v>5528</v>
+      </c>
+      <c r="D598" t="s">
+        <v>5529</v>
+      </c>
+      <c r="E598" t="s">
+        <v>5530</v>
+      </c>
+      <c r="F598" t="s">
+        <v>5531</v>
+      </c>
+      <c r="G598" t="s">
+        <v>4920</v>
+      </c>
+      <c r="H598" t="s">
+        <v>5532</v>
+      </c>
+      <c r="I598" t="s">
+        <v>5533</v>
+      </c>
+      <c r="J598" t="s">
+        <v>24</v>
+      </c>
+      <c r="K598" t="s">
+        <v>5524</v>
+      </c>
+      <c r="L598" t="s">
+        <v>26</v>
+      </c>
+      <c r="M598" t="s">
+        <v>5525</v>
+      </c>
+      <c r="N598" t="s">
+        <v>28</v>
+      </c>
+      <c r="O598" t="s">
+        <v>5534</v>
+      </c>
+    </row>
+    <row r="599" spans="1:15">
+      <c r="A599">
+        <v>66514</v>
+      </c>
+      <c r="B599" t="s">
+        <v>5535</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D599" t="s">
+        <v>5536</v>
+      </c>
+      <c r="E599" t="s">
+        <v>5537</v>
+      </c>
+      <c r="F599" t="s">
+        <v>2190</v>
+      </c>
+      <c r="G599" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H599" t="s">
+        <v>5538</v>
+      </c>
+      <c r="I599" t="s">
+        <v>5539</v>
+      </c>
+      <c r="J599" t="s">
+        <v>24</v>
+      </c>
+      <c r="K599" t="s">
+        <v>5524</v>
+      </c>
+      <c r="L599" t="s">
+        <v>26</v>
+      </c>
+      <c r="M599" t="s">
+        <v>5525</v>
+      </c>
+      <c r="N599" t="s">
+        <v>28</v>
+      </c>
+      <c r="O599" t="s">
+        <v>5540</v>
+      </c>
+    </row>
+    <row r="600" spans="1:15">
+      <c r="A600">
+        <v>66515</v>
+      </c>
+      <c r="B600" t="s">
+        <v>5541</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D600" t="s">
+        <v>5542</v>
+      </c>
+      <c r="E600" t="s">
+        <v>5543</v>
+      </c>
+      <c r="F600" t="s">
+        <v>5544</v>
+      </c>
+      <c r="G600" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H600" t="s">
+        <v>5545</v>
+      </c>
+      <c r="I600" t="s">
+        <v>5546</v>
+      </c>
+      <c r="J600" t="s">
+        <v>24</v>
+      </c>
+      <c r="K600" t="s">
+        <v>5524</v>
+      </c>
+      <c r="L600" t="s">
+        <v>26</v>
+      </c>
+      <c r="M600" t="s">
+        <v>5525</v>
+      </c>
+      <c r="N600" t="s">
+        <v>28</v>
+      </c>
+      <c r="O600" t="s">
+        <v>5547</v>
+      </c>
+    </row>
+    <row r="601" spans="1:15">
+      <c r="A601">
+        <v>66516</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D601" t="s">
+        <v>5548</v>
+      </c>
+      <c r="E601" t="s">
+        <v>5549</v>
+      </c>
+      <c r="F601" t="s">
+        <v>5550</v>
+      </c>
+      <c r="G601" t="s">
+        <v>5551</v>
+      </c>
+      <c r="H601" t="s">
+        <v>5552</v>
+      </c>
+      <c r="I601" t="s">
+        <v>1795</v>
+      </c>
+      <c r="J601" t="s">
+        <v>24</v>
+      </c>
+      <c r="K601" t="s">
+        <v>170</v>
+      </c>
+      <c r="L601" t="s">
+        <v>26</v>
+      </c>
+      <c r="M601" t="s">
+        <v>171</v>
+      </c>
+      <c r="N601" t="s">
+        <v>28</v>
+      </c>
+      <c r="O601" t="s">
+        <v>5553</v>
+      </c>
+    </row>
+    <row r="602" spans="1:15">
+      <c r="A602">
+        <v>66517</v>
+      </c>
+      <c r="B602" t="s">
+        <v>5554</v>
+      </c>
+      <c r="C602" t="s">
+        <v>5555</v>
+      </c>
+      <c r="D602" t="s">
+        <v>5556</v>
+      </c>
+      <c r="E602" t="s">
+        <v>5557</v>
+      </c>
+      <c r="F602" t="s">
+        <v>5558</v>
+      </c>
+      <c r="G602" t="s">
+        <v>5559</v>
+      </c>
+      <c r="H602" t="s">
+        <v>5560</v>
+      </c>
+      <c r="I602" t="s">
+        <v>5561</v>
+      </c>
+      <c r="J602" t="s">
+        <v>24</v>
+      </c>
+      <c r="K602" t="s">
+        <v>5524</v>
+      </c>
+      <c r="L602" t="s">
+        <v>26</v>
+      </c>
+      <c r="M602" t="s">
+        <v>5525</v>
+      </c>
+      <c r="N602" t="s">
+        <v>28</v>
+      </c>
+      <c r="O602" t="s">
+        <v>5562</v>
+      </c>
+    </row>
+    <row r="603" spans="1:15">
+      <c r="A603">
+        <v>66518</v>
+      </c>
+      <c r="B603" t="s">
+        <v>5563</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D603" t="s">
+        <v>5564</v>
+      </c>
+      <c r="E603" t="s">
+        <v>5565</v>
+      </c>
+      <c r="F603" t="s">
+        <v>5566</v>
+      </c>
+      <c r="G603" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H603" t="s">
+        <v>5567</v>
+      </c>
+      <c r="I603" t="s">
+        <v>5568</v>
+      </c>
+      <c r="J603" t="s">
+        <v>24</v>
+      </c>
+      <c r="K603" t="s">
+        <v>170</v>
+      </c>
+      <c r="L603" t="s">
+        <v>26</v>
+      </c>
+      <c r="M603" t="s">
+        <v>171</v>
+      </c>
+      <c r="N603" t="s">
+        <v>28</v>
+      </c>
+      <c r="O603" t="s">
+        <v>5569</v>
+      </c>
+    </row>
+    <row r="604" spans="1:15">
+      <c r="A604">
+        <v>66519</v>
+      </c>
+      <c r="B604" t="s">
+        <v>5570</v>
+      </c>
+      <c r="C604" t="s">
+        <v>5571</v>
+      </c>
+      <c r="D604" t="s">
+        <v>5572</v>
+      </c>
+      <c r="E604" t="s">
+        <v>5573</v>
+      </c>
+      <c r="F604" t="s">
+        <v>5574</v>
+      </c>
+      <c r="G604" t="s">
+        <v>5575</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2055</v>
+      </c>
+      <c r="I604" t="s">
+        <v>2056</v>
+      </c>
+      <c r="J604" t="s">
+        <v>24</v>
+      </c>
+      <c r="K604" t="s">
+        <v>5576</v>
+      </c>
+      <c r="L604" t="s">
+        <v>26</v>
+      </c>
+      <c r="M604" t="s">
+        <v>5577</v>
+      </c>
+      <c r="N604" t="s">
+        <v>28</v>
+      </c>
+      <c r="O604" t="s">
+        <v>5578</v>
+      </c>
+    </row>
+    <row r="605" spans="1:15">
+      <c r="A605">
+        <v>66520</v>
+      </c>
+      <c r="B605" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D605" t="s">
+        <v>5579</v>
+      </c>
+      <c r="E605" t="s">
+        <v>5580</v>
+      </c>
+      <c r="F605" t="s">
+        <v>2140</v>
+      </c>
+      <c r="G605" t="s">
+        <v>2141</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2142</v>
+      </c>
+      <c r="I605" t="s">
+        <v>2143</v>
+      </c>
+      <c r="J605" t="s">
+        <v>24</v>
+      </c>
+      <c r="K605" t="s">
+        <v>25</v>
+      </c>
+      <c r="L605" t="s">
+        <v>26</v>
+      </c>
+      <c r="M605" t="s">
+        <v>27</v>
+      </c>
+      <c r="N605" t="s">
+        <v>28</v>
+      </c>
+      <c r="O605" t="s">
+        <v>5581</v>
+      </c>
+    </row>
+    <row r="606" spans="1:15">
+      <c r="A606">
+        <v>66521</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C606" t="s">
+        <v>5582</v>
+      </c>
+      <c r="D606" t="s">
+        <v>5583</v>
+      </c>
+      <c r="E606" t="s">
+        <v>5584</v>
+      </c>
+      <c r="F606" t="s">
+        <v>5585</v>
+      </c>
+      <c r="G606" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H606" t="s">
+        <v>5586</v>
+      </c>
+      <c r="I606" t="s">
+        <v>1840</v>
+      </c>
+      <c r="J606" t="s">
+        <v>24</v>
+      </c>
+      <c r="K606" t="s">
+        <v>170</v>
+      </c>
+      <c r="L606" t="s">
+        <v>26</v>
+      </c>
+      <c r="M606" t="s">
+        <v>171</v>
+      </c>
+      <c r="N606" t="s">
+        <v>28</v>
+      </c>
+      <c r="O606" t="s">
+        <v>5587</v>
+      </c>
+    </row>
+    <row r="607" spans="1:15">
+      <c r="A607">
+        <v>66522</v>
+      </c>
+      <c r="B607" t="s">
+        <v>5588</v>
+      </c>
+      <c r="C607" t="s">
+        <v>5589</v>
+      </c>
+      <c r="D607" t="s">
+        <v>5590</v>
+      </c>
+      <c r="E607" t="s">
+        <v>5591</v>
+      </c>
+      <c r="F607" t="s">
+        <v>5592</v>
+      </c>
+      <c r="G607" t="s">
+        <v>5593</v>
+      </c>
+      <c r="H607" t="s">
+        <v>5594</v>
+      </c>
+      <c r="I607" t="s">
+        <v>5595</v>
+      </c>
+      <c r="J607" t="s">
+        <v>24</v>
+      </c>
+      <c r="K607" t="s">
+        <v>5452</v>
+      </c>
+      <c r="L607" t="s">
+        <v>26</v>
+      </c>
+      <c r="M607" t="s">
+        <v>5453</v>
+      </c>
+      <c r="N607" t="s">
+        <v>28</v>
+      </c>
+      <c r="O607" t="s">
+        <v>5596</v>
+      </c>
+    </row>
+    <row r="608" spans="1:15">
+      <c r="A608">
+        <v>66523</v>
+      </c>
+      <c r="B608" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D608" t="s">
+        <v>5597</v>
+      </c>
+      <c r="E608" t="s">
+        <v>5598</v>
+      </c>
+      <c r="F608" t="s">
+        <v>2026</v>
+      </c>
+      <c r="G608" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2028</v>
+      </c>
+      <c r="I608" t="s">
+        <v>2029</v>
+      </c>
+      <c r="J608" t="s">
+        <v>24</v>
+      </c>
+      <c r="K608" t="s">
+        <v>47</v>
+      </c>
+      <c r="L608" t="s">
+        <v>26</v>
+      </c>
+      <c r="M608" t="s">
+        <v>48</v>
+      </c>
+      <c r="N608" t="s">
+        <v>28</v>
+      </c>
+      <c r="O608" t="s">
+        <v>5599</v>
+      </c>
+    </row>
+    <row r="609" spans="1:15">
+      <c r="A609">
+        <v>66524</v>
+      </c>
+      <c r="B609" t="s">
+        <v>4757</v>
+      </c>
+      <c r="C609" t="s">
+        <v>4758</v>
+      </c>
+      <c r="D609" t="s">
+        <v>5600</v>
+      </c>
+      <c r="E609" t="s">
+        <v>5601</v>
+      </c>
+      <c r="F609" t="s">
+        <v>5602</v>
+      </c>
+      <c r="G609" t="s">
+        <v>4762</v>
+      </c>
+      <c r="H609" t="s">
+        <v>4763</v>
+      </c>
+      <c r="I609" t="s">
+        <v>4764</v>
+      </c>
+      <c r="J609" t="s">
+        <v>24</v>
+      </c>
+      <c r="K609" t="s">
+        <v>170</v>
+      </c>
+      <c r="L609" t="s">
+        <v>26</v>
+      </c>
+      <c r="M609" t="s">
+        <v>171</v>
+      </c>
+      <c r="N609" t="s">
+        <v>28</v>
+      </c>
+      <c r="O609" t="s">
+        <v>5603</v>
+      </c>
+    </row>
+    <row r="610" spans="1:15">
+      <c r="A610">
+        <v>66525</v>
+      </c>
+      <c r="B610" t="s">
+        <v>5604</v>
+      </c>
+      <c r="C610" t="s">
+        <v>5605</v>
+      </c>
+      <c r="D610" t="s">
+        <v>5606</v>
+      </c>
+      <c r="E610" t="s">
+        <v>5607</v>
+      </c>
+      <c r="F610" t="s">
+        <v>4620</v>
+      </c>
+      <c r="G610" t="s">
+        <v>4621</v>
+      </c>
+      <c r="H610" t="s">
+        <v>4622</v>
+      </c>
+      <c r="I610" t="s">
+        <v>4623</v>
+      </c>
+      <c r="J610" t="s">
+        <v>24</v>
+      </c>
+      <c r="K610" t="s">
+        <v>170</v>
+      </c>
+      <c r="L610" t="s">
+        <v>26</v>
+      </c>
+      <c r="M610" t="s">
+        <v>171</v>
+      </c>
+      <c r="N610" t="s">
+        <v>28</v>
+      </c>
+      <c r="O610" t="s">
+        <v>5608</v>
+      </c>
+    </row>
+    <row r="611" spans="1:15">
+      <c r="A611">
+        <v>66526</v>
+      </c>
+      <c r="B611" t="s">
+        <v>5609</v>
+      </c>
+      <c r="C611" t="s">
+        <v>5610</v>
+      </c>
+      <c r="D611" t="s">
+        <v>5611</v>
+      </c>
+      <c r="E611" t="s">
+        <v>5612</v>
+      </c>
+      <c r="F611" t="s">
+        <v>5613</v>
+      </c>
+      <c r="G611" t="s">
+        <v>4630</v>
+      </c>
+      <c r="H611" t="s">
+        <v>4631</v>
+      </c>
+      <c r="I611" t="s">
+        <v>4632</v>
+      </c>
+      <c r="J611" t="s">
+        <v>24</v>
+      </c>
+      <c r="K611" t="s">
+        <v>170</v>
+      </c>
+      <c r="L611" t="s">
+        <v>26</v>
+      </c>
+      <c r="M611" t="s">
+        <v>171</v>
+      </c>
+      <c r="N611" t="s">
+        <v>28</v>
+      </c>
+      <c r="O611" t="s">
+        <v>5614</v>
+      </c>
+    </row>
+    <row r="612" spans="1:15">
+      <c r="A612">
+        <v>66527</v>
+      </c>
+      <c r="B612" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D612" t="s">
+        <v>5615</v>
+      </c>
+      <c r="E612" t="s">
+        <v>5616</v>
+      </c>
+      <c r="F612" t="s">
+        <v>5617</v>
+      </c>
+      <c r="G612" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2075</v>
+      </c>
+      <c r="I612" t="s">
+        <v>2076</v>
+      </c>
+      <c r="J612" t="s">
+        <v>24</v>
+      </c>
+      <c r="K612" t="s">
+        <v>5524</v>
+      </c>
+      <c r="L612" t="s">
+        <v>26</v>
+      </c>
+      <c r="M612" t="s">
+        <v>5525</v>
+      </c>
+      <c r="N612" t="s">
+        <v>28</v>
+      </c>
+      <c r="O612" t="s">
+        <v>5618</v>
+      </c>
+    </row>
+    <row r="613" spans="1:15">
+      <c r="A613">
+        <v>66529</v>
+      </c>
+      <c r="B613" t="s">
+        <v>5619</v>
+      </c>
+      <c r="C613" t="s">
+        <v>5620</v>
+      </c>
+      <c r="D613" t="s">
+        <v>5621</v>
+      </c>
+      <c r="E613" t="s">
+        <v>5622</v>
+      </c>
+      <c r="F613" t="s">
+        <v>5623</v>
+      </c>
+      <c r="G613" t="s">
+        <v>5057</v>
+      </c>
+      <c r="H613" t="s">
+        <v>5058</v>
+      </c>
+      <c r="I613" t="s">
+        <v>5059</v>
+      </c>
+      <c r="J613" t="s">
+        <v>24</v>
+      </c>
+      <c r="K613" t="s">
+        <v>2623</v>
+      </c>
+      <c r="L613" t="s">
+        <v>26</v>
+      </c>
+      <c r="M613" t="s">
+        <v>2624</v>
+      </c>
+      <c r="N613" t="s">
+        <v>28</v>
+      </c>
+      <c r="O613" t="s">
+        <v>5624</v>
+      </c>
+    </row>
+    <row r="614" spans="1:15">
+      <c r="A614">
+        <v>66530</v>
+      </c>
+      <c r="B614" t="s">
+        <v>5625</v>
+      </c>
+      <c r="C614" t="s">
+        <v>5626</v>
+      </c>
+      <c r="D614" t="s">
+        <v>5627</v>
+      </c>
+      <c r="E614" t="s">
+        <v>5628</v>
+      </c>
+      <c r="F614" t="s">
+        <v>5629</v>
+      </c>
+      <c r="G614" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H614" t="s">
+        <v>1756</v>
+      </c>
+      <c r="I614" t="s">
+        <v>1757</v>
+      </c>
+      <c r="J614" t="s">
+        <v>24</v>
+      </c>
+      <c r="K614" t="s">
+        <v>917</v>
+      </c>
+      <c r="L614" t="s">
+        <v>26</v>
+      </c>
+      <c r="M614" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N614" t="s">
+        <v>28</v>
+      </c>
+      <c r="O614" t="s">
+        <v>5630</v>
+      </c>
+    </row>
+    <row r="615" spans="1:15">
+      <c r="A615">
+        <v>66531</v>
+      </c>
+      <c r="B615" t="s">
+        <v>5631</v>
+      </c>
+      <c r="C615" t="s">
+        <v>5632</v>
+      </c>
+      <c r="D615" t="s">
+        <v>5633</v>
+      </c>
+      <c r="E615" t="s">
+        <v>5634</v>
+      </c>
+      <c r="F615" t="s">
+        <v>5635</v>
+      </c>
+      <c r="G615" t="s">
+        <v>5636</v>
+      </c>
+      <c r="H615" t="s">
+        <v>5637</v>
+      </c>
+      <c r="I615" t="s">
+        <v>5638</v>
+      </c>
+      <c r="J615" t="s">
+        <v>450</v>
+      </c>
+      <c r="K615" t="s">
+        <v>5639</v>
+      </c>
+      <c r="L615" t="s">
+        <v>452</v>
+      </c>
+      <c r="M615" t="s">
+        <v>5640</v>
+      </c>
+      <c r="N615" t="s">
+        <v>28</v>
+      </c>
+      <c r="O615" t="s">
+        <v>5641</v>
+      </c>
+    </row>
+    <row r="616" spans="1:15">
+      <c r="A616">
+        <v>66532</v>
+      </c>
+      <c r="B616" t="s">
+        <v>5642</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D616" t="s">
+        <v>5643</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F616" t="s">
+        <v>2158</v>
+      </c>
+      <c r="G616" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2160</v>
+      </c>
+      <c r="I616" t="s">
+        <v>2161</v>
+      </c>
+      <c r="J616" t="s">
+        <v>450</v>
+      </c>
+      <c r="K616" t="s">
+        <v>5644</v>
+      </c>
+      <c r="L616" t="s">
+        <v>452</v>
+      </c>
+      <c r="M616" t="s">
+        <v>5645</v>
+      </c>
+      <c r="N616" t="s">
+        <v>28</v>
+      </c>
+      <c r="O616" t="s">
+        <v>5646</v>
+      </c>
+    </row>
+    <row r="617" spans="1:15">
+      <c r="A617">
+        <v>66533</v>
+      </c>
+      <c r="B617" t="s">
+        <v>5647</v>
+      </c>
+      <c r="C617" t="s">
+        <v>5648</v>
+      </c>
+      <c r="D617" t="s">
+        <v>5649</v>
+      </c>
+      <c r="E617" t="s">
+        <v>5650</v>
+      </c>
+      <c r="F617" t="s">
+        <v>1846</v>
+      </c>
+      <c r="G617" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H617" t="s">
+        <v>1848</v>
+      </c>
+      <c r="I617" t="s">
+        <v>1849</v>
+      </c>
+      <c r="J617" t="s">
+        <v>24</v>
+      </c>
+      <c r="K617" t="s">
+        <v>5651</v>
+      </c>
+      <c r="L617" t="s">
+        <v>26</v>
+      </c>
+      <c r="M617" t="s">
+        <v>5652</v>
+      </c>
+      <c r="N617" t="s">
+        <v>28</v>
+      </c>
+      <c r="O617" t="s">
+        <v>5653</v>
+      </c>
+    </row>
+    <row r="618" spans="1:15">
+      <c r="A618">
+        <v>66534</v>
+      </c>
+      <c r="B618" t="s">
+        <v>5654</v>
+      </c>
+      <c r="C618" t="s">
+        <v>5655</v>
+      </c>
+      <c r="D618" t="s">
+        <v>5656</v>
+      </c>
+      <c r="E618" t="s">
+        <v>5657</v>
+      </c>
+      <c r="F618" t="s">
+        <v>5658</v>
+      </c>
+      <c r="G618" t="s">
+        <v>5659</v>
+      </c>
+      <c r="H618" t="s">
+        <v>3693</v>
+      </c>
+      <c r="I618" t="s">
+        <v>3694</v>
+      </c>
+      <c r="J618" t="s">
+        <v>24</v>
+      </c>
+      <c r="K618" t="s">
+        <v>47</v>
+      </c>
+      <c r="L618" t="s">
+        <v>26</v>
+      </c>
+      <c r="M618" t="s">
+        <v>48</v>
+      </c>
+      <c r="N618" t="s">
+        <v>28</v>
+      </c>
+      <c r="O618" t="s">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="619" spans="1:15">
+      <c r="A619">
+        <v>66535</v>
+      </c>
+      <c r="B619" t="s">
+        <v>5661</v>
+      </c>
+      <c r="C619" t="s">
+        <v>5662</v>
+      </c>
+      <c r="D619" t="s">
+        <v>5663</v>
+      </c>
+      <c r="E619" t="s">
+        <v>5664</v>
+      </c>
+      <c r="F619" t="s">
+        <v>5665</v>
+      </c>
+      <c r="G619" t="s">
+        <v>5666</v>
+      </c>
+      <c r="H619" t="s">
+        <v>5667</v>
+      </c>
+      <c r="I619" t="s">
+        <v>5668</v>
+      </c>
+      <c r="J619" t="s">
+        <v>5669</v>
+      </c>
+      <c r="K619" t="s">
+        <v>5670</v>
+      </c>
+      <c r="L619" t="s">
+        <v>5671</v>
+      </c>
+      <c r="M619" t="s">
+        <v>5672</v>
+      </c>
+      <c r="N619" t="s">
+        <v>28</v>
+      </c>
+      <c r="O619" t="s">
+        <v>5673</v>
+      </c>
+    </row>
+    <row r="620" spans="1:15">
+      <c r="A620">
+        <v>66536</v>
+      </c>
+      <c r="B620" t="s">
+        <v>5674</v>
+      </c>
+      <c r="C620" t="s">
+        <v>5675</v>
+      </c>
+      <c r="D620" t="s">
+        <v>5676</v>
+      </c>
+      <c r="E620" t="s">
+        <v>5677</v>
+      </c>
+      <c r="F620" t="s">
+        <v>5678</v>
+      </c>
+      <c r="G620" t="s">
+        <v>5679</v>
+      </c>
+      <c r="H620" t="s">
+        <v>5680</v>
+      </c>
+      <c r="I620" t="s">
+        <v>5681</v>
+      </c>
+      <c r="J620" t="s">
+        <v>24</v>
+      </c>
+      <c r="K620" t="s">
+        <v>5524</v>
+      </c>
+      <c r="L620" t="s">
+        <v>26</v>
+      </c>
+      <c r="M620" t="s">
+        <v>5525</v>
+      </c>
+      <c r="N620" t="s">
+        <v>28</v>
+      </c>
+      <c r="O620" t="s">
+        <v>5682</v>
+      </c>
+    </row>
+    <row r="621" spans="1:15">
+      <c r="A621">
+        <v>66537</v>
+      </c>
+      <c r="B621" t="s">
+        <v>5683</v>
+      </c>
+      <c r="C621" t="s">
+        <v>5436</v>
+      </c>
+      <c r="D621" t="s">
+        <v>5684</v>
+      </c>
+      <c r="E621" t="s">
+        <v>5685</v>
+      </c>
+      <c r="F621" t="s">
+        <v>5686</v>
+      </c>
+      <c r="G621" t="s">
+        <v>5440</v>
+      </c>
+      <c r="H621" t="s">
+        <v>5441</v>
+      </c>
+      <c r="I621" t="s">
+        <v>5442</v>
+      </c>
+      <c r="J621" t="s">
+        <v>24</v>
+      </c>
+      <c r="K621" t="s">
+        <v>5524</v>
+      </c>
+      <c r="L621" t="s">
+        <v>26</v>
+      </c>
+      <c r="M621" t="s">
+        <v>5525</v>
+      </c>
+      <c r="N621" t="s">
+        <v>28</v>
+      </c>
+      <c r="O621" t="s">
+        <v>5687</v>
+      </c>
+    </row>
+    <row r="622" spans="1:15">
+      <c r="A622">
+        <v>66538</v>
+      </c>
+      <c r="B622" t="s">
+        <v>5688</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D622" t="s">
+        <v>5689</v>
+      </c>
+      <c r="E622" t="s">
+        <v>5690</v>
+      </c>
+      <c r="F622" t="s">
+        <v>5691</v>
+      </c>
+      <c r="G622" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2151</v>
+      </c>
+      <c r="I622" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J622" t="s">
+        <v>24</v>
+      </c>
+      <c r="K622" t="s">
+        <v>5692</v>
+      </c>
+      <c r="L622" t="s">
+        <v>26</v>
+      </c>
+      <c r="M622" t="s">
+        <v>5693</v>
+      </c>
+      <c r="N622" t="s">
+        <v>28</v>
+      </c>
+      <c r="O622" t="s">
+        <v>5694</v>
+      </c>
+    </row>
+    <row r="623" spans="1:15">
+      <c r="A623">
+        <v>66540</v>
+      </c>
+      <c r="B623" t="s">
+        <v>5695</v>
+      </c>
+      <c r="C623" t="s">
+        <v>5696</v>
+      </c>
+      <c r="D623" t="s">
+        <v>5697</v>
+      </c>
+      <c r="E623" t="s">
+        <v>5698</v>
+      </c>
+      <c r="F623" t="s">
+        <v>5699</v>
+      </c>
+      <c r="G623" t="s">
+        <v>5700</v>
+      </c>
+      <c r="H623" t="s">
+        <v>5701</v>
+      </c>
+      <c r="I623" t="s">
+        <v>1786</v>
+      </c>
+      <c r="J623" t="s">
+        <v>24</v>
+      </c>
+      <c r="K623" t="s">
+        <v>5702</v>
+      </c>
+      <c r="L623" t="s">
+        <v>26</v>
+      </c>
+      <c r="M623" t="s">
+        <v>5703</v>
+      </c>
+      <c r="N623" t="s">
+        <v>28</v>
+      </c>
+      <c r="O623" t="s">
+        <v>5704</v>
+      </c>
+    </row>
+    <row r="624" spans="1:15">
+      <c r="A624">
         <v>66541</v>
       </c>
-      <c r="B531" t="s">
-[...39 lines deleted...]
-        <v>4868</v>
+      <c r="B624" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C624" t="s">
+        <v>5705</v>
+      </c>
+      <c r="D624" t="s">
+        <v>5706</v>
+      </c>
+      <c r="E624" t="s">
+        <v>5707</v>
+      </c>
+      <c r="F624" t="s">
+        <v>5708</v>
+      </c>
+      <c r="G624" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2133</v>
+      </c>
+      <c r="I624" t="s">
+        <v>2134</v>
+      </c>
+      <c r="J624" t="s">
+        <v>24</v>
+      </c>
+      <c r="K624" t="s">
+        <v>5709</v>
+      </c>
+      <c r="L624" t="s">
+        <v>26</v>
+      </c>
+      <c r="M624" t="s">
+        <v>5710</v>
+      </c>
+      <c r="N624" t="s">
+        <v>28</v>
+      </c>
+      <c r="O624" t="s">
+        <v>5711</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">